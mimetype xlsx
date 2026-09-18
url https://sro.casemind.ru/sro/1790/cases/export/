--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -658,51 +658,51 @@
         <is>
           <t>СОЮЗ ИЗЫСКАТЕЛЬСКИХ ОРГАНИЗАЦИЙ "РОДОС"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7743089210</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>12.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d6632e38-e49c-40a9-a169-8a39d0c04730</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-304551/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>07.11.2025</t>
@@ -751,51 +751,51 @@
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7701016700</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>05.04.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bd4b4bb8-e7ab-45ce-bcea-3972fb5d308a</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-134995/2021</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>28.06.2021</t>