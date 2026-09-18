--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26551319-6b6d-4cc7-9643-6e310b8ff6cc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fff42d9d-a78d-42c9-ba68-afdea545b5ca" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e62c9750-efd4-4af0-941b-9482d3459293" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/515b0a19-f317-4175-8c5d-f41b7e41de30" TargetMode="External" Id="rId4" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/340b2d26-a303-46a5-ab33-db99da72e30e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26551319-6b6d-4cc7-9643-6e310b8ff6cc" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f544caf-ad94-4d42-90af-20b2ecea0dd4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fff42d9d-a78d-42c9-ba68-afdea545b5ca" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e62c9750-efd4-4af0-941b-9482d3459293" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/515b0a19-f317-4175-8c5d-f41b7e41de30" TargetMode="External" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U5"/>
+  <dimension ref="A1:U7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,56 +589,56 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А19-17043/2026</t>
+          <t>А19-18379/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
@@ -649,355 +649,535 @@
           <t>3808233587</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>ООО Центр Проектно-инжиниринговых работ и технической экспертизы "Главстройпроект"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>3811181628</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Епифанова О. В.</t>
+          <t>Хромцова Н. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>04.07.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26551319-6b6d-4cc7-9643-6e310b8ff6cc</t>
+          <t>https://kad.arbitr.ru/Card/340b2d26-a303-46a5-ab33-db99da72e30e</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А19-23079/2024</t>
+          <t>А19-17043/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>01.10.2024</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Дирекция капитального строительства и ремонта" муниципального образования города Братска (МКУ "ДКСР")</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>3804041066</t>
+          <t>3808233587</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО Архитектурно-проектная мастерская "Белый квадрат"</t>
+          <t>ООО Центр Проектно-инжиниринговых работ и технической экспертизы "Главстройпроект"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>3804031780</t>
+          <t>3811181628</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Кириченко С. И.</t>
+          <t>Епифанова О. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>26.12.2024</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fff42d9d-a78d-42c9-ba68-afdea545b5ca</t>
+          <t>https://kad.arbitr.ru/Card/26551319-6b6d-4cc7-9643-6e310b8ff6cc</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А10-2995/2024</t>
+          <t>А19-15559/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>16.05.2024</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Республики Бурятия Управление капитального строительства Правительства Республики Бурятия</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "КУТУЛИК"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>0323082240</t>
+          <t>8501006054</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО Архитектурная мастерская Проект Байкал</t>
+          <t>ООО "Байкалпроект"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>0326026967</t>
+          <t>3811084896</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Восточно-Сибирского округа</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Зуева М. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Маркова О. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>06.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e62c9750-efd4-4af0-941b-9482d3459293</t>
+          <t>https://kad.arbitr.ru/Card/9f544caf-ad94-4d42-90af-20b2ecea0dd4</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А19-23623/2018</t>
+          <t>А19-23079/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>04.10.2018</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ГУ - Управление Пенсионного Фонда РФ в Октябрьском районе города Иркутска</t>
+          <t>Муниципальное казенное учреждение "Дирекция капитального строительства и ремонта" муниципального образования города Братска (МКУ "ДКСР")</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>3808214697</t>
+          <t>3804041066</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Байкальское общество архитекторов и инженеров"</t>
+          <t>ООО Архитектурно-проектная мастерская "Белый квадрат"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>3808186351</t>
+          <t>3804031780</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Позднякова Н. Г.</t>
+          <t>Кириченко С. И.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
+          <t>26.12.2024</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fff42d9d-a78d-42c9-ba68-afdea545b5ca</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А10-2995/2024</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2024</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Республики Бурятия Управление капитального строительства Правительства Республики Бурятия</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>0323082240</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО Архитектурная мастерская Проект Байкал</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>0326026967</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Восточно-Сибирского округа</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Зуева М. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>6024117.28</v>
+      </c>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по государственному контракту.</t>
+        </is>
+      </c>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e62c9750-efd4-4af0-941b-9482d3459293</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А19-23623/2018</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2018</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ГУ - Управление Пенсионного Фонда РФ в Октябрьском районе города Иркутска</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>3808214697</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация Саморегулируемая организация "Байкальское общество архитекторов и инженеров"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>3808186351</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Иркутской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Позднякова Н. Г.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
           <t>17.10.2018</t>
         </is>
       </c>
-      <c r="T5" s="2" t="inlineStr">
+      <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U5" s="3" t="inlineStr">
+      <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/515b0a19-f317-4175-8c5d-f41b7e41de30</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>