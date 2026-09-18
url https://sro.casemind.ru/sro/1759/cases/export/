--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -769,51 +769,51 @@
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Серебренникова Т. Г.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>245261.21</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>245261.21</v>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения проектных работ.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/eaa04471-5f5f-43e8-a73d-98637266ed1d</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">