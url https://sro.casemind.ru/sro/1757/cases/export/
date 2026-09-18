--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -668,51 +668,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Ларионова Н. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>5134417.99</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание неосвоенного аванса, процентов, пени и штрафа по госконтракту №1-ПИР/2018.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>11.05.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/98b31584-a085-4989-a2f4-c9d162ba0f60</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А56-82470/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>29.08.2025</t>
@@ -769,51 +769,51 @@
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Слобожанина В. Б.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>3767631.68</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>3767631.68</v>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору проектирования</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/eadfd694-ab1d-4c81-87dc-24b01bb21c98</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А56-39366/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>30.04.2025</t>
@@ -870,51 +870,51 @@
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>7474007.42</v>
       </c>
       <c r="P4" s="2" t="n">
         <v>7474007.42</v>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору проектирования</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>07.03.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8e8352db-761d-4a33-97b7-4b0789f4dd24</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>