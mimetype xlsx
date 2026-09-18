--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -658,51 +658,51 @@
         <is>
           <t>ГЛАВНОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО ВОЛГОГРАДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>3445071308</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Тесленко М. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>10.07.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/576d2d30-fac7-46e2-b002-84b8a964a10b</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А19-27333/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>13.11.2025</t>
@@ -757,51 +757,51 @@
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Зырянова А. Э.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>1409592</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Солидарная ответственность СРО за убытки из-за некачественных работ члена СРО (ООО Гарантия).</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/81dd469e-0c61-489b-b3a6-3e45868fde7c</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А56-89570/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>15.09.2025</t>
@@ -856,51 +856,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Ларионова Н. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на проектирование.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a8557c64-d881-4d78-97c5-0ecd0dca3544</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А56-84595/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>04.09.2025</t>
@@ -955,51 +955,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Хайруллина М. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>896423.35</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору проектирования.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/31867837-3ec5-4c63-a8e1-14ebc13708fc</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А39-4342/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>07.07.2025</t>
@@ -1141,51 +1141,51 @@
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>1326233299</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Макеева С. Н.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6692864b-bbb8-4668-a3df-1b1d9a374877</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А56-51275/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>04.06.2025</t>
@@ -1240,51 +1240,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Котельников Л. О.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>896034.95</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на проектирование.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2f32f92a-2b3f-4b8e-ac79-506ab481b452</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А56-35162/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>19.04.2025</t>
@@ -1335,51 +1335,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Болотова Л. Д.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
         <v>362904</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
           <t>Взыскание неустойки по договору на выполнение работ по капитальному ремонту.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d9a74be2-0ba9-427d-8e63-2b611b86d415</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>А27-13109/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>10.07.2024</t>
@@ -1428,51 +1428,51 @@
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>4213000732</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Кемеровской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Душинский А. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d279b02f-3d2e-4e6d-a6ed-a00c2aabda09</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А56-113452/2023</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>21.11.2023</t>