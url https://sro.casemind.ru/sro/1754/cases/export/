--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1239329b-7139-4eef-946c-a5b184e53c42" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0fcb700-e178-4d7c-a838-e2a7030600e9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ba5451f-bfd9-4292-8097-488dde0cbaf3" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc3a09d4-8577-400d-b0bd-d868e9d13def" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f38e103-75d6-4bd3-8a65-7128252da93d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b1b9bfd-689c-4b0f-a50b-d4eb59418954" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8933424-660d-4c14-be9d-108cd09f0596" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc3ab20-053e-4462-b9ab-29493edcb16d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaea3fc6-37cc-41d4-8795-123594a39049" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff526fbb-c7d3-4397-bbd4-d0623a9737c9" TargetMode="External" Id="rId10" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1239329b-7139-4eef-946c-a5b184e53c42" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0fcb700-e178-4d7c-a838-e2a7030600e9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ba5451f-bfd9-4292-8097-488dde0cbaf3" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc3a09d4-8577-400d-b0bd-d868e9d13def" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f38e103-75d6-4bd3-8a65-7128252da93d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b1b9bfd-689c-4b0f-a50b-d4eb59418954" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8933424-660d-4c14-be9d-108cd09f0596" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc3ab20-053e-4462-b9ab-29493edcb16d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaea3fc6-37cc-41d4-8795-123594a39049" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ff526fbb-c7d3-4397-bbd4-d0623a9737c9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42dd755f-56cf-4deb-9c2f-5f23a70760d5" TargetMode="External" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U11"/>
+  <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,51 +668,51 @@
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>320033518.54</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков за выполненные проектно-изыскательские работы в солидарном порядке.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1239329b-7139-4eef-946c-a5b184e53c42</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-3523/2019</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>11.01.2019</t>
@@ -1480,60 +1480,146 @@
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
           <t>12.04.2018</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/ff526fbb-c7d3-4397-bbd4-d0623a9737c9</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А40-204786/2015</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>28.10.2015</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>Жулина Анастасия Александровна</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТОРАДЖ КОМПОНЕНТС</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Марков П. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2017</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42dd755f-56cf-4deb-9c2f-5f23a70760d5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>