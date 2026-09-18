--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e006d22-3855-4406-9c4e-74e494eb424e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49b4792f-048d-46d9-bef7-21b109edba82" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83244d31-8fb4-4616-ad88-512870777992" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afcfd07c-c388-45b5-b253-6bd6b71db546" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fbf9d37-38ba-421d-a36c-7ffdc1e2d64e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d84675ed-23ee-4646-a3f5-529606f9fc58" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e98fedf4-121e-456a-b5fa-e9f290365c15" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2975fc18-ceda-4ec6-9176-0d9dbce03078" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35da4641-0102-4763-a534-50ffe52e16ac" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da528526-864b-49c1-9a35-89120a5f9789" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5e6141-9b51-4991-a066-cf6213202d97" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/461c29be-0681-4b17-8aa3-189cf5cd6ef3" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06cf5dcf-6138-4673-b845-cd9da5f8af0b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c98d8d92-4459-4587-a65c-a77727e0cf00" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe3bacb0-4b1d-49a5-a88b-46b1f6dee6b4" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43c32588-3368-4563-9b82-176308f19a09" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8487546-ce2a-4df9-89b7-a462b7258481" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec5a6433-f006-4f1e-bb53-894f651ba6ac" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c94c41ad-c9bd-498b-9941-80d5ff9aa057" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b575be3-d8f3-45e1-a223-49c82a7e1043" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ad16389-ab4a-4d44-9ea6-27bfc360294f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de47c388-66d4-47d8-83c8-5bdfab3a913e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/883a4d4b-272a-4b25-9dbe-89bcc846a52e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c5b87c6-aa9e-4411-a2b9-c46d5c41fa32" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/897506ce-76e3-48b7-acc3-1888cf8f211c" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6a5626c-31c1-4ba9-939e-ea59d512bd94" TargetMode="External" Id="rId26" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e006d22-3855-4406-9c4e-74e494eb424e" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49b4792f-048d-46d9-bef7-21b109edba82" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83244d31-8fb4-4616-ad88-512870777992" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afcfd07c-c388-45b5-b253-6bd6b71db546" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fbf9d37-38ba-421d-a36c-7ffdc1e2d64e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d84675ed-23ee-4646-a3f5-529606f9fc58" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e98fedf4-121e-456a-b5fa-e9f290365c15" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2975fc18-ceda-4ec6-9176-0d9dbce03078" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35da4641-0102-4763-a534-50ffe52e16ac" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da528526-864b-49c1-9a35-89120a5f9789" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5e6141-9b51-4991-a066-cf6213202d97" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/461c29be-0681-4b17-8aa3-189cf5cd6ef3" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06cf5dcf-6138-4673-b845-cd9da5f8af0b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c98d8d92-4459-4587-a65c-a77727e0cf00" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe3bacb0-4b1d-49a5-a88b-46b1f6dee6b4" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43c32588-3368-4563-9b82-176308f19a09" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8487546-ce2a-4df9-89b7-a462b7258481" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec5a6433-f006-4f1e-bb53-894f651ba6ac" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c94c41ad-c9bd-498b-9941-80d5ff9aa057" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b575be3-d8f3-45e1-a223-49c82a7e1043" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ad16389-ab4a-4d44-9ea6-27bfc360294f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de47c388-66d4-47d8-83c8-5bdfab3a913e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a0c54e8-0de7-4616-b5e4-2c9683aa45f2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/883a4d4b-272a-4b25-9dbe-89bcc846a52e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c5b87c6-aa9e-4411-a2b9-c46d5c41fa32" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10c2a18b-de90-4f64-929f-41fbb03400da" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/897506ce-76e3-48b7-acc3-1888cf8f211c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6a5626c-31c1-4ba9-939e-ea59d512bd94" TargetMode="External" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U27"/>
+  <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -2565,423 +2565,603 @@
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
           <t>03.04.2017</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/de47c388-66d4-47d8-83c8-5bdfab3a913e</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-123949/2015</t>
+          <t>А46-11656/2016</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>07.07.2015</t>
+          <t>15.08.2016</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОТЕХ"</t>
+          <t>ООО "ОРЛАН"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7721586095</t>
+          <t>3123333069</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>НП саморегулируемая организация "Объединение инженеров проектировщиков"</t>
+          <t>ООО Компания "АЯКС - Агро"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7719288327</t>
+          <t>5501095316</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Хвостунцев А. М.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>12.08.2015</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/883a4d4b-272a-4b25-9dbe-89bcc846a52e</t>
+          <t>https://kad.arbitr.ru/Card/0a0c54e8-0de7-4616-b5e4-2c9683aa45f2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-26244/2015</t>
+          <t>А40-123949/2015</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>16.02.2015</t>
+          <t>07.07.2015</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЖИ ЭФ АЙ ДЕВЕЛОПМЕНТ"</t>
+          <t>ООО "ЭНЕРГОТЕХ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>2315177686</t>
+          <t>7721586095</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство саморегулируемая организация "Объединение инженеров проектировщиков"</t>
+          <t>НП саморегулируемая организация "Объединение инженеров проектировщиков"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7719288327</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>17.04.2015</t>
+          <t>12.08.2015</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c5b87c6-aa9e-4411-a2b9-c46d5c41fa32</t>
+          <t>https://kad.arbitr.ru/Card/883a4d4b-272a-4b25-9dbe-89bcc846a52e</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А78-6903/2012</t>
+          <t>А40-26244/2015</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>23.08.2012</t>
+          <t>16.02.2015</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>МДОУ "Новочарский детский сад "Березка"</t>
+          <t>ООО "ДЖИ ЭФ АЙ ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7506003471</t>
+          <t>2315177686</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройПроект"</t>
+          <t>Некоммерческое партнерство саморегулируемая организация "Объединение инженеров проектировщиков"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>3812083461</t>
+          <t>7719288327</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Забайкальского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Леонтьев И. В.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>14.05.2013</t>
+          <t>17.04.2015</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/897506ce-76e3-48b7-acc3-1888cf8f211c</t>
+          <t>https://kad.arbitr.ru/Card/0c5b87c6-aa9e-4411-a2b9-c46d5c41fa32</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А45-19525/2012</t>
+          <t>А50-25079/2013</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>20.06.2012</t>
+          <t>13.12.2013</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Администрация Таврического муниципального района Омской области</t>
+          <t>ТСЖ "Покровские ворота"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5903077363</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация "Объединение инженеров проектировщиков"</t>
+          <t>ООО "ПроектСтройМонтаж"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7719288327</t>
+          <t>5957012475</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Свиридова Г. В.</t>
+          <t>Шафранская М. Ю.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
+          <t>12.11.2015</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10c2a18b-de90-4f64-929f-41fbb03400da</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А78-6903/2012</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2012</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>МДОУ "Новочарский детский сад "Березка"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>7506003471</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройПроект"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>3812083461</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Забайкальского края</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Леонтьев И. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2013</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/897506ce-76e3-48b7-acc3-1888cf8f211c</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А45-19525/2012</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2012</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>Администрация Таврического муниципального района Омской области</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>саморегулируемая организация "Объединение инженеров проектировщиков"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7719288327</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Свиридова Г. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
           <t>15.11.2012</t>
         </is>
       </c>
-      <c r="T27" s="2" t="inlineStr">
+      <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U27" s="3" t="inlineStr">
+      <c r="U29" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f6a5626c-31c1-4ba9-939e-ea59d512bd94</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>