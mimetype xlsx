--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -666,51 +666,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Хайруллина М. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Привлечение СРО к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>23.05.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b29a3fe8-622f-4988-9103-93a13d1ebff7</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А56-113051/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>17.11.2025</t>
@@ -755,51 +755,51 @@
         <is>
           <t>УФАС СПб</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr"/>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>13 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Протас Н. И.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/0a41a6b4-f096-468c-a3ae-a76c5d5c631c</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">