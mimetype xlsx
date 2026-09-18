--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27b1ee89-308a-4115-b467-e2b7c094b2a1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14ca876e-d83f-40e3-93db-b9f1f7943e1f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ee5b1a7-44b6-4e9b-8cfd-0de154d59952" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f419477-376d-4320-b0bd-840332c2dce9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83f5ecea-205e-4f71-9459-5b95524fa1c9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5eef300-8113-43e5-9daf-dfc3daa4e2cb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/759768e5-7d20-45cd-9952-ddacb9aabe52" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d22e084-576c-4ad9-b6ac-8db2b8025d32" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9ac15f4-fccc-4a10-a429-a5e8fd145453" TargetMode="External" Id="rId9" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27b1ee89-308a-4115-b467-e2b7c094b2a1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14ca876e-d83f-40e3-93db-b9f1f7943e1f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ee5b1a7-44b6-4e9b-8cfd-0de154d59952" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f419477-376d-4320-b0bd-840332c2dce9" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83f5ecea-205e-4f71-9459-5b95524fa1c9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5eef300-8113-43e5-9daf-dfc3daa4e2cb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/759768e5-7d20-45cd-9952-ddacb9aabe52" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d22e084-576c-4ad9-b6ac-8db2b8025d32" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/321f4f6a-61a5-48b8-a251-783e516dddf5" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de1a5a98-a663-4913-a0e4-bb2036feef72" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3a4172d-e4ad-4fff-a0f0-9de9a76479e8" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9ac15f4-fccc-4a10-a429-a5e8fd145453" TargetMode="External" Id="rId12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U10"/>
+  <dimension ref="A1:U13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -1365,139 +1365,409 @@
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
           <t>27.02.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9d22e084-576c-4ad9-b6ac-8db2b8025d32</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-182384/2015</t>
+          <t>А56-25710/2020</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>29.09.2015</t>
+          <t>26.03.2020</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХКОМЭКСПЛУАТАЦИЯ"</t>
+          <t>Кондрашов Алексей Михайлович</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7714925572</t>
+          <t>781021234026</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональный союз проектировщиков"</t>
+          <t>ООО "СТРУЙНЫЕ ТЕХНОЛОГИИ И СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7714322006</t>
+          <t>7805143710</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Рыбин Д. С.</t>
+          <t>Блажко А. Ю.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
+          <t>06.10.2022</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/321f4f6a-61a5-48b8-a251-783e516dddf5</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А45-37855/2018</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2018</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХТРАНССИБ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>5433195662</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>АО "СИБСТРОЙМАШАВТОМАТИЗАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>5401100851</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Бродская М. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2023</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/de1a5a98-a663-4913-a0e4-bb2036feef72</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А56-106058/2018</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2018</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>АО "АЭРОПОРТ "ПУЛКОВО"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>7810091320</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Проектное агентство"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>7810286174</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Шведов А. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2026</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c3a4172d-e4ad-4fff-a0f0-9de9a76479e8</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А40-182384/2015</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2015</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТЕХКОМЭКСПЛУАТАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7714925572</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональный союз проектировщиков"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7714322006</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Рыбин Д. С.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
           <t>07.06.2016</t>
         </is>
       </c>
-      <c r="T10" s="2" t="inlineStr">
+      <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U10" s="3" t="inlineStr">
+      <c r="U13" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b9ac15f4-fccc-4a10-a429-a5e8fd145453</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>