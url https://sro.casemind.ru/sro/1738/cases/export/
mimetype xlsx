--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/085a8d8b-4d37-468e-8f48-5f321e7faaf7" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9841cfe8-c480-4914-8c74-d5414980c8df" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7a7f4ce-b8cc-431c-bfa7-dddd3f8a7386" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfa63649-57b4-4bea-bbf0-330cfeba8994" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/632bf06b-3da2-4425-91ab-35e7ec463ae9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6110b3f0-4556-47a6-8739-9697687335b3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd1a05b5-d967-4653-96e5-23c84661c1fc" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/191997cc-14a9-4a27-906d-3d2753bc6dd5" TargetMode="External" Id="rId8" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/085a8d8b-4d37-468e-8f48-5f321e7faaf7" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7a7f4ce-b8cc-431c-bfa7-dddd3f8a7386" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9841cfe8-c480-4914-8c74-d5414980c8df" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfa63649-57b4-4bea-bbf0-330cfeba8994" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/632bf06b-3da2-4425-91ab-35e7ec463ae9" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6110b3f0-4556-47a6-8739-9697687335b3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd1a05b5-d967-4653-96e5-23c84661c1fc" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d163273-271c-4f2a-9260-ed52045bb58a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/191997cc-14a9-4a27-906d-3d2753bc6dd5" TargetMode="External" Id="rId9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U9"/>
+  <dimension ref="A1:U10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -678,51 +678,51 @@
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
           <t>10.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/085a8d8b-4d37-468e-8f48-5f321e7faaf7</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-89327/2026</t>
+          <t>А40-89166/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>31.03.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -738,88 +738,90 @@
           <t>7018002700</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОНПРОЕКТ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7722309979</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...2 lines deleted...]
-      <c r="O3" s="2" t="inlineStr"/>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>266185.18</v>
+      </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Об обязании перечислить из компенсационного фонда денежные средства</t>
+          <t>Взыскание неустойки</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9841cfe8-c480-4914-8c74-d5414980c8df</t>
+          <t>https://kad.arbitr.ru/Card/a7a7f4ce-b8cc-431c-bfa7-dddd3f8a7386</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-89166/2026</t>
+          <t>А40-89327/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>31.03.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -835,80 +837,78 @@
           <t>7018002700</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПО ЗАЩИТЕ ПРАВ И ЗАКОННЫХ ИНТЕРЕСОВ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ, САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ЦЕНТРРЕГИОНПРОЕКТ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7722309979</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки</t>
+          <t>Об обязании перечислить из компенсационного фонда денежные средства</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.04.2026</t>
+          <t>22.04.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7a7f4ce-b8cc-431c-bfa7-dddd3f8a7386</t>
+          <t>https://kad.arbitr.ru/Card/9841cfe8-c480-4914-8c74-d5414980c8df</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А41-63110/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>24.07.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -947,51 +947,51 @@
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>5024172230</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Бутько В. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/cfa63649-57b4-4bea-bbf0-330cfeba8994</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А40-213031/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>03.10.2022</t>
@@ -1242,134 +1242,220 @@
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
           <t>26.04.2018</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bd1a05b5-d967-4653-96e5-23c84661c1fc</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-3315/2017</t>
+          <t>А40-86174/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>11.01.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Министерство здравоохранения Астраханской области</t>
+          <t>МИНИСТЕРСТВО ЗДРАВООХРАНЕНИЯ АСТРАХАНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3015068159</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Зюзинский ОСП УФССП России по г.Москве</t>
+          <t>Зюзинский ОСП УФССП России по г. Москве</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Поздняков В. Д.</t>
+          <t>Кузин М. М.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
+          <t>13.03.2018</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7d163273-271c-4f2a-9260-ed52045bb58a</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А40-3315/2017</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2017</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>Министерство здравоохранения Астраханской области</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>Зюзинский ОСП УФССП России по г.Москве</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Поздняков В. Д.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
           <t>27.02.2018</t>
         </is>
       </c>
-      <c r="T9" s="2" t="inlineStr">
+      <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U9" s="3" t="inlineStr">
+      <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/191997cc-14a9-4a27-906d-3d2753bc6dd5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>