--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7e08be1-4bfd-4aa7-a4cf-cd92cd10b3e0" TargetMode="External" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eeea881f-fd4e-47a8-a494-0fbe80285223" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2b51800-29bd-48d3-a323-98f569a73d86" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7e08be1-4bfd-4aa7-a4cf-cd92cd10b3e0" TargetMode="External" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U2"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,131 +589,311 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А46-32960/2012</t>
+          <t>А46-17827/2017</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>24.12.2012</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО "Производственно - сбытовая компания "Омскдизель"</t>
+          <t>ООО "Ф-КОНСАЛТИНГ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5503105094</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Некоммерческое партнерство "Межрегиональный союз проектировщиков и архитекторов Сибири"</t>
+          <t>ООО "ОМГРАЖДАНПРОЕКТ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5504136056</t>
+          <t>5503214456</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Баландин В. А.</t>
+          <t>Макарова Н. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
+          <t>08.10.2020</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eeea881f-fd4e-47a8-a494-0fbe80285223</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А46-7340/2017</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2017</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Автоматизированные Системы Управления "</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>5506062843</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>АО "ОМСКИЙ ОПЫТНО-ПРОМЫШЛЕННЫЙ ЗАВОД "НЕФТЕХИМАВТОМАТИКА"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>5501072277</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Брежнева О. Ю.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2022</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a2b51800-29bd-48d3-a323-98f569a73d86</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А46-32960/2012</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2012</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Производственно - сбытовая компания "Омскдизель"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Некоммерческое партнерство "Межрегиональный союз проектировщиков и архитекторов Сибири"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>5504136056</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Баландин В. А.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
           <t>07.10.2016</t>
         </is>
       </c>
-      <c r="T2" s="2" t="inlineStr">
+      <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U2" s="3" t="inlineStr">
+      <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d7e08be1-4bfd-4aa7-a4cf-cd92cd10b3e0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>