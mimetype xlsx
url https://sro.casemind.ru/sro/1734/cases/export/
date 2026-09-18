--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8357a2a-7b57-461c-abc8-85eda2f5e239" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcce394e-a95c-49cb-a07d-7e4277e19f6f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4748b66b-faed-48e2-b15f-9df4d9d0869f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66a5c465-c804-437d-94df-ba91862ff613" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf3efcf5-6486-48f7-b443-888df0438a0d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a94928c8-f779-47c2-b7bc-2cbf4d8f20ff" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5e6141-9b51-4991-a066-cf6213202d97" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1de71638-8c36-4b69-8daf-45820f00f759" TargetMode="External" Id="rId11" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/161967fa-da7e-4e59-be9d-f7d03e4d72de" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8357a2a-7b57-461c-abc8-85eda2f5e239" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcce394e-a95c-49cb-a07d-7e4277e19f6f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c720b1b-5636-4813-abd5-e808858a3891" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4748b66b-faed-48e2-b15f-9df4d9d0869f" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ded856e5-80b4-40c6-871d-f3800534a1b4" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66a5c465-c804-437d-94df-ba91862ff613" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf3efcf5-6486-48f7-b443-888df0438a0d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a94928c8-f779-47c2-b7bc-2cbf4d8f20ff" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5e6141-9b51-4991-a066-cf6213202d97" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1de71638-8c36-4b69-8daf-45820f00f759" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U12"/>
+  <dimension ref="A1:U15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1097 +589,1359 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-124464/2025</t>
+          <t>А40-243215/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>2920009960</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И ПРОЕКТИРОВАНИЯ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>7704275621</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
-[...27 lines deleted...]
-      </c>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406</t>
+          <t>https://kad.arbitr.ru/Card/161967fa-da7e-4e59-be9d-f7d03e4d72de</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А45-490/2025</t>
+          <t>А40-124464/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>14.01.2025</t>
+          <t>22.05.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>5406509800</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "МЕГАПОЛИССТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5402478646</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Воложбенская Д. И.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
-        <v>1027724.97</v>
-[...1 lines deleted...]
-      <c r="P3" s="2" t="inlineStr"/>
+        <v>2041489.5</v>
+      </c>
+      <c r="P3" s="2" t="n">
+        <v>62061.28</v>
+      </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>17.01.2025</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8357a2a-7b57-461c-abc8-85eda2f5e239</t>
+          <t>https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А50-23057/2024</t>
+          <t>А45-490/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>13.09.2024</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ПЕРМСКОГО КРАЯ "ПЕРМСКИЙ КРАЕВОЙ МНОГОФУНКЦИОНАЛЬНЫЙ ЦЕНТР ПРЕДОСТАВЛЕНИЯ ГОСУДАРСТВЕННЫХ И МУНИЦИПАЛЬНЫХ УСЛУГ"</t>
+          <t>Государственное казенное учреждение Новосибирской области "Управление капитального строительства"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>5902293812</t>
+          <t>5406509800</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМПРОЕКТ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "МЕГАПОЛИССТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7203437984</t>
+          <t>5402478646</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Лаптева М. М.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>1908960</v>
+        <v>1027724.97</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание субсидиарно убытков и штрафа из-за некачественной проектной документации члена СРО.</t>
+          <t>Взыскание неустойки</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcce394e-a95c-49cb-a07d-7e4277e19f6f</t>
+          <t>https://kad.arbitr.ru/Card/f8357a2a-7b57-461c-abc8-85eda2f5e239</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А12-6742/2023</t>
+          <t>А50-23057/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>22.03.2023</t>
+          <t>13.09.2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОВОЩЕВОД"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ПЕРМСКОГО КРАЯ "ПЕРМСКИЙ КРАЕВОЙ МНОГОФУНКЦИОНАЛЬНЫЙ ЦЕНТР ПРЕДОСТАВЛЕНИЯ ГОСУДАРСТВЕННЫХ И МУНИЦИПАЛЬНЫХ УСЛУГ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>3435701575</t>
+          <t>5902293812</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОНСАЛТИНГ"</t>
+          <t>ООО "ПРОМПРОЕКТ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>3445110229</t>
+          <t>7203437984</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Стрельникова Н. В.</t>
+          <t>Лаптева М. М.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>277949873.63</v>
+        <v>1908960</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание убытков в связи с аварией на кабельных линиях и объектах электроснабжения.</t>
+          <t>Взыскание субсидиарно убытков и штрафа из-за некачественной проектной документации члена СРО.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>27.12.2024</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4748b66b-faed-48e2-b15f-9df4d9d0869f</t>
+          <t>https://kad.arbitr.ru/Card/bcce394e-a95c-49cb-a07d-7e4277e19f6f</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-134984/2021</t>
+          <t>А65-34721/2023</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>28.06.2021</t>
+          <t>24.11.2023</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙПРОЕКТ"</t>
+          <t>Управление Федеральной налоговой службы России по Республике Татарстан, г.Казань</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7722610833</t>
+          <t>1654009437</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК ГАРДАРИКА"</t>
+          <t>ООО "Юмарт", Сабинский район, пгт.Богатые Сабы</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>9718037395</t>
+          <t>1635009329</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Пахомов Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Алексеев С. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>29.03.2023</t>
+          <t>12.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1</t>
+          <t>https://kad.arbitr.ru/Card/5c720b1b-5636-4813-abd5-e808858a3891</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-102609/2021</t>
+          <t>А12-6742/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>17.05.2021</t>
+          <t>22.03.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ АГЕНТСТВО ВОЗДУШНОГО ТРАНСПОРТА</t>
+          <t>ООО "ОВОЩЕВОД"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7714549744</t>
+          <t>3435701575</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНССТРОЙМЕХАНИЗАЦИЯ"</t>
+          <t>ООО "СТРОЙКОНСАЛТИНГ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7715568411</t>
+          <t>3445110229</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...2 lines deleted...]
-      <c r="O7" s="2" t="inlineStr"/>
+          <t>Стрельникова Н. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>277949873.63</v>
+      </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R7" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R7" s="2" t="inlineStr">
+        <is>
+          <t>Солидарное взыскание убытков в связи с аварией на кабельных линиях и объектах электроснабжения.</t>
+        </is>
+      </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>27.10.2023</t>
+          <t>27.12.2024</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66a5c465-c804-437d-94df-ba91862ff613</t>
+          <t>https://kad.arbitr.ru/Card/4748b66b-faed-48e2-b15f-9df4d9d0869f</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-258685/2020</t>
+          <t>А65-33524/2022</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>28.12.2020</t>
+          <t>02.12.2022</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСИСТЕМА"</t>
+          <t>Управление Федеральной налоговой службы по Республике Татарстан, г.Казань</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7202159491</t>
+          <t>1654009437</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И ПРОЕКТИРОВАНИЯ"</t>
+          <t>ООО "КЗН-Татлифт", г.Казань</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7704275621</t>
+          <t>1657197740</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Дружинина В. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кузнецова Т. Д.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>15.12.2021</t>
+          <t>18.05.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f</t>
+          <t>https://kad.arbitr.ru/Card/ded856e5-80b4-40c6-871d-f3800534a1b4</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-213975/2019</t>
+          <t>А40-134984/2021</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>14.08.2019</t>
+          <t>28.06.2021</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД ЖИЛИЩНОГО СТРОИТЕЛЬСТВА ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+          <t>ООО "СПЕЦСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>8901024241</t>
+          <t>7722610833</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И ПРОЕКТИРОВАНИЯ"</t>
+          <t>ООО "УК ГАРДАРИКА"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7704275621</t>
+          <t>9718037395</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Коновалова Е. В.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Пахомов Е. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>121800</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание платежей (членских взносов) как сделок с предпочтением в рамках банкротства.</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>12.10.2019</t>
+          <t>29.03.2023</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf3efcf5-6486-48f7-b443-888df0438a0d</t>
+          <t>https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-266521/2018</t>
+          <t>А40-102609/2021</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>08.11.2018</t>
+          <t>17.05.2021</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОНСАЛТИНГ"</t>
+          <t>ФЕДЕРАЛЬНОЕ АГЕНТСТВО ВОЗДУШНОГО ТРАНСПОРТА</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>3445110229</t>
+          <t>7714549744</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ"</t>
+          <t>ООО "ТРАНССТРОЙМЕХАНИЗАЦИЯ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7703394104</t>
+          <t>7715568411</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>04.10.2019</t>
+          <t>27.10.2023</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a94928c8-f779-47c2-b7bc-2cbf4d8f20ff</t>
+          <t>https://kad.arbitr.ru/Card/66a5c465-c804-437d-94df-ba91862ff613</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-189964/2018</t>
+          <t>А40-258685/2020</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>14.08.2018</t>
+          <t>28.12.2020</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ ГОРСТРОЙРЕМПРОЕКТ</t>
+          <t>ООО "СТРОЙСИСТЕМА"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7202159491</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ ПРОЕКТИРОВЩИКОВ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И ПРОЕКТИРОВАНИЯ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7719288327</t>
+          <t>7704275621</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...2 lines deleted...]
-      <c r="O11" s="2" t="inlineStr"/>
+          <t>Дружинина В. Г.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>443451497.3</v>
+      </c>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr"/>
-      <c r="R11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков из компфонда СРО из-за проектных ошибок ликвидированного члена СРО.</t>
+        </is>
+      </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>14.12.2018</t>
+          <t>15.12.2021</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b5e6141-9b51-4991-a066-cf6213202d97</t>
+          <t>https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А77-693/2018</t>
+          <t>А40-213975/2019</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>22.05.2018</t>
+          <t>14.08.2019</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ГУ УПФР в городском округе город Грозный и Грозненском муниципальном районе ЧР</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД ЖИЛИЩНОГО СТРОИТЕЛЬСТВА ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2014025270</t>
+          <t>8901024241</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение градостроительного планирования и проектирования"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И ПРОЕКТИРОВАНИЯ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7704275621</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Чеченской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Ташухаджиев Р. Н-А.</t>
+          <t>Коновалова Е. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
+          <t>12.10.2019</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bf3efcf5-6486-48f7-b443-888df0438a0d</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А40-266521/2018</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2018</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙКОНСАЛТИНГ"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>3445110229</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7703394104</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2019</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a94928c8-f779-47c2-b7bc-2cbf4d8f20ff</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А40-189964/2018</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2018</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ ГОРСТРОЙРЕМПРОЕКТ</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7719288327</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2018</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8b5e6141-9b51-4991-a066-cf6213202d97</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А77-693/2018</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2018</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ГУ УПФР в городском округе город Грозный и Грозненском муниципальном районе ЧР</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>2014025270</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Объединение градостроительного планирования и проектирования"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7704275621</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Чеченской Республики</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Ташухаджиев Р. Н-А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
           <t>25.05.2018</t>
         </is>
       </c>
-      <c r="T12" s="2" t="inlineStr">
+      <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U12" s="3" t="inlineStr">
+      <c r="U15" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1de71638-8c36-4b69-8daf-45820f00f759</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>