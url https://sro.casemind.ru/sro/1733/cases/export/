--- v0 (2026-07-22)
+++ v1 (2026-09-18)
@@ -668,51 +668,51 @@
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Моисеенко Я. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>2252630.52</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с СРО (вероятно, в порядке ответственности за члена СРО ООО Бюро 86).</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a4170139-37a9-4921-9a7f-677bdb9dfe52</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А75-16398/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>31.07.2025</t>