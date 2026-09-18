--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04b021a2-7927-4882-88b3-8bb0d49d4848" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66921534-623a-40bd-8411-69cadde4725f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bef433fb-3b48-437f-8fca-54752e294773" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23e9a94a-a20c-49a9-934b-79113c851a2d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f346b03-91fd-48e3-8876-1ae6853e12cd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c818abd5-e6cc-4ed0-b3bb-75b6c2dc8047" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6fe8209-ada9-442d-be4d-507dd2f2c115" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7ae18cd-6ec4-474e-91d2-92ffc5fa008d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5281c7dc-1836-4c5c-8a57-61732ae83b0d" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03752616-644c-4b7f-801c-6c05a9163e77" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3be24c18-6df1-40d2-8fda-339bac5b86b0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/baa1a0a8-ce76-4978-8122-b7755902b555" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d21b7760-0977-4c92-9451-523c398e45cc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0f47ee1-758b-41b7-b9d0-40b3f1c1e301" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0efe676d-c3bf-47f5-9b5f-9260c2f8f28a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cf060b2-bd66-4b20-af51-4707c228df4f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37915cfd-4643-4a74-ad22-a2eadb5b7bef" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/935ad1c1-7a51-4d86-918f-5f650d676c02" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83dc754f-86f2-4f9b-beba-7dcfc19e7962" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fa1201a-3b66-4e76-b98c-5a5a00fd7597" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab13e9f8-e1bd-4231-a683-df7d6581bedf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7873d5b-3c6c-4c8a-83fc-f0fae687fa51" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a1e47d7-46e8-45bb-8731-09141bb057db" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03bbae79-f219-432c-b929-b24f9521c78e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33f345e7-9837-4ab5-8039-d0c425b84a32" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e20d8993-3b0e-42b7-8fa8-8993e4eb163b" TargetMode="External" Id="rId26" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04b021a2-7927-4882-88b3-8bb0d49d4848" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66921534-623a-40bd-8411-69cadde4725f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bef433fb-3b48-437f-8fca-54752e294773" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23e9a94a-a20c-49a9-934b-79113c851a2d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f346b03-91fd-48e3-8876-1ae6853e12cd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c818abd5-e6cc-4ed0-b3bb-75b6c2dc8047" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6fe8209-ada9-442d-be4d-507dd2f2c115" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7ae18cd-6ec4-474e-91d2-92ffc5fa008d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5281c7dc-1836-4c5c-8a57-61732ae83b0d" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03752616-644c-4b7f-801c-6c05a9163e77" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3be24c18-6df1-40d2-8fda-339bac5b86b0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/baa1a0a8-ce76-4978-8122-b7755902b555" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d21b7760-0977-4c92-9451-523c398e45cc" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0f47ee1-758b-41b7-b9d0-40b3f1c1e301" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e7d7c8f-e37f-42a3-a4ad-19d03dab6b75" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0efe676d-c3bf-47f5-9b5f-9260c2f8f28a" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cf060b2-bd66-4b20-af51-4707c228df4f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37915cfd-4643-4a74-ad22-a2eadb5b7bef" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/935ad1c1-7a51-4d86-918f-5f650d676c02" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83dc754f-86f2-4f9b-beba-7dcfc19e7962" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fa1201a-3b66-4e76-b98c-5a5a00fd7597" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab13e9f8-e1bd-4231-a683-df7d6581bedf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7873d5b-3c6c-4c8a-83fc-f0fae687fa51" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a1e47d7-46e8-45bb-8731-09141bb057db" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03bbae79-f219-432c-b929-b24f9521c78e" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33f345e7-9837-4ab5-8039-d0c425b84a32" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e20d8993-3b0e-42b7-8fa8-8993e4eb163b" TargetMode="External" Id="rId27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U27"/>
+  <dimension ref="A1:U28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -761,51 +761,51 @@
         <is>
           <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Мартынова Е. Е.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>400000</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту на проектирование</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/66921534-623a-40bd-8411-69cadde4725f</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-233603/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>04.09.2025</t>
@@ -1913,1139 +1913,1229 @@
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
           <t>25.02.2021</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a0f47ee1-758b-41b7-b9d0-40b3f1c1e301</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А71-12307/2020</t>
+          <t>А40-205297/2020</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>15.10.2020</t>
+          <t>27.10.2020</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Общество с ограниченной отвественностью "Актив"</t>
+          <t>АО "КАПСТРОЙСИТИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7730717940</t>
+          <t>7701883910</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Теплострой"</t>
+          <t>ООО "ИНСТИТУТ ПРОМОС"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>1841060507</t>
+          <t>7709493670</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Удмуртской Республики</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Березина А. Н.</t>
+          <t>Кантар М. И.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>30.04.2021</t>
+          <t>27.04.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0efe676d-c3bf-47f5-9b5f-9260c2f8f28a</t>
+          <t>https://kad.arbitr.ru/Card/6e7d7c8f-e37f-42a3-a4ad-19d03dab6b75</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А71-10139/2020</t>
+          <t>А71-12307/2020</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>27.08.2020</t>
+          <t>15.10.2020</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Общество с ограниченной отвественностью "Актив"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7730717940</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Премиум"</t>
+          <t>ООО "Теплострой"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>1841066393</t>
+          <t>1841060507</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Бусыгина О. В.</t>
+          <t>Березина А. Н.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>01.04.2021</t>
+          <t>30.04.2021</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1cf060b2-bd66-4b20-af51-4707c228df4f</t>
+          <t>https://kad.arbitr.ru/Card/0efe676d-c3bf-47f5-9b5f-9260c2f8f28a</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А19-7076/2020</t>
+          <t>А71-10139/2020</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>23.04.2020</t>
+          <t>27.08.2020</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Актив"</t>
+          <t>Общество с ограниченной отвественностью "Актив"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>7730717940</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Базис-проект"</t>
+          <t>ООО "Премиум"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>3827056478</t>
+          <t>1841066393</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Удмуртской Республики</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Козодоев О. А.</t>
+          <t>Бусыгина О. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>12.08.2020</t>
+          <t>01.04.2021</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37915cfd-4643-4a74-ad22-a2eadb5b7bef</t>
+          <t>https://kad.arbitr.ru/Card/1cf060b2-bd66-4b20-af51-4707c228df4f</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А50-39312/2019</t>
+          <t>А19-7076/2020</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>30.12.2019</t>
+          <t>23.04.2020</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКТИВ"</t>
+          <t>ООО "Актив"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>7730717940</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ПРОЕКТИРОВАНИЯ"</t>
+          <t>ООО "Базис-проект"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>5902844379</t>
+          <t>3827056478</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Козодоев О. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>27.05.2020</t>
+          <t>12.08.2020</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/935ad1c1-7a51-4d86-918f-5f650d676c02</t>
+          <t>https://kad.arbitr.ru/Card/37915cfd-4643-4a74-ad22-a2eadb5b7bef</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А60-68403/2019</t>
+          <t>А50-39312/2019</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>03.12.2019</t>
+          <t>30.12.2019</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО АКТИВ</t>
+          <t>ООО "АКТИВ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>7730717940</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕК-ГОСТ ЭКСПЕРТ"</t>
+          <t>ООО "ЦЕНТР ПРОЕКТИРОВАНИЯ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>6671036366</t>
+          <t>5902844379</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Биндер А. Г.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>11.02.2020</t>
+          <t>27.05.2020</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83dc754f-86f2-4f9b-beba-7dcfc19e7962</t>
+          <t>https://kad.arbitr.ru/Card/935ad1c1-7a51-4d86-918f-5f650d676c02</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-141699/2018</t>
+          <t>А60-68403/2019</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>21.06.2018</t>
+          <t>03.12.2019</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСТИТУТ "БЕЛАГРОПРОЕКТ+"</t>
+          <t>ООО АКТИВ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>3123324949</t>
+          <t>7730717940</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>ООО "ЕК-ГОСТ ЭКСПЕРТ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>6671036366</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Биндер А. Г.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>10.12.2019</t>
+          <t>11.02.2020</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3fa1201a-3b66-4e76-b98c-5a5a00fd7597</t>
+          <t>https://kad.arbitr.ru/Card/83dc754f-86f2-4f9b-beba-7dcfc19e7962</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-140327/2018</t>
+          <t>А40-141699/2018</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>20.06.2018</t>
+          <t>21.06.2018</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОДОНСТРОЙ"</t>
+          <t>ООО "ИНСТИТУТ "БЕЛАГРОПРОЕКТ+"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>6163130046</t>
+          <t>3123324949</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>27.10.2021</t>
+          <t>10.12.2019</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab13e9f8-e1bd-4231-a683-df7d6581bedf</t>
+          <t>https://kad.arbitr.ru/Card/3fa1201a-3b66-4e76-b98c-5a5a00fd7597</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-102949/2018</t>
+          <t>А40-140327/2018</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>14.05.2018</t>
+          <t>20.06.2018</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНСПЕЦПРОЕКТ"</t>
+          <t>ООО "ЭНЕРГОДОНСТРОЙ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5038070479</t>
+          <t>6163130046</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>12.11.2019</t>
+          <t>27.10.2021</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7873d5b-3c6c-4c8a-83fc-f0fae687fa51</t>
+          <t>https://kad.arbitr.ru/Card/ab13e9f8-e1bd-4231-a683-df7d6581bedf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-97785/2018</t>
+          <t>А40-102949/2018</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>04.05.2018</t>
+          <t>14.05.2018</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "РАНД"</t>
+          <t>ООО "РЕГИОНСПЕЦПРОЕКТ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7813102026</t>
+          <t>5038070479</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>28.11.2019</t>
+          <t>12.11.2019</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a1e47d7-46e8-45bb-8731-09141bb057db</t>
+          <t>https://kad.arbitr.ru/Card/b7873d5b-3c6c-4c8a-83fc-f0fae687fa51</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-75288/2018</t>
+          <t>А40-97785/2018</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>11.04.2018</t>
+          <t>04.05.2018</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО НАУЧНО-ПРОМЫШЛЕННЫЙ ПРОЕКТНЫЙ ЦЕНТР "УРАЛМЕХАНОБР-ИНЖИНИРИНГ"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "РАНД"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6671001074</t>
+          <t>7813102026</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>14.05.2019</t>
+          <t>28.11.2019</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03bbae79-f219-432c-b929-b24f9521c78e</t>
+          <t>https://kad.arbitr.ru/Card/8a1e47d7-46e8-45bb-8731-09141bb057db</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-61241/2018</t>
+          <t>А40-75288/2018</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>11.04.2018</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦТЕПЛОЭНЕРГОКОМПЛЕКТ"</t>
+          <t>ООО НАУЧНО-ПРОМЫШЛЕННЫЙ ПРОЕКТНЫЙ ЦЕНТР "УРАЛМЕХАНОБР-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>3665038867</t>
+          <t>6671001074</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>13.12.2019</t>
+          <t>14.05.2019</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33f345e7-9837-4ab5-8039-d0c425b84a32</t>
+          <t>https://kad.arbitr.ru/Card/03bbae79-f219-432c-b929-b24f9521c78e</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-52506/2018</t>
+          <t>А40-61241/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>20.03.2018</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСМОСТ СОЧИ"</t>
+          <t>ООО "СПЕЦТЕПЛОЭНЕРГОКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2319054163</t>
+          <t>3665038867</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7704311291</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
+          <t>13.12.2019</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33f345e7-9837-4ab5-8039-d0c425b84a32</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А40-52506/2018</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2018</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНСМОСТ СОЧИ"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>2319054163</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7704311291</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
           <t>24.04.2019</t>
         </is>
       </c>
-      <c r="T27" s="2" t="inlineStr">
+      <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U27" s="3" t="inlineStr">
+      <c r="U28" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e20d8993-3b0e-42b7-8fa8-8993e4eb163b</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>