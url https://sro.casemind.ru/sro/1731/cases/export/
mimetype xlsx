--- v0 (2026-07-22)
+++ v1 (2026-09-18)
@@ -662,51 +662,51 @@
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2464157703</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Зырянова А. Э.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/eb9dc1e0-7310-47aa-b178-98392918c5ed</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А33-18965/2022</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>27.07.2022</t>