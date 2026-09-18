--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/944c5f07-4095-42cf-8113-155e0a622656" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcff1ab8-d66d-4c2f-b13e-829dc050ac62" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76f06309-0190-4488-9c0b-31dc5450da68" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fd0121f-a262-4aae-b360-c51280d21c94" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e7e234d-fe68-4e82-9bd1-568f4a3ace3e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dcfeab9-461f-4514-9d82-9dd47df4529b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/faf25128-cc88-44fb-aaea-dfbbd0f043c8" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b2959c9-7467-42e4-919a-c0dacd149a7c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3331a238-cbad-465c-8e2c-ae7d062d200e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fcc7a35-dc3e-4397-acfd-fb73984f0623" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f32b33a3-ef2a-4a6e-a414-d0836a37a950" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7b7dfee-2b64-48a9-b29b-77ff6f0c6880" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9a4ff3c-7568-480b-9455-fd009fe6865e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c97c5c5-a76a-4c22-b094-43320cb45ada" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1c3a430-066d-426c-a45f-d174dec02f59" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a54b234-dc09-4593-88e2-b364871f0d1b" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c58165a-1974-4a75-af14-c7d26471996f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3404360e-a5d4-4068-a4b1-871939ca9165" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/326a9e0a-232e-43b4-8b53-cd4dec3b469a" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b240efa-1292-495f-874e-6dc373521cbf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c7bdbdd-3164-4431-81ce-7a559d3871cc" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9858d1fb-8f04-48db-b76e-43ad93a703f3" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfd1a325-1229-4d1d-9233-d8ccf3c6963a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b649ff06-eac8-43d9-84e7-4d111a20efc7" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8430a3a-4296-4cf0-9175-7e4654b01da9" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c17bcd3-6b80-4bce-8e2a-9f581b717181" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/957aa1e9-4194-4487-b365-b80e72cbc774" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40b63003-f6ab-45b2-9cbf-1e4f25f72b0c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2429baac-ed1e-4a9a-a1d7-3a3e59805436" TargetMode="External" Id="rId29" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/944c5f07-4095-42cf-8113-155e0a622656" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f61a5d7-74e8-4b11-a379-3745f8dfda13" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2687dc1d-9391-485d-ac8c-2a1b9c2232d0" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcff1ab8-d66d-4c2f-b13e-829dc050ac62" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76f06309-0190-4488-9c0b-31dc5450da68" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fd0121f-a262-4aae-b360-c51280d21c94" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1cd1a96-d340-4ed4-bdfa-65cc1268b0a5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e7e234d-fe68-4e82-9bd1-568f4a3ace3e" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8dcfeab9-461f-4514-9d82-9dd47df4529b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/faf25128-cc88-44fb-aaea-dfbbd0f043c8" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de65d78b-e048-4220-a172-73b6e860b93c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42d1296f-cab2-4945-870a-1c2deedeb07c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fcc7a35-dc3e-4397-acfd-fb73984f0623" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f32b33a3-ef2a-4a6e-a414-d0836a37a950" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7b7dfee-2b64-48a9-b29b-77ff6f0c6880" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9a4ff3c-7568-480b-9455-fd009fe6865e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c97c5c5-a76a-4c22-b094-43320cb45ada" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1c3a430-066d-426c-a45f-d174dec02f59" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9858d1fb-8f04-48db-b76e-43ad93a703f3" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a54b234-dc09-4593-88e2-b364871f0d1b" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c58165a-1974-4a75-af14-c7d26471996f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3404360e-a5d4-4068-a4b1-871939ca9165" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/326a9e0a-232e-43b4-8b53-cd4dec3b469a" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b240efa-1292-495f-874e-6dc373521cbf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c7bdbdd-3164-4431-81ce-7a559d3871cc" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3331a238-cbad-465c-8e2c-ae7d062d200e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b2959c9-7467-42e4-919a-c0dacd149a7c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b649ff06-eac8-43d9-84e7-4d111a20efc7" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfd1a325-1229-4d1d-9233-d8ccf3c6963a" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8430a3a-4296-4cf0-9175-7e4654b01da9" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c17bcd3-6b80-4bce-8e2a-9f581b717181" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/957aa1e9-4194-4487-b365-b80e72cbc774" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40b63003-f6ab-45b2-9cbf-1e4f25f72b0c" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2429baac-ed1e-4a9a-a1d7-3a3e59805436" TargetMode="External" Id="rId34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:U35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,2632 +668,3082 @@
         <is>
           <t>АС Республики Мордовия</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Кшняйкин Ю. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>8460734.189999999</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность за неотработанный аванс по госконтракту №0309200000220000182</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/944c5f07-4095-42cf-8113-155e0a622656</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А10-2876/2024</t>
+          <t>А29-8932/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>08.05.2024</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Республики Бурятия Управление капитального строительства Правительства Республики Бурятия</t>
+          <t>ООО "Дом Ткани"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>0323082240</t>
+          <t>9729010814</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО АНТАРКТИДА</t>
+          <t>ООО "Точность"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>0326030378</t>
+          <t>1102047176</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Республики Коми</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Путинцева Н. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Красноперова С. В.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>18.07.2025</t>
+          <t>22.04.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcff1ab8-d66d-4c2f-b13e-829dc050ac62</t>
+          <t>https://kad.arbitr.ru/Card/3f61a5d7-74e8-4b11-a379-3745f8dfda13</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А10-2854/2024</t>
+          <t>А56-2778/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>07.05.2024</t>
+          <t>16.01.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Республики Бурятия Управление капитального строительства Правительства Республики Бурятия</t>
+          <t>ОАО "РОССИЙСКИЕ ЖЕЛЕЗНЫЕ ДОРОГИ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>0323082240</t>
+          <t>7708503727</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО АНТАРКТИДА</t>
+          <t>ООО "АльянсПрофЭко"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>0326030378</t>
+          <t>4720003059</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>4 арбитражный апелляционный суд</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Бушуева Е. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Осьминина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>29.04.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76f06309-0190-4488-9c0b-31dc5450da68</t>
+          <t>https://kad.arbitr.ru/Card/2687dc1d-9391-485d-ac8c-2a1b9c2232d0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А62-13267/2023</t>
+          <t>А10-2876/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>30.11.2023</t>
+          <t>08.05.2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ПАО Сбербанк в лице филиала Смоленское отделение №8609</t>
+          <t>Государственное казенное учреждение Республики Бурятия Управление капитального строительства Правительства Республики Бурятия</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7707083893</t>
+          <t>0323082240</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДИСЕВЕН"</t>
+          <t>ООО АНТАРКТИДА</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>6732042218</t>
+          <t>0326030378</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Смоленской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Степанченков А. А.</t>
-[...3 lines deleted...]
-      <c r="P5" s="2" t="inlineStr"/>
+          <t>Путинцева Н. Г.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>6149033.61</v>
+      </c>
+      <c r="P5" s="2" t="n">
+        <v>2581117.22</v>
+      </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R5" s="2" t="inlineStr"/>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по госконтракту</t>
+        </is>
+      </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>18.06.2025</t>
+          <t>18.07.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3fd0121f-a262-4aae-b360-c51280d21c94</t>
+          <t>https://kad.arbitr.ru/Card/dcff1ab8-d66d-4c2f-b13e-829dc050ac62</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А48-5234/2023</t>
+          <t>А10-2854/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>29.05.2023</t>
+          <t>07.05.2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ НА ТЕРРИТОРИИ ОРЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>Государственное казенное учреждение Республики Бурятия Управление капитального строительства Правительства Республики Бурятия</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5751041000</t>
+          <t>0323082240</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО «ТЕХИНКОМ»</t>
+          <t>ООО АНТАРКТИДА</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5751051054</t>
+          <t>0326030378</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Орловской области</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Агарков К. Н.</t>
+          <t>Бушуева Е. М.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>90820</v>
-[...1 lines deleted...]
-      <c r="P6" s="2" t="inlineStr"/>
+        <v>1298116.26</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>745271.92</v>
+      </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков проектирования</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по госконтракту (пени и штраф).</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>18.10.2025</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e7e234d-fe68-4e82-9bd1-568f4a3ace3e</t>
+          <t>https://kad.arbitr.ru/Card/76f06309-0190-4488-9c0b-31dc5450da68</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-113775/2023</t>
+          <t>А62-13267/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>22.05.2023</t>
+          <t>30.11.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ПАО Сбербанк в лице филиала Смоленское отделение №8609</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7725255785</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕНИУС ПЕРВЫЙ "</t>
+          <t>ООО "ДИСЕВЕН"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7708111913</t>
+          <t>6732042218</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Смоленской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Степанченков А. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>01.08.2023</t>
+          <t>18.06.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8dcfeab9-461f-4514-9d82-9dd47df4529b</t>
+          <t>https://kad.arbitr.ru/Card/3fd0121f-a262-4aae-b360-c51280d21c94</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-280101/2022</t>
+          <t>А45-33908/2023</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>15.12.2022</t>
+          <t>16.11.2023</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "БИЗНЕС-ИНВЕСТПРОМ"</t>
+          <t>ООО "РЕГИОН - СНАБЖЕНИЕ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>5751039441</t>
+          <t>3906005282</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМУ-11"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНО-НАЛАДОЧНОЕ УПРАВЛЕНИЕ 54"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5024183627</t>
+          <t>5410077239</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Грачев М. А.</t>
+          <t>Калюжная О. И.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>15.09.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/faf25128-cc88-44fb-aaea-dfbbd0f043c8</t>
+          <t>https://kad.arbitr.ru/Card/f1cd1a96-d340-4ed4-bdfa-65cc1268b0a5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-152780/2020</t>
+          <t>А48-5234/2023</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>25.08.2020</t>
+          <t>29.05.2023</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ НА ТЕРРИТОРИИ ОРЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7810851203</t>
+          <t>5751041000</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАМЕНЬТОРГ"</t>
+          <t>ООО «ТЕХИНКОМ»</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7727656052</t>
+          <t>5751051054</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Орловской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Агарков К. Н.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>90820</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО вследствие недостатков проектирования</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>05.12.2020</t>
+          <t>18.10.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b2959c9-7467-42e4-919a-c0dacd149a7c</t>
+          <t>https://kad.arbitr.ru/Card/5e7e234d-fe68-4e82-9bd1-568f4a3ace3e</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-152782/2020</t>
+          <t>А40-113775/2023</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>25.08.2020</t>
+          <t>22.05.2023</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ СТРОИТЕЛЬСТВА "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7810851203</t>
+          <t>7725255785</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ИСПЫТАТЕЛЬНЫЙ ИНСТИТУТ СИСТЕМ ОБЕСПЕЧЕНИЯ КОМПЛЕКСНОЙ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "ГЕНИУС ПЕРВЫЙ "</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7733554034</t>
+          <t>7708111913</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>30.03.2021</t>
+          <t>01.08.2023</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3331a238-cbad-465c-8e2c-ae7d062d200e</t>
+          <t>https://kad.arbitr.ru/Card/8dcfeab9-461f-4514-9d82-9dd47df4529b</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-152784/2020</t>
+          <t>А40-280101/2022</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>25.08.2020</t>
+          <t>15.12.2022</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
+          <t>ООО "БИЗНЕС-ИНВЕСТПРОМ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7810851203</t>
+          <t>5751039441</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АО "УРБАН ИНЖИНИРИНГ"</t>
+          <t>ООО "СМУ-11"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7707107255</t>
+          <t>5024183627</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Грачев М. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>24.10.2020</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1fcc7a35-dc3e-4397-acfd-fb73984f0623</t>
+          <t>https://kad.arbitr.ru/Card/faf25128-cc88-44fb-aaea-dfbbd0f043c8</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-152785/2020</t>
+          <t>А27-20189/2022</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>25.08.2020</t>
+          <t>28.10.2022</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
+          <t>ООО "Инторг"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7810851203</t>
+          <t>4205303050</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЖИ-ЭМ-СИ"</t>
+          <t>ООО "СОЛИД-ГРУПП"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5074113537</t>
+          <t>4217182000</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Кемеровской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Мешкова К. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>11.12.2020</t>
+          <t>16.09.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f32b33a3-ef2a-4a6e-a414-d0836a37a950</t>
+          <t>https://kad.arbitr.ru/Card/de65d78b-e048-4220-a172-73b6e860b93c</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А40-152788/2020</t>
+          <t>А72-520/2021</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>25.08.2020</t>
+          <t>25.01.2021</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
+          <t>ООО "НОВЫЕ АПАРТАМЕНТЫ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7810851203</t>
+          <t>7325079687</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СБМ-ГРУПП"</t>
+          <t>ООО "ВКО"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7734549220</t>
+          <t>7327068899</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Мотаева Е. Е.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>01.10.2020</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c7b7dfee-2b64-48a9-b29b-77ff6f0c6880</t>
+          <t>https://kad.arbitr.ru/Card/42d1296f-cab2-4945-870a-1c2deedeb07c</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А40-152791/2020</t>
+          <t>А40-152784/2020</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АО "СПЕЦМОНТАЖ"</t>
+          <t>АО "УРБАН ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>4007003216</t>
+          <t>7707107255</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Большебратская Е. А.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>01.11.2020</t>
+          <t>24.10.2020</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9a4ff3c-7568-480b-9455-fd009fe6865e</t>
+          <t>https://kad.arbitr.ru/Card/1fcc7a35-dc3e-4397-acfd-fb73984f0623</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-152792/2020</t>
+          <t>А40-152785/2020</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФИЛИ ТЕХСТРОЙ"</t>
+          <t>ООО "ДЖИ-ЭМ-СИ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7730215481</t>
+          <t>5074113537</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Литвиненко Ю. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>24.10.2020</t>
+          <t>11.12.2020</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c97c5c5-a76a-4c22-b094-43320cb45ada</t>
+          <t>https://kad.arbitr.ru/Card/f32b33a3-ef2a-4a6e-a414-d0836a37a950</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-152794/2020</t>
+          <t>А40-152788/2020</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ОДО "ИНСТИТУТ "СТРОЙРЕМПРОЕКТ"</t>
-[...2 lines deleted...]
-      <c r="L16" s="2" t="inlineStr"/>
+          <t>ООО "СБМ-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7734549220</t>
+        </is>
+      </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>10.10.2020</t>
+          <t>01.10.2020</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b1c3a430-066d-426c-a45f-d174dec02f59</t>
+          <t>https://kad.arbitr.ru/Card/c7b7dfee-2b64-48a9-b29b-77ff6f0c6880</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-152798/2020</t>
+          <t>А40-152791/2020</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АО "ГИДРОМАШСЕРВИС"</t>
+          <t>АО "СПЕЦМОНТАЖ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7733015025</t>
+          <t>4007003216</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>16.01.2021</t>
+          <t>01.11.2020</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a54b234-dc09-4593-88e2-b364871f0d1b</t>
+          <t>https://kad.arbitr.ru/Card/c9a4ff3c-7568-480b-9455-fd009fe6865e</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А40-152800/2020</t>
+          <t>А40-152792/2020</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСУЛ КАПИТАЛ"</t>
+          <t>ООО "ФИЛИ ТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7705941137</t>
+          <t>7730215481</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>09.10.2020</t>
+          <t>24.10.2020</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c58165a-1974-4a75-af14-c7d26471996f</t>
+          <t>https://kad.arbitr.ru/Card/9c97c5c5-a76a-4c22-b094-43320cb45ada</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-152802/2020</t>
+          <t>А40-152794/2020</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСАДОС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ОДО "ИНСТИТУТ "СТРОЙРЕМПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr"/>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.10.2020</t>
+          <t>10.10.2020</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3404360e-a5d4-4068-a4b1-871939ca9165</t>
+          <t>https://kad.arbitr.ru/Card/b1c3a430-066d-426c-a45f-d174dec02f59</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-152804/2020</t>
+          <t>А40-152795/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРАДЭКС-СТРОЙ"</t>
+          <t>ООО "МОНТАЖНО-ПРОЕКТНАЯ ОРГАНИЗАЦИЯ "КРИОСПЕЦЦЕНТР"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7701928456</t>
+          <t>5001073145</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Григорьева И. М.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>17.10.2020</t>
+          <t>10.10.2020</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/326a9e0a-232e-43b4-8b53-cd4dec3b469a</t>
+          <t>https://kad.arbitr.ru/Card/9858d1fb-8f04-48db-b76e-43ad93a703f3</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-152806/2020</t>
+          <t>А40-152798/2020</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПЛЮС"</t>
+          <t>АО "ГИДРОМАШСЕРВИС"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7722375890</t>
+          <t>7733015025</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Большебратская Е. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>21.10.2020</t>
+          <t>16.01.2021</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b240efa-1292-495f-874e-6dc373521cbf</t>
+          <t>https://kad.arbitr.ru/Card/0a54b234-dc09-4593-88e2-b364871f0d1b</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-152808/2020</t>
+          <t>А40-152800/2020</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Наумов Максим Анатольевич</t>
+          <t>ООО "КОНСУЛ КАПИТАЛ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>691202504870</t>
+          <t>7705941137</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>21.10.2020</t>
+          <t>09.10.2020</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c7bdbdd-3164-4431-81ce-7a559d3871cc</t>
+          <t>https://kad.arbitr.ru/Card/8c58165a-1974-4a75-af14-c7d26471996f</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-152795/2020</t>
+          <t>А40-152802/2020</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖНО-ПРОЕКТНАЯ ОРГАНИЗАЦИЯ "КРИОСПЕЦЦЕНТР"</t>
+          <t>АО "ТРАНСАДОС"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5001073145</t>
+          <t>7704187020</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Григорьева И. М.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>10.10.2020</t>
+          <t>11.10.2020</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9858d1fb-8f04-48db-b76e-43ad93a703f3</t>
+          <t>https://kad.arbitr.ru/Card/3404360e-a5d4-4068-a4b1-871939ca9165</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-152776/2020</t>
+          <t>А40-152804/2020</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОСИНЖРЕСТАВРАЦИЯ"</t>
+          <t>ООО "ПРАДЭКС-СТРОЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7701939000</t>
+          <t>7701928456</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>10.12.2020</t>
+          <t>17.10.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cfd1a325-1229-4d1d-9233-d8ccf3c6963a</t>
+          <t>https://kad.arbitr.ru/Card/326a9e0a-232e-43b4-8b53-cd4dec3b469a</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-152777/2020</t>
+          <t>А40-152806/2020</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>25.08.2020</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>7810851203</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ИНЖЕНЕРНЫХ СИСТЕМ "ИНТЕГРАЦИЯ"</t>
+          <t>ООО "СТРОЙПЛЮС"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7719675630</t>
+          <t>7722375890</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Фортунатова Е. О.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>01.06.2021</t>
+          <t>21.10.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b649ff06-eac8-43d9-84e7-4d111a20efc7</t>
+          <t>https://kad.arbitr.ru/Card/7b240efa-1292-495f-874e-6dc373521cbf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-106995/2020</t>
+          <t>А40-152808/2020</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>26.06.2020</t>
+          <t>25.08.2020</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСПРОМГРУПП"</t>
+          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7705911132</t>
+          <t>7810851203</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АО "БИСЭТ"</t>
+          <t>Наумов Максим Анатольевич</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7802005567</t>
+          <t>691202504870</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>30.09.2020</t>
+          <t>21.10.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8430a3a-4296-4cf0-9175-7e4654b01da9</t>
+          <t>https://kad.arbitr.ru/Card/4c7bdbdd-3164-4431-81ce-7a559d3871cc</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-33253/2020</t>
+          <t>А40-152782/2020</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>20.02.2020</t>
+          <t>25.08.2020</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ЦЕНТРАЛЬНЫЙ БАНК РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7702235133</t>
+          <t>7810851203</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АО АГРАРНЫЙ ПРОФСОЮЗНЫЙ АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "АПАБАНК"</t>
+          <t>ООО "НАУЧНО-ИСПЫТАТЕЛЬНЫЙ ИНСТИТУТ СИСТЕМ ОБЕСПЕЧЕНИЯ КОМПЛЕКСНОЙ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7705031219</t>
+          <t>7733554034</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Марасанов В. М.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
-      <c r="Q27" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>25.05.2021</t>
+          <t>30.03.2021</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c17bcd3-6b80-4bce-8e2a-9f581b717181</t>
+          <t>https://kad.arbitr.ru/Card/3331a238-cbad-465c-8e2c-ae7d062d200e</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-119698/2019</t>
+          <t>А40-152780/2020</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>14.05.2019</t>
+          <t>25.08.2020</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР ГОРОДСКИХ ИННОВАЦИЙ И ТЕХНОЛОГИЙ"</t>
+          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7718574156</t>
+          <t>7810851203</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+          <t>ООО "КАМЕНЬТОРГ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7704311291</t>
+          <t>7727656052</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Литвиненко Ю. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>21.05.2020</t>
+          <t>05.12.2020</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/957aa1e9-4194-4487-b365-b80e72cbc774</t>
+          <t>https://kad.arbitr.ru/Card/4b2959c9-7467-42e4-919a-c0dacd149a7c</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-21145/2019</t>
+          <t>А40-152777/2020</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>31.01.2019</t>
+          <t>25.08.2020</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОТЕХНИЧЕСКАЯ КОМПАНИЯ "ЭНЕРГОТРАНС"</t>
+          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2723049788</t>
+          <t>7810851203</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ В ОБЛАСТИ АРХИТЕКТУРНО-СТРОИТЕЛЬНОГО ПРОЕКТИРОВАНИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОВЕТ ПРОЕКТИРОВЩИКОВ"</t>
+          <t>ООО "ЦЕНТР ИНЖЕНЕРНЫХ СИСТЕМ "ИНТЕГРАЦИЯ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7725255760</t>
+          <t>7719675630</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Фортунатова Е. О.</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
       <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>27.08.2019</t>
+          <t>01.06.2021</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/40b63003-f6ab-45b2-9cbf-1e4f25f72b0c</t>
+          <t>https://kad.arbitr.ru/Card/b649ff06-eac8-43d9-84e7-4d111a20efc7</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-202399/2017</t>
+          <t>А40-152776/2020</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>25.08.2020</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛ-ПРОФИ +"</t>
+          <t>ООО "ЛЕНПРОМЭКСПЕРТИЗА"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>5607046189</t>
+          <t>7810851203</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация "СОВЕТ ПРОЕКТИРОВЩИКОВ"</t>
+          <t>ООО "МОСИНЖРЕСТАВРАЦИЯ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7725255760</t>
+          <t>7701939000</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
+          <t>10.12.2020</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cfd1a325-1229-4d1d-9233-d8ccf3c6963a</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А40-106995/2020</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2020</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУСПРОМГРУПП"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>7705911132</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>АО "БИСЭТ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7802005567</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2020</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a8430a3a-4296-4cf0-9175-7e4654b01da9</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А40-33253/2020</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2020</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ЦЕНТРАЛЬНЫЙ БАНК РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>7702235133</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>АО АГРАРНЫЙ ПРОФСОЮЗНЫЙ АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "АПАБАНК"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>7705031219</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Марасанов В. М.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2021</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6c17bcd3-6b80-4bce-8e2a-9f581b717181</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А40-119698/2019</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2019</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦЕНТР ГОРОДСКИХ ИННОВАЦИЙ И ТЕХНОЛОГИЙ"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>7718574156</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ – ОБЩЕРОССИЙСКОЕ МЕЖОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ «НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ВЫПОЛНЯЮЩИХ ИНЖЕНЕРНЫЕ ИЗЫСКАНИЯ, И САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ ПОДГОТОВКУ ПРОЕКТНОЙ ДОКУМЕНТАЦИИ»</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>7704311291</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2020</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/957aa1e9-4194-4487-b365-b80e72cbc774</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А40-21145/2019</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2019</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРОТЕХНИЧЕСКАЯ КОМПАНИЯ "ЭНЕРГОТРАНС"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>2723049788</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ В ОБЛАСТИ АРХИТЕКТУРНО-СТРОИТЕЛЬНОГО ПРОЕКТИРОВАНИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОВЕТ ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>7725255760</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2019</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/40b63003-f6ab-45b2-9cbf-1e4f25f72b0c</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А40-202399/2017</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2017</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УРАЛ-ПРОФИ +"</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>5607046189</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>НП "Саморегулируемая организация "СОВЕТ ПРОЕКТИРОВЩИКОВ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>7725255760</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
           <t>05.06.2019</t>
         </is>
       </c>
-      <c r="T30" s="2" t="inlineStr">
+      <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U30" s="3" t="inlineStr">
+      <c r="U35" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2429baac-ed1e-4a9a-a1d7-3a3e59805436</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>