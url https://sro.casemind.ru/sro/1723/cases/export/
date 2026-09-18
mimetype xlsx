--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -670,51 +670,51 @@
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Тетюк В. И.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>993784.73</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>993784.73</v>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за невозврат членом неотработанного аванса по договору на ПИР.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bb39d164-9e0c-4528-b841-9724329c5581</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А40-252899/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>22.09.2025</t>
@@ -771,51 +771,51 @@
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Бодрова Е. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>279448.51</v>
       </c>
       <c r="P3" s="2" t="n">
         <v>279448.51</v>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за невозврат членом СРО аванса по договору подряда.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3f646c6a-dbc6-4f68-850d-d6f828495a4e</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-252995/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>22.09.2025</t>
@@ -870,51 +870,51 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>1545487.08</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с СРО.</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/02185bfd-5036-4844-8eff-7fba59488560</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>