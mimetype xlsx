--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce814766-72c7-4c12-8fd4-769443462654" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bf24f17-5e38-42b7-9aaf-68f519768765" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaf2ebc9-4c04-46f7-a7da-29de918906e2" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6afbdf53-c546-4751-916c-4d1f8b858ca0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa0173a7-6f97-4bee-9208-f5dc08e78ddd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35a6b335-95b6-48ab-8d8b-7966eae152c1" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61bc0204-df7e-4cba-b535-0eb84178b48c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fc35b5f-40ed-427e-b658-204027382125" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38a61e80-78ec-45d8-bae2-5fc5a4592ea0" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1422a40c-a8ae-4ae1-b1e6-1ae4f88128b1" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2db9db77-c45c-4771-9805-4c22a9498c86" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18aa5043-44d2-4a3c-9a63-1a6119aa7f09" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ddca2b3-e458-4c22-87ed-f881890c1be5" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90deb982-fa10-48ce-9d60-79788bc58713" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d85e4f16-066f-4a29-a351-d22fd082c211" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a27d413c-974f-4af1-abb5-bdf7ef920d5c" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d44e2f67-ab4e-4033-9a45-9e9f2e5e8725" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/034d68ac-f6bb-4a80-845e-11a03e612d0a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/547a3d4c-bc75-485b-b5b3-39dcfb5d4887" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3c65d32-d763-4a92-843c-66f50211af7e" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8ba8591-bbe4-4ee6-b50b-018479a7aec0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d80246e1-280e-4aeb-be77-4c0ea94a4555" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4ab47fa-b03f-49ee-8704-cc6fa30e17f2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/171d0aea-ca6e-401a-9c5c-028110d26bca" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e0f6a73-4fe5-4b72-a7aa-68d16c8be5f7" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca835c2f-dd2c-44f2-84d1-73d4cd2678a6" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12f3286d-bf70-4a6d-9de5-6e4af06924db" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f0b928a-fb6a-439d-91d6-eb9e56f21a04" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2b84d69-b939-4d96-88ec-1d61b0dafbea" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d879def-ad51-4bd9-9ecd-02c76f3c28fa" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5546044-784d-41aa-b6af-36862118a8c0" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73024dcf-2843-45b5-abac-abc6cf619ddd" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e57846c-4ab3-40b3-b8f7-7dd6d262066a" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d344a247-4d18-4c91-bd31-813f7a5c13ae" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70c002f6-fa3e-4c94-b49a-13825cbba7ac" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c30d231e-ec14-4a4b-bb05-22a1d92e8853" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32cdf0f2-2a50-4bec-801b-8957e974db5f" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8df91c7f-9704-42d8-a911-1757edf1c51b" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0761a214-d840-4922-b857-7826586286c6" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b756d9e-f16d-49c8-a1cd-a211320daa01" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3e14355-ebb2-45b8-84ce-08302cc5458d" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9249045f-6c56-4ce9-ba51-104aa84a02a8" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7d422e9-81a0-4d82-a799-b61060ccfdce" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13c0ba7a-791e-438d-83d1-073a63acbfdd" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16e9fe24-6670-495e-85c3-7e6d865923ad" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e997cd1d-cac8-4aab-9469-29897bb24ca5" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/368ec07e-6bf0-4541-9368-b92c8aeb3d1a" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c9d105d-b329-40cc-8024-5c6560b7d8c1" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ac6231e-2034-4dec-b484-d01893328b0d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f564aa5-681f-4f6f-9513-3d1607bb00ab" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b25ad2cc-38b8-451f-9cca-0be3340275ea" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8c9d688-f8e9-4caa-8fd1-2bc59258b8af" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d6fe847-b1d3-45ea-872c-ce20647a7baf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c620714c-9f97-437c-b802-2ae7ae2cbe49" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f126b531-84bf-4a5f-be11-bfe827f2961c" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66d75e9c-9fe3-451e-9071-d88cf0013cf3" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c305a98d-3892-4ac8-bb69-069fecea6855" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79322f45-5bae-4a96-a120-4dda2d4f4cef" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/123caf26-c64a-441c-8cef-5cf05aa9d4c2" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70df8f6e-8929-4c05-bcee-092b7355a2b4" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62e715c9-34b2-4d6e-9130-f133b1a1956b" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/464af2ca-ea53-4458-b1ad-95015f5af250" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7558f1a7-a0e7-43ed-b9be-bd92aa31f089" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a9b0213-50e7-46b0-9d48-688ffc5200df" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8943a951-a477-40bf-8436-8dad0b31ff26" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f68e1298-defc-4401-a7fa-3e9c1ef902b7" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72824b9b-e635-41e2-aa86-32fdd03a76a9" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19ee8359-0d68-4ff8-aa90-c0719fc27bf3" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20de505e-e72e-4cca-b247-eb8740bbd74d" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ee042e3-40e6-4288-8952-70500361414f" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94b21285-8a7f-4309-9cb6-115e3dc67775" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cb675c0-5423-4c86-b56f-d0858757c189" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73fc621c-738b-4884-822f-50f1b45fab95" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/868a07f9-07ed-4705-9b30-ab27547d83fa" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/249a4d0f-aaeb-4390-8b27-78bb70547fff" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26745c20-8eff-4d23-a34c-35a7c19f7eb9" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37d82ddc-e28b-4b0a-96e8-98aa42b4f214" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0559a4e-c763-4214-bd4a-1683a533c32c" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa149c5f-8470-49b8-9903-fbe5a78aa052" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffd31202-d3f0-4c44-960d-5c35503ce58a" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0645003a-cfb2-4872-90dd-19d861864d9e" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89b21ba5-5b01-4029-b9fc-ff8639615670" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af389886-612a-4613-bed0-fe2f3b8523ae" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/009274d9-4fea-4b13-b9b2-da10b5c364bc" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab545f1-9ef8-45fd-8e4b-d036e5cb589d" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afd1f7eb-5be1-4ac6-975a-b992e744e781" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e51dc0e-ba33-4d5f-bfac-b9cf120eabee" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80b9eec6-bece-435f-a922-ba2b7710c7c2" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d1290c5-98b6-4066-9627-a76be62cfdf0" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c555d6-2d59-4944-93fc-a42f2e258dfb" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f83a0db-399f-43b9-899e-856e3a58c2ac" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9601a808-5123-4d6a-82ea-07ca4ca33a2c" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/534ecad7-5094-44d3-98d9-34f39c3d3684" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/470beba8-3797-4813-aca2-5ec4ab3ac742" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e06daace-6671-4f62-b566-5fae02315439" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07235e8f-faad-4a7f-bfbf-5ce7c4fc1143" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/727c7489-4d91-404f-8205-e48cdb37e325" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3ec882f-be50-4881-87e2-4eadd4a7efca" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee8e0f30-e19c-4f92-b4d9-d2571c8990a5" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b330455-5d3f-4a78-9053-eb45206b043e" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/679415f1-3a1b-41db-88d4-05c6798ec9d5" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44a2b5fe-a9d4-4c10-a872-6a79841d7b73" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a183091-7ca4-4a88-b1b3-216298d4e8d3" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4143c315-7a76-4971-8428-8fce98f513e4" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e1389d6-3bb7-43a5-abf1-707f0661d6e7" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1262a1a5-8df8-41df-a7b8-21b19ffa94a0" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf418a1c-e053-49d0-baef-1760da092776" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fd0f976-0105-4f76-9274-401aee60d49c" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/477a2d8f-5841-41ee-a12b-980bf50caf58" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c48a237-e167-4201-8b60-91cd79b948ae" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb4e189f-9673-4f53-9184-a9b6cef8928a" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6b19c9f-8184-4ceb-b42f-c6f19490c066" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5e5fc85-d6f2-4343-b523-8d6dddce59cb" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e56aa900-910d-4ce4-9b3f-90853bfcf864" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/267b537e-b5a5-4ac1-9e35-9db32a580ac3" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5354325-2e15-4e4d-adae-cf0aedc7a10f" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c3eeb0-eb1e-492e-9ea5-ea3d5d6c6e09" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/783870ed-5419-4e7a-a8b2-8973bbb4d67a" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e476f18d-8541-4152-afa2-9c7ce55bf982" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57a5b052-daa6-49fc-864b-87844ab8e874" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fd1f482-ac02-4d96-ad5a-394e8a451a21" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0e621e0-9ae6-4b0d-b440-44c60a54d01e" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58565a93-ee80-414a-a4cc-ee33a86646e8" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd9bc7ee-d767-4b1f-ad7b-fa8dde8eec70" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e3a2b77-8cdd-4ded-9276-ac8af702d4c8" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9140fa41-9730-459e-9d03-6b4c31debd7f" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52ffe700-9005-44c8-8d9b-55a03fe0234f" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a58e13b6-8a45-4063-adda-834c2abea0ab" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7eeb558-a692-4496-971d-400a1a6cc102" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcead936-b0c5-46c5-98c2-c493e02fe898" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cb3e19d-75e4-4a94-93de-58044856ae22" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/925a977a-4731-41e0-88a7-1ffb743c6e12" TargetMode="External" Id="rId132" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce814766-72c7-4c12-8fd4-769443462654" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bf24f17-5e38-42b7-9aaf-68f519768765" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaf2ebc9-4c04-46f7-a7da-29de918906e2" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6afbdf53-c546-4751-916c-4d1f8b858ca0" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa0173a7-6f97-4bee-9208-f5dc08e78ddd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35a6b335-95b6-48ab-8d8b-7966eae152c1" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d0e4b01-d295-4d61-90ce-97267a458256" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61bc0204-df7e-4cba-b535-0eb84178b48c" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38a61e80-78ec-45d8-bae2-5fc5a4592ea0" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fc35b5f-40ed-427e-b658-204027382125" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2db9db77-c45c-4771-9805-4c22a9498c86" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68e68e87-1ef1-4d18-9548-784457cc967c" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1422a40c-a8ae-4ae1-b1e6-1ae4f88128b1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18aa5043-44d2-4a3c-9a63-1a6119aa7f09" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ddca2b3-e458-4c22-87ed-f881890c1be5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90deb982-fa10-48ce-9d60-79788bc58713" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d85e4f16-066f-4a29-a351-d22fd082c211" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a27d413c-974f-4af1-abb5-bdf7ef920d5c" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f6f009d-a60b-4eaf-be47-e5273fb83e19" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d44e2f67-ab4e-4033-9a45-9e9f2e5e8725" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf8fba42-e03e-4700-84e0-30eef334808d" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/034d68ac-f6bb-4a80-845e-11a03e612d0a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/547a3d4c-bc75-485b-b5b3-39dcfb5d4887" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3c65d32-d763-4a92-843c-66f50211af7e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8ba8591-bbe4-4ee6-b50b-018479a7aec0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e1ae35c-e065-41ff-8252-3c29908eb1e0" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fc9e24f-91f0-4b06-ac52-63a16bd08cc7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d80246e1-280e-4aeb-be77-4c0ea94a4555" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4ab47fa-b03f-49ee-8704-cc6fa30e17f2" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/171d0aea-ca6e-401a-9c5c-028110d26bca" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e0f6a73-4fe5-4b72-a7aa-68d16c8be5f7" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e888147-ce97-45ec-951f-064d374b8cf8" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12f3286d-bf70-4a6d-9de5-6e4af06924db" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca835c2f-dd2c-44f2-84d1-73d4cd2678a6" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f0b928a-fb6a-439d-91d6-eb9e56f21a04" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2b84d69-b939-4d96-88ec-1d61b0dafbea" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d879def-ad51-4bd9-9ecd-02c76f3c28fa" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5546044-784d-41aa-b6af-36862118a8c0" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73024dcf-2843-45b5-abac-abc6cf619ddd" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e57846c-4ab3-40b3-b8f7-7dd6d262066a" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d344a247-4d18-4c91-bd31-813f7a5c13ae" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70c002f6-fa3e-4c94-b49a-13825cbba7ac" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c30d231e-ec14-4a4b-bb05-22a1d92e8853" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32cdf0f2-2a50-4bec-801b-8957e974db5f" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8df91c7f-9704-42d8-a911-1757edf1c51b" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0761a214-d840-4922-b857-7826586286c6" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b756d9e-f16d-49c8-a1cd-a211320daa01" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9249045f-6c56-4ce9-ba51-104aa84a02a8" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3e14355-ebb2-45b8-84ce-08302cc5458d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7d422e9-81a0-4d82-a799-b61060ccfdce" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13c0ba7a-791e-438d-83d1-073a63acbfdd" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16e9fe24-6670-495e-85c3-7e6d865923ad" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e997cd1d-cac8-4aab-9469-29897bb24ca5" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/368ec07e-6bf0-4541-9368-b92c8aeb3d1a" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c9d105d-b329-40cc-8024-5c6560b7d8c1" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ac6231e-2034-4dec-b484-d01893328b0d" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f564aa5-681f-4f6f-9513-3d1607bb00ab" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b25ad2cc-38b8-451f-9cca-0be3340275ea" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8c9d688-f8e9-4caa-8fd1-2bc59258b8af" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d6fe847-b1d3-45ea-872c-ce20647a7baf" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c620714c-9f97-437c-b802-2ae7ae2cbe49" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f126b531-84bf-4a5f-be11-bfe827f2961c" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c305a98d-3892-4ac8-bb69-069fecea6855" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66d75e9c-9fe3-451e-9071-d88cf0013cf3" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79322f45-5bae-4a96-a120-4dda2d4f4cef" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/123caf26-c64a-441c-8cef-5cf05aa9d4c2" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04aba453-7c57-4150-b356-9e84959648a3" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70df8f6e-8929-4c05-bcee-092b7355a2b4" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62e715c9-34b2-4d6e-9130-f133b1a1956b" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/464af2ca-ea53-4458-b1ad-95015f5af250" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7558f1a7-a0e7-43ed-b9be-bd92aa31f089" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a9b0213-50e7-46b0-9d48-688ffc5200df" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8943a951-a477-40bf-8436-8dad0b31ff26" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f68e1298-defc-4401-a7fa-3e9c1ef902b7" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72824b9b-e635-41e2-aa86-32fdd03a76a9" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19ee8359-0d68-4ff8-aa90-c0719fc27bf3" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20de505e-e72e-4cca-b247-eb8740bbd74d" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ee042e3-40e6-4288-8952-70500361414f" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94b21285-8a7f-4309-9cb6-115e3dc67775" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cb675c0-5423-4c86-b56f-d0858757c189" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/73fc621c-738b-4884-822f-50f1b45fab95" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/868a07f9-07ed-4705-9b30-ab27547d83fa" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/249a4d0f-aaeb-4390-8b27-78bb70547fff" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26745c20-8eff-4d23-a34c-35a7c19f7eb9" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37d82ddc-e28b-4b0a-96e8-98aa42b4f214" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0559a4e-c763-4214-bd4a-1683a533c32c" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa149c5f-8470-49b8-9903-fbe5a78aa052" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffd31202-d3f0-4c44-960d-5c35503ce58a" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0645003a-cfb2-4872-90dd-19d861864d9e" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89b21ba5-5b01-4029-b9fc-ff8639615670" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af389886-612a-4613-bed0-fe2f3b8523ae" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/009274d9-4fea-4b13-b9b2-da10b5c364bc" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab545f1-9ef8-45fd-8e4b-d036e5cb589d" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afd1f7eb-5be1-4ac6-975a-b992e744e781" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e51dc0e-ba33-4d5f-bfac-b9cf120eabee" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80b9eec6-bece-435f-a922-ba2b7710c7c2" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d1290c5-98b6-4066-9627-a76be62cfdf0" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c555d6-2d59-4944-93fc-a42f2e258dfb" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f83a0db-399f-43b9-899e-856e3a58c2ac" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9601a808-5123-4d6a-82ea-07ca4ca33a2c" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/534ecad7-5094-44d3-98d9-34f39c3d3684" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/470beba8-3797-4813-aca2-5ec4ab3ac742" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e06daace-6671-4f62-b566-5fae02315439" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07235e8f-faad-4a7f-bfbf-5ce7c4fc1143" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/727c7489-4d91-404f-8205-e48cdb37e325" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3ec882f-be50-4881-87e2-4eadd4a7efca" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee8e0f30-e19c-4f92-b4d9-d2571c8990a5" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b330455-5d3f-4a78-9053-eb45206b043e" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/679415f1-3a1b-41db-88d4-05c6798ec9d5" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a183091-7ca4-4a88-b1b3-216298d4e8d3" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44a2b5fe-a9d4-4c10-a872-6a79841d7b73" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e1389d6-3bb7-43a5-abf1-707f0661d6e7" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4143c315-7a76-4971-8428-8fce98f513e4" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1262a1a5-8df8-41df-a7b8-21b19ffa94a0" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf418a1c-e053-49d0-baef-1760da092776" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fd0f976-0105-4f76-9274-401aee60d49c" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/477a2d8f-5841-41ee-a12b-980bf50caf58" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c48a237-e167-4201-8b60-91cd79b948ae" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb4e189f-9673-4f53-9184-a9b6cef8928a" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6b19c9f-8184-4ceb-b42f-c6f19490c066" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c5e5fc85-d6f2-4343-b523-8d6dddce59cb" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e56aa900-910d-4ce4-9b3f-90853bfcf864" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/267b537e-b5a5-4ac1-9e35-9db32a580ac3" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c3eeb0-eb1e-492e-9ea5-ea3d5d6c6e09" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5354325-2e15-4e4d-adae-cf0aedc7a10f" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/783870ed-5419-4e7a-a8b2-8973bbb4d67a" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e476f18d-8541-4152-afa2-9c7ce55bf982" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57a5b052-daa6-49fc-864b-87844ab8e874" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0e621e0-9ae6-4b0d-b440-44c60a54d01e" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58565a93-ee80-414a-a4cc-ee33a86646e8" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd9bc7ee-d767-4b1f-ad7b-fa8dde8eec70" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e3a2b77-8cdd-4ded-9276-ac8af702d4c8" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fd1f482-ac02-4d96-ad5a-394e8a451a21" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9140fa41-9730-459e-9d03-6b4c31debd7f" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52ffe700-9005-44c8-8d9b-55a03fe0234f" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a58e13b6-8a45-4063-adda-834c2abea0ab" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7eeb558-a692-4496-971d-400a1a6cc102" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fcead936-b0c5-46c5-98c2-c493e02fe898" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cb3e19d-75e4-4a94-93de-58044856ae22" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/925a977a-4731-41e0-88a7-1ffb743c6e12" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/473d10eb-c1ab-4449-a7a4-8b8c5bffab25" TargetMode="External" Id="rId141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U133"/>
+  <dimension ref="A1:U142"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -757,51 +757,51 @@
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Бухарова С. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>295820.86</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Неисполнение обязательств по муниципальному контракту от 04.04.2022 № 44-22/ЭК</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5bf24f17-5e38-42b7-9aaf-68f519768765</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А75-27584/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>10.12.2025</t>
@@ -1044,51 +1044,51 @@
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Агеев А. Х.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>1097105.32</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Взыскание неустойки по государственному контракту</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/fa0173a7-6f97-4bee-9208-f5dc08e78ddd</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А75-21756/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>06.10.2025</t>
@@ -1133,259 +1133,245 @@
         <is>
           <t>ООО "ВАВИЛОН"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>8622021963</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Агеев А. Х.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/35a6b335-95b6-48ab-8d8b-7966eae152c1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А75-17492/2025</t>
+          <t>А75-17643/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>14.08.2025</t>
+          <t>18.08.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr"/>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>АНО МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>8602003204</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АО "МЕХАНИЗАТОР"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>8602305519</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бухарова С. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>04.04.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61bc0204-df7e-4cba-b535-0eb84178b48c</t>
+          <t>https://kad.arbitr.ru/Card/3d0e4b01-d295-4d61-90ce-97267a458256</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А75-16862/2025</t>
+          <t>А75-17492/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>06.08.2025</t>
+          <t>14.08.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА</t>
+          <t>АНО МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>8602003204</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АО "МЕХАНИЗАТОР"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>8602305519</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Горобчук Н. А.</t>
+          <t>Касумова С. Г.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>176702423.29</v>
+        <v>57847113.9</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения по муниципальному контракту № 36/2022 от 01.09.2022</t>
+          <t>Взыскание 57 847 113,90 руб. по обязательствам в сфере капитального строительства</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>19.02.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6fc35b5f-40ed-427e-b658-204027382125</t>
+          <t>https://kad.arbitr.ru/Card/61bc0204-df7e-4cba-b535-0eb84178b48c</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>А75-16861/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>06.08.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -1450,138 +1436,140 @@
           <t>Взыскание денежных средств в размере 201 505 284,16 руб.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
           <t>25.11.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/38a61e80-78ec-45d8-bae2-5fc5a4592ea0</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А46-12470/2025</t>
+          <t>А75-16862/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>06.08.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ-ЗАПАДНАЯ СИБИРЬ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>5502020634</t>
+          <t>8602003204</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО «СК-КМК»</t>
-[...2 lines deleted...]
-      <c r="L11" s="2" t="inlineStr"/>
+          <t>АО "МЕХАНИЗАТОР"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>8602305519</t>
+        </is>
+      </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Чекурда Е. А.</t>
+          <t>Горобчук Н. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>1001948.37</v>
-[...3 lines deleted...]
-      </c>
+        <v>176702423.29</v>
+      </c>
+      <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по контракту на капитальный ремонт</t>
+          <t>Взыскание неосновательного обогащения по муниципальному контракту № 36/2022 от 01.09.2022</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>30.09.2025</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1422a40c-a8ae-4ae1-b1e6-1ae4f88128b1</t>
+          <t>https://kad.arbitr.ru/Card/6fc35b5f-40ed-427e-b658-204027382125</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>А75-14455/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>08.07.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1644,11992 +1632,12773 @@
           <t>Признание незаконным решения об одностороннем отказе от исполнения контракта № 30/22</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
           <t>22.01.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2db9db77-c45c-4771-9805-4c22a9498c86</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А75-6593/2025</t>
+          <t>А75-14453/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>02.04.2025</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr"/>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>АО "МЕХАНИЗАТОР"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>8602305519</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙБАТ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>8604049780</t>
+          <t>8602003204</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Агеев А. Х.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Горобчук Н. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>04.04.2026</t>
+          <t>30.09.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18aa5043-44d2-4a3c-9a63-1a6119aa7f09</t>
+          <t>https://kad.arbitr.ru/Card/68e68e87-1ef1-4d18-9548-784457cc967c</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А75-6089/2025</t>
+          <t>А46-12470/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>27.03.2025</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 10 ПО ХАНТЫ-МАНСИЙСКОМУ АВТОНОМНОМУ ОКРУГУ - ЮГРЕ</t>
+          <t>АО "ТРАНСНЕФТЬ-ЗАПАДНАЯ СИБИРЬ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>8607014344</t>
+          <t>5502020634</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО «СК-КМК»</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Янбаева Г. Х.</t>
+          <t>Чекурда Е. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>98360.64999999999</v>
-[...1 lines deleted...]
-      <c r="P14" s="2" t="inlineStr"/>
+        <v>1001948.37</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>500974.18</v>
+      </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по пене</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по контракту на капитальный ремонт</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>09.06.2025</t>
+          <t>30.09.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ddca2b3-e458-4c22-87ed-f881890c1be5</t>
+          <t>https://kad.arbitr.ru/Card/1422a40c-a8ae-4ae1-b1e6-1ae4f88128b1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А75-5323/2025</t>
+          <t>А75-6593/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>18.03.2025</t>
+          <t>02.04.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>8601999247</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИТЭК"</t>
+          <t>ООО "СТРОЙБАТ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>8620021005</t>
+          <t>8604049780</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Суханова Е. В.</t>
+          <t>Агеев А. Х.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>902352.38</v>
-[...3 lines deleted...]
-      </c>
+        <v>1212195.94</v>
+      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту по договору подряда</t>
+          <t>Взыскание неустойки по договору капитального ремонта многоквартирных домов</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>28.10.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/90deb982-fa10-48ce-9d60-79788bc58713</t>
+          <t>https://kad.arbitr.ru/Card/18aa5043-44d2-4a3c-9a63-1a6119aa7f09</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А75-4100/2025</t>
+          <t>А75-6089/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>03.03.2025</t>
+          <t>27.03.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЛЕСОПАРКОВОЕ ХОЗЯЙСТВО"</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 10 ПО ХАНТЫ-МАНСИЙСКОМУ АВТОНОМНОМУ ОКРУГУ - ЮГРЕ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>8602003331</t>
+          <t>8607014344</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМАРТПРОМРЕСУРС"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>8602282702</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>8 арбитражный апелляционный суд</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Тетерина Н. В.</t>
+          <t>Янбаева Г. Х.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>5216557.5</v>
+        <v>98360.64999999999</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание стоимости товара и неустойки по контракту на изготовление утепленных будок для животных.</t>
+          <t>Взыскание задолженности по пене</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>09.06.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d85e4f16-066f-4a29-a351-d22fd082c211</t>
+          <t>https://kad.arbitr.ru/Card/5ddca2b3-e458-4c22-87ed-f881890c1be5</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А75-3925/2025</t>
+          <t>А75-5323/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>28.02.2025</t>
+          <t>18.03.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>8613002594</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ"</t>
+          <t>ООО "ИТЭК"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>6685117551</t>
+          <t>8620021005</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Гавриш С. А.</t>
+          <t>Суханова Е. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>3578195.2</v>
-[...1 lines deleted...]
-      <c r="P17" s="2" t="inlineStr"/>
+        <v>902352.38</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>21599.24</v>
+      </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков передачи квартир по муниципальным контрактам.</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту по договору подряда</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>19.08.2025</t>
+          <t>28.10.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a27d413c-974f-4af1-abb5-bdf7ef920d5c</t>
+          <t>https://kad.arbitr.ru/Card/90deb982-fa10-48ce-9d60-79788bc58713</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А75-3822/2025</t>
+          <t>А75-4100/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>27.02.2025</t>
+          <t>03.03.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЛЕСОПАРКОВОЕ ХОЗЯЙСТВО"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>8613002594</t>
+          <t>8602003331</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ"</t>
+          <t>ООО "СМАРТПРОМРЕСУРС"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>6685117551</t>
+          <t>8602282702</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>8 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Гавриш С. А.</t>
+          <t>Тетерина Н. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>4209361.32</v>
+        <v>5216557.5</v>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков передачи жилых помещений по муниципальным контрактам</t>
+          <t>Взыскание стоимости товара и неустойки по контракту на изготовление утепленных будок для животных.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d44e2f67-ab4e-4033-9a45-9e9f2e5e8725</t>
+          <t>https://kad.arbitr.ru/Card/d85e4f16-066f-4a29-a351-d22fd082c211</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А75-3375/2025</t>
+          <t>А75-3925/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>21.02.2025</t>
+          <t>28.02.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>8613002594</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСЕРВИС"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>8602214621</t>
+          <t>6685117551</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Суханова Е. В.</t>
+          <t>Гавриш С. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>2180386.32</v>
-[...3 lines deleted...]
-      </c>
+        <v>3578195.2</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту МКД</t>
+          <t>Взыскание неустойки за нарушение сроков передачи квартир по муниципальным контрактам.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>19.08.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/034d68ac-f6bb-4a80-845e-11a03e612d0a</t>
+          <t>https://kad.arbitr.ru/Card/a27d413c-974f-4af1-abb5-bdf7ef920d5c</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А75-3389/2025</t>
+          <t>А75-3928/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>21.02.2025</t>
+          <t>28.02.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr"/>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>8613002594</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМИКС"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>8603233507</t>
+          <t>6685117551</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Горобчук Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Рожкова Г. Р.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>19.09.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/547a3d4c-bc75-485b-b5b3-39dcfb5d4887</t>
+          <t>https://kad.arbitr.ru/Card/9f6f009d-a60b-4eaf-be47-e5273fb83e19</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А75-2683/2025</t>
+          <t>А75-3822/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>27.02.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>8613002594</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>6685117551</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>Гавриш С. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>7239761.76</v>
+        <v>4209361.32</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку передачи жилых помещений по муниципальным контрактам</t>
+          <t>Взыскание неустойки за нарушение сроков передачи жилых помещений по муниципальным контрактам</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
           <t>09.07.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3c65d32-d763-4a92-843c-66f50211af7e</t>
+          <t>https://kad.arbitr.ru/Card/d44e2f67-ab4e-4033-9a45-9e9f2e5e8725</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А75-24204/2024</t>
+          <t>А75-3547/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>24.02.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr"/>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>КУ "УКС ЮГРЫ"</t>
+          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>8601020302</t>
+          <t>8613002594</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРАЙД"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>8622024795</t>
+          <t>6685117551</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Агеев А. Х.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Рожкова Г. Р.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>02.07.2025</t>
+          <t>18.10.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8ba8591-bbe4-4ee6-b50b-018479a7aec0</t>
+          <t>https://kad.arbitr.ru/Card/bf8fba42-e03e-4700-84e0-30eef334808d</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А75-19863/2024</t>
+          <t>А75-3375/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>21.02.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>8613002594</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ</t>
+          <t>ООО "ПРОЕКТСЕРВИС"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>6685117551</t>
+          <t>8602214621</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Ловецкая Н. Е.</t>
+          <t>Суханова Е. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>610186.6899999999</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>2180386.32</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>45817.42</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку передачи объекта долевого строительства по муниципальному контракту</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту МКД</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>15.06.2025</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d80246e1-280e-4aeb-be77-4c0ea94a4555</t>
+          <t>https://kad.arbitr.ru/Card/034d68ac-f6bb-4a80-845e-11a03e612d0a</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А75-4274/2024</t>
+          <t>А75-3389/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>07.03.2024</t>
+          <t>21.02.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Василиненко Юрий Вячеславович</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>861500046703</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРАЙД"</t>
+          <t>ООО "РЕМИКС"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>8622024795</t>
+          <t>8603233507</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Сердюков П. А.</t>
-[...3 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+          <t>Горобчук Н. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>43192.37</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>21596.19</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Освобождение транспортных средств от ареста в рамках исполнительного производства</t>
+          <t>Взыскание неустойки за нарушение сроков работ по капитальному ремонту системы электроснабжения МКД</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>06.09.2025</t>
+          <t>19.09.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4ab47fa-b03f-49ee-8704-cc6fa30e17f2</t>
+          <t>https://kad.arbitr.ru/Card/547a3d4c-bc75-485b-b5b3-39dcfb5d4887</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А75-3897/2024</t>
+          <t>А75-2683/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>8613002594</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИТЭК"</t>
+          <t>ООО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>8620021005</t>
+          <t>6685117551</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
+          <t>Гавриш С. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>1736580.96</v>
-[...3 lines deleted...]
-      </c>
+        <v>7239761.76</v>
+      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда на капитальный ремонт</t>
+          <t>Взыскание неустойки за просрочку передачи жилых помещений по муниципальным контрактам</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>02.10.2024</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/171d0aea-ca6e-401a-9c5c-028110d26bca</t>
+          <t>https://kad.arbitr.ru/Card/a3c65d32-d763-4a92-843c-66f50211af7e</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А75-23240/2023</t>
+          <t>А75-24204/2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>03.12.2024</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
+          <t>КУ "УКС ЮГРЫ"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>8601020302</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
           <t>ООО "ПРАЙД"</t>
         </is>
       </c>
-      <c r="I26" s="2" t="inlineStr">
+      <c r="L26" s="2" t="inlineStr">
         <is>
           <t>8622024795</t>
         </is>
       </c>
-      <c r="J26" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Бухарова С. В.</t>
+          <t>Агеев А. Х.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>64935365.54</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>4307191.72</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору (ст. 60.1 ГрК РФ)</t>
+          <t>Взыскание штрафа за неустранение дефектов по госконтракту в гарантийный срок</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>31.07.2024</t>
+          <t>02.07.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e0f6a73-4fe5-4b72-a7aa-68d16c8be5f7</t>
+          <t>https://kad.arbitr.ru/Card/f8ba8591-bbe4-4ee6-b50b-018479a7aec0</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А75-20895/2023</t>
+          <t>А75-19966/2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>26.10.2023</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>8613002594</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСЕРВИС"</t>
+          <t>ООО Специализированный застройщик "ДИВЕС ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>8602214621</t>
+          <t>6685117551</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Ловецкая Н. Е.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>30.10.2024</t>
+          <t>15.06.2025</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca835c2f-dd2c-44f2-84d1-73d4cd2678a6</t>
+          <t>https://kad.arbitr.ru/Card/1e1ae35c-e065-41ff-8252-3c29908eb1e0</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А75-20891/2023</t>
+          <t>А75-19965/2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>26.10.2023</t>
+          <t>01.10.2024</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr"/>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>8613002594</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСЕРВИС"</t>
+          <t>ООО Специализированный застройщик "ДИВЕС ДЕВЕЛОПМЕНТ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>8602214621</t>
+          <t>6685117551</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ловецкая Н. Е.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>15.06.2024</t>
+          <t>22.11.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12f3286d-bf70-4a6d-9de5-6e4af06924db</t>
+          <t>https://kad.arbitr.ru/Card/9fc9e24f-91f0-4b06-ac52-63a16bd08cc7</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А75-20501/2023</t>
+          <t>А75-19863/2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>20.10.2023</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>АДМИНИСТРАЦИЯ БЕРЕЗОВСКОГО РАЙОНА</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>8613002594</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБИРСКАЯ ЭНЕРГОСТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК ДИВЕС ДЕВЕЛОПМЕНТ</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>8602185650</t>
+          <t>6685117551</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Бухарова С. В.</t>
+          <t>Ловецкая Н. Е.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>1801871.98</v>
-[...3 lines deleted...]
-      </c>
+        <v>610186.6899999999</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за просрочку выполнения работ по капитальному ремонту крыши</t>
+          <t>Взыскание неустойки за просрочку передачи объекта долевого строительства по муниципальному контракту</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>15.06.2025</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f0b928a-fb6a-439d-91d6-eb9e56f21a04</t>
+          <t>https://kad.arbitr.ru/Card/d80246e1-280e-4aeb-be77-4c0ea94a4555</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А81-9830/2023</t>
+          <t>А75-4274/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>10.10.2023</t>
+          <t>07.03.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казённое учреждение "Управление коммунального заказа"</t>
+          <t>Василиненко Юрий Вячеславович</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>8906006158</t>
+          <t>861500046703</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>ООО "ПРАЙД"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>8622024795</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Ямало-Ненецкого АО</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Антонова Е. В.</t>
+          <t>Сердюков П. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr"/>
-      <c r="Q30" s="2" t="inlineStr"/>
-      <c r="R30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Освобождение транспортных средств от ареста в рамках исполнительного производства</t>
+        </is>
+      </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>20.12.2024</t>
+          <t>06.09.2025</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2b84d69-b939-4d96-88ec-1d61b0dafbea</t>
+          <t>https://kad.arbitr.ru/Card/a4ab47fa-b03f-49ee-8704-cc6fa30e17f2</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А75-18374/2023</t>
+          <t>А75-3897/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>25.09.2023</t>
+          <t>04.03.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>8601999247</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВАВИЛОН"</t>
+          <t>ООО "ИТЭК"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>8622021963</t>
+          <t>8620021005</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Бухарова С. В.</t>
+          <t>Касумова С. Г.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>1067899.46</v>
-[...1 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+        <v>1736580.96</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>381711.8</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание пени за нарушение сроков выполнения работ по договору подряда на капитальный ремонт</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по договору подряда на капитальный ремонт</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>14.01.2025</t>
+          <t>02.10.2024</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d879def-ad51-4bd9-9ecd-02c76f3c28fa</t>
+          <t>https://kad.arbitr.ru/Card/171d0aea-ca6e-401a-9c5c-028110d26bca</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А75-16015/2023</t>
+          <t>А75-23240/2023</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>16.08.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>МУ УЖКХ иТранспорта Администрации г.Лабытнанги</t>
+          <t>ООО "ПРАЙД"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>8902008394</t>
+          <t>8622024795</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>ООО "Сварог"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>8603166924</t>
+          <t>8622025615</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Горобчук Н. А.</t>
+          <t>Бухарова С. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>390022.7</v>
-[...3 lines deleted...]
-      </c>
+        <v>64935365.54</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору строительного подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>26.06.2025</t>
+          <t>31.07.2024</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5546044-784d-41aa-b6af-36862118a8c0</t>
+          <t>https://kad.arbitr.ru/Card/4e0f6a73-4fe5-4b72-a7aa-68d16c8be5f7</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А75-15256/2023</t>
+          <t>А75-20899/2023</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>03.08.2023</t>
+          <t>26.10.2023</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr"/>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ЯМАЛО-НЕНЕЦКОМ АВТОНОМНОМ ОКРУГЕ"</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>СРО "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>ООО "ИТЭК"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>8603166924</t>
+          <t>8620021005</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Бухарова С. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Горобчук Н. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73024dcf-2843-45b5-abac-abc6cf619ddd</t>
+          <t>https://kad.arbitr.ru/Card/5e888147-ce97-45ec-951f-064d374b8cf8</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А75-11070/2023</t>
+          <t>А75-20891/2023</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>07.06.2023</t>
+          <t>26.10.2023</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСТРОЙЭНЕРГО"</t>
+          <t>ООО "ПРОЕКТСЕРВИС"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>8603216886</t>
+          <t>8602214621</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Гавриш С. А.</t>
-[...2 lines deleted...]
-      <c r="O34" s="2" t="inlineStr"/>
+          <t>Касумова С. Г.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>1478010.15</v>
+      </c>
       <c r="P34" s="2" t="inlineStr"/>
-      <c r="Q34" s="2" t="inlineStr"/>
-      <c r="R34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R34" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту крыши МКД</t>
+        </is>
+      </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>26.09.2023</t>
+          <t>15.06.2024</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e57846c-4ab3-40b3-b8f7-7dd6d262066a</t>
+          <t>https://kad.arbitr.ru/Card/12f3286d-bf70-4a6d-9de5-6e4af06924db</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А75-9419/2023</t>
+          <t>А75-20895/2023</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>17.05.2023</t>
+          <t>26.10.2023</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>8601999247</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "НТСМ"</t>
+          <t>ООО "ПРОЕКТСЕРВИС"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>8603198901</t>
+          <t>8602214621</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Агеев А. Х.</t>
+          <t>Касумова С. Г.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>1394032.39</v>
+        <v>1546269.4</v>
       </c>
       <c r="P35" s="2" t="n">
-        <v>697723.53</v>
+        <v>498303.46</v>
       </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>11.02.2025</t>
+          <t>30.10.2024</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d344a247-4d18-4c91-bd31-813f7a5c13ae</t>
+          <t>https://kad.arbitr.ru/Card/ca835c2f-dd2c-44f2-84d1-73d4cd2678a6</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А75-2703/2023</t>
+          <t>А75-20501/2023</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>17.02.2023</t>
+          <t>20.10.2023</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО "САЗЗ"</t>
+          <t>ООО "СИБИРСКАЯ ЭНЕРГОСТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>8603231605</t>
+          <t>8602185650</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Сердюков П. А.</t>
-[...5 lines deleted...]
-      <c r="R36" s="2" t="inlineStr"/>
+          <t>Бухарова С. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>1801871.98</v>
+      </c>
+      <c r="P36" s="2" t="n">
+        <v>649114.11</v>
+      </c>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки за просрочку выполнения работ по капитальному ремонту крыши</t>
+        </is>
+      </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>21.03.2023</t>
+          <t>17.09.2024</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70c002f6-fa3e-4c94-b49a-13825cbba7ac</t>
+          <t>https://kad.arbitr.ru/Card/3f0b928a-fb6a-439d-91d6-eb9e56f21a04</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А75-540/2023</t>
+          <t>А81-9830/2023</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>19.01.2023</t>
+          <t>10.10.2023</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>Муниципальное казённое учреждение "Управление коммунального заказа"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8906006158</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИМИДЖ"</t>
+          <t>ООО "ПРАЙД"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>8602167530</t>
+          <t>8622024795</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Антонова Е. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>20.12.2024</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c30d231e-ec14-4a4b-bb05-22a1d92e8853</t>
+          <t>https://kad.arbitr.ru/Card/a2b84d69-b939-4d96-88ec-1d61b0dafbea</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А75-24202/2022</t>
+          <t>А75-18374/2023</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>20.12.2022</t>
+          <t>25.09.2023</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>МУП ГОРОДА НИЖНЕВАРТОВСКА "ПРОИЗВОДСТВЕННЫЙ РЕМОНТНО-ЭКСПЛУАТАЦИОННЫЙ ТРЕСТ №3"</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>8603007924</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "АРГО"</t>
+          <t>ООО "ВАВИЛОН"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>8603213067</t>
+          <t>8622021963</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Горобчук Н. А.</t>
+          <t>Бухарова С. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>1144313.46</v>
+        <v>1067899.46</v>
       </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в солидарном порядке убытков, понесенных при устранении строительных дефектов в МКД.</t>
+          <t>Взыскание пени за нарушение сроков выполнения работ по договору подряда на капитальный ремонт</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>27.06.2024</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32cdf0f2-2a50-4bec-801b-8957e974db5f</t>
+          <t>https://kad.arbitr.ru/Card/3d879def-ad51-4bd9-9ecd-02c76f3c28fa</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А70-26312/2022</t>
+          <t>А75-16015/2023</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>08.12.2022</t>
+          <t>16.08.2023</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>МУ УЖКХ иТранспорта Администрации г.Лабытнанги</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>8902008394</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СибСпецСтрой"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>8604030034</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
-[...2 lines deleted...]
-      <c r="O39" s="2" t="inlineStr"/>
+          <t>Горобчук Н. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>390022.7</v>
+      </c>
       <c r="P39" s="2" t="n">
-        <v>100400</v>
+        <v>368840.65</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору строительного подряда</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>16.03.2023</t>
+          <t>26.06.2025</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8df91c7f-9704-42d8-a911-1757edf1c51b</t>
+          <t>https://kad.arbitr.ru/Card/f5546044-784d-41aa-b6af-36862118a8c0</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А75-20747/2022</t>
+          <t>А75-15256/2023</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>07.11.2022</t>
+          <t>03.08.2023</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХАНТЫ-МАНСИЙСКИЕ ГОРОДСКИЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ЯМАЛО-НЕНЕЦКОМ АВТОНОМНОМ ОКРУГЕ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>8601069675</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАГАЗСТРОЙ"</t>
+          <t>СРО "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>8601036197</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Гавриш С. А.</t>
+          <t>Бухарова С. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>132992.4</v>
+        <v>147247.82</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>132992.4</v>
+        <v>138931.76</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в размере 132 992,40 руб.</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>24.05.2023</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0761a214-d840-4922-b857-7826586286c6</t>
+          <t>https://kad.arbitr.ru/Card/73024dcf-2843-45b5-abac-abc6cf619ddd</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А75-17846/2022</t>
+          <t>А75-11070/2023</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>21.09.2022</t>
+          <t>07.06.2023</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-ТРАНСПОРТНАЯ КОМПАНИЯ"ВЕЛЕС"</t>
+          <t>ООО "СИБСТРОЙЭНЕРГО"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>8609018993</t>
+          <t>8603216886</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Сердюков П. А.</t>
+          <t>Гавриш С. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr"/>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr"/>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>22.10.2022</t>
+          <t>26.09.2023</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b756d9e-f16d-49c8-a1cd-a211320daa01</t>
+          <t>https://kad.arbitr.ru/Card/2e57846c-4ab3-40b3-b8f7-7dd6d262066a</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А75-11783/2022</t>
+          <t>А75-9419/2023</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>24.06.2022</t>
+          <t>17.05.2023</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЛС"</t>
+          <t>ООО "НТСМ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>8603143772</t>
+          <t>8603198901</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Горобчук Н. А.</t>
-[...5 lines deleted...]
-      <c r="R42" s="2" t="inlineStr"/>
+          <t>Агеев А. Х.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>1394032.39</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>697723.53</v>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту</t>
+        </is>
+      </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>02.10.2022</t>
+          <t>11.02.2025</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3e14355-ebb2-45b8-84ce-08302cc5458d</t>
+          <t>https://kad.arbitr.ru/Card/d344a247-4d18-4c91-bd31-813f7a5c13ae</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А75-11784/2022</t>
+          <t>А75-2703/2023</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>24.06.2022</t>
+          <t>17.02.2023</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>Хайруллин Ильдар Ирекович</t>
-[...2 lines deleted...]
-      <c r="L43" s="2" t="inlineStr"/>
+          <t>ООО "САЗЗ"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>8603231605</t>
+        </is>
+      </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>Сердюков П. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr"/>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr"/>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>28.09.2022</t>
+          <t>21.03.2023</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9249045f-6c56-4ce9-ba51-104aa84a02a8</t>
+          <t>https://kad.arbitr.ru/Card/70c002f6-fa3e-4c94-b49a-13825cbba7ac</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А75-11143/2022</t>
+          <t>А75-540/2023</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>16.06.2022</t>
+          <t>19.01.2023</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХОУМ КРЕДИТ ЭНД ФИНАНС БАНК"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7735057951</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>Лымарь Елена Валерьевна</t>
-[...2 lines deleted...]
-      <c r="L44" s="2" t="inlineStr"/>
+          <t>ООО "СТРОЙИМИДЖ"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>8602167530</t>
+        </is>
+      </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Сурова А. В.</t>
-[...5 lines deleted...]
-      <c r="R44" s="2" t="inlineStr"/>
+          <t>Касумова С. Г.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="n">
+        <v>4735911.77</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>516578.54</v>
+      </c>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>Устранение недостатков работ по благоустройству сквера, взыскание штрафов и неосновательного обогащения</t>
+        </is>
+      </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>13.07.2022</t>
+          <t>29.08.2025</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7d422e9-81a0-4d82-a799-b61060ccfdce</t>
+          <t>https://kad.arbitr.ru/Card/c30d231e-ec14-4a4b-bb05-22a1d92e8853</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А75-11142/2022</t>
+          <t>А75-24202/2022</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>16.06.2022</t>
+          <t>20.12.2022</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>АО "ТИНЬКОФФ БАНК"</t>
+          <t>МУП ГОРОДА НИЖНЕВАРТОВСКА "ПРОИЗВОДСТВЕННЫЙ РЕМОНТНО-ЭКСПЛУАТАЦИОННЫЙ ТРЕСТ №3"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7710140679</t>
+          <t>8603007924</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>Баталов Дмитрий Владимирович</t>
-[...2 lines deleted...]
-      <c r="L45" s="2" t="inlineStr"/>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "АРГО"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>8603213067</t>
+        </is>
+      </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Первухина О. В.</t>
-[...2 lines deleted...]
-      <c r="O45" s="2" t="inlineStr"/>
+          <t>Горобчук Н. А.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>1144313.46</v>
+      </c>
       <c r="P45" s="2" t="inlineStr"/>
-      <c r="Q45" s="2" t="inlineStr"/>
-      <c r="R45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание в солидарном порядке убытков, понесенных при устранении строительных дефектов в МКД.</t>
+        </is>
+      </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>16.05.2023</t>
+          <t>27.06.2024</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13c0ba7a-791e-438d-83d1-073a63acbfdd</t>
+          <t>https://kad.arbitr.ru/Card/32cdf0f2-2a50-4bec-801b-8957e974db5f</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А75-16577/2021</t>
+          <t>А70-26312/2022</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>18.10.2021</t>
+          <t>08.12.2022</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>АО "АЛЬФА-БАНК"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>Ким Мария Алексеевна</t>
-[...2 lines deleted...]
-      <c r="L46" s="2" t="inlineStr"/>
+          <t>ООО "СибСпецСтрой"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>8604030034</t>
+        </is>
+      </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Кашляева Ю. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
-      <c r="P46" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="R46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="n">
+        <v>100400</v>
+      </c>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте</t>
+        </is>
+      </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>25.06.2022</t>
+          <t>16.03.2023</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16e9fe24-6670-495e-85c3-7e6d865923ad</t>
+          <t>https://kad.arbitr.ru/Card/8df91c7f-9704-42d8-a911-1757edf1c51b</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А75-13549/2021</t>
+          <t>А75-20747/2022</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>27.08.2021</t>
+          <t>07.11.2022</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>Союз "Саморегулируемая организация "Организация профессиональных участников строительного рынка"</t>
+          <t>ООО "ХАНТЫ-МАНСИЙСКИЕ ГОРОДСКИЕ ЭЛЕКТРИЧЕСКИЕ СЕТИ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8601069675</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>ООО СПЕЦСТРОЙВОД</t>
+          <t>ООО "ЮГРАГАЗСТРОЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7203221520</t>
+          <t>8601036197</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>Гавриш С. А.</t>
         </is>
       </c>
-      <c r="O47" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R47" s="2" t="inlineStr"/>
+      <c r="O47" s="2" t="n">
+        <v>132992.4</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>132992.4</v>
+      </c>
+      <c r="Q47" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R47" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в размере 132 992,40 руб.</t>
+        </is>
+      </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>25.08.2022</t>
+          <t>24.05.2023</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e997cd1d-cac8-4aab-9469-29897bb24ca5</t>
+          <t>https://kad.arbitr.ru/Card/0761a214-d840-4922-b857-7826586286c6</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А75-20187/2020</t>
+          <t>А75-17846/2022</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>18.12.2020</t>
+          <t>21.09.2022</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАТРУБОПРОВОДМОНТАЖ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-ТРАНСПОРТНАЯ КОМПАНИЯ"ВЕЛЕС"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>8602004536</t>
+          <t>8609018993</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Кубасова Э. Л.</t>
+          <t>Сердюков П. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>31.03.2021</t>
+          <t>22.10.2022</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/368ec07e-6bf0-4541-9368-b92c8aeb3d1a</t>
+          <t>https://kad.arbitr.ru/Card/8b756d9e-f16d-49c8-a1cd-a211320daa01</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А75-12277/2020</t>
+          <t>А75-11784/2022</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>12.08.2020</t>
+          <t>24.06.2022</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>АО "УРАЛСИБГИДРОСТРОЙ"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>8602060026</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Хайруллин Ильдар Ирекович</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Гавриш С. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сердюков П. А.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>22.01.2021</t>
+          <t>28.09.2022</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c9d105d-b329-40cc-8024-5c6560b7d8c1</t>
+          <t>https://kad.arbitr.ru/Card/9249045f-6c56-4ce9-ba51-104aa84a02a8</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А75-6255/2020</t>
+          <t>А75-11783/2022</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>24.04.2020</t>
+          <t>24.06.2022</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОЙКОНСАЛТ</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>8622022685</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СРО СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА</t>
+          <t>ООО "ПЛС"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>8603166924</t>
+          <t>8603143772</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Яшукова Н. Ю.</t>
+          <t>Горобчук Н. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
-      <c r="Q50" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>03.10.2020</t>
+          <t>02.10.2022</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5ac6231e-2034-4dec-b484-d01893328b0d</t>
+          <t>https://kad.arbitr.ru/Card/d3e14355-ebb2-45b8-84ce-08302cc5458d</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А75-4379/2020</t>
+          <t>А75-11143/2022</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>19.03.2020</t>
+          <t>16.06.2022</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОРЕМСТРОЙ"</t>
+          <t>ООО "ХОУМ КРЕДИТ ЭНД ФИНАНС БАНК"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7735057951</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Лымарь Елена Валерьевна</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr"/>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Неугодников И. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сурова А. В.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
-      <c r="Q51" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>12.08.2020</t>
+          <t>13.07.2022</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f564aa5-681f-4f6f-9513-3d1607bb00ab</t>
+          <t>https://kad.arbitr.ru/Card/f7d422e9-81a0-4d82-a799-b61060ccfdce</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А75-13426/2019</t>
+          <t>А75-11142/2022</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>11.07.2019</t>
+          <t>16.06.2022</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>АО "УРАЛСИБГИДРОСТРОЙ"</t>
+          <t>АО "ТИНЬКОФФ БАНК"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>8602060026</t>
+          <t>7710140679</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Баталов Дмитрий Владимирович</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Неугодников И. С.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Первухина О. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>22.10.2020</t>
+          <t>16.05.2023</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b25ad2cc-38b8-451f-9cca-0be3340275ea</t>
+          <t>https://kad.arbitr.ru/Card/13c0ba7a-791e-438d-83d1-073a63acbfdd</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-74009/2019</t>
+          <t>А75-16577/2021</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>25.03.2019</t>
+          <t>18.10.2021</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРАСУР"</t>
+          <t>АО "АЛЬФА-БАНК"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>8602196796</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>СПИ Тропарево-Никулинский ОСП УФССП РОссии по Москве Акаев В.И.</t>
+          <t>Ким Мария Алексеевна</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr"/>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Полякова А. Б.</t>
+          <t>Кашляева Ю. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr"/>
       <c r="P53" s="2" t="inlineStr"/>
-      <c r="Q53" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>21.03.2025</t>
+          <t>25.06.2022</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8c9d688-f8e9-4caa-8fd1-2bc59258b8af</t>
+          <t>https://kad.arbitr.ru/Card/16e9fe24-6670-495e-85c3-7e6d865923ad</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А75-2642/2019</t>
+          <t>А75-13549/2021</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>14.02.2019</t>
+          <t>27.08.2021</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСЕРВИС"</t>
+          <t>Союз "Саморегулируемая организация "Организация профессиональных участников строительного рынка"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7733902355</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНТАРИС"</t>
+          <t>ООО СПЕЦСТРОЙВОД</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>8620020770</t>
+          <t>7203221520</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Сизикова Л. В.</t>
+          <t>Гавриш С. А.</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>27.04.2024</t>
+          <t>25.08.2022</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d6fe847-b1d3-45ea-872c-ce20647a7baf</t>
+          <t>https://kad.arbitr.ru/Card/e997cd1d-cac8-4aab-9469-29897bb24ca5</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А75-21107/2018</t>
+          <t>А75-20187/2020</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>28.12.2018</t>
+          <t>18.12.2020</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРАЙД"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>8622024795</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>ООО "ЮГРАТРУБОПРОВОДМОНТАЖ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>8603166924</t>
+          <t>8602004536</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Яшукова Н. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кубасова Э. Л.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>12.02.2019</t>
+          <t>31.03.2021</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c620714c-9f97-437c-b802-2ae7ae2cbe49</t>
+          <t>https://kad.arbitr.ru/Card/368ec07e-6bf0-4541-9368-b92c8aeb3d1a</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А75-20181/2018</t>
+          <t>А75-12277/2020</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>18.12.2018</t>
+          <t>12.08.2020</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>АО "РЕМОНТНО-НАЛАДОЧНОЕ УПРАВЛЕНИЕ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА"</t>
+          <t>АО "УРАЛСИБГИДРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>8603032409</t>
+          <t>8602060026</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
           <t>8603166924</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Сердюков П. А.</t>
+          <t>Гавриш С. А.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>200000</v>
+        <v>962025.74</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>200000</v>
+        <v>50973.36</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Перераспределение взноса между компенсационными фондами СРО при переходе из другой организации.</t>
+          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременное возмещение убытков.</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>20.02.2019</t>
+          <t>22.01.2021</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f126b531-84bf-4a5f-be11-bfe827f2961c</t>
+          <t>https://kad.arbitr.ru/Card/9c9d105d-b329-40cc-8024-5c6560b7d8c1</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А75-16605/2018</t>
+          <t>А75-6255/2020</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>25.10.2018</t>
+          <t>24.04.2020</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖЭНЕРГОСЕРВИССТРОЙ"</t>
+          <t>ООО СТРОЙКОНСАЛТ</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>8602069558</t>
+          <t>8622022685</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>СРО СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>8603166924</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Сердюков П. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Яшукова Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса 200000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
+          <t>Признание незаконным решения об исключении из членов СРО и восстановление членства</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>17.01.2019</t>
+          <t>03.10.2020</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66d75e9c-9fe3-451e-9071-d88cf0013cf3</t>
+          <t>https://kad.arbitr.ru/Card/5ac6231e-2034-4dec-b484-d01893328b0d</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А75-16607/2018</t>
+          <t>А75-4379/2020</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>25.10.2018</t>
+          <t>19.03.2020</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУРГУТТЕПЛОЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "ЭЛЕКТРОРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>8602172361</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>8603166924</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Яшукова Н. Ю.</t>
+          <t>Неугодников И. С.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
         <v>200000</v>
       </c>
-      <c r="P58" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса из КФ возмещения вреда в КФ обеспечения договорных обязательств при переходе в СРО</t>
+          <t>Отказ СРО в перераспределении средств между КФВВ и КФОДО и требование о возврате взноса</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>12.08.2020</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c305a98d-3892-4ac8-bb69-069fecea6855</t>
+          <t>https://kad.arbitr.ru/Card/5f564aa5-681f-4f6f-9513-3d1607bb00ab</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А75-13721/2018</t>
+          <t>А75-13426/2019</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>04.09.2018</t>
+          <t>11.07.2019</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>Романчук Тарас Георгиевич</t>
+          <t>АО "УРАЛСИБГИДРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8602060026</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>"ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>8603166924</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Яшукова Н. Ю.</t>
+          <t>Неугодников И. С.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>400000</v>
+        <v>7500000</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>400000</v>
+        <v>7500000</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса 400 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
+          <t>Ущерб из-за незаконного исключения из членов СРО и необходимости вступления в другую организацию</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>30.11.2018</t>
+          <t>22.10.2020</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79322f45-5bae-4a96-a120-4dda2d4f4cef</t>
+          <t>https://kad.arbitr.ru/Card/b25ad2cc-38b8-451f-9cca-0be3340275ea</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А75-12777/2018</t>
+          <t>А40-74009/2019</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>20.08.2018</t>
+          <t>25.03.2019</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ГОРОДСКОЕ ОСВЕЩЕНИЕ"</t>
+          <t>ООО "КРАСУР"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>8603104702</t>
+          <t>8602196796</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ Тропарево-Никулинский ОСП УФССП РОссии по Москве Акаев В.И.</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr"/>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Неугодников И. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Полякова А. Б.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса 500 000 руб. из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
+          <t>Оспаривание бездействия пристава по непредоставлению информации и розыску имущества должника</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>16.10.2018</t>
+          <t>21.03.2025</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/123caf26-c64a-441c-8cef-5cf05aa9d4c2</t>
+          <t>https://kad.arbitr.ru/Card/a8c9d688-f8e9-4caa-8fd1-2bc59258b8af</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А75-11627/2018</t>
+          <t>А75-2642/2019</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>27.07.2018</t>
+          <t>14.02.2019</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "Блик"</t>
+          <t>ООО "ТЕХСЕРВИС"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7733902355</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>ООО "АНТАРИС"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>8603166924</t>
+          <t>8620020770</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Гавриш С. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сизикова Л. В.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>29.11.2018</t>
+          <t>27.04.2024</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70df8f6e-8929-4c05-bcee-092b7355a2b4</t>
+          <t>https://kad.arbitr.ru/Card/2d6fe847-b1d3-45ea-872c-ce20647a7baf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А76-19620/2018</t>
+          <t>А75-21107/2018</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>21.06.2018</t>
+          <t>28.12.2018</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗСТРОЙ"</t>
+          <t>ООО "ПРАЙД"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>4501156670</t>
+          <t>8622024795</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>НП "СРО Союз строительных компаний Урала и Сибири"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7453198672</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС Челябинской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Скрыль С. М.</t>
+          <t>Яшукова Н. Ю.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P62" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перераспределить взнос в компенсационный фонд и зачесть 200 000 рублей</t>
+          <t>Перевод взноса из КФ возмещения вреда в КФ обеспечения договорных обязательств при переходе в СРО</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>18.06.2019</t>
+          <t>12.02.2019</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62e715c9-34b2-4d6e-9130-f133b1a1956b</t>
+          <t>https://kad.arbitr.ru/Card/c620714c-9f97-437c-b802-2ae7ae2cbe49</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-126601/2018</t>
+          <t>А75-20181/2018</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>06.06.2018</t>
+          <t>18.12.2018</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗАСТРОЙЩИК"</t>
+          <t>АО "РЕМОНТНО-НАЛАДОЧНОЕ УПРАВЛЕНИЕ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>8604043883</t>
+          <t>8603032409</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Сердюков П. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и признание бездействия незаконным</t>
+          <t>Перераспределение взноса между компенсационными фондами СРО при переходе из другой организации.</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>19.09.2018</t>
+          <t>20.02.2019</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/464af2ca-ea53-4458-b1ad-95015f5af250</t>
+          <t>https://kad.arbitr.ru/Card/f126b531-84bf-4a5f-be11-bfe827f2961c</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А40-122735/2018</t>
+          <t>А75-16607/2018</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>01.06.2018</t>
+          <t>25.10.2018</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗАСТРОЙЩИК"</t>
+          <t>ООО "СУРГУТТЕПЛОЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>8604043883</t>
+          <t>8602172361</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P64" s="2" t="inlineStr"/>
+          <t>Яшукова Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО.</t>
+          <t>Перевод взноса из КФ возмещения вреда в КФ обеспечения договорных обязательств при переходе в СРО</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>29.07.2018</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7558f1a7-a0e7-43ed-b9be-bd92aa31f089</t>
+          <t>https://kad.arbitr.ru/Card/c305a98d-3892-4ac8-bb69-069fecea6855</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А75-7073/2018</t>
+          <t>А75-16605/2018</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>17.05.2018</t>
+          <t>25.10.2018</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОСЕРВИС"</t>
+          <t>ООО "МОНТАЖЭНЕРГОСЕРВИССТРОЙ"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>8606011950</t>
+          <t>8602069558</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
           <t>8603166924</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Яшукова Н. Ю.</t>
+          <t>Сердюков П. А.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>206000</v>
+        <v>200000</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Отказ СРО перевести взнос 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
+          <t>Перевод взноса 200000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>28.08.2018</t>
+          <t>17.01.2019</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a9b0213-50e7-46b0-9d48-688ffc5200df</t>
+          <t>https://kad.arbitr.ru/Card/66d75e9c-9fe3-451e-9071-d88cf0013cf3</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А75-6589/2018</t>
+          <t>А75-13721/2018</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>10.05.2018</t>
+          <t>04.09.2018</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕКТОР"</t>
+          <t>Романчук Тарас Георгиевич</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>8603152431</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>"ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
           <t>8603166924</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>Яшукова Н. Ю.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>200000</v>
+        <v>400000</v>
       </c>
       <c r="P66" s="2" t="n">
-        <v>200000</v>
+        <v>400000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
+          <t>Перевод взноса 400 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>17.07.2018</t>
+          <t>30.11.2018</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8943a951-a477-40bf-8436-8dad0b31ff26</t>
+          <t>https://kad.arbitr.ru/Card/79322f45-5bae-4a96-a120-4dda2d4f4cef</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А40-98391/2018</t>
+          <t>А75-12777/2018</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>20.08.2018</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО Евро-Строй</t>
+          <t>ЗАО "ГОРОДСКОЕ ОСВЕЩЕНИЕ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8603104702</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Неугодников И. С.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>2500000</v>
+        <v>500000</v>
       </c>
       <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа и обязание перечислить средства компенсационного фонда</t>
+          <t>Перевод взноса 500 000 руб. из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>01.11.2018</t>
+          <t>16.10.2018</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f68e1298-defc-4401-a7fa-3e9c1ef902b7</t>
+          <t>https://kad.arbitr.ru/Card/123caf26-c64a-441c-8cef-5cf05aa9d4c2</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А75-6411/2018</t>
+          <t>А75-12725/2018</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>17.08.2018</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙ"</t>
+          <t>ООО " ТЕРМОКОН"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>8601018430</t>
+          <t>8604024104</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>ООО "МОНТАЖСТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>8603166924</t>
+          <t>8619015430</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Яшукова Н. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Алиш О. В.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>13.07.2018</t>
+          <t>14.01.2025</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72824b9b-e635-41e2-aa86-32fdd03a76a9</t>
+          <t>https://kad.arbitr.ru/Card/04aba453-7c57-4150-b356-9e84959648a3</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А56-4081/2018</t>
+          <t>А75-11627/2018</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>27.07.2018</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАЭНЕРГОАВТОМАТИКА"</t>
+          <t>ООО "Блик"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>8603188156</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Гавриш С. А.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P69" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P69" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей в компенсационный фонд СРО</t>
+          <t>Перевод взноса 200000 руб. из фонда возмещения вреда в фонд обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>23.02.2018</t>
+          <t>29.11.2018</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19ee8359-0d68-4ff8-aa90-c0719fc27bf3</t>
+          <t>https://kad.arbitr.ru/Card/70df8f6e-8929-4c05-bcee-092b7355a2b4</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А56-3822/2018</t>
+          <t>А76-19620/2018</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>12.01.2018</t>
+          <t>21.06.2018</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПОЖСЕРВИС"</t>
+          <t>ООО "СОЮЗСТРОЙ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4501156670</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>НП "СРО Союз строительных компаний Урала и Сибири"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7453198672</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Челябинской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Скрыль С. М.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>400000</v>
+      </c>
+      <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перераспределить взнос в компенсационный фонд и зачесть 200 000 рублей</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>30.04.2018</t>
+          <t>18.06.2019</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20de505e-e72e-4cca-b247-eb8740bbd74d</t>
+          <t>https://kad.arbitr.ru/Card/62e715c9-34b2-4d6e-9130-f133b1a1956b</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А08-15202/2017</t>
+          <t>А40-126601/2018</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>06.06.2018</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕСБ-ГРУПП"</t>
+          <t>ООО "ЗАСТРОЙЩИК"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>8602203500</t>
+          <t>8604043883</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Петряев А. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>323693.85</v>
+        <v>1000000</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и признание бездействия незаконным</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>31.05.2018</t>
+          <t>19.09.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ee042e3-40e6-4288-8952-70500361414f</t>
+          <t>https://kad.arbitr.ru/Card/464af2ca-ea53-4458-b1ad-95015f5af250</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А56-90570/2017</t>
+          <t>А40-122735/2018</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>07.11.2017</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМПЛЕКТ"</t>
+          <t>ООО "ЗАСТРОЙЩИК"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>8622025206</t>
+          <t>8604043883</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
       <c r="P72" s="2" t="inlineStr"/>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей при переходе в другое СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО.</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>06.05.2018</t>
+          <t>29.07.2018</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94b21285-8a7f-4309-9cb6-115e3dc67775</t>
+          <t>https://kad.arbitr.ru/Card/7558f1a7-a0e7-43ed-b9be-bd92aa31f089</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А56-88185/2017</t>
+          <t>А75-7073/2018</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>17.05.2018</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОРИОН"</t>
+          <t>ООО "ТЕПЛОСЕРВИС"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>8601029954</t>
+          <t>8606011950</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Яшукова Н. Ю.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P73" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P73" s="2" t="n">
+        <v>206000</v>
+      </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 1 000 000 рублей взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Отказ СРО перевести взнос 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>18.04.2018</t>
+          <t>28.08.2018</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1cb675c0-5423-4c86-b56f-d0858757c189</t>
+          <t>https://kad.arbitr.ru/Card/8a9b0213-50e7-46b0-9d48-688ffc5200df</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А56-86161/2017</t>
+          <t>А75-6589/2018</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>10.05.2018</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСУРССТРОЙ"</t>
+          <t>ООО "ВЕКТОР"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>8622021392</t>
+          <t>8603152431</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Яшукова Н. Ю.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P74" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P74" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>09.02.2018</t>
+          <t>17.07.2018</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/73fc621c-738b-4884-822f-50f1b45fab95</t>
+          <t>https://kad.arbitr.ru/Card/8943a951-a477-40bf-8436-8dad0b31ff26</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А75-17086/2017</t>
+          <t>А40-98391/2018</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>СРО "Московское объединение строительных предприятий малого и среднего предпринимательства - ОПОРА</t>
+          <t>ООО Евро-Строй</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>СРО "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>8603166924</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Лысенко Г. П.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2500000</v>
+      </c>
+      <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ошибочно перечисленного взноса в компенсационный фонд за выбывшего члена</t>
+          <t>Признание незаконным отказа и обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>12.05.2018</t>
+          <t>01.11.2018</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/868a07f9-07ed-4705-9b30-ab27547d83fa</t>
+          <t>https://kad.arbitr.ru/Card/f68e1298-defc-4401-a7fa-3e9c1ef902b7</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А40-165122/2017</t>
+          <t>А75-6411/2018</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>04.09.2017</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭСТИМА"</t>
+          <t>ООО "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>8602191195</t>
+          <t>8601018430</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Яшукова Н. Ю.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P76" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P76" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Перевод взноса 200 000 руб. из КФ возмещения вреда в КФ обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>28.08.2019</t>
+          <t>13.07.2018</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/249a4d0f-aaeb-4390-8b27-78bb70547fff</t>
+          <t>https://kad.arbitr.ru/Card/72824b9b-e635-41e2-aa86-32fdd03a76a9</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А56-65153/2017</t>
+          <t>А56-4081/2018</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОРМА"</t>
+          <t>ООО "ЮГРАЭНЕРГОАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>8602147781</t>
+          <t>8603188156</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
-        <v>400000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P77" s="2" t="inlineStr"/>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО, перевод 300000 руб. взноса и взыскание 100000 руб. убытков</t>
+          <t>Обязание ответчика перечислить 500 000 рублей в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>07.07.2018</t>
+          <t>23.02.2018</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26745c20-8eff-4d23-a34c-35a7c19f7eb9</t>
+          <t>https://kad.arbitr.ru/Card/19ee8359-0d68-4ff8-aa90-c0719fc27bf3</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А40-141189/2017</t>
+          <t>А56-3822/2018</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>12.01.2018</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕЛИКОСТРОЙ"</t>
+          <t>ООО "СТРОЙПОЖСЕРВИС"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>8603171787</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P78" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P78" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия и взыскание 1 000 000 руб. средств компенсационного фонда</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>30.04.2018</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37d82ddc-e28b-4b0a-96e8-98aa42b4f214</t>
+          <t>https://kad.arbitr.ru/Card/20de505e-e72e-4cca-b247-eb8740bbd74d</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А57-15995/2017</t>
+          <t>А08-15202/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>17.07.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "Электрострой-Западная Сибирь"</t>
+          <t>ООО "ЕСБ-ГРУПП"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>8603069293</t>
+          <t>8602203500</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
+          <t>Петряев А. В.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
-        <v>121320</v>
+        <v>323693.85</v>
       </c>
       <c r="P79" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>31.05.2018</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0559a4e-c763-4214-bd4a-1683a533c32c</t>
+          <t>https://kad.arbitr.ru/Card/2ee042e3-40e6-4288-8952-70500361414f</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А40-131386/2017</t>
+          <t>А56-90570/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>17.07.2017</t>
+          <t>07.11.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>Дацюк Евгений Адамович</t>
+          <t>ООО "СТРОЙКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>861800011081</t>
+          <t>8622025206</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P80" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P80" s="2" t="inlineStr"/>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>01.10.2017</t>
+          <t>06.05.2018</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa149c5f-8470-49b8-9903-fbe5a78aa052</t>
+          <t>https://kad.arbitr.ru/Card/94b21285-8a7f-4309-9cb6-115e3dc67775</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А40-124877/2017</t>
+          <t>А56-88185/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТКОНСТРОЙ"</t>
+          <t>ООО "ОРИОН"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>8602244305</t>
+          <t>8601029954</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P81" s="2" t="inlineStr"/>
       <c r="Q81" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО по неперечислению взноса в компенсационный фонд</t>
+          <t>Требование о перечислении 1 000 000 рублей взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>28.10.2017</t>
+          <t>18.04.2018</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffd31202-d3f0-4c44-960d-5c35503ce58a</t>
+          <t>https://kad.arbitr.ru/Card/1cb675c0-5423-4c86-b56f-d0858757c189</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А70-8633/2017</t>
+          <t>А56-86161/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ТЕХНОБУРСЕРВИС"</t>
+          <t>ООО "РЕСУРССТРОЙ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>8603079950</t>
+          <t>8622021392</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Макаров С. Л.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P82" s="2" t="inlineStr"/>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Обязание перевести взнос в компенсационный фонд СРО в размере 300 000 рублей</t>
+          <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>09.02.2018</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0645003a-cfb2-4872-90dd-19d861864d9e</t>
+          <t>https://kad.arbitr.ru/Card/73fc621c-738b-4884-822f-50f1b45fab95</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А46-10608/2017</t>
+          <t>А75-17086/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНВЕСТ"</t>
+          <t>СРО "Московское объединение строительных предприятий малого и среднего предпринимательства - ОПОРА</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>8604025757</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СРО "ОРГАНИЗАЦИЯ ПРОФЕССИОНАЛЬНЫХ УЧАСТНИКОВ СТРОИТЕЛЬНОГО РЫНКА"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>8603166924</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Лысенко Г. П.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P83" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P83" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 500 000 руб. в связи с переходом в другое СРО</t>
+          <t>Взыскание ошибочно перечисленного взноса в компенсационный фонд за выбывшего члена</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>12.05.2018</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/89b21ba5-5b01-4029-b9fc-ff8639615670</t>
+          <t>https://kad.arbitr.ru/Card/868a07f9-07ed-4705-9b30-ab27547d83fa</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-119861/2017</t>
+          <t>А40-165122/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>04.09.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАНДАРТ"</t>
+          <t>ООО "ЭСТИМА"</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>8601048996</t>
+          <t>8602191195</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P84" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>28.08.2019</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af389886-612a-4613-bed0-fe2f3b8523ae</t>
+          <t>https://kad.arbitr.ru/Card/249a4d0f-aaeb-4390-8b27-78bb70547fff</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А40-119889/2017</t>
+          <t>А56-65153/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРПРОЕКТСТРОЙ"</t>
+          <t>ООО "НОРМА"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>8603187970</t>
+          <t>8602147781</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>1000000</v>
+        <v>400000</v>
       </c>
       <c r="P85" s="2" t="n">
-        <v>1000000</v>
+        <v>50000</v>
       </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 1 000 000 рублей в новое СРО</t>
+          <t>Оспаривание исключения из СРО, перевод 300000 руб. взноса и взыскание 100000 руб. убытков</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>07.07.2018</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/009274d9-4fea-4b13-b9b2-da10b5c364bc</t>
+          <t>https://kad.arbitr.ru/Card/26745c20-8eff-4d23-a34c-35a7c19f7eb9</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А40-114458/2017</t>
+          <t>А40-141189/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОССЕРВИС"</t>
+          <t>ООО "ЕЛИКОСТРОЙ"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>8603134665</t>
+          <t>8603171787</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую организацию</t>
+          <t>Признание незаконным бездействия и взыскание 1 000 000 руб. средств компенсационного фонда</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eab545f1-9ef8-45fd-8e4b-d036e5cb589d</t>
+          <t>https://kad.arbitr.ru/Card/37d82ddc-e28b-4b0a-96e8-98aa42b4f214</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А75-8851/2017</t>
+          <t>А57-15995/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>17.07.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРСПАС"</t>
+          <t>ООО "Электрострой-Западная Сибирь"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>8602214364</t>
+          <t>8603069293</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Зуева И. В.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>300000</v>
+        <v>121320</v>
       </c>
       <c r="P87" s="2" t="n">
-        <v>300000</v>
+        <v>121320</v>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия и обязание перечислить взнос в компенсационный фонд 300 000 руб.</t>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/afd1f7eb-5be1-4ac6-975a-b992e744e781</t>
+          <t>https://kad.arbitr.ru/Card/d0559a4e-c763-4214-bd4a-1683a533c32c</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А40-109772/2017</t>
+          <t>А40-131386/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>17.07.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>Мартынов Валерий Александрович</t>
+          <t>Дацюк Евгений Адамович</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>861800011081</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P88" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>01.10.2017</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e51dc0e-ba33-4d5f-bfac-b9cf120eabee</t>
+          <t>https://kad.arbitr.ru/Card/fa149c5f-8470-49b8-9903-fbe5a78aa052</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А50-16640/2017</t>
+          <t>А40-124877/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНКИ"</t>
+          <t>ООО "МЕТКОНСТРОЙ"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>8603173760</t>
+          <t>8602244305</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Кремер Ю. О.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P89" s="2" t="inlineStr"/>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Признание незаконным бездействия СРО по неперечислению взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>28.10.2017</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80b9eec6-bece-435f-a922-ba2b7710c7c2</t>
+          <t>https://kad.arbitr.ru/Card/ffd31202-d3f0-4c44-960d-5c35503ce58a</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-98382/2017</t>
+          <t>А70-8633/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАМОНТАЖАВТОМАТИКА"</t>
+          <t>ЗАО "ТЕХНОБУРСЕРВИС"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>8603135330</t>
+          <t>8603079950</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Макаров С. Л.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P90" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перевести взнос в компенсационный фонд СРО в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d1290c5-98b6-4066-9627-a76be62cfdf0</t>
+          <t>https://kad.arbitr.ru/Card/0645003a-cfb2-4872-90dd-19d861864d9e</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-97203/2017</t>
+          <t>А46-10608/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕЛА-ПЕТРОЛЕУМ"</t>
+          <t>ООО "СТРОЙИНВЕСТ"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>8609322418</t>
+          <t>8604025757</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Храмцов К. В.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Обязание перечислить взнос в компенсационный фонд 500 000 руб. в связи с переходом в другое СРО</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17c555d6-2d59-4944-93fc-a42f2e258dfb</t>
+          <t>https://kad.arbitr.ru/Card/89b21ba5-5b01-4029-b9fc-ff8639615670</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А40-93484/2017</t>
+          <t>А40-119861/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТКОНСТРОЙ"</t>
+          <t>ООО "СТАНДАРТ"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>8602244305</t>
+          <t>8601048996</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P92" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. в связи с переходом в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>24.11.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f83a0db-399f-43b9-899e-856e3a58c2ac</t>
+          <t>https://kad.arbitr.ru/Card/af389886-612a-4613-bed0-fe2f3b8523ae</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А40-93527/2017</t>
+          <t>А40-119889/2017</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАВИГАТОР"</t>
+          <t>ООО "СЕВЕРПРОЕКТСТРОЙ"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>8603160626</t>
+          <t>8603187970</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P93" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 1 000 000 рублей в новое СРО</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>15.09.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9601a808-5123-4d6a-82ea-07ca4ca33a2c</t>
+          <t>https://kad.arbitr.ru/Card/009274d9-4fea-4b13-b9b2-da10b5c364bc</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А56-35106/2017</t>
+          <t>А40-114458/2017</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАВАТТ"</t>
+          <t>ООО "РОССЕРВИС"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>8603200822</t>
+          <t>8603134665</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P94" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q94" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом члена в другую организацию</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/534ecad7-5094-44d3-98d9-34f39c3d3684</t>
+          <t>https://kad.arbitr.ru/Card/eab545f1-9ef8-45fd-8e4b-d036e5cb589d</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А46-7142/2017</t>
+          <t>А75-8851/2017</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИЖНЕВАРТОВСКОЕ ПАССАЖИРСКОЕ АВТОТРАНСПОРТНОЕ ПРЕДПРИЯТИЕ №1"</t>
+          <t>ООО "СЕВЕРСПАС"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>8603215586</t>
+          <t>8602214364</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
+          <t>Зуева И. В.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P95" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
+          <t>Признание незаконным бездействия и обязание перечислить взнос в компенсационный фонд 300 000 руб.</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>24.10.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/470beba8-3797-4813-aca2-5ec4ab3ac742</t>
+          <t>https://kad.arbitr.ru/Card/afd1f7eb-5be1-4ac6-975a-b992e744e781</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А40-85482/2017</t>
+          <t>А40-109772/2017</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙИНЖИНИРИНГ"</t>
+          <t>Мартынов Валерий Александрович</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>8602261290</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
           <t>5018119895</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
-        <v>635000</v>
+        <v>300000</v>
       </c>
       <c r="P96" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>06.03.2020</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e06daace-6671-4f62-b566-5fae02315439</t>
+          <t>https://kad.arbitr.ru/Card/7e51dc0e-ba33-4d5f-bfac-b9cf120eabee</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А56-31670/2017</t>
+          <t>А50-16640/2017</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>07.06.2017</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО "Сургутэлектроремонт"</t>
+          <t>ООО "ЭНКИ"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>8602168478</t>
+          <t>8603173760</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Кремер Ю. О.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P97" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q97" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>27.10.2018</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07235e8f-faad-4a7f-bfbf-5ce7c4fc1143</t>
+          <t>https://kad.arbitr.ru/Card/80b9eec6-bece-435f-a922-ba2b7710c7c2</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А40-79396/2017</t>
+          <t>А40-98382/2017</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО СК-АртСтрой</t>
+          <t>ООО "ЮГРАМОНТАЖАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8603135330</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P98" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/727c7489-4d91-404f-8205-e48cdb37e325</t>
+          <t>https://kad.arbitr.ru/Card/5d1290c5-98b6-4066-9627-a76be62cfdf0</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А40-76099/2017</t>
+          <t>А40-97203/2017</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ООО ЮСТ</t>
+          <t>ООО "ВЕЛА-ПЕТРОЛЕУМ"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8609322418</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>СРО ПСТ</t>
-[...2 lines deleted...]
-      <c r="L99" s="2" t="inlineStr"/>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P99" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P99" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО, прекращение членства и возврат 500 000 руб. взноса в компфонд</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>10.08.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3ec882f-be50-4881-87e2-4eadd4a7efca</t>
+          <t>https://kad.arbitr.ru/Card/17c555d6-2d59-4944-93fc-a42f2e258dfb</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А40-71829/2017</t>
+          <t>А40-93484/2017</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕЛИКОСТРОЙ"</t>
+          <t>ООО "МЕТКОНСТРОЙ"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>8603171787</t>
+          <t>8602244305</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P100" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P100" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q100" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Признание бездействия СРО незаконным и обязание перечислить средства в компенсационный фонд</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. в связи с переходом в другую СРО.</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>11.09.2017</t>
+          <t>24.11.2017</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee8e0f30-e19c-4f92-b4d9-d2571c8990a5</t>
+          <t>https://kad.arbitr.ru/Card/8f83a0db-399f-43b9-899e-856e3a58c2ac</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А56-26508/2017</t>
+          <t>А40-93527/2017</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАБУРСЕРВИС"</t>
+          <t>ООО "НАВИГАТОР"</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>8603146580</t>
+          <t>8603160626</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>СРО АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P101" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 500 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>15.09.2017</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b330455-5d3f-4a78-9053-eb45206b043e</t>
+          <t>https://kad.arbitr.ru/Card/9601a808-5123-4d6a-82ea-07ca4ca33a2c</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А40-64770/2017</t>
+          <t>А56-35106/2017</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>10.04.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ООО НовасСтрой</t>
+          <t>ООО "МЕГАВАТТ"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8603200822</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="P102" s="2" t="n">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом члена в другую организацию</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/679415f1-3a1b-41db-88d4-05c6798ec9d5</t>
+          <t>https://kad.arbitr.ru/Card/534ecad7-5094-44d3-98d9-34f39c3d3684</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А40-63705/2017</t>
+          <t>А46-7142/2017</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>ООО СеверСпас</t>
+          <t>ООО "НИЖНЕВАРТОВСКОЕ ПАССАЖИРСКОЕ АВТОТРАНСПОРТНОЕ ПРЕДПРИЯТИЕ №1"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8603215586</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>345000</v>
-[...1 lines deleted...]
-      <c r="P103" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P103" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q103" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. и взыскание расходов.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>24.10.2017</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/44a2b5fe-a9d4-4c10-a872-6a79841d7b73</t>
+          <t>https://kad.arbitr.ru/Card/470beba8-3797-4813-aca2-5ec4ab3ac742</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А46-5045/2017</t>
+          <t>А40-85482/2017</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>07.04.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕЛЛЕКТУАЛЬНЫЕ СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "ПРОМСТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>8603140838</t>
+          <t>8602261290</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
-        <v>300000</v>
+        <v>635000</v>
       </c>
       <c r="P104" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>06.03.2020</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a183091-7ca4-4a88-b1b3-216298d4e8d3</t>
+          <t>https://kad.arbitr.ru/Card/e06daace-6671-4f62-b566-5fae02315439</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А40-62488/2017</t>
+          <t>А56-31670/2017</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>06.04.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО ГарантСтрой</t>
+          <t>ООО "Сургутэлектроремонт"</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8602168478</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P105" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при смене членства</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>17.07.2017</t>
+          <t>27.10.2018</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4143c315-7a76-4971-8428-8fce98f513e4</t>
+          <t>https://kad.arbitr.ru/Card/07235e8f-faad-4a7f-bfbf-5ce7c4fc1143</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А40-62806/2017</t>
+          <t>А40-79396/2017</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>06.04.2017</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО СеверПроектСтрой</t>
+          <t>ООО СК-АртСтрой</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>АСРО Межрегиональное качество</t>
-[...2 lines deleted...]
-      <c r="L106" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...3 lines deleted...]
-      <c r="P106" s="2" t="inlineStr"/>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P106" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить компенсационный взнос в саморегулируемую организацию.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>09.06.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e1389d6-3bb7-43a5-abf1-707f0661d6e7</t>
+          <t>https://kad.arbitr.ru/Card/727c7489-4d91-404f-8205-e48cdb37e325</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А56-20701/2017</t>
+          <t>А40-76099/2017</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>30.03.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАЭНЕРГОСТРОЙ"</t>
+          <t>ООО ЮСТ</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>8603140517</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО ПСТ</t>
+        </is>
+      </c>
+      <c r="L107" s="2" t="inlineStr"/>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P107" s="2" t="inlineStr"/>
       <c r="Q107" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Признание незаконным бездействия СРО, прекращение членства и возврат 500 000 руб. взноса в компфонд</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>30.07.2017</t>
+          <t>10.08.2017</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1262a1a5-8df8-41df-a7b8-21b19ffa94a0</t>
+          <t>https://kad.arbitr.ru/Card/d3ec882f-be50-4881-87e2-4eadd4a7efca</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А46-4359/2017</t>
+          <t>А40-71829/2017</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО "НИЖНЕВАРТОВСКЭНЕРГОПУСК"</t>
+          <t>ООО "ЕЛИКОСТРОЙ"</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>8603125558</t>
+          <t>8603171787</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="inlineStr"/>
+      <c r="P108" s="2" t="inlineStr"/>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Признание бездействия СРО незаконным и обязание перечислить средства в компенсационный фонд</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>11.09.2017</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cf418a1c-e053-49d0-baef-1760da092776</t>
+          <t>https://kad.arbitr.ru/Card/ee8e0f30-e19c-4f92-b4d9-d2571c8990a5</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А40-53193/2017</t>
+          <t>А56-26508/2017</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>19.04.2017</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГОРСКАЯ СПЕЦИАЛИЗИРОВАННАЯ ЭНЕРГО-СЕРВИСНАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЮГРАБУРСЕРВИС"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>8601042948</t>
+          <t>8603146580</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P109" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q109" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 500 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fd0f976-0105-4f76-9274-401aee60d49c</t>
+          <t>https://kad.arbitr.ru/Card/2b330455-5d3f-4a78-9053-eb45206b043e</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-49285/2017</t>
+          <t>А40-64770/2017</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>10.04.2017</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖБУРСЕРВИС"</t>
+          <t>ООО НовасСтрой</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>8603159148</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
           <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P110" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/477a2d8f-5841-41ee-a12b-980bf50caf58</t>
+          <t>https://kad.arbitr.ru/Card/679415f1-3a1b-41db-88d4-05c6798ec9d5</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А40-49399/2017</t>
+          <t>А46-5045/2017</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>07.04.2017</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАГИСТРАЛЬ"</t>
+          <t>ООО "ИНТЕЛЛЕКТУАЛЬНЫЕ СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>8603212338</t>
+          <t>8603140838</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P111" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО.</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c48a237-e167-4201-8b60-91cd79b948ae</t>
+          <t>https://kad.arbitr.ru/Card/4a183091-7ca4-4a88-b1b3-216298d4e8d3</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-47807/2017</t>
+          <t>А40-63705/2017</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>07.04.2017</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРПРИОБЬСТРОЙ"</t>
+          <t>ООО СеверСпас</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>8610005621</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
           <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>345000</v>
+      </c>
+      <c r="P112" s="2" t="inlineStr"/>
       <c r="Q112" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе истца в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 руб. и взыскание расходов.</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bb4e189f-9673-4f53-9184-a9b6cef8928a</t>
+          <t>https://kad.arbitr.ru/Card/44a2b5fe-a9d4-4c10-a872-6a79841d7b73</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А56-16493/2017</t>
+          <t>А40-62806/2017</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>06.04.2017</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСНОВА"</t>
+          <t>ООО СеверПроектСтрой</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>8620020379</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АСРО Межрегиональное качество</t>
+        </is>
+      </c>
+      <c r="L113" s="2" t="inlineStr"/>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
       <c r="Q113" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание ответчика перечислить компенсационный взнос в саморегулируемую организацию.</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>09.06.2017</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6b19c9f-8184-4ceb-b42f-c6f19490c066</t>
+          <t>https://kad.arbitr.ru/Card/2e1389d6-3bb7-43a5-abf1-707f0661d6e7</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А46-3347/2017</t>
+          <t>А40-62488/2017</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>06.04.2017</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦТЕХМОНТАЖ"</t>
+          <t>ООО ГарантСтрой</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>8603010860</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P114" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при смене членства</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>17.07.2017</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c5e5fc85-d6f2-4343-b523-8d6dddce59cb</t>
+          <t>https://kad.arbitr.ru/Card/4143c315-7a76-4971-8428-8fce98f513e4</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А57-4685/2017</t>
+          <t>А56-20701/2017</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>30.03.2017</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>ООО "Вектор"</t>
+          <t>ООО "ЮГРАЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>8603152431</t>
+          <t>8603140517</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>"Межрегиональное Объединение Строителей СРО"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Степура С. М.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
-        <v>121320</v>
+        <v>1000000</v>
       </c>
       <c r="P115" s="2" t="n">
-        <v>121320</v>
+        <v>1000000</v>
       </c>
       <c r="Q115" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 121320 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>30.07.2017</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e56aa900-910d-4ce4-9b3f-90853bfcf864</t>
+          <t>https://kad.arbitr.ru/Card/1262a1a5-8df8-41df-a7b8-21b19ffa94a0</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А53-6119/2017</t>
+          <t>А46-4359/2017</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>14.03.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОГАЛЫМ НЕФТЕПРОМЫСЛОВОЕ ОБОРУДОВАНИЕ-СЕРВИС"</t>
+          <t>ООО "НИЖНЕВАРТОВСКЭНЕРГОПУСК"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>8608053875</t>
+          <t>8603125558</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Тер-Акопян О. С.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P116" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q116" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. средств компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>27.02.2018</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/267b537e-b5a5-4ac1-9e35-9db32a580ac3</t>
+          <t>https://kad.arbitr.ru/Card/cf418a1c-e053-49d0-baef-1760da092776</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А40-43229/2017</t>
+          <t>А40-53193/2017</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>ООО " ЛАНА"</t>
+          <t>ООО "ЮГОРСКАЯ СПЕЦИАЛИЗИРОВАННАЯ ЭНЕРГО-СЕРВИСНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>8613005588</t>
+          <t>8601042948</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P117" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q117" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить 1000000 руб. взноса в другой фонд.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5354325-2e15-4e4d-adae-cf0aedc7a10f</t>
+          <t>https://kad.arbitr.ru/Card/0fd0f976-0105-4f76-9274-401aee60d49c</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А46-3036/2017</t>
+          <t>А40-49285/2017</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО "РАДИКАЛ"</t>
+          <t>ООО "МОНТАЖБУРСЕРВИС"</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>8603215762</t>
+          <t>8603159148</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P118" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/09c3eeb0-eb1e-492e-9ea5-ea3d5d6c6e09</t>
+          <t>https://kad.arbitr.ru/Card/477a2d8f-5841-41ee-a12b-980bf50caf58</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А40-42249/2017</t>
+          <t>А40-49399/2017</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНАЛЬНАЯ СЕРВИСНАЯ КОМПАНИЯ "АЛЬЯНС"</t>
+          <t>ООО "МАГИСТРАЛЬ"</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>8603165159</t>
+          <t>8603212338</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O119" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P119" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q119" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>13.12.2018</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/783870ed-5419-4e7a-a8b2-8973bbb4d67a</t>
+          <t>https://kad.arbitr.ru/Card/7c48a237-e167-4201-8b60-91cd79b948ae</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А40-40566/2017</t>
+          <t>А40-47807/2017</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>09.03.2017</t>
+          <t>17.03.2017</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>АО "ЮГРАЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "СЕВЕРПРИОБЬСТРОЙ"</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>8603082801</t>
+          <t>8610005621</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P120" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе истца в другое СРО</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e476f18d-8541-4152-afa2-9c7ce55bf982</t>
+          <t>https://kad.arbitr.ru/Card/bb4e189f-9673-4f53-9184-a9b6cef8928a</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А40-37724/2017</t>
+          <t>А56-16493/2017</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>02.03.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРАСУР"</t>
+          <t>ООО "ОСНОВА"</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>8602196796</t>
+          <t>8620020379</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ СООБЩЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>7733185475</t>
+          <t>7841017502</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P121" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q121" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в другую СРО при смене членства</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>14.07.2020</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57a5b052-daa6-49fc-864b-87844ab8e874</t>
+          <t>https://kad.arbitr.ru/Card/d6b19c9f-8184-4ceb-b42f-c6f19490c066</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А40-36835/2017</t>
+          <t>А46-3347/2017</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДИАНА"</t>
+          <t>ООО "СПЕЦТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>8601027192</t>
+          <t>8603010860</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P122" s="2" t="inlineStr"/>
+      <c r="P122" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при смене СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9fd1f482-ac02-4d96-ad5a-394e8a451a21</t>
+          <t>https://kad.arbitr.ru/Card/c5e5fc85-d6f2-4343-b523-8d6dddce59cb</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А40-36909/2017</t>
+          <t>А57-4685/2017</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАТЕХНОГРУПП"</t>
+          <t>ООО "Вектор"</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>8602171343</t>
+          <t>8603152431</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>"Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Степура С. М.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
-        <v>500000</v>
+        <v>121320</v>
       </c>
       <c r="P123" s="2" t="n">
-        <v>500000</v>
+        <v>121320</v>
       </c>
       <c r="Q123" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500000 руб. компенсационного фонда в другую СРО при смене членства</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 121320 рублей</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0e621e0-9ae6-4b0d-b440-44c60a54d01e</t>
+          <t>https://kad.arbitr.ru/Card/e56aa900-910d-4ce4-9b3f-90853bfcf864</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А40-36919/2017</t>
+          <t>А53-6119/2017</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>14.03.2017</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЯГАНЬ-АСУНЕФТЬ"</t>
+          <t>ООО "КОГАЛЫМ НЕФТЕПРОМЫСЛОВОЕ ОБОРУДОВАНИЕ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>8610018370</t>
+          <t>8608053875</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Тер-Акопян О. С.</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P124" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q124" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 1 000 000 руб. средств компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>27.02.2018</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/58565a93-ee80-414a-a4cc-ee33a86646e8</t>
+          <t>https://kad.arbitr.ru/Card/267b537e-b5a5-4ac1-9e35-9db32a580ac3</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А40-36932/2017</t>
+          <t>А46-3036/2017</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>13.03.2017</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИФТКОМПЛЕКТ"</t>
+          <t>ООО "РАДИКАЛ"</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>8604041220</t>
+          <t>8603215762</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P125" s="2" t="inlineStr"/>
+      <c r="P125" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q125" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд новой организации.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd9bc7ee-d767-4b1f-ad7b-fa8dde8eec70</t>
+          <t>https://kad.arbitr.ru/Card/09c3eeb0-eb1e-492e-9ea5-ea3d5d6c6e09</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А40-36997/2017</t>
+          <t>А40-43229/2017</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>13.03.2017</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНСПЕЦСТРОЙ"</t>
+          <t>ООО " ЛАНА"</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>8608056523</t>
+          <t>8613005588</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...3 lines deleted...]
-      <c r="P126" s="2" t="inlineStr"/>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O126" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P126" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q126" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика прекратить членство истца в ассоциации.</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 1000000 руб. взноса в другой фонд.</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e3a2b77-8cdd-4ded-9276-ac8af702d4c8</t>
+          <t>https://kad.arbitr.ru/Card/a5354325-2e15-4e4d-adae-cf0aedc7a10f</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>А08-1251/2017</t>
+          <t>А40-42249/2017</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ЕРМАКОВСКОЕ ПРЕДПРИЯТИЕ ПО РЕМОНТУ СКВАЖИН"</t>
+          <t>ООО "РЕГИОНАЛЬНАЯ СЕРВИСНАЯ КОМПАНИЯ "АЛЬЯНС"</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>8603093264</t>
+          <t>8603165159</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>Петряев А. В.</t>
-[...5 lines deleted...]
-      <c r="R127" s="2" t="inlineStr"/>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P127" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q127" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R127" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+        </is>
+      </c>
       <c r="S127" s="2" t="inlineStr">
         <is>
-          <t>20.11.2017</t>
+          <t>13.12.2018</t>
         </is>
       </c>
       <c r="T127" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U127" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9140fa41-9730-459e-9d03-6b4c31debd7f</t>
+          <t>https://kad.arbitr.ru/Card/783870ed-5419-4e7a-a8b2-8973bbb4d67a</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>А46-2150/2017</t>
+          <t>А40-40566/2017</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>09.03.2017</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецавтоматика-сервис"</t>
+          <t>АО "ЮГРАЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>8603132837</t>
+          <t>8603082801</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P128" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q128" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей взноса в компенсационный фонд на счет НП «ОПУС».</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S128" s="2" t="inlineStr">
         <is>
-          <t>25.05.2017</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U128" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52ffe700-9005-44c8-8d9b-55a03fe0234f</t>
+          <t>https://kad.arbitr.ru/Card/e476f18d-8541-4152-afa2-9c7ce55bf982</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>А40-28237/2017</t>
+          <t>А40-37724/2017</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>02.03.2017</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНТАКТ"</t>
+          <t>ООО "КРАСУР"</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>8602261364</t>
+          <t>8602196796</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "НАЦИОНАЛЬНОЕ СООБЩЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7733185475</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
-        <v>305171.12</v>
+        <v>500000</v>
       </c>
       <c r="P129" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q129" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в другую СРО при смене членства</t>
         </is>
       </c>
       <c r="S129" s="2" t="inlineStr">
         <is>
-          <t>10.06.2017</t>
+          <t>14.07.2020</t>
         </is>
       </c>
       <c r="T129" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U129" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a58e13b6-8a45-4063-adda-834c2abea0ab</t>
+          <t>https://kad.arbitr.ru/Card/57a5b052-daa6-49fc-864b-87844ab8e874</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>А46-1633/2017</t>
+          <t>А40-36909/2017</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРО-СТРОЙ"</t>
+          <t>ООО "ЮГРАТЕХНОГРУПП"</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>8604031285</t>
+          <t>8602171343</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O130" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P130" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q130" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом члена в другую СРО</t>
+          <t>Обязание СРО перечислить 500000 руб. компенсационного фонда в другую СРО при смене членства</t>
         </is>
       </c>
       <c r="S130" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T130" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U130" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7eeb558-a692-4496-971d-400a1a6cc102</t>
+          <t>https://kad.arbitr.ru/Card/d0e621e0-9ae6-4b0d-b440-44c60a54d01e</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>А40-25698/2017</t>
+          <t>А40-36919/2017</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>10.02.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАНДАРТ"</t>
+          <t>ООО "НЯГАНЬ-АСУНЕФТЬ"</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>8601048996</t>
+          <t>8610018370</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
           <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
           <t>7719288310</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O131" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P131" s="2" t="inlineStr"/>
+      <c r="P131" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q131" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 500 000 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S131" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T131" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U131" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fcead936-b0c5-46c5-98c2-c493e02fe898</t>
+          <t>https://kad.arbitr.ru/Card/58565a93-ee80-414a-a4cc-ee33a86646e8</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>А70-599/2017</t>
+          <t>А40-36932/2017</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>23.01.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЛИФТКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>8603192667</t>
+          <t>8604041220</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P132" s="2" t="inlineStr"/>
       <c r="Q132" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и перевод взноса 1 000 000 руб. в другой фонд.</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд новой организации.</t>
         </is>
       </c>
       <c r="S132" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T132" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U132" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5cb3e19d-75e4-4a94-93de-58044856ae22</t>
+          <t>https://kad.arbitr.ru/Card/bd9bc7ee-d767-4b1f-ad7b-fa8dde8eec70</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
+          <t>А40-36997/2017</t>
+        </is>
+      </c>
+      <c r="C133" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2017</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E133" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F133" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G133" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I133" s="2" t="inlineStr">
+        <is>
+          <t>8608056523</t>
+        </is>
+      </c>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K133" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L133" s="2" t="inlineStr">
+        <is>
+          <t>7723211366</t>
+        </is>
+      </c>
+      <c r="M133" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N133" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="inlineStr"/>
+      <c r="P133" s="2" t="inlineStr"/>
+      <c r="Q133" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R133" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика прекратить членство истца в ассоциации.</t>
+        </is>
+      </c>
+      <c r="S133" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2017</t>
+        </is>
+      </c>
+      <c r="T133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U133" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2e3a2b77-8cdd-4ded-9276-ac8af702d4c8</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>А40-36835/2017</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2017</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДИАНА"</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>8601027192</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P134" s="2" t="inlineStr"/>
+      <c r="Q134" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R134" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при смене СРО</t>
+        </is>
+      </c>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2017</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U134" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9fd1f482-ac02-4d96-ad5a-394e8a451a21</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>А08-1251/2017</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2017</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G135" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ЕРМАКОВСКОЕ ПРЕДПРИЯТИЕ ПО РЕМОНТУ СКВАЖИН"</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr">
+        <is>
+          <t>8603093264</t>
+        </is>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N135" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="inlineStr"/>
+      <c r="P135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr"/>
+      <c r="R135" s="2" t="inlineStr"/>
+      <c r="S135" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2017</t>
+        </is>
+      </c>
+      <c r="T135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U135" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9140fa41-9730-459e-9d03-6b4c31debd7f</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>А46-2150/2017</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2017</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G136" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецавтоматика-сервис"</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>8603132837</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P136" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q136" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R136" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 500 000 рублей взноса в компенсационный фонд на счет НП «ОПУС».</t>
+        </is>
+      </c>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2017</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U136" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52ffe700-9005-44c8-8d9b-55a03fe0234f</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>А40-28237/2017</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2017</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G137" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОНТАКТ"</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>8602261364</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N137" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O137" s="2" t="n">
+        <v>305171.12</v>
+      </c>
+      <c r="P137" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q137" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R137" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов по ст. 395 ГК РФ.</t>
+        </is>
+      </c>
+      <c r="S137" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2017</t>
+        </is>
+      </c>
+      <c r="T137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U137" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a58e13b6-8a45-4063-adda-834c2abea0ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>А46-1633/2017</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2017</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЕВРО-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>8604031285</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P138" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q138" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R138" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом члена в другую СРО</t>
+        </is>
+      </c>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a7eeb558-a692-4496-971d-400a1a6cc102</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>А40-25698/2017</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2017</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G139" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>8601048996</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N139" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P139" s="2" t="inlineStr"/>
+      <c r="Q139" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R139" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 500 000 рублей</t>
+        </is>
+      </c>
+      <c r="S139" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2017</t>
+        </is>
+      </c>
+      <c r="T139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U139" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fcead936-b0c5-46c5-98c2-c493e02fe898</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>А70-599/2017</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>23.01.2017</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G140" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>8603192667</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr">
+        <is>
+          <t>7729441302</t>
+        </is>
+      </c>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>Маркова Н. Л.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P140" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q140" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R140" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО и перевод взноса 1 000 000 руб. в другой фонд.</t>
+        </is>
+      </c>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2017</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U140" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5cb3e19d-75e4-4a94-93de-58044856ae22</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
           <t>А46-208/2017</t>
         </is>
       </c>
-      <c r="C133" s="2" t="inlineStr">
+      <c r="C141" s="2" t="inlineStr">
         <is>
           <t>13.01.2017</t>
         </is>
       </c>
-      <c r="D133" s="2" t="inlineStr">
+      <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E133" s="2" t="inlineStr">
+      <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F133" s="2" t="inlineStr">
+      <c r="F141" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G133" s="2" t="inlineStr">
+      <c r="G141" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H133" s="2" t="inlineStr">
+      <c r="H141" s="2" t="inlineStr">
         <is>
           <t>ООО "ЮГРА-СТРОЙ"</t>
         </is>
       </c>
-      <c r="I133" s="2" t="inlineStr">
+      <c r="I141" s="2" t="inlineStr">
         <is>
           <t>8603160640</t>
         </is>
       </c>
-      <c r="J133" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K133" s="2" t="inlineStr">
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K141" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
-      <c r="L133" s="2" t="inlineStr">
+      <c r="L141" s="2" t="inlineStr">
         <is>
           <t>5504136031</t>
         </is>
       </c>
-      <c r="M133" s="2" t="inlineStr">
+      <c r="M141" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
-      <c r="N133" s="2" t="inlineStr">
+      <c r="N141" s="2" t="inlineStr">
         <is>
           <t>Голобородько Н. А.</t>
         </is>
       </c>
-      <c r="O133" s="2" t="n">
+      <c r="O141" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P133" s="2" t="n">
+      <c r="P141" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="Q133" s="2" t="inlineStr">
+      <c r="Q141" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R133" s="2" t="inlineStr">
+      <c r="R141" s="2" t="inlineStr">
         <is>
           <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
-      <c r="S133" s="2" t="inlineStr">
+      <c r="S141" s="2" t="inlineStr">
         <is>
           <t>21.06.2017</t>
         </is>
       </c>
-      <c r="T133" s="2" t="inlineStr">
+      <c r="T141" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U133" s="3" t="inlineStr">
+      <c r="U141" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/925a977a-4731-41e0-88a7-1ffb743c6e12</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>А75-7817/2013</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2013</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Еврострой-С"</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМК-Спецсервис"</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr"/>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>АС Ханты-Мансийского АО</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>Бетхер В. А.</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="inlineStr"/>
+      <c r="P142" s="2" t="inlineStr"/>
+      <c r="Q142" s="2" t="inlineStr"/>
+      <c r="R142" s="2" t="inlineStr"/>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>21.01.2022</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U142" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/473d10eb-c1ab-4449-a7a4-8b8c5bffab25</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
@@ -13724,44 +14493,53 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>