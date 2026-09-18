--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cb249b8-6096-4a53-8e01-28531ac6b688" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65ec6c33-5d31-40a0-88f2-08591e42f3f7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4299e81a-46f2-4b3a-b7cf-72fa50cc6091" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e651c65d-76ac-4505-860b-43b76d5734fb" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f61ea453-cdf3-40db-80d9-49257050ab9c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d765db9-f2bc-41d9-a166-bb86fbff8266" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a399e4dc-423f-4269-9f4c-f8fe0e394df5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2fcfc966-4679-4af6-aecb-348d0194c72a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e57d7473-fdee-4506-8c39-2c3354c29999" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0980ff53-382e-4696-9bf1-440ca4e96cc2" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afe18bcc-de70-42b3-924f-838407aca79a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcb79d02-c510-4c1b-b9d3-afee93408140" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3eea349-0f0b-474c-aecf-35672b7ee5df" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a18fb79-a177-47c9-8743-002ccb57f5da" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36818ea4-ff69-4f73-b706-2b792a36ab8b" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3c2f472-f93e-4002-8a2b-c5f89ae6b768" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85d84fd8-5b03-43b5-977f-21ef55d1ae5a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75e36150-4ab6-499c-815a-153cdbd3c0c7" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05ba50b3-a351-4bd5-86bf-ce6ea431e8b6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b56924ec-6202-4087-87a8-b57fcfceb3b1" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d468b57b-bd67-4200-adca-bde303d03f49" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0bbd5cd-803f-4184-891c-1b98cc8d3b57" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/987456d7-1fcd-43c7-9862-db1df1a7e4d2" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a55888f-d891-4618-949c-0038dca16cb2" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e1ff838-f670-42ee-bbcf-f1afa98f32b1" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eabf3f87-1f91-4cc7-879e-b8260492f4d4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bea66b64-7d04-4ca3-94a4-3a0c198aed7f" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d14e939-d144-4359-b89b-506960762e48" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94f3f18a-0654-4fbd-93de-bcc2bec1d9d4" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40fbaa76-4545-4348-a88d-41e8f7e7d2f1" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a27caf7-a543-40f2-b05f-99d3c8cd220e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/535be8f4-c280-4900-b74a-c13852685994" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37b61268-649e-44c0-91b9-599e938f21b2" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/814dbc5f-5cd8-46ee-9964-93dd633f6b9b" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87d29cf0-70c7-46d0-8b65-7f920009b252" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74dd8bd8-718c-4862-9fca-09da07438418" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07755e3b-6168-4d28-8b34-cc93ca974b16" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1082bcd4-f8d5-4d96-a447-e08c236ec7f0" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1e6cdd2-0f3c-411d-a4d3-84396884c087" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47f906b7-73b4-4b31-a1c2-7e0b0f53b891" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10a912c6-3977-49d3-9b0d-47e0f344c486" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c73b13ef-467d-411e-b009-b3f6e0b574b9" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0b54cf4-578a-4475-86ea-f6e06b2796c2" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72830d44-281a-44eb-982a-7262c2a98fc9" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d6fa75a-cfd8-48d2-bcc0-1d364cfd0ae1" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01f20d5d-7adb-46da-9f51-8f7fbcb0ae87" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5da6ec1c-8b9b-4a2d-a0ba-cc7bda11c192" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39ddb160-2c7e-441e-ac61-2e1b0054b0f7" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50da37a4-cbdc-419c-bcff-5ddc92a77e5b" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a23d0a5-4a24-483b-b0ed-cf9805411ee2" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/429b99a4-b519-4c4c-a918-42c17e82ad70" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c5f8b06-0d85-4303-8490-a6b30dd9bf98" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f980c9b8-92a0-4adb-b55f-b5d611db9cf7" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7821265-52f5-43c1-b65f-c2c27de70105" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd08e7e3-37be-4da9-b743-a2c112d8ec23" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4378768d-7310-4308-aa1e-b48f4d462042" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/122dd560-d370-48d2-bbc0-ecef4f98f710" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1c0610f-17d5-40d1-97c8-a6950ced1faf" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6eb726fc-0666-4dfc-a408-3aef3d4df299" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4af4f037-6345-406b-a6a9-d1a24dfd4f11" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eeb732bc-665a-4909-81af-ac0f26f0ad60" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfc6553a-223a-443b-a406-4b428f220564" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5378f1ab-25e6-44bf-b34b-c36dd52632e6" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d921754e-c245-40d9-b570-a85144099db6" TargetMode="External" Id="rId64" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cb249b8-6096-4a53-8e01-28531ac6b688" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65ec6c33-5d31-40a0-88f2-08591e42f3f7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4299e81a-46f2-4b3a-b7cf-72fa50cc6091" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/225f4cb4-e83d-4337-a9a8-efceebd147ad" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb9b8496-3e39-40f7-ae91-ef77dce03a1d" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e651c65d-76ac-4505-860b-43b76d5734fb" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f61ea453-cdf3-40db-80d9-49257050ab9c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d765db9-f2bc-41d9-a166-bb86fbff8266" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ceda0de2-36cf-4b2f-b6e0-4d7e1d624a6a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a399e4dc-423f-4269-9f4c-f8fe0e394df5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dab48dc5-f269-4289-9d3b-2e150bbe2d78" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6699988-9c2e-455e-8e2f-7de767d3266d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2fcfc966-4679-4af6-aecb-348d0194c72a" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bb05836-e541-48ac-b1dc-e571b7e6101e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e57d7473-fdee-4506-8c39-2c3354c29999" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0980ff53-382e-4696-9bf1-440ca4e96cc2" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da35b509-5886-4635-9254-580b2d964a17" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/afe18bcc-de70-42b3-924f-838407aca79a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2d90a79-7f63-42bc-ba87-101abf1e1973" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/faaa93bb-8d8f-4fba-8f60-0358d1aab533" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffc511ba-207d-4b47-ac9b-e0b52ad63df6" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcb79d02-c510-4c1b-b9d3-afee93408140" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1be574e1-951e-46ff-b592-dedb20d894cf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee9a9d26-d723-49e8-8e5f-7f31f5b828c0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b1d6633-d527-47f7-bc8c-7d913c943a93" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efd5d78f-b5c0-4173-b745-81b1b096d1ba" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70ebb8cd-af1b-4f9f-8491-cf859851b785" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6ea1c8c-a47c-434b-94fc-5789b219da56" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb2bf4b0-b881-4897-99e0-ee99a18ce5d9" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f40ac979-494c-48ca-9a55-8b394c39e2f1" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/509a074e-1adf-4852-af3a-e1389f175899" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f9ebb00-9d22-4393-958e-65fa72fe3bd0" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3eea349-0f0b-474c-aecf-35672b7ee5df" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9e3e2a3-2e02-4672-a43c-d5905a9db878" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a18fb79-a177-47c9-8743-002ccb57f5da" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36818ea4-ff69-4f73-b706-2b792a36ab8b" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3c2f472-f93e-4002-8a2b-c5f89ae6b768" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85d84fd8-5b03-43b5-977f-21ef55d1ae5a" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75e36150-4ab6-499c-815a-153cdbd3c0c7" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05ba50b3-a351-4bd5-86bf-ce6ea431e8b6" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b56924ec-6202-4087-87a8-b57fcfceb3b1" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d468b57b-bd67-4200-adca-bde303d03f49" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0bbd5cd-803f-4184-891c-1b98cc8d3b57" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/987456d7-1fcd-43c7-9862-db1df1a7e4d2" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a55888f-d891-4618-949c-0038dca16cb2" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e1ff838-f670-42ee-bbcf-f1afa98f32b1" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eabf3f87-1f91-4cc7-879e-b8260492f4d4" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bea66b64-7d04-4ca3-94a4-3a0c198aed7f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a474b98-d5cf-4b3c-9ba2-078d55f27458" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b7b526e-eff1-4f65-8c3f-119f0f051caa" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d14e939-d144-4359-b89b-506960762e48" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/deb76196-8add-41e2-bce1-96c8d00aa70d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/988adf43-b687-4973-8ab3-069b43fd714f" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94f3f18a-0654-4fbd-93de-bcc2bec1d9d4" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40fbaa76-4545-4348-a88d-41e8f7e7d2f1" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a27caf7-a543-40f2-b05f-99d3c8cd220e" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/535be8f4-c280-4900-b74a-c13852685994" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37b61268-649e-44c0-91b9-599e938f21b2" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/814dbc5f-5cd8-46ee-9964-93dd633f6b9b" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87d29cf0-70c7-46d0-8b65-7f920009b252" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74dd8bd8-718c-4862-9fca-09da07438418" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07755e3b-6168-4d28-8b34-cc93ca974b16" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87ce2155-aa90-4930-b99a-7e8d1af5de75" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa50714f-035a-4517-9959-9252e26b1fd5" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/287615d3-a03b-46a5-a327-3044113de78c" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f70dd662-758c-47ee-a4e8-c066fd174faf" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5eb70844-d088-486d-8acc-6e44b3d176fc" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ad399d-7d01-4841-93c3-bf941b65408c" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/deb23be8-fba4-4a67-8bb3-75fb34bc0f77" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81fba9c6-7ab4-4015-b82d-97175d94420c" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/121abd0a-2333-42c4-b25b-07928809f66e" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bbca18f7-b1e7-41ed-af1e-da52e329d2e9" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/523e72e2-ce0a-491b-a8b8-1198829c3893" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea3319cb-e159-4e9f-8738-38139fa0fa7a" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82e50203-469b-48dd-a359-cb9c432c356a" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c3371f4-2148-499f-a5e5-72f348415d2f" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8826835-e160-4049-a79c-df002d5b6c71" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48ec7412-dcd4-47ff-ae30-108af0eba121" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65d982ec-42b2-4708-9812-7224863af8d2" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1082bcd4-f8d5-4d96-a447-e08c236ec7f0" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af8da0b3-ad38-4609-833e-c2b3d83491d6" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91911b38-fee3-4d3a-ab76-ca58b67c5a0c" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1e6cdd2-0f3c-411d-a4d3-84396884c087" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62897872-8f97-4ec4-8aa6-23dcd51ecb98" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47f906b7-73b4-4b31-a1c2-7e0b0f53b891" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d4ea9f1-d1d3-4726-b480-1f8dd53e20ff" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca9ed1c9-75bd-4b52-b81d-c8b4357c0b4c" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10a912c6-3977-49d3-9b0d-47e0f344c486" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c73b13ef-467d-411e-b009-b3f6e0b574b9" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/441925a3-ac2e-4edd-8d6d-ece5d9563ba3" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0b54cf4-578a-4475-86ea-f6e06b2796c2" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72830d44-281a-44eb-982a-7262c2a98fc9" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d6fa75a-cfd8-48d2-bcc0-1d364cfd0ae1" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01f20d5d-7adb-46da-9f51-8f7fbcb0ae87" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5da6ec1c-8b9b-4a2d-a0ba-cc7bda11c192" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39ddb160-2c7e-441e-ac61-2e1b0054b0f7" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50da37a4-cbdc-419c-bcff-5ddc92a77e5b" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a23d0a5-4a24-483b-b0ed-cf9805411ee2" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/429b99a4-b519-4c4c-a918-42c17e82ad70" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c5f8b06-0d85-4303-8490-a6b30dd9bf98" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f980c9b8-92a0-4adb-b55f-b5d611db9cf7" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7821265-52f5-43c1-b65f-c2c27de70105" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4378768d-7310-4308-aa1e-b48f4d462042" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd08e7e3-37be-4da9-b743-a2c112d8ec23" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/122dd560-d370-48d2-bbc0-ecef4f98f710" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1c0610f-17d5-40d1-97c8-a6950ced1faf" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6eb726fc-0666-4dfc-a408-3aef3d4df299" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4af4f037-6345-406b-a6a9-d1a24dfd4f11" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eeb732bc-665a-4909-81af-ac0f26f0ad60" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfc6553a-223a-443b-a406-4b428f220564" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28fef93f-c656-4a87-97e8-2e967eb4e962" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4cbf97ce-456d-4e21-911e-98f0a7a1b576" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5378f1ab-25e6-44bf-b34b-c36dd52632e6" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d921754e-c245-40d9-b570-a85144099db6" TargetMode="External" Id="rId114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U65"/>
+  <dimension ref="A1:U115"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -666,51 +666,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Антонова Е. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Признание недействительными решений общего собрания и правления СРО</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7cb249b8-6096-4a53-8e01-28531ac6b688</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А81-8104/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>01.09.2025</t>
@@ -880,6032 +880,10482 @@
           <t>Оспаривание решений годового общего собрания членов СРО от 04.03.2025 (протокол № 29)</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
           <t>14.05.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4299e81a-46f2-4b3a-b7cf-72fa50cc6091</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А81-871/2025</t>
+          <t>А81-3358/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>03.02.2025</t>
+          <t>11.04.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Передереев Николай Григорьевич</t>
+          <t>Федеральная налоговая служба Российской Федерации</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Ямалспецпромгрупп"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8903037246</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Санджиев М. А.</t>
+          <t>Данилова С. Х.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>12.06.2025</t>
+          <t>29.08.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e651c65d-76ac-4505-860b-43b76d5734fb</t>
+          <t>https://kad.arbitr.ru/Card/225f4cb4-e83d-4337-a9a8-efceebd147ad</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А81-590/2025</t>
+          <t>А81-1522/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>20.02.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "Урал"</t>
+          <t>Федеральная налоговая служба Российской Федерации</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>8902009824</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "НордЭко"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>7203359260</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>8 арбитражный апелляционный суд</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Дябин Д. Б.</t>
+          <t>Данилова С. Х.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f61ea453-cdf3-40db-80d9-49257050ab9c</t>
+          <t>https://kad.arbitr.ru/Card/bb9b8496-3e39-40f7-ae91-ef77dce03a1d</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А81-12976/2024</t>
+          <t>А81-871/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>11.12.2024</t>
+          <t>03.02.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "Урал"</t>
+          <t>Передереев Николай Григорьевич</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>8902009824</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>8 арбитражный апелляционный суд</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Фролова С. В.</t>
+          <t>Санджиев М. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения правления СРО № 388 от 25.10.2024 из-за нелегитимного состава</t>
+          <t>Признание недействительным решения внеочередного общего собрания членов СРО от 28.11.2024</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>12.06.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d765db9-f2bc-41d9-a166-bb86fbff8266</t>
+          <t>https://kad.arbitr.ru/Card/e651c65d-76ac-4505-860b-43b76d5734fb</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А81-11020/2024</t>
+          <t>А81-590/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>08.10.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
+          <t>ООО "Урал"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>8902009824</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Ямало-Ненецкого АО</t>
+          <t>8 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Соколов С. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дябин Д. Б.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
+          <t>Признание недействительными решений внеочередного общего собрания членов СРО от 28.11.2024</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a399e4dc-423f-4269-9f4c-f8fe0e394df5</t>
+          <t>https://kad.arbitr.ru/Card/f61ea453-cdf3-40db-80d9-49257050ab9c</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А81-6726/2024</t>
+          <t>А81-12976/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>07.06.2024</t>
+          <t>11.12.2024</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
+          <t>ООО "Урал"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>8902009824</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО НОРД ФОРТ "</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>8911011403</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Ямало-Ненецкого АО</t>
+          <t>8 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Никитина О. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Фролова С. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за причинение убытков членом СРО при выполнении работ по капремонту</t>
+          <t>Признание недействительным решения правления СРО № 388 от 25.10.2024 из-за нелегитимного состава</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>20.08.2024</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2fcfc966-4679-4af6-aecb-348d0194c72a</t>
+          <t>https://kad.arbitr.ru/Card/6d765db9-f2bc-41d9-a166-bb86fbff8266</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А81-5252/2024</t>
+          <t>А81-11640/2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>07.05.2024</t>
+          <t>30.10.2024</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Передереев Николай Григорьевич</t>
+          <t>ООО Микрокредитная компания "Финансовая Этика"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>9731046624</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Управление Министерства юстиции РФ по Ямало-Ненецкому автономному округу</t>
+          <t>ООО "Полярстройкомплект"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>8901025894</t>
+          <t>8904037721</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Прутова И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Фалалеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>27.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e57d7473-fdee-4506-8c39-2c3354c29999</t>
+          <t>https://kad.arbitr.ru/Card/ceda0de2-36cf-4b2f-b6e0-4d7e1d624a6a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А81-5238/2024</t>
+          <t>А81-11020/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>06.05.2024</t>
+          <t>08.10.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Передереев Николай Григорьевич</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Санджиев М. А.</t>
-[...3 lines deleted...]
-      <c r="P11" s="2" t="inlineStr"/>
+          <t>Соколов С. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>6087584.36</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>153992.65</v>
+      </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений внеочередного общего собрания членов СРО от 25.04.2024</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>12.07.2024</t>
+          <t>23.01.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0980ff53-382e-4696-9bf1-440ca4e96cc2</t>
+          <t>https://kad.arbitr.ru/Card/a399e4dc-423f-4269-9f4c-f8fe0e394df5</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А81-4549/2024</t>
+          <t>А81-8065/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>19.04.2024</t>
+          <t>11.07.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>"Управление жилищно-коммунального хозяйства и транспорта Администрации города Лабытнанги"</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>8902008394</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Монолит"</t>
+          <t>ООО "Стройнефтепровод"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>8902015521</t>
+          <t>8905056389</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Осипова Ю. Г.</t>
+          <t>Мейранс А. Г.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>23.07.2024</t>
+          <t>07.03.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/afe18bcc-de70-42b3-924f-838407aca79a</t>
+          <t>https://kad.arbitr.ru/Card/dab48dc5-f269-4289-9d3b-2e150bbe2d78</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А81-12995/2023</t>
+          <t>А81-7295/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>12.12.2023</t>
+          <t>21.06.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Заместитель директора Саморегулируемой организации Союз "Строители Ямало-Ненецкого автономного округа" Манзырев Родион Сергеевич</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Нефтегазмонтаж"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8904084841</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Санджиев М. А.</t>
+          <t>Мейранс А. Г.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>13.09.2024</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcb79d02-c510-4c1b-b9d3-afee93408140</t>
+          <t>https://kad.arbitr.ru/Card/b6699988-9c2e-455e-8e2f-7de767d3266d</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А81-14020/2022</t>
+          <t>А81-6726/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>26.12.2022</t>
+          <t>07.06.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>8901998519</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО НОРД ФОРТ "</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8911011403</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Соколов С. В.</t>
+          <t>Никитина О. Н.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>4008736.98</v>
+        <v>103000</v>
       </c>
       <c r="P14" s="2" t="n">
-        <v>3934399.78</v>
+        <v>103000</v>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта МКД</t>
+          <t>Субсидиарная ответственность СРО за причинение убытков членом СРО при выполнении работ по капремонту</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>24.12.2024</t>
+          <t>20.08.2024</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3eea349-0f0b-474c-aecf-35672b7ee5df</t>
+          <t>https://kad.arbitr.ru/Card/2fcfc966-4679-4af6-aecb-348d0194c72a</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А81-12273/2022</t>
+          <t>А81-6539/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>01.11.2022</t>
+          <t>05.06.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтальКомплект"</t>
+          <t>ООО "Уренгойпромснаб"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>8904079665</t>
+          <t>8904073744</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Ямалтрансстрой"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8904054220</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Максимова О. В.</t>
+          <t>Мейранс А. Г.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>04.03.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a18fb79-a177-47c9-8743-002ccb57f5da</t>
+          <t>https://kad.arbitr.ru/Card/1bb05836-e541-48ac-b1dc-e571b7e6101e</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А81-11639/2022</t>
+          <t>А81-5252/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>07.10.2022</t>
+          <t>07.05.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
+          <t>Передереев Николай Григорьевич</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Валенсия"</t>
+          <t>Управление Министерства юстиции РФ по Ямало-Ненецкому автономному округу</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>8905035597</t>
+          <t>8901025894</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Максимова О. В.</t>
+          <t>Прутова И. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>245443.15</v>
+        <v>60000</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>239559.19</v>
+        <v>60000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за ущерб, причиненный затоплением квартиры при капремонте</t>
+          <t>Оспаривание решений Минюста и ФНС о регистрации изменений в учредительные документы СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>23.06.2023</t>
+          <t>28.04.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36818ea4-ff69-4f73-b706-2b792a36ab8b</t>
+          <t>https://kad.arbitr.ru/Card/e57d7473-fdee-4506-8c39-2c3354c29999</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А81-11614/2022</t>
+          <t>А81-5238/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>06.10.2022</t>
+          <t>06.05.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
+          <t>Передереев Николай Григорьевич</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Валенсия"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>8905035597</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Соколов С. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Санджиев М. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке регресса убытков и процентов за ущерб, причиненный при капитальном ремонте.</t>
+          <t>Оспаривание решений внеочередного общего собрания членов СРО от 25.04.2024</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>14.12.2022</t>
+          <t>12.07.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c3c2f472-f93e-4002-8a2b-c5f89ae6b768</t>
+          <t>https://kad.arbitr.ru/Card/0980ff53-382e-4696-9bf1-440ca4e96cc2</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А81-11494/2022</t>
+          <t>А81-4676/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>30.09.2022</t>
+          <t>23.04.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
+          <t>Общество с ограниченной ответственностью "ГК Гросснаб"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>6678038193</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Валенсия"</t>
+          <t>ООО "СеверМонтажСтрой"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>8905035597</t>
+          <t>8901033310</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Осипова Ю. Г.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Матвеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>23.12.2022</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85d84fd8-5b03-43b5-977f-21ef55d1ae5a</t>
+          <t>https://kad.arbitr.ru/Card/da35b509-5886-4635-9254-580b2d964a17</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А81-11336/2022</t>
+          <t>А81-4549/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>23.09.2022</t>
+          <t>19.04.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Лохман Егор Владимирович</t>
+          <t>"Управление жилищно-коммунального хозяйства и транспорта Администрации города Лабытнанги"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8902008394</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Правление Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Монолит"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8902015521</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Курекова О. В.</t>
+          <t>Осипова Ю. Г.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>23.03.2023</t>
+          <t>23.07.2024</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75e36150-4ab6-499c-815a-153cdbd3c0c7</t>
+          <t>https://kad.arbitr.ru/Card/afe18bcc-de70-42b3-924f-838407aca79a</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А81-10387/2022</t>
+          <t>А81-3472/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>25.08.2022</t>
+          <t>29.03.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Шмагин Александр Николаевич</t>
+          <t>Федеральная налоговая служба</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Пурспецэлектромонтаж"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8904033205</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Никитина О. Н.</t>
+          <t>Данилова С. Х.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>26.04.2023</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05ba50b3-a351-4bd5-86bf-ce6ea431e8b6</t>
+          <t>https://kad.arbitr.ru/Card/d2d90a79-7f63-42bc-ba87-101abf1e1973</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А81-9688/2022</t>
+          <t>А81-2638/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>02.08.2022</t>
+          <t>12.03.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ПАО «Сбербанк России»</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>7707083893</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Правление Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Уралсеверстрой"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>7451109395</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Никитина О. Н.</t>
+          <t>Фалалеева Ю. М.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>28.01.2023</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b56924ec-6202-4087-87a8-b57fcfceb3b1</t>
+          <t>https://kad.arbitr.ru/Card/faaa93bb-8d8f-4fba-8f60-0358d1aab533</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А81-6126/2022</t>
+          <t>А81-13362/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>19.04.2022</t>
+          <t>25.12.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Авто-Миг плюс"</t>
+          <t>ПАО Банк "Финансовая корпорация Откртытие"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>8902012591</t>
+          <t>7706092528</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "ВИИТОР СТРОЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8901028503</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Чалбышева И. В.</t>
+          <t>Фалалеева Ю. М.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
-      <c r="P22" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>28.12.2022</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d468b57b-bd67-4200-adca-bde303d03f49</t>
+          <t>https://kad.arbitr.ru/Card/ffc511ba-207d-4b47-ac9b-e0b52ad63df6</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А81-6141/2022</t>
+          <t>А81-12995/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>19.04.2022</t>
+          <t>12.12.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
+          <t>Заместитель директора Саморегулируемой организации Союз "Строители Ямало-Ненецкого автономного округа" Манзырев Родион Сергеевич</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
           <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
-      <c r="I23" s="2" t="inlineStr">
+      <c r="L23" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
-      <c r="J23" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Максимова О. В.</t>
+          <t>Санджиев М. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений правления СРО из-за нарушения порядка созыва и проведения</t>
+          <t>Оспаривание законности созыва заседания правления СРО и принятых на нем решений</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>17.02.2023</t>
+          <t>13.09.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0bbd5cd-803f-4184-891c-1b98cc8d3b57</t>
+          <t>https://kad.arbitr.ru/Card/bcb79d02-c510-4c1b-b9d3-afee93408140</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А81-5378/2022</t>
+          <t>А81-11644/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>04.04.2022</t>
+          <t>14.11.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ИП Мельникова Евгения Александровна</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>550525317010</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Правление Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО Строительная компания "Стандарт"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8905062640</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Осипова Ю. Г.</t>
+          <t>Матвеева Н. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>14.12.2022</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/987456d7-1fcd-43c7-9862-db1df1a7e4d2</t>
+          <t>https://kad.arbitr.ru/Card/1be574e1-951e-46ff-b592-dedb20d894cf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А81-4435/2022</t>
+          <t>А81-11186/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>18.03.2022</t>
+          <t>03.11.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО Генеральный директор "Урал" Яричина В.М.</t>
+          <t>Федеральная налоговая служба Российской Федерации</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Бабийчук Михаил Владимирович</t>
-[...2 lines deleted...]
-      <c r="L25" s="2" t="inlineStr"/>
+          <t>ООО "Энергопроект"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>8904087634</t>
+        </is>
+      </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Курекова О. В.</t>
+          <t>Матвеева Н. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>06.09.2022</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a55888f-d891-4618-949c-0038dca16cb2</t>
+          <t>https://kad.arbitr.ru/Card/ee9a9d26-d723-49e8-8e5f-7f31f5b828c0</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А81-4234/2022</t>
+          <t>А81-7782/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>17.03.2022</t>
+          <t>11.08.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Урал"</t>
+          <t>ИП Чуев Денис Александрович</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>8902009824</t>
+          <t>450131449674</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ЗАО "ПРЕДПРИЯТИЕ МЕХАНИЗАЦИЯ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8904029181</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Антонова Е. В.</t>
+          <t>Фалалеева Ю. М.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>06.10.2022</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e1ff838-f670-42ee-bbcf-f1afa98f32b1</t>
+          <t>https://kad.arbitr.ru/Card/9b1d6633-d527-47f7-bc8c-7d913c943a93</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А81-10201/2021</t>
+          <t>А81-6202/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>28.10.2021</t>
+          <t>23.06.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
+          <t>Кузнецов Олег Александрович</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>233530512300</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Стройэнергоконтроль"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8904067250</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Антонова Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>30.03.2023</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eabf3f87-1f91-4cc7-879e-b8260492f4d4</t>
+          <t>https://kad.arbitr.ru/Card/efd5d78f-b5c0-4173-b745-81b1b096d1ba</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А81-9160/2021</t>
+          <t>А81-5122/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>04.10.2021</t>
+          <t>24.05.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>Лохман Егор Владимирович</t>
+          <t>ООО "Дарикс"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7714481849</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "СеверМонтажСтрой"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8901033310</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Осипова Ю. Г.</t>
+          <t>Мотовилов А. Н.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>03.02.2023</t>
+          <t>27.08.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bea66b64-7d04-4ca3-94a4-3a0c198aed7f</t>
+          <t>https://kad.arbitr.ru/Card/70ebb8cd-af1b-4f9f-8491-cf859851b785</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А81-8678/2021</t>
+          <t>А81-5025/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>24.09.2021</t>
+          <t>23.05.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>Лохман Егор Владимирович</t>
+          <t>Федеральная налоговая служба России</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Север Стройтранс"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8904054808</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Антонова Е. В.</t>
+          <t>Полторацкая Э. Ю.</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>28.09.2021</t>
+          <t>13.05.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d14e939-d144-4359-b89b-506960762e48</t>
+          <t>https://kad.arbitr.ru/Card/e6ea1c8c-a47c-434b-94fc-5789b219da56</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А81-3925/2021</t>
+          <t>А81-4453/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>11.05.2021</t>
+          <t>04.05.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>Лохман Егор Владимирович</t>
+          <t>ООО "Ямалстройэнергомонтаж"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8905034177</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Ямалстройэнергомонтаж"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8905034177</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Максимова О. В.</t>
+          <t>Мотовилов А. Н.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
-      <c r="P30" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>08.10.2022</t>
+          <t>10.04.2024</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94f3f18a-0654-4fbd-93de-bcc2bec1d9d4</t>
+          <t>https://kad.arbitr.ru/Card/bb2bf4b0-b881-4897-99e0-ee99a18ce5d9</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А81-3306/2021</t>
+          <t>А81-4003/2023</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>14.04.2021</t>
+          <t>24.04.2023</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>Шмагин Александр Николаевич</t>
+          <t>ООО "Ямалстройэнергомонтаж"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8905034177</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Ямалстройэнергомонтаж"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8905034177</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Крылов А. В.</t>
+          <t>Джанибекова Р. Б.</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
-      <c r="Q31" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>12.05.2021</t>
+          <t>03.05.2023</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/40fbaa76-4545-4348-a88d-41e8f7e7d2f1</t>
+          <t>https://kad.arbitr.ru/Card/f40ac979-494c-48ca-9a55-8b394c39e2f1</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А81-2908/2021</t>
+          <t>А81-3964/2023</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>02.04.2021</t>
+          <t>21.04.2023</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>Фракин Роман Владимирович</t>
+          <t>ИП Овчинников Дмитрий Олегович</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>027412051803</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Тех-Прогресс"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>0257009598</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Курекова О. В.</t>
+          <t>Данилова С. Х.</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr"/>
-      <c r="Q32" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>24.04.2021</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a27caf7-a543-40f2-b05f-99d3c8cd220e</t>
+          <t>https://kad.arbitr.ru/Card/509a074e-1adf-4852-af3a-e1389f175899</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А81-1840/2021</t>
+          <t>А81-879/2023</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>05.03.2021</t>
+          <t>03.02.2023</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>Носкин Сергей Анатольевич</t>
+          <t>ООО "Вектор-ТрансАвто"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7017393754</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Ямалпромгражданстрой"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8904088780</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Чалбышева И. В.</t>
+          <t>Матвеева Н. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
-      <c r="Q33" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>15.09.2022</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/535be8f4-c280-4900-b74a-c13852685994</t>
+          <t>https://kad.arbitr.ru/Card/2f9ebb00-9d22-4393-958e-65fa72fe3bd0</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А81-1196/2021</t>
+          <t>А81-14020/2022</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>16.02.2021</t>
+          <t>26.12.2022</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>Фракин Роман Владимирович</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "Союз строители Ямало-Ненецкого автономного округа"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Курекова О. В.</t>
-[...3 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+          <t>Соколов С. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="n">
+        <v>4008736.98</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>3934399.78</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения общего собрания членов СРО о прекращении полномочий членов правления</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта МКД</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>24.03.2021</t>
+          <t>24.12.2024</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/37b61268-649e-44c0-91b9-599e938f21b2</t>
+          <t>https://kad.arbitr.ru/Card/a3eea349-0f0b-474c-aecf-35672b7ee5df</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А81-277/2021</t>
+          <t>А81-12808/2022</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>18.01.2021</t>
+          <t>22.11.2022</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И ИНВЕСТИЦИЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+          <t>ООО "Северстрой"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>8901017526</t>
+          <t>8911030050</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "СОЮЗ СТРОИТЕЛЕЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+          <t>ООО "МаксПромСтрой"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8911030251</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Курекова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Джанибекова Р. Б.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
-      <c r="Q35" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>12.05.2021</t>
+          <t>26.03.2024</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/814dbc5f-5cd8-46ee-9964-93dd633f6b9b</t>
+          <t>https://kad.arbitr.ru/Card/b9e3e2a3-2e02-4672-a43c-d5905a9db878</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А81-267/2021</t>
+          <t>А81-12273/2022</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>15.01.2021</t>
+          <t>01.11.2022</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>Торгово-промышленная палата Ямало-Ненецкого автономного округа</t>
+          <t>ООО "СтальКомплект"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>8901009620</t>
+          <t>8904079665</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "СОЮЗ СТРОИТЕЛЕЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Соколов С. В.</t>
+          <t>Максимова О. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения Внеочередного общего собрания членов СРО от 18.09.2020</t>
+          <t>Оспаривание решения правления СРО об исключении ООО Сталькомплект из состава членов организации</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>03.03.2021</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/87d29cf0-70c7-46d0-8b65-7f920009b252</t>
+          <t>https://kad.arbitr.ru/Card/8a18fb79-a177-47c9-8743-002ccb57f5da</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А81-10390/2020</t>
+          <t>А81-11639/2022</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>10.12.2020</t>
+          <t>07.10.2022</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>Хомутовский Александр Леонидович</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "СОЮЗ СТРОИТЕЛЕЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+          <t>ООО "Валенсия"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8905035597</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Крылов А. В.</t>
-[...2 lines deleted...]
-      <c r="O37" s="2" t="inlineStr"/>
+          <t>Максимова О. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>245443.15</v>
+      </c>
       <c r="P37" s="2" t="n">
-        <v>4800</v>
+        <v>239559.19</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Принятие решений правлением СРО при отсутствии необходимого кворума и нарушении порядка созыва.</t>
+          <t>Взыскание убытков в порядке регресса за ущерб, причиненный затоплением квартиры при капремонте</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>21.02.2021</t>
+          <t>23.06.2023</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74dd8bd8-718c-4862-9fca-09da07438418</t>
+          <t>https://kad.arbitr.ru/Card/36818ea4-ff69-4f73-b706-2b792a36ab8b</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А81-9953/2020</t>
+          <t>А81-11614/2022</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>27.11.2020</t>
+          <t>06.10.2022</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Урал"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>8902009824</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация СОЮЗ "СТРОИТЕЛИ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+          <t>ООО "Валенсия"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8905035597</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Крылов А. В.</t>
-[...2 lines deleted...]
-      <c r="O38" s="2" t="inlineStr"/>
+          <t>Соколов С. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>212192.77</v>
+      </c>
       <c r="P38" s="2" t="n">
-        <v>9000</v>
+        <v>212192.77</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Нарушение процедуры исключения из членов СРО и отсутствие законных оснований для исключения</t>
+          <t>Взыскание в порядке регресса убытков и процентов за ущерб, причиненный при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>19.02.2021</t>
+          <t>14.12.2022</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07755e3b-6168-4d28-8b34-cc93ca974b16</t>
+          <t>https://kad.arbitr.ru/Card/c3c2f472-f93e-4002-8a2b-c5f89ae6b768</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А81-3128/2019</t>
+          <t>А81-11494/2022</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>02.04.2019</t>
+          <t>30.09.2022</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "Заполярспецремстрой"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>8904006829</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Валенсия"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>8905035597</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Воробьёва В. С.</t>
+          <t>Осипова Ю. Г.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1300000</v>
-[...1 lines deleted...]
-      <c r="P39" s="2" t="inlineStr"/>
+        <v>222841.74</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>219042.99</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Перераспределение взноса между КФВВ и КФОДО и возврат излишне уплаченных средств</t>
+          <t>Взыскание убытков в порядке регресса за ущерб от затопления квартиры при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>06.11.2019</t>
+          <t>23.12.2022</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1082bcd4-f8d5-4d96-a447-e08c236ec7f0</t>
+          <t>https://kad.arbitr.ru/Card/85d84fd8-5b03-43b5-977f-21ef55d1ae5a</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А81-809/2019</t>
+          <t>А81-11336/2022</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>30.01.2019</t>
+          <t>23.09.2022</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ИП Норсоян Гарик Ашотович</t>
+          <t>Лохман Егор Владимирович</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>667222155651</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+          <t>Правление Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Чорноба В. В.</t>
+          <t>Курекова О. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО из-за отсутствия уведомления о сохранении членства и регистрации в ЯНАО</t>
+          <t>Нарушение процедуры созыва и проведения общего собрания и заседания правления СРО, отсутствие кворума</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>06.12.2019</t>
+          <t>23.03.2023</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1e6cdd2-0f3c-411d-a4d3-84396884c087</t>
+          <t>https://kad.arbitr.ru/Card/75e36150-4ab6-499c-815a-153cdbd3c0c7</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А81-10177/2018</t>
+          <t>А81-10387/2022</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>25.08.2022</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГазНефтеХолдинг"</t>
+          <t>Шмагин Александр Николаевич</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>8904040795</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "РемСтрой"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>8904053346</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Соколов С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Никитина О. Н.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный ее членом при выполнении строительных работ.</t>
+          <t>Оспаривание созыва и решений заседания Правления СРО от 13.04.2022 (протокол № 313).</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>30.11.2019</t>
+          <t>26.04.2023</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47f906b7-73b4-4b31-a1c2-7e0b0f53b891</t>
+          <t>https://kad.arbitr.ru/Card/05ba50b3-a351-4bd5-86bf-ce6ea431e8b6</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А81-3500/2018</t>
+          <t>А81-9688/2022</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>03.05.2018</t>
+          <t>02.08.2022</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройАльянс"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>8903004522</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация "СОЮЗ СТРОИТЕЛЕЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+          <t>Правление Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Соколов С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Никитина О. Н.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr"/>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>28.02.2019</t>
+          <t>28.01.2023</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10a912c6-3977-49d3-9b0d-47e0f344c486</t>
+          <t>https://kad.arbitr.ru/Card/b56924ec-6202-4087-87a8-b57fcfceb3b1</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А81-3193/2018</t>
+          <t>А81-6126/2022</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>23.04.2018</t>
+          <t>19.04.2022</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СУ-8"</t>
+          <t>ООО "Авто-Миг плюс"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>8905055650</t>
+          <t>8902012591</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>8901024900</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Чорноба В. В.</t>
+          <t>Чалбышева И. В.</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr"/>
-      <c r="P43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="n">
+        <v>6000</v>
+      </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание включить сведения в реестр членов СРО без фактического поступления взноса в фонд.</t>
+          <t>Нарушение процедуры созыва внеочередного общего собрания членов СРО по требованию участника</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>12.12.2018</t>
+          <t>28.12.2022</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c73b13ef-467d-411e-b009-b3f6e0b574b9</t>
+          <t>https://kad.arbitr.ru/Card/d468b57b-bd67-4200-adca-bde303d03f49</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-222215/2017</t>
+          <t>А81-6141/2022</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>23.11.2017</t>
+          <t>19.04.2022</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО Ямалтрансавто</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>Правление Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Максимова О. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации истца</t>
+          <t>Признание недействительными решений правления СРО из-за нарушения порядка созыва и проведения</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>30.04.2018</t>
+          <t>17.02.2023</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0b54cf4-578a-4475-86ea-f6e06b2796c2</t>
+          <t>https://kad.arbitr.ru/Card/a0bbd5cd-803f-4184-891c-1b98cc8d3b57</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-214495/2017</t>
+          <t>А81-5378/2022</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>04.04.2022</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРЕНГОЙСПЕЦЭНЕРГО"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>8904076287</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Правление Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Осипова Ю. Г.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr"/>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>10.08.2020</t>
+          <t>14.12.2022</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72830d44-281a-44eb-982a-7262c2a98fc9</t>
+          <t>https://kad.arbitr.ru/Card/987456d7-1fcd-43c7-9862-db1df1a7e4d2</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-187786/2017</t>
+          <t>А81-4435/2022</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>18.03.2022</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СУ-8"</t>
+          <t>ООО Генеральный директор "Урал" Яричина В.М.</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>8905055650</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Бабийчук Михаил Владимирович</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr"/>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Курекова О. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности с Ассоциации «МОСО «Солидарность» и СРО Союз «Строители ЯНАО»</t>
+          <t>Признание действий председателя правления СРО незаконными и досрочное прекращение его полномочий</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>11.12.2017</t>
+          <t>06.09.2022</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d6fa75a-cfd8-48d2-bcc0-1d364cfd0ae1</t>
+          <t>https://kad.arbitr.ru/Card/3a55888f-d891-4618-949c-0038dca16cb2</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-165477/2017</t>
+          <t>А81-4234/2022</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>04.09.2017</t>
+          <t>17.03.2022</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СУ-8"</t>
+          <t>ООО "Урал"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>8905055650</t>
+          <t>8902009824</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Антонова Е. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Нарушение порядка созыва заседания правления и несоблюдение судебного запрета на смену директора.</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>06.10.2022</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/01f20d5d-7adb-46da-9f51-8f7fbcb0ae87</t>
+          <t>https://kad.arbitr.ru/Card/7e1ff838-f670-42ee-bbcf-f1afa98f32b1</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-66568/2017</t>
+          <t>А81-10201/2021</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>28.10.2021</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов в Ямало-Ненецком автономном округе"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>8904067003</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Антонова Е. В.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>1000000</v>
+        <v>3585154.07</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>350000</v>
+        <v>3585154.07</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО СтройАльп) договоров капитального ремонта</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>24.07.2018</t>
+          <t>30.03.2023</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5da6ec1c-8b9b-4a2d-a0ba-cc7bda11c192</t>
+          <t>https://kad.arbitr.ru/Card/eabf3f87-1f91-4cc7-879e-b8260492f4d4</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-54055/2017</t>
+          <t>А81-9160/2021</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>04.10.2021</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОЛАР"</t>
+          <t>Лохман Егор Владимирович</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>8902011414</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7811154981</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Осипова Ю. Г.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и требование перечислить 2 000 000 рублей в другой фонд</t>
+          <t>Нарушение порядка созыва собраний, отсутствие кворума и незаконное прекращение полномочий членов</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>03.02.2023</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/39ddb160-2c7e-441e-ac61-2e1b0054b0f7</t>
+          <t>https://kad.arbitr.ru/Card/bea66b64-7d04-4ca3-94a4-3a0c198aed7f</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-124880/2017</t>
+          <t>А81-9200/2021</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>04.10.2021</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕСПЕКТ"</t>
+          <t>Федеральная налоговая служба России</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>8905043566</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Севертрансстрой"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>8905063192</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Мотовилов А. Н.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>05.03.2018</t>
+          <t>25.04.2026</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/50da37a4-cbdc-419c-bcff-5ddc92a77e5b</t>
+          <t>https://kad.arbitr.ru/Card/9a474b98-d5cf-4b3c-9ba2-078d55f27458</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-118853/2017</t>
+          <t>А81-8706/2021</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>27.09.2021</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЫЯ ПЛЮС"</t>
+          <t>Управление Федеральной налоговой службы по Ямало-Ненецкому автономному округу</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>8902013098</t>
+          <t>8901016000</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>ООО "СПЕЦГАЗТЕХНОЛОГИЯ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>8904072645</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a23d0a5-4a24-483b-b0ed-cf9805411ee2</t>
+          <t>https://kad.arbitr.ru/Card/7b7b526e-eff1-4f65-8c3f-119f0f051caa</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-113717/2017</t>
+          <t>А81-8678/2021</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>24.09.2021</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ - БРИКС"</t>
+          <t>Лохман Егор Владимирович</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>8905040861</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Антонова Е. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО.</t>
+          <t>Оспаривание легитимности внутренних документов и деятельности органов управления СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>28.09.2021</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/429b99a4-b519-4c4c-a918-42c17e82ad70</t>
+          <t>https://kad.arbitr.ru/Card/7d14e939-d144-4359-b89b-506960762e48</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-97021/2017</t>
+          <t>А81-7677/2021</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>25.08.2021</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСАВТО КЭТ"</t>
+          <t>Федеральная налоговая служба России</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>8904037640</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "Строительная Компания Высота"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>8911028090</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Матвеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>15.11.2023</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c5f8b06-0d85-4303-8490-a6b30dd9bf98</t>
+          <t>https://kad.arbitr.ru/Card/deb76196-8add-41e2-bce1-96c8d00aa70d</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А56-34555/2017</t>
+          <t>А81-3998/2021</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>22.05.2017</t>
+          <t>11.05.2021</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гранд"</t>
+          <t>Управление Федеральной налоговой службы по Ямало-Ненецкому автономному округу</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>8902013274</t>
+          <t>8901016000</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>ООО "ПромСтройКонтроль"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7203259315</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>18.01.2018</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f980c9b8-92a0-4adb-b55f-b5d611db9cf7</t>
+          <t>https://kad.arbitr.ru/Card/988adf43-b687-4973-8ab3-069b43fd714f</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-84726/2017</t>
+          <t>А81-3925/2021</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>11.05.2021</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО Импорт-лифт</t>
+          <t>Лохман Егор Владимирович</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Максимова О. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
       <c r="P55" s="2" t="n">
-        <v>300000</v>
+        <v>24000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Признание недействительными решений общего собрания членов СРО о смене органов управления.</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>08.10.2022</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7821265-52f5-43c1-b65f-c2c27de70105</t>
+          <t>https://kad.arbitr.ru/Card/94f3f18a-0654-4fbd-93de-bcc2bec1d9d4</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А56-30878/2017</t>
+          <t>А81-3306/2021</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>14.04.2021</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "САМБУРГСКАЯ ТРАНСПОРТНАЯ ОБСЛУЖИВАЮЩАЯ КОМПАНИЯ"</t>
+          <t>Шмагин Александр Николаевич</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>8911022606</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Крылов А. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 500 000 руб. в новую СРО</t>
+          <t>Оспаривание решений правления СРО о прекращении полномочий директора и назначении и.о.</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>30.07.2017</t>
+          <t>12.05.2021</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd08e7e3-37be-4da9-b743-a2c112d8ec23</t>
+          <t>https://kad.arbitr.ru/Card/40fbaa76-4545-4348-a88d-41e8f7e7d2f1</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А56-30824/2017</t>
+          <t>А81-2908/2021</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>02.04.2021</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>АО "СОВХОЗ ПУРОВСКИЙ"</t>
+          <t>Фракин Роман Владимирович</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>8911018374</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Курекова О. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 500000 руб. при переходе в другую СРО</t>
+          <t>Оспаривание решений общего собрания о прекращении полномочий членов правления и выходе из ассоциации</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>12.12.2017</t>
+          <t>24.04.2021</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4378768d-7310-4308-aa1e-b48f4d462042</t>
+          <t>https://kad.arbitr.ru/Card/2a27caf7-a543-40f2-b05f-99d3c8cd220e</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А56-27355/2017</t>
+          <t>А81-1840/2021</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>24.04.2017</t>
+          <t>05.03.2021</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖИНИРИНГ ГРУПП"</t>
+          <t>Носкин Сергей Анатольевич</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>8904073247</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Саморегулируемая организация "Союз "Строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Чалбышева И. В.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. в компенсационный фонд новой СРО при смене членства в СРО.</t>
+          <t>Признание недействительным решения общего собрания СРО о прекращении полномочий членов правления</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>15.09.2022</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/122dd560-d370-48d2-bbc0-ecef4f98f710</t>
+          <t>https://kad.arbitr.ru/Card/535be8f4-c280-4900-b74a-c13852685994</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-71849/2017</t>
+          <t>А81-1196/2021</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>16.02.2021</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕСПЕКТ"</t>
+          <t>Фракин Роман Владимирович</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>8905043566</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Саморегулируемая организация "Союз строители Ямало-Ненецкого автономного округа"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Курекова О. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
       <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и обязание перечислить 300 000 руб. компенсационного фонда</t>
+          <t>Оспаривание решения общего собрания членов СРО о прекращении полномочий членов правления</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>24.03.2021</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1c0610f-17d5-40d1-97c8-a6950ced1faf</t>
+          <t>https://kad.arbitr.ru/Card/37b61268-649e-44c0-91b9-599e938f21b2</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А40-49110/2017</t>
+          <t>А81-277/2021</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>18.01.2021</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ ГАС"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И ИНВЕСТИЦИЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>8905050274</t>
+          <t>8901017526</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>Саморегулируемая организация "СОЮЗ СТРОИТЕЛЕЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Курекова О. В.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>40362043.44</v>
+      </c>
+      <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность за некачественные работы члена СРО по госконтрактам 2011-2014 годов</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>12.05.2021</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6eb726fc-0666-4dfc-a408-3aef3d4df299</t>
+          <t>https://kad.arbitr.ru/Card/814dbc5f-5cd8-46ee-9964-93dd633f6b9b</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-23558/2017</t>
+          <t>А81-267/2021</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>15.01.2021</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-РКБ"</t>
+          <t>Торгово-промышленная палата Ямало-Ненецкого автономного округа</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>8905053571</t>
+          <t>8901009620</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>Саморегулируемая организация "СОЮЗ СТРОИТЕЛЕЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>8901024900</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Соколов С. В.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов за пользование средствами</t>
+          <t>Признание недействительным решения Внеочередного общего собрания членов СРО от 18.09.2020</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>03.03.2021</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4af4f037-6345-406b-a6a9-d1a24dfd4f11</t>
+          <t>https://kad.arbitr.ru/Card/87d29cf0-70c7-46d0-8b65-7f920009b252</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А40-7690/2017</t>
+          <t>А81-10390/2020</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>13.01.2017</t>
+          <t>10.12.2020</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО Пуровский центр недвижимости</t>
+          <t>Хомутовский Александр Леонидович</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L62" s="2" t="inlineStr"/>
+          <t>Саморегулируемая организация "СОЮЗ СТРОИТЕЛЕЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>8901024900</t>
+        </is>
+      </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Крылов А. В.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
       <c r="P62" s="2" t="n">
-        <v>300000</v>
+        <v>4800</v>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО</t>
+          <t>Принятие решений правлением СРО при отсутствии необходимого кворума и нарушении порядка созыва.</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>09.12.2017</t>
+          <t>21.02.2021</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eeb732bc-665a-4909-81af-ac0f26f0ad60</t>
+          <t>https://kad.arbitr.ru/Card/74dd8bd8-718c-4862-9fca-09da07438418</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-7695/2017</t>
+          <t>А81-9953/2020</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>13.01.2017</t>
+          <t>27.11.2020</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>НО ПУРОВСКИЙ ФОНД ЖИЛЬЯ И ИПОТЕКИ</t>
+          <t>ООО "Урал"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8902009824</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>НП СРО "Объединение инженеров строителей"</t>
-[...2 lines deleted...]
-      <c r="L63" s="2" t="inlineStr"/>
+          <t>Саморегулируемая организация СОЮЗ "СТРОИТЕЛИ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>8901024900</t>
+        </is>
+      </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Крылов А. В.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
       <c r="P63" s="2" t="n">
-        <v>500000</v>
+        <v>9000</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Нарушение процедуры исключения из членов СРО и отсутствие законных оснований для исключения</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>19.02.2021</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bfc6553a-223a-443b-a406-4b428f220564</t>
+          <t>https://kad.arbitr.ru/Card/07755e3b-6168-4d28-8b34-cc93ca974b16</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А81-1122/2014</t>
+          <t>А81-7692/2020</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>11.03.2014</t>
+          <t>15.09.2020</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительные технологии"</t>
+          <t>ООО "ДЭКСО"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>8912002433</t>
+          <t>7805762491</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительные технологии"</t>
+          <t>ООО "Уренгойремстройдобыча"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>8912002433</t>
+          <t>8904038330</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Беспалов М. Б.</t>
+          <t>Фалалеева Ю. М.</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr"/>
       <c r="P64" s="2" t="inlineStr"/>
       <c r="Q64" s="2" t="inlineStr"/>
       <c r="R64" s="2" t="inlineStr"/>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>20.10.2015</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5378f1ab-25e6-44bf-b34b-c36dd52632e6</t>
+          <t>https://kad.arbitr.ru/Card/87ce2155-aa90-4930-b99a-7e8d1af5de75</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А81-4572/2012</t>
+          <t>А81-6714/2020</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>09.11.2012</t>
+          <t>14.08.2020</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Союз строителей Ямало-Ненецкого автономного округа"</t>
+          <t>ООО "Северстрой"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>6451413298</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>ООО "Специализированные строительно-монтажные работы"</t>
+          <t>ООО "Северстрой"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>8901024900</t>
+          <t>6451413298</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Антонова Е. В.</t>
+          <t>Матвеева Н. В.</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr"/>
       <c r="P65" s="2" t="inlineStr"/>
-      <c r="Q65" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q65" s="2" t="inlineStr"/>
       <c r="R65" s="2" t="inlineStr"/>
       <c r="S65" s="2" t="inlineStr">
         <is>
+          <t>21.03.2026</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fa50714f-035a-4517-9959-9252e26b1fd5</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А81-3966/2020</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2020</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>Адвокатский кабинет Семенычева Александра Юрьевича</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>551701925330</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОНТУР"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>8901021184</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Матвеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2024</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/287615d3-a03b-46a5-a327-3044113de78c</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А81-3460/2020</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2020</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>МУП "УРЕНГОЙСКОЕ ГОРОДСКОЕ ХОЗЯЙСТВО" МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ГОРОД НОВЫЙ УРЕНГОЙ</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>8904047014</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ямал строй дом"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>8904082523</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2026</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f70dd662-758c-47ee-a4e8-c066fd174faf</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А81-2224/2020</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2020</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИнвестКонсалт"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>7707728848</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройгазпроект"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>8902015289</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Фалалеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2026</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5eb70844-d088-486d-8acc-6e44b3d176fc</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А81-1755/2020</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2020</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба России</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>7707329152</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>АО "Инвестиционно-строительная компания Ямало-Ненецкого автономного округа"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>8901009437</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Данилова С. Х.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63ad399d-7d01-4841-93c3-bf941b65408c</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А81-162/2020</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2020</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Спецстрой"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>7203321154</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Аквилон"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>8904084432</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Фалалеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr"/>
+      <c r="R70" s="2" t="inlineStr"/>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/deb23be8-fba4-4a67-8bb3-75fb34bc0f77</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А81-10902/2019</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2019</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной налоговой службы по Ямало-Ненецкому автономному округу</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>8901016000</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Новоуренгойское Управление Буровых Работ"</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>8904049068</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Фалалеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>30.12.2025</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/81fba9c6-7ab4-4015-b82d-97175d94420c</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А81-9903/2019</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>05.11.2019</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба России</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>7707329152</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Инженерно-строительная компания"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>8904892535</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2024</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/121abd0a-2333-42c4-b25b-07928809f66e</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А81-9056/2019</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2019</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба России</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УРЕНГОЙКОМПЛЕКТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>8904072807</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Мотовилов А. Н.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2023</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bbca18f7-b1e7-41ed-af1e-da52e329d2e9</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А81-8663/2019</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2019</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>Муратов Олег Анатольевич</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>890500624013</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Системкомплекс"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>8905027910</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2023</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/523e72e2-ce0a-491b-a8b8-1198829c3893</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А81-5610/2019</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2019</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>ИП Карунас Сергей Александрович</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>027616809940</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Домостроительная компания"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>8911028076</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Матвеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr"/>
+      <c r="R75" s="2" t="inlineStr"/>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ea3319cb-e159-4e9f-8738-38139fa0fa7a</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А81-5593/2019</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2019</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G76" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба России</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>7707329152</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройнефтепровод"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>8905056389</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Худяев В. В.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2024</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82e50203-469b-48dd-a359-cb9c432c356a</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А81-4923/2019</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2019</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Крансервис"</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>8902012471</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Жилстрой"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>8901018921</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Матвеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2023</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c3371f4-2148-499f-a5e5-72f348415d2f</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А81-3812/2019</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2019</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>ИП Друшляк Иван Владимирович</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>890201359800</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ямалстройтранс"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>8902014863</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Фалалеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>16.09.2026</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f8826835-e160-4049-a79c-df002d5b6c71</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А81-3511/2019</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2019</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Промспецстрой"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>8904030268</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Арктикстроймонтаж"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>8904086704</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Мотовилов А. Н.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="inlineStr"/>
+      <c r="P79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr"/>
+      <c r="R79" s="2" t="inlineStr"/>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/48ec7412-dcd4-47ff-ae30-108af0eba121</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А81-3294/2019</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2019</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ямалстройгрупп"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>8901024178</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гефест"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>8901025277</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2021</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65d982ec-42b2-4708-9812-7224863af8d2</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А81-3128/2019</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2019</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Заполярспецремстрой"</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>8904006829</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>8901024900</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Воробьёва В. С.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="n">
+        <v>1300000</v>
+      </c>
+      <c r="P81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R81" s="2" t="inlineStr">
+        <is>
+          <t>Перераспределение взноса между КФВВ и КФОДО и возврат излишне уплаченных средств</t>
+        </is>
+      </c>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2019</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1082bcd4-f8d5-4d96-a447-e08c236ec7f0</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А81-3042/2019</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2019</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройсистема"</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>7202159491</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>ООО Проектно-строительная компания "ЯмалПроектСтрой"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>8905050789</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Джалцанов А. В.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>18.05.2024</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/af8da0b3-ad38-4609-833e-c2b3d83491d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А81-2237/2019</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2019</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной налоговой службы по Ямало-Ненецкому автономному округу</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>8901016000</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МонолитСтрой"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>8903031300</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Фалалеева Ю. М.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2026</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/91911b38-fee3-4d3a-ab76-ca58b67c5a0c</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А81-809/2019</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2019</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>ИП Норсоян Гарик Ашотович</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>667222155651</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>8901024900</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Чорноба В. В.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R84" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО из-за отсутствия уведомления о сохранении членства и регистрации в ЯНАО</t>
+        </is>
+      </c>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2019</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c1e6cdd2-0f3c-411d-a4d3-84396884c087</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А81-217/2019</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2019</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Северэлектросетьстрой"</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>8904031568</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ампер"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>8904085186</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Матвеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="inlineStr"/>
+      <c r="P85" s="2" t="inlineStr"/>
+      <c r="Q85" s="2" t="inlineStr"/>
+      <c r="R85" s="2" t="inlineStr"/>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/62897872-8f97-4ec4-8aa6-23dcd51ecb98</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А81-10177/2018</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2018</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G86" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГазНефтеХолдинг"</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>8904040795</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РемСтрой"</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>8904053346</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Соколов С. В.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="n">
+        <v>18793360</v>
+      </c>
+      <c r="P86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R86" s="2" t="inlineStr">
+        <is>
+          <t>Солидарная ответственность СРО за вред, причиненный ее членом при выполнении строительных работ.</t>
+        </is>
+      </c>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2019</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47f906b7-73b4-4b31-a1c2-7e0b0f53b891</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А81-10005/2018</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2018</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба России</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Экострой"</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>8904039510</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Матвеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="R87" s="2" t="inlineStr"/>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d4ea9f1-d1d3-4726-b480-1f8dd53e20ff</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А81-4474/2018</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2018</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G88" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>АО "СПЕЦГАЗМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>6658476174</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЯМАЛНЕФТЕГАЗСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>8911019956</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2026</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ca9ed1c9-75bd-4b52-b81d-c8b4357c0b4c</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А81-3500/2018</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2018</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройАльянс"</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>8903004522</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация "СОЮЗ СТРОИТЕЛЕЙ ЯМАЛО-НЕНЕЦКОГО АВТОНОМНОГО ОКРУГА"</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>8901024900</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Соколов С. В.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R89" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при смене членства в СРО</t>
+        </is>
+      </c>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2019</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10a912c6-3977-49d3-9b0d-47e0f344c486</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А81-3193/2018</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2018</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "СУ-8"</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>8905055650</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Союз "Строители Ямало-Ненецкого автономного округа"</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>8901024900</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Чорноба В. В.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr"/>
+      <c r="P90" s="2" t="inlineStr"/>
+      <c r="Q90" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R90" s="2" t="inlineStr">
+        <is>
+          <t>Обязание включить сведения в реестр членов СРО без фактического поступления взноса в фонд.</t>
+        </is>
+      </c>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2018</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c73b13ef-467d-411e-b009-b3f6e0b574b9</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А81-1200/2018</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2018</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G91" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной налогой службы по Ямало-Ненецкогоавтономного округа</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>8901016000</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СУРГУТТРАНСГИДРОМЕХАНИЗАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>8617016911</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Джалцанов А. В.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
+      <c r="R91" s="2" t="inlineStr"/>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2023</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/441925a3-ac2e-4edd-8d6d-ece5d9563ba3</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А40-222215/2017</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>23.11.2017</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>ООО Ямалтрансавто</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>5018119895</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P92" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q92" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R92" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации истца</t>
+        </is>
+      </c>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>30.04.2018</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0b54cf4-578a-4475-86ea-f6e06b2796c2</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А40-214495/2017</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>14.11.2017</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G93" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УРЕНГОЙСПЕЦЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>8904076287</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>7704279746</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P93" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q93" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R93" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2020</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/72830d44-281a-44eb-982a-7262c2a98fc9</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>А40-187786/2017</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2017</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G94" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "СУ-8"</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>8905055650</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>7743089650</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R94" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности с Ассоциации «МОСО «Солидарность» и СРО Союз «Строители ЯНАО»</t>
+        </is>
+      </c>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2017</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3d6fa75a-cfd8-48d2-bcc0-1d364cfd0ae1</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>А40-165477/2017</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2017</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G95" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "СУ-8"</t>
+        </is>
+      </c>
+      <c r="I95" s="2" t="inlineStr">
+        <is>
+          <t>8905055650</t>
+        </is>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr">
+        <is>
+          <t>7743089650</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N95" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P95" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q95" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R95" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S95" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2017</t>
+        </is>
+      </c>
+      <c r="T95" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U95" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/01f20d5d-7adb-46da-9f51-8f7fbcb0ae87</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>А56-66568/2017</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2017</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G96" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>8904067003</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P96" s="2" t="n">
+        <v>350000</v>
+      </c>
+      <c r="Q96" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R96" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2018</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5da6ec1c-8b9b-4a2d-a0ba-cc7bda11c192</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>А56-54055/2017</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2017</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G97" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОЛАР"</t>
+        </is>
+      </c>
+      <c r="I97" s="2" t="inlineStr">
+        <is>
+          <t>8902011414</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛИ ЖЕЛЕЗНОДОРОЖНЫХ КОМПЛЕКСОВ"</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr">
+        <is>
+          <t>7811154981</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N97" s="2" t="inlineStr">
+        <is>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R97" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из членов СРО и требование перечислить 2 000 000 рублей в другой фонд</t>
+        </is>
+      </c>
+      <c r="S97" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2018</t>
+        </is>
+      </c>
+      <c r="T97" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U97" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/39ddb160-2c7e-441e-ac61-2e1b0054b0f7</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>А40-124880/2017</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2017</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G98" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕСПЕКТ"</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>8905043566</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P98" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q98" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R98" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300000 руб. при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2018</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U98" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/50da37a4-cbdc-419c-bcff-5ddc92a77e5b</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>А40-118853/2017</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2017</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G99" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЫЯ ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="I99" s="2" t="inlineStr">
+        <is>
+          <t>8902013098</t>
+        </is>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K99" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>7734270814</t>
+        </is>
+      </c>
+      <c r="M99" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N99" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P99" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q99" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R99" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S99" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2017</t>
+        </is>
+      </c>
+      <c r="T99" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U99" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4a23d0a5-4a24-483b-b0ed-cf9805411ee2</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>А40-113717/2017</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2017</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G100" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ - БРИКС"</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>8905040861</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P100" s="2" t="inlineStr"/>
+      <c r="Q100" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R100" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО.</t>
+        </is>
+      </c>
+      <c r="S100" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2017</t>
+        </is>
+      </c>
+      <c r="T100" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U100" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/429b99a4-b519-4c4c-a918-42c17e82ad70</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>А40-97021/2017</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2017</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G101" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНСАВТО КЭТ"</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>8904037640</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
+      <c r="M101" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N101" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P101" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q101" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R101" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+        </is>
+      </c>
+      <c r="S101" s="2" t="inlineStr">
+        <is>
+          <t>13.07.2017</t>
+        </is>
+      </c>
+      <c r="T101" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U101" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0c5f8b06-0d85-4303-8490-a6b30dd9bf98</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>А56-34555/2017</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2017</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G102" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гранд"</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>8902013274</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P102" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q102" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R102" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2018</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f980c9b8-92a0-4adb-b55f-b5d611db9cf7</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А40-84726/2017</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2017</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G103" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>ООО Импорт-лифт</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>7704279746</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P103" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q103" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R103" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S103" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2017</t>
+        </is>
+      </c>
+      <c r="T103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e7821265-52f5-43c1-b65f-c2c27de70105</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А56-30824/2017</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2017</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>АО "СОВХОЗ ПУРОВСКИЙ"</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>8911018374</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P104" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q104" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R104" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд 500000 руб. при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2017</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4378768d-7310-4308-aa1e-b48f4d462042</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А56-30878/2017</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2017</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>ООО "САМБУРГСКАЯ ТРАНСПОРТНАЯ ОБСЛУЖИВАЮЩАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>8911022606</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R105" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 500 000 руб. в новую СРО</t>
+        </is>
+      </c>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2017</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cd08e7e3-37be-4da9-b743-a2c112d8ec23</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>А56-27355/2017</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>24.04.2017</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖИНИРИНГ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>8904073247</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P106" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q106" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R106" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 500 000 руб. в компенсационный фонд новой СРО при смене членства в СРО.</t>
+        </is>
+      </c>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>11.10.2017</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U106" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/122dd560-d370-48d2-bbc0-ecef4f98f710</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>А40-71849/2017</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2017</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E107" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G107" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "РЕСПЕКТ"</t>
+        </is>
+      </c>
+      <c r="I107" s="2" t="inlineStr">
+        <is>
+          <t>8905043566</t>
+        </is>
+      </c>
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K107" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L107" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M107" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N107" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R107" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО и обязание перечислить 300 000 руб. компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S107" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2017</t>
+        </is>
+      </c>
+      <c r="T107" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U107" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e1c0610f-17d5-40d1-97c8-a6950ced1faf</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>А40-49110/2017</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2017</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ ГАС"</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>8905050274</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P108" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q108" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R108" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S108" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="T108" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U108" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6eb726fc-0666-4dfc-a408-3aef3d4df299</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>А40-23558/2017</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2017</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ-РКБ"</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>8905053571</t>
+        </is>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="n">
+        <v>304106</v>
+      </c>
+      <c r="P109" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q109" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R109" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание процентов за пользование средствами</t>
+        </is>
+      </c>
+      <c r="S109" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2017</t>
+        </is>
+      </c>
+      <c r="T109" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U109" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4af4f037-6345-406b-a6a9-d1a24dfd4f11</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>А40-7690/2017</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2017</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G110" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>ООО Пуровский центр недвижимости</t>
+        </is>
+      </c>
+      <c r="I110" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr"/>
+      <c r="M110" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N110" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P110" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q110" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R110" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 300 000 руб. при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S110" s="2" t="inlineStr">
+        <is>
+          <t>09.12.2017</t>
+        </is>
+      </c>
+      <c r="T110" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U110" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eeb732bc-665a-4909-81af-ac0f26f0ad60</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>А40-7695/2017</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2017</t>
+        </is>
+      </c>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F111" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G111" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="inlineStr">
+        <is>
+          <t>НО ПУРОВСКИЙ ФОНД ЖИЛЬЯ И ИПОТЕКИ</t>
+        </is>
+      </c>
+      <c r="I111" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K111" s="2" t="inlineStr">
+        <is>
+          <t>НП СРО "Объединение инженеров строителей"</t>
+        </is>
+      </c>
+      <c r="L111" s="2" t="inlineStr"/>
+      <c r="M111" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N111" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P111" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q111" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R111" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S111" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2018</t>
+        </is>
+      </c>
+      <c r="T111" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U111" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bfc6553a-223a-443b-a406-4b428f220564</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>А81-2658/2016</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2016</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F112" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G112" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройИнжиниринг"</t>
+        </is>
+      </c>
+      <c r="I112" s="2" t="inlineStr">
+        <is>
+          <t>7224049742</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ ПРЕДПРИЯТИЕ "ЯМАЛЬСКИЙ ЗАСТРОЙЩИК" МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ЯМАЛЬСКИЙ РАЙОН</t>
+        </is>
+      </c>
+      <c r="L112" s="2" t="inlineStr">
+        <is>
+          <t>8909002063</t>
+        </is>
+      </c>
+      <c r="M112" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N112" s="2" t="inlineStr">
+        <is>
+          <t>Матвеева Н. В.</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr"/>
+      <c r="P112" s="2" t="inlineStr"/>
+      <c r="Q112" s="2" t="inlineStr"/>
+      <c r="R112" s="2" t="inlineStr"/>
+      <c r="S112" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2021</t>
+        </is>
+      </c>
+      <c r="T112" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U112" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28fef93f-c656-4a87-97e8-2e967eb4e962</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>А81-2069/2016</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2016</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F113" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G113" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Производственная компания "Фасад"</t>
+        </is>
+      </c>
+      <c r="I113" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J113" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K113" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Партнер Групп"</t>
+        </is>
+      </c>
+      <c r="L113" s="2" t="inlineStr">
+        <is>
+          <t>8901021018</t>
+        </is>
+      </c>
+      <c r="M113" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N113" s="2" t="inlineStr">
+        <is>
+          <t>Мотовилов А. Н.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
+      <c r="S113" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2022</t>
+        </is>
+      </c>
+      <c r="T113" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U113" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4cbf97ce-456d-4e21-911e-98f0a7a1b576</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>А81-1122/2014</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2014</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительные технологии"</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>8912002433</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительные технологии"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr">
+        <is>
+          <t>8912002433</t>
+        </is>
+      </c>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>Беспалов М. Б.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="inlineStr"/>
+      <c r="P114" s="2" t="inlineStr"/>
+      <c r="Q114" s="2" t="inlineStr"/>
+      <c r="R114" s="2" t="inlineStr"/>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2015</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5378f1ab-25e6-44bf-b34b-c36dd52632e6</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>А81-4572/2012</t>
+        </is>
+      </c>
+      <c r="C115" s="2" t="inlineStr">
+        <is>
+          <t>09.11.2012</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E115" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F115" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G115" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Союз строителей Ямало-Ненецкого автономного округа"</t>
+        </is>
+      </c>
+      <c r="I115" s="2" t="inlineStr">
+        <is>
+          <t>8901024900</t>
+        </is>
+      </c>
+      <c r="J115" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K115" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Специализированные строительно-монтажные работы"</t>
+        </is>
+      </c>
+      <c r="L115" s="2" t="inlineStr">
+        <is>
+          <t>8901024900</t>
+        </is>
+      </c>
+      <c r="M115" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N115" s="2" t="inlineStr">
+        <is>
+          <t>Антонова Е. В.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
+      <c r="P115" s="2" t="inlineStr"/>
+      <c r="Q115" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R115" s="2" t="inlineStr"/>
+      <c r="S115" s="2" t="inlineStr">
+        <is>
           <t>25.05.2013</t>
         </is>
       </c>
-      <c r="T65" s="2" t="inlineStr">
+      <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U65" s="3" t="inlineStr">
+      <c r="U115" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d921754e-c245-40d9-b570-a85144099db6</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6934,44 +11384,94 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>