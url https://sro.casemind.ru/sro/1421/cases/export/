--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71be17dc-efad-4a28-a5b2-7ac9b22d293c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddac122f-d932-4659-8529-8b0c42296cda" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16238dcb-0645-45b5-b8aa-e8d7b7c794df" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adae92ef-ae23-41d0-a38b-937c458601dc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b535c70b-74a6-425b-abf8-37d398d1231b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d38c0d2-4af0-4a3e-90b5-31e35e205352" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f1a7e07-c49e-4a77-a745-aac79bc1c246" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8072d18-fa87-4426-a515-6a131a992594" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f639d30-5366-444c-9f6c-abe557b7de24" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78f41fea-c5a1-4145-ae7d-db90a667ed58" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e36110f3-3d5d-4e9b-b760-00d51df78f53" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2abc1f58-7b10-4bce-8ca0-2c348fe3f8b6" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec4df277-7da7-4177-bdb1-331caa91e6d7" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69a34a92-838b-4b98-be3e-71bf492004df" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a555761-087a-4e90-82f4-3a0a0f9bbce1" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07922900-0cb1-4cde-a0f2-307b6ede4c1a" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/990ba5fb-be28-4241-b367-12a44d6fde7a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69ab1101-5c6c-42b9-95fa-99d9e9c0d5ae" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/172cdf37-1635-4500-9b15-ab6c13492bc7" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76c1652e-4c6d-43cb-ab3f-b79abb5d6803" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0273a0e-28b3-4dba-9c41-37a14aa0e612" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10bcd27e-23f4-44e9-8e2d-69bd8c26b62a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/967cfd9b-0fdc-4b04-97c7-2ae7fb7654bc" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/531d5a7e-0bb1-491e-8db0-a6975865e7e2" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ded2d90-761b-4efe-a859-d26b934761f1" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfe8e6ca-7903-465f-a3e7-e1da59e24bed" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aeab4a9-9018-4a64-9431-5a50727f31d9" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e9a671c-3ca3-40e2-8772-b4c51b00f4ed" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18f6bdec-d4e2-4a60-8a3d-f1c8cee10d75" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/077ba007-fef3-4f73-9a43-1b09698c62db" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d8316d2-ba30-498b-8317-00723fef176c" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eae75622-5e1f-49d8-9086-729211e9044a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce7754e3-8ee5-4f68-9652-cef245adc790" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/164384e5-7cbc-47c0-8b9c-e0799f8ba8b9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f95a4941-47cd-45f1-b7cb-06476f14e88a" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cddf3c29-7859-4b3a-a40a-4add63105ff2" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1a4c518-d713-43c4-bbbf-f6dfa785588e" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12e4207b-99a0-4209-9135-76d9f22073e9" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16fdc59c-7e3f-4adf-87b4-462c6619fc0f" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba7a4ec1-0518-4fa2-9a27-77d7c9642a38" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b23b34c6-961b-4897-a798-e3aee54e1cd7" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06f2b0c9-15a1-470e-8347-c2583f8d15eb" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92955bc7-3661-4ced-818a-4d43069ee01d" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7f7c35c-1288-4b00-a69a-62c0afabecc3" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea802460-b824-40fa-a582-69d8a6c9d52b" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/040bb810-8c20-4dc8-ae59-4a2a1f8e07ab" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c58b84e0-295a-4371-a1d9-184e96f7a080" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2293134-0ebe-48e1-ace3-d52945490757" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1902235-1b57-479e-9075-b20d8e54d2f4" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30240e58-d2e7-4a00-bc1b-6e65db5a817c" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49f739cb-d000-4eda-b20a-1371bb4e81f5" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ca24b47-61c7-426b-a144-ba2168a9594e" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd96f19e-02a0-4681-9bcd-7beed81a6342" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67beb255-0cda-40ed-b300-2e98473bef43" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eccdf0c5-3f19-49bf-a8d8-f63f0e24f45d" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85df7195-cf36-4ab1-b31c-9574a78c4132" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7713af1-aea7-439e-b45e-2d5a5dd90d80" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a773ffd1-b332-407f-a19a-8b79fb6f095e" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4f749bd-8e5b-4ea1-8156-e154cea8f734" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e188d506-91d2-472d-86f0-d8c02f9a28d2" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7939e472-4754-4b4c-9a5d-7e348857a5b0" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18303cac-134e-48b5-8b24-2a37c7928cd8" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1a48481-df35-4a0e-a914-619f062ebf54" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4c80f37-a0c3-4c79-9233-edbea043e1ee" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e52f2d40-e422-4fcd-9d07-a6218c2e5837" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0c168d2-f091-4fa0-ab34-dc5a8eb15402" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ee3a237-2405-426e-afb4-6510b09dd027" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46dc6e87-9dad-4343-acd9-ac2f170463f0" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a268592-9de4-4289-bee1-e7347d6a7159" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/394d6983-bd88-47c9-9a2a-91f62ab331f6" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e405a464-6994-4194-a41e-937e5e25c767" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c6ee791-f79f-4b9a-9b6c-855e95f25f8c" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/904d57ef-753d-4b37-87bc-b820a55b6369" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bd072d2-9df7-416c-bd37-9b46838667ac" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ee43a44-3a18-4b0e-9d8d-b901c659515c" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b438868b-26a5-4479-bc87-a80a3e026a14" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/baa3dd27-06b4-48f1-89b2-4aa85c738bf5" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ce69ac0-3ec9-4000-a152-090ba822e40e" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f598bb5-ec35-4e21-9a56-669fe2c4d27a" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca1a48fd-406a-427b-9c7f-8250780eeae3" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffb84c8b-16d0-44f2-b7a1-c64ec4222246" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5845b0e-b844-41de-a2cb-eda082a08f63" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c221822f-725a-4996-a25d-531f91bdb3b9" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/803d116c-af3f-4352-a545-9d3b3943bc31" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9ac9b73-57cf-4cb0-b87e-594592008a8a" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d5dc839-b36b-4b07-8117-62fef3d038af" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56e4ac30-f4b0-412b-9268-d7938437639c" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d37b2660-d847-432d-99cd-c083c9cb0816" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26258c8f-dfa6-4e80-899e-ed5a29eb5f76" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f15408b-320b-4193-bc6e-00507c787b74" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86a7a892-7186-4b30-8b2c-3e11ff149ba7" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbd8bccb-d086-4223-b01c-034b80614cc3" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7edffc66-c47f-4ef2-b1cd-aed1e70d1f75" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/496e8e73-9115-4c49-a966-46b7156ef7bb" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0206d41-fe50-411c-b6fd-c435a3bc17bd" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f7c93ba-40b1-4a2b-9b7b-cd549c2520f0" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adf696b4-1dfb-434a-9523-9d28e926371c" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/663d4d38-ef61-4b6b-8cc8-4fa1b798bc7b" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe965e7-1089-43ad-8f98-b180fe79a4bd" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f61295d4-7999-4282-8a1a-8d2b2d53f99f" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df50db4e-38ac-4b0a-86a3-278909fd2c5b" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8d7c467-8b8b-4ab0-8801-4cea990c1be7" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1dbfdf8-5521-408c-adf1-1ee9904d2e32" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4da4bca7-23ef-4995-8ccd-2b7fb052f7ef" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8c66b35-98d8-4dc7-a9dc-ef9129c762ad" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7c2f0d-cd2d-4cf5-b671-f80c97180719" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5fd88d9-b51c-4961-9452-58682b2f0880" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/447da62a-3d3b-41b7-b2fa-86125d74a9ed" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/589f64ad-cd09-48de-b855-4fd16975d9fd" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c19e12b-240a-4b23-81f1-27b40c8dda1f" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecddd2fa-226d-4882-b04f-e703cf2f5634" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72bfde52-16ee-4c03-a22c-d521c40c6a05" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e12f57ab-3107-42cc-9d17-14877fd3bbcc" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edd3d11b-9a08-4158-a61b-0be1131263e0" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32152765-5cea-4e86-b552-d8a6cd7fc680" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/133867ff-888a-49b5-ae75-af595c4f172e" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23f49175-c66e-43d7-a246-435d2f3a3962" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96fbb4b4-8c7d-41d5-9ad9-37ac38e8bb6f" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f8b3c97-379f-4a66-b171-7122cf7ddd1b" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/532fcb0e-e4d9-4d92-8467-218d4e1a9b5d" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b96482b-77d2-4428-9e6e-48cdae050733" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30b32dc9-8d1c-40ee-8aa9-4e96d2669030" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e0f58e6-b753-43ea-987b-a59d26bdef1c" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54345e98-68bd-4529-b9fd-6a98b3411d9e" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a42e301b-0b57-4875-b5ee-c2e187b8819b" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23754d75-0226-4ce3-802e-0ed9d512cf1f" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b398228-d59d-4d48-b84c-5bead0c2d275" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2b112f9-4699-453a-8724-85d5c25f9f77" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1c0fd18-401a-4257-ba52-ad4373d6b10b" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebfd9097-ae19-483e-b151-2befe1b22a05" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e5ea77c-0cf4-4196-a96b-0902e61fc9ae" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/047618cb-32ca-4825-b97d-746825242225" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/752f3b59-dd61-4b2b-9c9e-bda08230d69d" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfd18e0f-9800-4fec-a198-95b1036ee104" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/687930dd-e798-4e81-8cf1-e3668e1f5294" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83a38e83-6a8f-4c8e-a748-952350f0bfc7" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8108413d-524a-4689-972b-3a540d6772e2" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/978597a7-9a6e-467d-84a3-c58f48ffa919" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6020643e-1fc8-46d2-b944-fd095326504f" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bebd1860-e8f5-4294-a3b8-0b4ce0db66c6" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14f4301a-0d05-46b2-839e-8c6d208baa8b" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31c1394e-b3ee-47f5-a3ab-7ed5affb75e6" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e720a5f8-be52-41f2-9ba7-81a3756da1c4" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e44cc4af-4b20-4e0a-913a-c6b749c5a9f7" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5e4105b-100c-4df8-93ea-27b22a075e1f" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fb55b91-ef59-48eb-8dd6-0193096b1a35" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48629060-e5fd-4b72-a9e8-940e9c3829d8" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddbe0035-7967-4e38-969f-0c932b0cabdb" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/118ea7d4-62e8-4843-a6ce-55a8fd56e7d7" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3185b5f-f2b5-496e-bd15-2029a2ceac43" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0215b79-155c-4595-a851-f9dfb9c12068" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53f43412-6ae3-4526-9437-aaea7e535104" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e674c2e7-ebb8-4886-89c3-7f8880ab4906" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaa08d15-cf6c-4dcc-b4e2-95c0386f54bf" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93f5654b-eddf-4587-8f24-6aadee2c35b1" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84510d69-0fda-4439-b6cd-776a0d5290d8" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a13f5cd-7b8a-458a-84df-3dfdd832dfda" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/729c0357-6fc3-41f0-a799-f4a834003bb7" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da3f80c9-ee11-417f-b66b-f97d6d9c35dc" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b8d8651-ae09-416e-a920-19d035c13ac7" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/838a323f-a5d9-4988-84ef-202d4e63468b" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cfa5a86-5a63-4a83-a089-f5d688469ab0" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a4795c8-9b7c-4069-9c49-15bb0a4d9c8b" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a09a63d7-fb88-4b4d-9c9b-c6149ff8b602" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d57b63a1-37f8-448a-a007-bcd47050f9cb" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe06f2df-6cb5-427f-8423-7cc53d620681" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5a40801-6220-45f4-bd72-1a35c3507aff" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19d46e41-26ad-4a98-901a-53e98f4042d0" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94bf916a-b0cf-459c-aa94-40c4accf7e06" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93c4a778-dd39-48f0-bae7-de03be3e7c10" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddc9bd94-1d7a-466c-a521-efd08631094d" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1aaf423-1c04-4a85-8d95-e30db60335c3" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef0b793c-652a-4abb-941c-7aa87643da2f" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d353ff95-5da2-422f-add7-88231addc486" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b71cb0f-582f-4a57-881d-45ae0dc72c4e" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0678f6b-9c2d-4f37-9639-ba99cb9a49a1" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d794851-d93e-40c8-aa5f-f830d3db3b61" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36cd309e-79b6-490c-94ba-21be442b5efd" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ae8c510-3957-45f1-807f-7efa953f8245" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba4e329b-2983-4a67-810c-ebb003b60fc4" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d413e15b-cde7-4167-804b-678e8d4dfb43" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/103841eb-a19e-4cd4-affd-a9bd4c87c26f" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c71d8fd-8ec4-47e9-8484-25b8dff2a16c" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d93a851-bd0d-405f-b219-a09196108ca4" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dadc43a-e49b-4a53-a390-396a97e09071" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fb159fd-af43-441d-b079-1eae95a22c2c" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ead95d40-50ec-44a2-847b-bbd3e2cf8539" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/067d3a8a-8b7f-4510-8189-5ac185f1318b" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa7bf2d5-56aa-48f7-a2a3-b098bc2b40da" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d0d1348-07d6-48c9-84b0-ea15f98bb09f" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/749a0778-4e7f-4fc0-9699-02bc04d701ba" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70bc3d6-4535-4f66-8a57-20afbc9c8ca6" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c62173ba-f891-4e50-860a-c5524f600540" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a43f65f5-52d9-483a-aa9a-76f82ce9c85e" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae4e6b90-5e91-4815-9dd1-3dac28a10ebd" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0bffab7-e296-4297-b866-f605d6c1db52" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fff43010-dd97-4f01-836c-06a9e4a29762" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bfdb026-3d2e-41b1-8d85-1b8a26fa497d" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8950ce38-cb58-4bfc-b0aa-5fadcb5a3205" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3c51e51-5cbb-4563-8854-db42a0a30ed1" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66e38c79-b32e-4722-976a-da14f15d6a52" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c834821e-9fef-421d-be3e-aa0ccf98c961" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd88678b-1ab9-4f9d-88d1-3d3c0f5e7743" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f4d0c6e-61bd-4c5f-bf5e-4698f198f391" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/043c1dca-65f3-4980-b3e4-942b8efd2438" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1edafcd-69a4-49dc-8f18-f82cfda18d16" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7966ba0-0443-4b57-ad11-0d86bf7f616c" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2cd0cacf-6411-4ca1-9610-1c1e51f2feb7" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a87cdea6-ed14-4d26-a593-9d614d241449" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c60f1fc-ee9f-4927-901e-28e68ed325ca" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a736340-1ad8-422f-95f9-0919172443a5" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/633326fe-e3e8-4aa7-8dec-47dd57ec1b9f" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c472b782-b981-435c-8094-bbb4ba0fd571" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46916789-afe3-4c75-851a-0f3a5f9ee0df" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/868bfbc3-d2b5-4eea-a065-c49c390aa166" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ce9da9b-583b-40fb-8bc8-90571167afe7" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd7dceb6-8071-40bf-842c-315e5a3d8d94" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e6893c6-ef37-46b8-9496-31779791fffc" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19006c34-fdca-4a35-8de7-b898ada0d969" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3f7ece1-5763-40ec-9369-91b3a4f833b3" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/040d2e40-2dbc-4692-99bc-5f98fd119066" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca46ff3f-a453-4060-bcbc-f14fda3220b5" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a830952-5e5e-4864-b70c-cb4441ea2da3" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48c4b539-8e96-4ae9-873e-0d358da43db6" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c476829-e198-4a73-87c6-dcf79b73c1bc" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54c3fa86-e472-41b7-819c-1d5dd4713696" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe8fc18a-51f8-460c-a6a1-fc55814189e8" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa065740-58e3-431d-ae6c-726f1a5b44e0" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95a1a7d7-7f1c-42a6-95ff-e5e66bd0e270" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eaf150c7-45d3-46fa-955b-cd8fc995c3bc" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b84a19a3-fb49-4aef-9836-6e03d2f43d12" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80334b7b-e571-457e-9bfe-9d5f4f772c3b" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/665fde6d-3237-4954-bbf9-3a675f02978c" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2946d378-ea55-4b4f-a25b-67d31f725021" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c40ec544-ead2-4518-b1d5-bac2f23c9264" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cd7f77b-e42c-4a06-a61b-ff3fd0f69850" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df23dc15-6330-494d-b627-e6f2adadac0a" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0934f24f-3384-45d4-acd3-0b6267a9e50a" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b2a7c7e-a449-48e3-b2fe-e3b846e24978" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/811aea99-4758-412f-9881-5006df2dfbcd" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c6db200-54e9-4f46-8589-f9ef2bd62477" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0654cdb2-56aa-4b1b-90d9-91bec2fa158d" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65ef9e7c-754d-4c2c-b268-fca1b49f430b" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bc5f61f-0e9b-442b-98d9-d62d53a3a0cf" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58b316de-ade8-4c6e-9e88-e1389e52684c" TargetMode="External" Id="rId245" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae6b16c0-c986-4a1d-a31f-d16b8f3d83bb" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6830c54-93b6-430e-9c4a-4e94f25f8292" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e80b6fab-3601-4324-b68d-5f5120a37be4" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/474dff75-9756-4e55-ad98-5d23a34762dc" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddac122f-d932-4659-8529-8b0c42296cda" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71be17dc-efad-4a28-a5b2-7ac9b22d293c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16238dcb-0645-45b5-b8aa-e8d7b7c794df" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c7240efe-1a35-4fd1-b75b-ffaf7e1ff387" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adae92ef-ae23-41d0-a38b-937c458601dc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b535c70b-74a6-425b-abf8-37d398d1231b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d38c0d2-4af0-4a3e-90b5-31e35e205352" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f1a7e07-c49e-4a77-a745-aac79bc1c246" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8072d18-fa87-4426-a515-6a131a992594" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f639d30-5366-444c-9f6c-abe557b7de24" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78f41fea-c5a1-4145-ae7d-db90a667ed58" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e36110f3-3d5d-4e9b-b760-00d51df78f53" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2abc1f58-7b10-4bce-8ca0-2c348fe3f8b6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec4df277-7da7-4177-bdb1-331caa91e6d7" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69a34a92-838b-4b98-be3e-71bf492004df" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a555761-087a-4e90-82f4-3a0a0f9bbce1" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/07922900-0cb1-4cde-a0f2-307b6ede4c1a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/990ba5fb-be28-4241-b367-12a44d6fde7a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52073f48-657a-40d1-a628-cf67965dea2e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8abfce4-625a-41b3-8bae-b5f9a407daea" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/051f12d5-86a4-4ed4-9cbe-ef317522d691" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69ab1101-5c6c-42b9-95fa-99d9e9c0d5ae" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/172cdf37-1635-4500-9b15-ab6c13492bc7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6fd30b0-ca54-48de-808e-e28ef40960a5" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76c1652e-4c6d-43cb-ab3f-b79abb5d6803" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10bcd27e-23f4-44e9-8e2d-69bd8c26b62a" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0273a0e-28b3-4dba-9c41-37a14aa0e612" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/967cfd9b-0fdc-4b04-97c7-2ae7fb7654bc" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/531d5a7e-0bb1-491e-8db0-a6975865e7e2" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfe8e6ca-7903-465f-a3e7-e1da59e24bed" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ded2d90-761b-4efe-a859-d26b934761f1" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aeab4a9-9018-4a64-9431-5a50727f31d9" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e9a671c-3ca3-40e2-8772-b4c51b00f4ed" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18f6bdec-d4e2-4a60-8a3d-f1c8cee10d75" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/077ba007-fef3-4f73-9a43-1b09698c62db" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d8316d2-ba30-498b-8317-00723fef176c" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eae75622-5e1f-49d8-9086-729211e9044a" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce7754e3-8ee5-4f68-9652-cef245adc790" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/164384e5-7cbc-47c0-8b9c-e0799f8ba8b9" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f95a4941-47cd-45f1-b7cb-06476f14e88a" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cddf3c29-7859-4b3a-a40a-4add63105ff2" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1a4c518-d713-43c4-bbbf-f6dfa785588e" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12e4207b-99a0-4209-9135-76d9f22073e9" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16fdc59c-7e3f-4adf-87b4-462c6619fc0f" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba7a4ec1-0518-4fa2-9a27-77d7c9642a38" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b23b34c6-961b-4897-a798-e3aee54e1cd7" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06f2b0c9-15a1-470e-8347-c2583f8d15eb" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92955bc7-3661-4ced-818a-4d43069ee01d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7f7c35c-1288-4b00-a69a-62c0afabecc3" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea802460-b824-40fa-a582-69d8a6c9d52b" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c58b84e0-295a-4371-a1d9-184e96f7a080" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/040bb810-8c20-4dc8-ae59-4a2a1f8e07ab" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2293134-0ebe-48e1-ace3-d52945490757" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1902235-1b57-479e-9075-b20d8e54d2f4" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac1ea766-eddc-4d4a-be31-c16e743f1c53" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30240e58-d2e7-4a00-bc1b-6e65db5a817c" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49f739cb-d000-4eda-b20a-1371bb4e81f5" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ca24b47-61c7-426b-a144-ba2168a9594e" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd96f19e-02a0-4681-9bcd-7beed81a6342" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67beb255-0cda-40ed-b300-2e98473bef43" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eccdf0c5-3f19-49bf-a8d8-f63f0e24f45d" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85df7195-cf36-4ab1-b31c-9574a78c4132" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7713af1-aea7-439e-b45e-2d5a5dd90d80" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a773ffd1-b332-407f-a19a-8b79fb6f095e" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4f749bd-8e5b-4ea1-8156-e154cea8f734" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e188d506-91d2-472d-86f0-d8c02f9a28d2" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7939e472-4754-4b4c-9a5d-7e348857a5b0" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18303cac-134e-48b5-8b24-2a37c7928cd8" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1a48481-df35-4a0e-a914-619f062ebf54" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4c80f37-a0c3-4c79-9233-edbea043e1ee" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e52f2d40-e422-4fcd-9d07-a6218c2e5837" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0c168d2-f091-4fa0-ab34-dc5a8eb15402" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ee3a237-2405-426e-afb4-6510b09dd027" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46dc6e87-9dad-4343-acd9-ac2f170463f0" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a268592-9de4-4289-bee1-e7347d6a7159" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e405a464-6994-4194-a41e-937e5e25c767" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/394d6983-bd88-47c9-9a2a-91f62ab331f6" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c6ee791-f79f-4b9a-9b6c-855e95f25f8c" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/904d57ef-753d-4b37-87bc-b820a55b6369" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bd072d2-9df7-416c-bd37-9b46838667ac" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ee43a44-3a18-4b0e-9d8d-b901c659515c" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b438868b-26a5-4479-bc87-a80a3e026a14" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/baa3dd27-06b4-48f1-89b2-4aa85c738bf5" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ce69ac0-3ec9-4000-a152-090ba822e40e" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f598bb5-ec35-4e21-9a56-669fe2c4d27a" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca1a48fd-406a-427b-9c7f-8250780eeae3" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/966889b4-adc4-48fc-b924-ec93c5ec7b3a" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffb84c8b-16d0-44f2-b7a1-c64ec4222246" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5845b0e-b844-41de-a2cb-eda082a08f63" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c221822f-725a-4996-a25d-531f91bdb3b9" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9c3471e-ff70-4091-8b9b-3c0a2c332e74" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/803d116c-af3f-4352-a545-9d3b3943bc31" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9ac9b73-57cf-4cb0-b87e-594592008a8a" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d5dc839-b36b-4b07-8117-62fef3d038af" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56e4ac30-f4b0-412b-9268-d7938437639c" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d37b2660-d847-432d-99cd-c083c9cb0816" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26258c8f-dfa6-4e80-899e-ed5a29eb5f76" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f15408b-320b-4193-bc6e-00507c787b74" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/86a7a892-7186-4b30-8b2c-3e11ff149ba7" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbd8bccb-d086-4223-b01c-034b80614cc3" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7edffc66-c47f-4ef2-b1cd-aed1e70d1f75" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/496e8e73-9115-4c49-a966-46b7156ef7bb" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0206d41-fe50-411c-b6fd-c435a3bc17bd" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f7c93ba-40b1-4a2b-9b7b-cd549c2520f0" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adf696b4-1dfb-434a-9523-9d28e926371c" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/663d4d38-ef61-4b6b-8cc8-4fa1b798bc7b" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f61295d4-7999-4282-8a1a-8d2b2d53f99f" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe965e7-1089-43ad-8f98-b180fe79a4bd" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df50db4e-38ac-4b0a-86a3-278909fd2c5b" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1dbfdf8-5521-408c-adf1-1ee9904d2e32" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8d7c467-8b8b-4ab0-8801-4cea990c1be7" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4da4bca7-23ef-4995-8ccd-2b7fb052f7ef" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8c66b35-98d8-4dc7-a9dc-ef9129c762ad" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c7c2f0d-cd2d-4cf5-b671-f80c97180719" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5fd88d9-b51c-4961-9452-58682b2f0880" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/447da62a-3d3b-41b7-b2fa-86125d74a9ed" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/589f64ad-cd09-48de-b855-4fd16975d9fd" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c19e12b-240a-4b23-81f1-27b40c8dda1f" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecddd2fa-226d-4882-b04f-e703cf2f5634" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72bfde52-16ee-4c03-a22c-d521c40c6a05" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e12f57ab-3107-42cc-9d17-14877fd3bbcc" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/133867ff-888a-49b5-ae75-af595c4f172e" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32152765-5cea-4e86-b552-d8a6cd7fc680" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edd3d11b-9a08-4158-a61b-0be1131263e0" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23f49175-c66e-43d7-a246-435d2f3a3962" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96fbb4b4-8c7d-41d5-9ad9-37ac38e8bb6f" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b96482b-77d2-4428-9e6e-48cdae050733" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f8b3c97-379f-4a66-b171-7122cf7ddd1b" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/532fcb0e-e4d9-4d92-8467-218d4e1a9b5d" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30b32dc9-8d1c-40ee-8aa9-4e96d2669030" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54345e98-68bd-4529-b9fd-6a98b3411d9e" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e0f58e6-b753-43ea-987b-a59d26bdef1c" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a42e301b-0b57-4875-b5ee-c2e187b8819b" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23754d75-0226-4ce3-802e-0ed9d512cf1f" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b398228-d59d-4d48-b84c-5bead0c2d275" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2b112f9-4699-453a-8724-85d5c25f9f77" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1c0fd18-401a-4257-ba52-ad4373d6b10b" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e5ea77c-0cf4-4196-a96b-0902e61fc9ae" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebfd9097-ae19-483e-b151-2befe1b22a05" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/047618cb-32ca-4825-b97d-746825242225" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfd18e0f-9800-4fec-a198-95b1036ee104" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/752f3b59-dd61-4b2b-9c9e-bda08230d69d" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/687930dd-e798-4e81-8cf1-e3668e1f5294" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83a38e83-6a8f-4c8e-a748-952350f0bfc7" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8108413d-524a-4689-972b-3a540d6772e2" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/978597a7-9a6e-467d-84a3-c58f48ffa919" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6020643e-1fc8-46d2-b944-fd095326504f" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31c1394e-b3ee-47f5-a3ab-7ed5affb75e6" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bebd1860-e8f5-4294-a3b8-0b4ce0db66c6" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14f4301a-0d05-46b2-839e-8c6d208baa8b" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e720a5f8-be52-41f2-9ba7-81a3756da1c4" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e44cc4af-4b20-4e0a-913a-c6b749c5a9f7" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5e4105b-100c-4df8-93ea-27b22a075e1f" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0fb55b91-ef59-48eb-8dd6-0193096b1a35" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48629060-e5fd-4b72-a9e8-940e9c3829d8" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddbe0035-7967-4e38-969f-0c932b0cabdb" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/118ea7d4-62e8-4843-a6ce-55a8fd56e7d7" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aaa08d15-cf6c-4dcc-b4e2-95c0386f54bf" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3185b5f-f2b5-496e-bd15-2029a2ceac43" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93f5654b-eddf-4587-8f24-6aadee2c35b1" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0215b79-155c-4595-a851-f9dfb9c12068" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e674c2e7-ebb8-4886-89c3-7f8880ab4906" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53f43412-6ae3-4526-9437-aaea7e535104" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84510d69-0fda-4439-b6cd-776a0d5290d8" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a13f5cd-7b8a-458a-84df-3dfdd832dfda" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/729c0357-6fc3-41f0-a799-f4a834003bb7" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da3f80c9-ee11-417f-b66b-f97d6d9c35dc" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b8d8651-ae09-416e-a920-19d035c13ac7" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/838a323f-a5d9-4988-84ef-202d4e63468b" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cfa5a86-5a63-4a83-a089-f5d688469ab0" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a4795c8-9b7c-4069-9c49-15bb0a4d9c8b" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a09a63d7-fb88-4b4d-9c9b-c6149ff8b602" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d57b63a1-37f8-448a-a007-bcd47050f9cb" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe06f2df-6cb5-427f-8423-7cc53d620681" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5a40801-6220-45f4-bd72-1a35c3507aff" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19d46e41-26ad-4a98-901a-53e98f4042d0" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94bf916a-b0cf-459c-aa94-40c4accf7e06" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93c4a778-dd39-48f0-bae7-de03be3e7c10" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddc9bd94-1d7a-466c-a521-efd08631094d" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1aaf423-1c04-4a85-8d95-e30db60335c3" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef0b793c-652a-4abb-941c-7aa87643da2f" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b71cb0f-582f-4a57-881d-45ae0dc72c4e" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d353ff95-5da2-422f-add7-88231addc486" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0678f6b-9c2d-4f37-9639-ba99cb9a49a1" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d794851-d93e-40c8-aa5f-f830d3db3b61" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36cd309e-79b6-490c-94ba-21be442b5efd" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ae8c510-3957-45f1-807f-7efa953f8245" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d413e15b-cde7-4167-804b-678e8d4dfb43" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba4e329b-2983-4a67-810c-ebb003b60fc4" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c71d8fd-8ec4-47e9-8484-25b8dff2a16c" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/103841eb-a19e-4cd4-affd-a9bd4c87c26f" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d93a851-bd0d-405f-b219-a09196108ca4" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dadc43a-e49b-4a53-a390-396a97e09071" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ead95d40-50ec-44a2-847b-bbd3e2cf8539" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fb159fd-af43-441d-b079-1eae95a22c2c" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/067d3a8a-8b7f-4510-8189-5ac185f1318b" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa7bf2d5-56aa-48f7-a2a3-b098bc2b40da" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d0d1348-07d6-48c9-84b0-ea15f98bb09f" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/749a0778-4e7f-4fc0-9699-02bc04d701ba" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70bc3d6-4535-4f66-8a57-20afbc9c8ca6" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c62173ba-f891-4e50-860a-c5524f600540" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a43f65f5-52d9-483a-aa9a-76f82ce9c85e" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae4e6b90-5e91-4815-9dd1-3dac28a10ebd" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0bffab7-e296-4297-b866-f605d6c1db52" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fff43010-dd97-4f01-836c-06a9e4a29762" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bfdb026-3d2e-41b1-8d85-1b8a26fa497d" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3c51e51-5cbb-4563-8854-db42a0a30ed1" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8950ce38-cb58-4bfc-b0aa-5fadcb5a3205" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66e38c79-b32e-4722-976a-da14f15d6a52" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c834821e-9fef-421d-be3e-aa0ccf98c961" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2cd0cacf-6411-4ca1-9610-1c1e51f2feb7" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd88678b-1ab9-4f9d-88d1-3d3c0f5e7743" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f4d0c6e-61bd-4c5f-bf5e-4698f198f391" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/043c1dca-65f3-4980-b3e4-942b8efd2438" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1edafcd-69a4-49dc-8f18-f82cfda18d16" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7966ba0-0443-4b57-ad11-0d86bf7f616c" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a87cdea6-ed14-4d26-a593-9d614d241449" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c60f1fc-ee9f-4927-901e-28e68ed325ca" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a736340-1ad8-422f-95f9-0919172443a5" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c472b782-b981-435c-8094-bbb4ba0fd571" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/633326fe-e3e8-4aa7-8dec-47dd57ec1b9f" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46916789-afe3-4c75-851a-0f3a5f9ee0df" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/868bfbc3-d2b5-4eea-a065-c49c390aa166" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd7dceb6-8071-40bf-842c-315e5a3d8d94" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ce9da9b-583b-40fb-8bc8-90571167afe7" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e6893c6-ef37-46b8-9496-31779791fffc" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19006c34-fdca-4a35-8de7-b898ada0d969" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3f7ece1-5763-40ec-9369-91b3a4f833b3" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/040d2e40-2dbc-4692-99bc-5f98fd119066" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a830952-5e5e-4864-b70c-cb4441ea2da3" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca46ff3f-a453-4060-bcbc-f14fda3220b5" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48c4b539-8e96-4ae9-873e-0d358da43db6" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c476829-e198-4a73-87c6-dcf79b73c1bc" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95a1a7d7-7f1c-42a6-95ff-e5e66bd0e270" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe8fc18a-51f8-460c-a6a1-fc55814189e8" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa065740-58e3-431d-ae6c-726f1a5b44e0" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54c3fa86-e472-41b7-819c-1d5dd4713696" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eaf150c7-45d3-46fa-955b-cd8fc995c3bc" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b84a19a3-fb49-4aef-9836-6e03d2f43d12" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80334b7b-e571-457e-9bfe-9d5f4f772c3b" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/665fde6d-3237-4954-bbf9-3a675f02978c" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2946d378-ea55-4b4f-a25b-67d31f725021" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c40ec544-ead2-4518-b1d5-bac2f23c9264" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cd7f77b-e42c-4a06-a61b-ff3fd0f69850" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df23dc15-6330-494d-b627-e6f2adadac0a" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0934f24f-3384-45d4-acd3-0b6267a9e50a" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b2a7c7e-a449-48e3-b2fe-e3b846e24978" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/811aea99-4758-412f-9881-5006df2dfbcd" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0654cdb2-56aa-4b1b-90d9-91bec2fa158d" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c6db200-54e9-4f46-8589-f9ef2bd62477" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65ef9e7c-754d-4c2c-b268-fca1b49f430b" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7bc5f61f-0e9b-442b-98d9-d62d53a3a0cf" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58b316de-ade8-4c6e-9e88-e1389e52684c" TargetMode="External" Id="rId257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U246"/>
+  <dimension ref="A1:U258"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,24212 +589,25268 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А60-32269/2026</t>
+          <t>А60-53292/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>26.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА ЕКАТЕРИНБУРГА</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>6671469539</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Артепалихина М. В.</t>
+          <t>Розин К. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71be17dc-efad-4a28-a5b2-7ac9b22d293c</t>
+          <t>https://kad.arbitr.ru/Card/ae6b16c0-c986-4a1d-a31f-d16b8f3d83bb</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А60-32264/2026</t>
+          <t>А60-43537/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА ЕКАТЕРИНБУРГА</t>
+          <t>АО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ ГРУППА-АКАДЕМИЧЕСКОЕ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>6671469539</t>
+          <t>6658328507</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Исмаилова О. И.</t>
+          <t>Раднаева С. В.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ddac122f-d932-4659-8529-8b0c42296cda</t>
+          <t>https://kad.arbitr.ru/Card/d6830c54-93b6-430e-9c4a-4e94f25f8292</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А60-31930/2026</t>
+          <t>А60-43590/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ</t>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ "РОДНИК"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>6681001789</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Зайчикова О. В.</t>
+          <t>Аверков Ю. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16238dcb-0645-45b5-b8aa-e8d7b7c794df</t>
+          <t>https://kad.arbitr.ru/Card/e80b6fab-3601-4324-b68d-5f5120a37be4</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А60-28856/2026</t>
+          <t>А70-17535/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>12.05.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРМДОРСТРОЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>6658407928</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Ермоленко А. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/adae92ef-ae23-41d0-a38b-937c458601dc</t>
+          <t>https://kad.arbitr.ru/Card/474dff75-9756-4e55-ad98-5d23a34762dc</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А60-28417/2026</t>
+          <t>А60-32264/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЕДИНАЯ ДЕЖУРНО-ДИСПЕТЧЕРСКАЯ СЛУЖБА И ГРУППА ХОЗЯЙСТВЕННОГО ОБСЛУЖИВАНИЯ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА ЕКАТЕРИНБУРГА</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2903006913</t>
+          <t>6671469539</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Италмасова Е. Г.</t>
+          <t>Исмаилова О. И.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
-      <c r="S6" s="2" t="inlineStr"/>
-      <c r="T6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2026</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b535c70b-74a6-425b-abf8-37d398d1231b</t>
+          <t>https://kad.arbitr.ru/Card/ddac122f-d932-4659-8529-8b0c42296cda</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А60-15482/2026</t>
+          <t>А60-32269/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>17.03.2026</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД ИРБИТ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА ЕКАТЕРИНБУРГА</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>6611001320</t>
+          <t>6671469539</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУ5ГРУПП"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>6658428156</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Дёмина А. С.</t>
+          <t>Артепалихина М. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d38c0d2-4af0-4a3e-90b5-31e35e205352</t>
+          <t>https://kad.arbitr.ru/Card/71be17dc-efad-4a28-a5b2-7ac9b22d293c</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А60-13333/2026</t>
+          <t>А60-31930/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>10.03.2026</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙДОМ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>0256999261</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Октябрьского РОСП г. Екатеринбурга Удаева Ирина Эдуардовна</t>
+          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>6670073012</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Ремезова Н. И.</t>
+          <t>Зайчикова О. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f1a7e07-c49e-4a77-a745-aac79bc1c246</t>
+          <t>https://kad.arbitr.ru/Card/16238dcb-0645-45b5-b8aa-e8d7b7c794df</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А60-10651/2026</t>
+          <t>А05-6358/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>19.05.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЭК Групп"</t>
+          <t>Муниципальное казенное учреждение "Единая Дежурно-Диспетчерская Служба и Группа Хозяйственного Обслуживания"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6685023350</t>
+          <t>2903006913</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>Управление Федеральной антимонопольной службы по Архангельской области</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>2901061919</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Михайлова Е. Е.</t>
+          <t>Дмитревская А. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>11.04.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8072d18-fa87-4426-a515-6a131a992594</t>
+          <t>https://kad.arbitr.ru/Card/c7240efe-1a35-4fd1-b75b-ffaf7e1ff387</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А60-5913/2026</t>
+          <t>А60-28856/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>12.05.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АРМДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>6658407928</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N10" s="2" t="inlineStr"/>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Ермоленко А. В.</t>
+        </is>
+      </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1f639d30-5366-444c-9f6c-abe557b7de24</t>
+          <t>https://kad.arbitr.ru/Card/adae92ef-ae23-41d0-a38b-937c458601dc</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А60-3378/2026</t>
+          <t>А60-28417/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>07.05.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ СВЕРДЛОВСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЕДИНАЯ ДЕЖУРНО-ДИСПЕТЧЕРСКАЯ СЛУЖБА И ГРУППА ХОЗЯЙСТВЕННОГО ОБСЛУЖИВАНИЯ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6661004559</t>
+          <t>2903006913</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО СК ИНТЕГ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>6685011379</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Маковкина О. В.</t>
+          <t>Италмасова Е. Г.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78f41fea-c5a1-4145-ae7d-db90a667ed58</t>
+          <t>https://kad.arbitr.ru/Card/b535c70b-74a6-425b-abf8-37d398d1231b</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А60-3199/2026</t>
+          <t>А60-15482/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>27.01.2026</t>
+          <t>17.03.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "УК АКВИЛЕГИЯ"</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД ИРБИТ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>6680010276</t>
+          <t>6611001320</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СУ5ГРУПП"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6658428156</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Матущак Ю. В.</t>
+          <t>Дёмина А. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e36110f3-3d5d-4e9b-b760-00d51df78f53</t>
+          <t>https://kad.arbitr.ru/Card/0d38c0d2-4af0-4a3e-90b5-31e35e205352</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А70-24611/2025</t>
+          <t>А60-13333/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>11.11.2025</t>
+          <t>10.03.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СТРОЙДОМ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>0256999261</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "МЕРИДИАН"</t>
+          <t>Судебный пристав-исполнитель Октябрьского РОСП г. Екатеринбурга Удаева Ирина Эдуардовна</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6672265048</t>
+          <t>6670073012</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Цыпушева А. С.</t>
+          <t>Ремезова Н. И.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>23.04.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2abc1f58-7b10-4bce-8ca0-2c348fe3f8b6</t>
+          <t>https://kad.arbitr.ru/Card/9f1a7e07-c49e-4a77-a745-aac79bc1c246</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А70-24610/2025</t>
+          <t>А60-10651/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>11.11.2025</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "ДЭК Групп"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>6685023350</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "МЕРИДИАН"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>6672265048</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Минулина Д. Х.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Михайлова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>11.04.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec4df277-7da7-4177-bdb1-331caa91e6d7</t>
+          <t>https://kad.arbitr.ru/Card/d8072d18-fa87-4426-a515-6a131a992594</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А70-22775/2025</t>
+          <t>А60-5913/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
-[...9 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr"/>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>20.01.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69a34a92-838b-4b98-be3e-71bf492004df</t>
+          <t>https://kad.arbitr.ru/Card/1f639d30-5366-444c-9f6c-abe557b7de24</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А60-62040/2025</t>
+          <t>А60-3378/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>14.10.2025</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БАЙКАЛОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ СВЕРДЛОВСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>6638000669</t>
+          <t>6661004559</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО СК ИНТЕГ</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6685011379</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Аверков Ю. В.</t>
+          <t>Маковкина О. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a555761-087a-4e90-82f4-3a0a0f9bbce1</t>
+          <t>https://kad.arbitr.ru/Card/78f41fea-c5a1-4145-ae7d-db90a667ed58</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А70-21452/2025</t>
+          <t>А60-3199/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>06.10.2025</t>
+          <t>27.01.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "УК АКВИЛЕГИЯ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>6680010276</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Минулина Д. Х.</t>
+          <t>Матущак Ю. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/07922900-0cb1-4cde-a0f2-307b6ede4c1a</t>
+          <t>https://kad.arbitr.ru/Card/e36110f3-3d5d-4e9b-b760-00d51df78f53</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А05-11074/2025</t>
+          <t>А70-24611/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>10.09.2025</t>
+          <t>11.11.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Единая Дежурно-Диспетчерская Служба и Группа Хозяйственного Обслуживания"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>2903006913</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "КСМ"</t>
+          <t>ООО "Строительная компания "МЕРИДИАН"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>6623106711</t>
+          <t>6672265048</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Бутусова Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Цыпушева А. С.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
+          <t>Возмещение убытков в связи с обязательствами члена СРО ООО СК Меридиан перед Фондом капстроительства</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>29.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/990ba5fb-be28-4241-b367-12a44d6fde7a</t>
+          <t>https://kad.arbitr.ru/Card/2abc1f58-7b10-4bce-8ca0-2c348fe3f8b6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А60-6542/2025</t>
+          <t>А70-24610/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>10.02.2025</t>
+          <t>11.11.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Строительная компания "МЕРИДИАН"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6672265048</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Михеева А. В.</t>
+          <t>Минулина Д. Х.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>200636.03</v>
-[...3 lines deleted...]
-      </c>
+        <v>51445.76</v>
+      </c>
+      <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при капитальном ремонте кровли</t>
+          <t>Взыскание убытков в связи с ненадлежащим выполнением работ по капитальному ремонту.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/69ab1101-5c6c-42b9-95fa-99d9e9c0d5ae</t>
+          <t>https://kad.arbitr.ru/Card/ec4df277-7da7-4177-bdb1-331caa91e6d7</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А60-5555/2025</t>
+          <t>А70-22775/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>05.02.2025</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЭЛИТА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6684015652</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Высоцкая Е. В.</t>
-[...2 lines deleted...]
-      <c r="O20" s="2" t="inlineStr"/>
+          <t>Лоскутов В. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>329274</v>
+      </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Понуждение устранить недостатки капитального ремонта крыш четырех многоквартирных домов в г. Ревда</t>
+          <t>Солидарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО ООО Промтехсервис</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>20.01.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/172cdf37-1635-4500-9b15-ab6c13492bc7</t>
+          <t>https://kad.arbitr.ru/Card/69a34a92-838b-4b98-be3e-71bf492004df</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А60-806/2025</t>
+          <t>А60-62040/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>13.01.2025</t>
+          <t>14.10.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ПАО "ТРАНСКОНТЕЙНЕР"</t>
+          <t>АДМИНИСТРАЦИЯ БАЙКАЛОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7708591995</t>
+          <t>6638000669</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНИТЪ"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>6685159713</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Курганникова И. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Аверков Ю. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за некачественных работ по реконструкции контейнерных площадок.</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена союза</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>02.11.2025</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76c1652e-4c6d-43cb-ab3f-b79abb5d6803</t>
+          <t>https://kad.arbitr.ru/Card/2a555761-087a-4e90-82f4-3a0a0f9bbce1</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А70-27894/2024</t>
+          <t>А70-21452/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>25.12.2024</t>
+          <t>06.10.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>7204201389</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "УралСтройГрупп"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>4501227200</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Минулина Д. Х.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом при капремонте МКД</t>
+          <t>Возмещение убытков из-за ненадлежащего исполнения обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>07.05.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0273a0e-28b3-4dba-9c41-37a14aa0e612</t>
+          <t>https://kad.arbitr.ru/Card/07922900-0cb1-4cde-a0f2-307b6ede4c1a</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А70-27896/2024</t>
+          <t>А05-11074/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>25.12.2024</t>
+          <t>10.09.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>Муниципальное казенное учреждение "Единая Дежурно-Диспетчерская Служба и Группа Хозяйственного Обслуживания"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>2903006913</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "УралСтройГрупп"</t>
+          <t>ООО "КСМ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>4501227200</t>
+          <t>6623106711</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Михалева Е. В.</t>
+          <t>Бутусова Н. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>554516</v>
+        <v>83868617.95</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>30.10.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10bcd27e-23f4-44e9-8e2d-69bd8c26b62a</t>
+          <t>https://kad.arbitr.ru/Card/990ba5fb-be28-4241-b367-12a44d6fde7a</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А60-72319/2024</t>
+          <t>А60-22242/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>19.12.2024</t>
+          <t>21.04.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr"/>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ДОМ"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ТЕПЛОКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>6617010144</t>
+          <t>6612047373</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Спецтеплострой"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6672319568</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Манакова А. Г.</t>
+          <t>Высоцкая Е. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/967cfd9b-0fdc-4b04-97c7-2ae7fb7654bc</t>
+          <t>https://kad.arbitr.ru/Card/52073f48-657a-40d1-a628-cf67965dea2e</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А60-57865/2024</t>
+          <t>А60-16413/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>08.10.2024</t>
+          <t>26.03.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr"/>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "РЭМП ЖЕЛЕЗНОДОРОЖНОГО РАЙОНА"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА ЕКАТЕРИНБУРГА"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6678082192</t>
+          <t>6671469539</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "УРАЛДОРТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6672175034</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>17 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Лесковец О. В.</t>
+          <t>Балдин Р. А.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/531d5a7e-0bb1-491e-8db0-a6975865e7e2</t>
+          <t>https://kad.arbitr.ru/Card/c8abfce4-625a-41b3-8bae-b5f9a407daea</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А60-52087/2024</t>
+          <t>А60-16480/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>06.09.2024</t>
+          <t>26.03.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr"/>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА ГОРОДА ЕКАТЕРИНБУРГА"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6671469539</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "УРАЛДОРТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6672175034</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>17 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Балдин Р. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Конева О. Ф.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ded2d90-761b-4efe-a859-d26b934761f1</t>
+          <t>https://kad.arbitr.ru/Card/051f12d5-86a4-4ed4-9cbe-ef317522d691</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А60-51666/2024</t>
+          <t>А60-6542/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>06.09.2024</t>
+          <t>10.02.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов Омской области</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5503239348</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Курганникова И. В.</t>
+          <t>Михеева А. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>16968286.52</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>200636.03</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>200636.03</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в рамках ответственности СРО по договорам капитального ремонта</t>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при капитальном ремонте кровли</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>15.01.2026</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cfe8e6ca-7903-465f-a3e7-e1da59e24bed</t>
+          <t>https://kad.arbitr.ru/Card/69ab1101-5c6c-42b9-95fa-99d9e9c0d5ae</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А60-50535/2024</t>
+          <t>А60-5555/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>05.09.2024</t>
+          <t>05.02.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
+          <t>ООО "АЭЛИТА"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>6684015652</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
           <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
-      <c r="I28" s="2" t="inlineStr">
+      <c r="L28" s="2" t="inlineStr">
         <is>
           <t>6671994672</t>
         </is>
       </c>
-      <c r="J28" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Ушакова О. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Высоцкая Е. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за вред, причиненный собственникам квартир при капремонте.</t>
+          <t>Понуждение устранить недостатки капитального ремонта крыш четырех многоквартирных домов в г. Ревда</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>24.04.2025</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3aeab4a9-9018-4a64-9431-5a50727f31d9</t>
+          <t>https://kad.arbitr.ru/Card/172cdf37-1635-4500-9b15-ab6c13492bc7</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А60-40081/2024</t>
+          <t>А60-1707/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>25.07.2024</t>
+          <t>17.01.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ "СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 46"</t>
+          <t>ПАО "ЦЕНТР ПО ПЕРЕВОЗКЕ ГРУЗОВ В КОНТЕЙНЕРАХ "ТРАНСКОНТЕЙНЕР"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>6628009140</t>
+          <t>7708591995</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНИТЪ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6685159713</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Исмаилова О. И.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>11.09.2025</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e9a671c-3ca3-40e2-8772-b4c51b00f4ed</t>
+          <t>https://kad.arbitr.ru/Card/a6fd30b0-ca54-48de-808e-e28ef40960a5</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А70-15731/2024</t>
+          <t>А60-806/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>16.07.2024</t>
+          <t>13.01.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ПАО "ТРАНСКОНТЕЙНЕР"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7708591995</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промтехсервис"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРАНИТЪ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>6674230890</t>
+          <t>6685159713</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>Верховный Суд РФ</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Борисова Е. Е.</t>
+          <t>Курганникова И. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>331800</v>
+        <v>3953863.37</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>331800</v>
+        <v>3953863.37</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте МКД.</t>
+          <t>Взыскание убытков из-за некачественных работ по реконструкции контейнерных площадок.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>17.03.2026</t>
+          <t>02.11.2025</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18f6bdec-d4e2-4a60-8a3d-f1c8cee10d75</t>
+          <t>https://kad.arbitr.ru/Card/76c1652e-4c6d-43cb-ab3f-b79abb5d6803</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А60-25036/2024</t>
+          <t>А70-27896/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>13.05.2024</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>МАГАДАНСКОЕ ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА МАГАДАНСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>4900011940</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "УралСтройГрупп"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>4501227200</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Колосова Л. В.</t>
-[...2 lines deleted...]
-      <c r="O31" s="2" t="inlineStr"/>
+          <t>Михалева Е. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>554516</v>
+      </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений СРО о применении дисциплинарных мер к члену (ООО Астра-Групп)</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>11.11.2025</t>
+          <t>30.10.2025</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/077ba007-fef3-4f73-9a43-1b09698c62db</t>
+          <t>https://kad.arbitr.ru/Card/10bcd27e-23f4-44e9-8e2d-69bd8c26b62a</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А60-24056/2024</t>
+          <t>А70-27894/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>03.05.2024</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛСТРОЙГРУПП"</t>
+          <t>ООО "УралСтройГрупп"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>6672235036</t>
+          <t>4501227200</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Матущак Ю. В.</t>
+          <t>Михалева Е. В.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>61831.21</v>
-[...3 lines deleted...]
-      </c>
+        <v>94000</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при капитальном ремонте кровли дома</t>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом при капремонте МКД</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>12.12.2024</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d8316d2-ba30-498b-8317-00723fef176c</t>
+          <t>https://kad.arbitr.ru/Card/c0273a0e-28b3-4dba-9c41-37a14aa0e612</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А60-22515/2024</t>
+          <t>А60-72319/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>25.04.2024</t>
+          <t>19.12.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ФЕДЕРАЛЬНЫХ АВТОМОБИЛЬНЫХ ДОРОГ "ТАМАНЬ" ФЕДЕРАЛЬНОГО ДОРОЖНОГО АГЕНТСТВА"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ДОМ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>4909083435</t>
+          <t>6617010144</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>17 арбитражный апелляционный суд</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Балдин Р. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Манакова А. Г.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
-      <c r="Q33" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>21.02.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eae75622-5e1f-49d8-9086-729211e9044a</t>
+          <t>https://kad.arbitr.ru/Card/967cfd9b-0fdc-4b04-97c7-2ae7fb7654bc</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А60-17885/2024</t>
+          <t>А60-57865/2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>04.04.2024</t>
+          <t>08.10.2024</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУ5групп"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "РЭМП ЖЕЛЕЗНОДОРОЖНОГО РАЙОНА"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>6658428156</t>
+          <t>6678082192</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА "ГОРОД ИРБИТ" СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>6611001320</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>17 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Высоцкая Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лесковец О. В.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
       <c r="P34" s="2" t="inlineStr"/>
-      <c r="Q34" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>05.06.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce7754e3-8ee5-4f68-9652-cef245adc790</t>
+          <t>https://kad.arbitr.ru/Card/531d5a7e-0bb1-491e-8db0-a6975865e7e2</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А60-7425/2024</t>
+          <t>А60-51666/2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>15.02.2024</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов Омской области</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7707067683</t>
+          <t>5503239348</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Билокурая А. А.</t>
+          <t>Курганникова И. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>96024.24000000001</v>
+        <v>16968286.52</v>
       </c>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при проведении капитального ремонта</t>
+          <t>Взыскание задолженности в рамках ответственности СРО по договорам капитального ремонта</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>27.07.2024</t>
+          <t>18.03.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/164384e5-7cbc-47c0-8b9c-e0799f8ba8b9</t>
+          <t>https://kad.arbitr.ru/Card/cfe8e6ca-7903-465f-a3e7-e1da59e24bed</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А60-3913/2024</t>
+          <t>А60-52087/2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>30.01.2024</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТУДИЯ АНИМАЦИОННОГО КИНО "МЕЛЬНИЦА"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7825124659</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>Окулов Виталий Валерьевич</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>663102575270</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>17 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Артепалихина М. В.</t>
-[...2 lines deleted...]
-      <c r="O36" s="2" t="inlineStr"/>
+          <t>Балдин Р. А.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>259562.6</v>
+      </c>
       <c r="P36" s="2" t="inlineStr"/>
-      <c r="Q36" s="2" t="inlineStr"/>
-      <c r="R36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса из-за ущерба от затопления при капремонте крыши ООО Линкор</t>
+        </is>
+      </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>30.03.2024</t>
+          <t>31.08.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f95a4941-47cd-45f1-b7cb-06476f14e88a</t>
+          <t>https://kad.arbitr.ru/Card/7ded2d90-761b-4efe-a859-d26b934761f1</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А60-196/2024</t>
+          <t>А60-50535/2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>09.01.2024</t>
+          <t>05.09.2024</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>6671994672</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "БИЗНЕСКОНСАЛТИНГ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6670062959</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Дёмина А. С.</t>
+          <t>Ушакова О. И.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>43001</v>
+        <v>240415.93</v>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за некачественный капитальный ремонт</t>
+          <t>Взыскание убытков в порядке регресса за вред, причиненный собственникам квартир при капремонте.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>25.10.2024</t>
+          <t>24.04.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cddf3c29-7859-4b3a-a40a-4add63105ff2</t>
+          <t>https://kad.arbitr.ru/Card/3aeab4a9-9018-4a64-9431-5a50727f31d9</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А60-72301/2023</t>
+          <t>А60-40081/2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>29.12.2023</t>
+          <t>25.07.2024</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ "СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 46"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6628009140</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Дёмина А. С.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>172296</v>
+        <v>7142677</v>
       </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса за некачественный капремонт, выполненный членом СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1a4c518-d713-43c4-bbbf-f6dfa785588e</t>
+          <t>https://kad.arbitr.ru/Card/0e9a671c-3ca3-40e2-8772-b4c51b00f4ed</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А60-49796/2023</t>
+          <t>А70-15731/2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>18.09.2023</t>
+          <t>16.07.2024</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БАЙКАЛОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>6638000669</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГАТ"</t>
+          <t>ООО "Промтехсервис"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>6670461537</t>
+          <t>6674230890</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>Верховный Суд РФ</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Зорина Н. В.</t>
-[...5 lines deleted...]
-      <c r="R39" s="2" t="inlineStr"/>
+          <t>Борисова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="n">
+        <v>331800</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>331800</v>
+      </c>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R39" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за убытки, причиненные членом СРО при капремонте МКД.</t>
+        </is>
+      </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>19.02.2026</t>
+          <t>17.03.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/12e4207b-99a0-4209-9135-76d9f22073e9</t>
+          <t>https://kad.arbitr.ru/Card/18f6bdec-d4e2-4a60-8a3d-f1c8cee10d75</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А60-46013/2023</t>
+          <t>А60-25036/2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>28.08.2023</t>
+          <t>13.05.2024</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО страховая компания "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>МАГАДАНСКОЕ ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА МАГАДАНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>4900011940</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Коликов В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Колосова Л. В.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры вследствие протечки кровли.</t>
+          <t>Оспаривание решений СРО о применении дисциплинарных мер к члену (ООО Астра-Групп)</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>27.09.2024</t>
+          <t>11.11.2025</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16fdc59c-7e3f-4adf-87b4-462c6619fc0f</t>
+          <t>https://kad.arbitr.ru/Card/077ba007-fef3-4f73-9a43-1b09698c62db</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А60-40767/2023</t>
+          <t>А60-24056/2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>28.07.2023</t>
+          <t>03.05.2024</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОН СТРОЙ СЕРВИС"</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>6670418884</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "УРАЛСТРОЙГРУПП"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6672235036</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Ермоленко А. В.</t>
-[...3 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+          <t>Матущак Ю. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>61831.21</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>61831.21</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным лишения истца права голоса на общем собрании членов СРО из-за долгов по взносам</t>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при капитальном ремонте кровли дома</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>12.12.2024</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba7a4ec1-0518-4fa2-9a27-77d7c9642a38</t>
+          <t>https://kad.arbitr.ru/Card/0d8316d2-ba30-498b-8317-00723fef176c</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А60-35670/2023</t>
+          <t>А60-22515/2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>30.06.2023</t>
+          <t>25.04.2024</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>ФЕДЕРАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ФЕДЕРАЛЬНЫХ АВТОМОБИЛЬНЫХ ДОРОГ "ТАМАНЬ" ФЕДЕРАЛЬНОГО ДОРОЖНОГО АГЕНТСТВА"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>4909083435</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>17 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Матущак Ю. В.</t>
+          <t>Балдин Р. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>51315.9</v>
-[...3 lines deleted...]
-      </c>
+        <v>3571181.16</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры вследствие протечки крыши</t>
+          <t>Регрессное требование о возмещении выплат пострадавшему в результате несчастного случая на стройке.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>20.09.2024</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b23b34c6-961b-4897-a798-e3aee54e1cd7</t>
+          <t>https://kad.arbitr.ru/Card/eae75622-5e1f-49d8-9086-729211e9044a</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А60-24297/2023</t>
+          <t>А60-17885/2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>05.05.2023</t>
+          <t>04.04.2024</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ БАЙКАЛОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "СУ5групп"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>6638000669</t>
+          <t>6658428156</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГАТ"</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА "ГОРОД ИРБИТ" СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>6670461537</t>
+          <t>6611001320</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>Высоцкая Е. В.</t>
         </is>
       </c>
-      <c r="O43" s="2" t="inlineStr"/>
+      <c r="O43" s="2" t="n">
+        <v>30572943.94</v>
+      </c>
       <c r="P43" s="2" t="inlineStr"/>
-      <c r="Q43" s="2" t="inlineStr"/>
-      <c r="R43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Расторжение муниципального контракта, взыскание оплаты за работы, неустойки и штрафа за просрочку.</t>
+        </is>
+      </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/06f2b0c9-15a1-470e-8347-c2583f8d15eb</t>
+          <t>https://kad.arbitr.ru/Card/ce7754e3-8ee5-4f68-9652-cef245adc790</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А81-4072/2023</t>
+          <t>А60-7425/2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>24.04.2023</t>
+          <t>15.02.2024</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>Департамент муниципального хозяйства Администрации Надымского района</t>
+          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>8903032907</t>
+          <t>7707067683</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО "РемСтройСервис-2"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>6670296428</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Ямало-Ненецкого АО</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Санджиев М. А.</t>
+          <t>Билокурая А. А.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>21784590.78</v>
+        <v>96024.24000000001</v>
       </c>
       <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в размере стоимости устранения недостатков капитального ремонта кровли МКД</t>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры при проведении капитального ремонта</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>13.12.2024</t>
+          <t>27.07.2024</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92955bc7-3661-4ced-818a-4d43069ee01d</t>
+          <t>https://kad.arbitr.ru/Card/164384e5-7cbc-47c0-8b9c-e0799f8ba8b9</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А70-8423/2023</t>
+          <t>А60-3913/2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>20.04.2023</t>
+          <t>30.01.2024</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СТУДИЯ АНИМАЦИОННОГО КИНО "МЕЛЬНИЦА"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>7825124659</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "МЕРИДИАН"</t>
+          <t>Окулов Виталий Валерьевич</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>6672265048</t>
+          <t>663102575270</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Артепалихина М. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>08.09.2023</t>
+          <t>30.03.2024</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a7f7c35c-1288-4b00-a69a-62c0afabecc3</t>
+          <t>https://kad.arbitr.ru/Card/f95a4941-47cd-45f1-b7cb-06476f14e88a</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А70-7518/2023</t>
+          <t>А60-196/2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>07.04.2023</t>
+          <t>09.01.2024</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания "МЕРИДИАН"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>6672265048</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Соловьев К. Л.</t>
+          <t>Дёмина А. С.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>55140</v>
-[...3 lines deleted...]
-      </c>
+        <v>43001</v>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание убытков в порядке регресса за некачественный капитальный ремонт</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>16.10.2023</t>
+          <t>25.10.2024</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea802460-b824-40fa-a582-69d8a6c9d52b</t>
+          <t>https://kad.arbitr.ru/Card/cddf3c29-7859-4b3a-a40a-4add63105ff2</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А60-10065/2023</t>
+          <t>А60-72301/2023</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>29.12.2023</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ЯМАЛО-НЕНЕЦКОМ АВТОНОМНОМ ОКРУГЕ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>8901998519</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Зорина Н. В.</t>
+          <t>Дёмина А. С.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>4791445.09</v>
+        <v>172296</v>
       </c>
       <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО по договорам капремонта</t>
+          <t>Взыскание убытков в порядке регресса за некачественный капремонт, выполненный членом СРО</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>24.12.2024</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/040bb810-8c20-4dc8-ae59-4a2a1f8e07ab</t>
+          <t>https://kad.arbitr.ru/Card/e1a4c518-d713-43c4-bbbf-f6dfa785588e</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А60-10287/2023</t>
+          <t>А60-49796/2023</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>18.09.2023</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>АДМИНИСТРАЦИЯ БАЙКАЛОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6638000669</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИИ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ"</t>
+          <t>ООО "АГАТ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>2312280396</t>
+          <t>6670461537</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Франк Ю. Ю.</t>
+          <t>Зорина Н. В.</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>22.04.2023</t>
+          <t>19.02.2026</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c58b84e0-295a-4371-a1d9-184e96f7a080</t>
+          <t>https://kad.arbitr.ru/Card/12e4207b-99a0-4209-9135-76d9f22073e9</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А60-7716/2023</t>
+          <t>А60-46013/2023</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>17.02.2023</t>
+          <t>28.08.2023</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОН СТРОЙ СЕРВИС"</t>
+          <t>ООО страховая компания "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>6670418884</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Матвеева Ю. Н.</t>
+          <t>Коликов В. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>50463.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>50000</v>
+      </c>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Непредставление выписки о членстве в СРО в установленный срок и взыскание судебных издержек</t>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры вследствие протечки кровли.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>02.03.2024</t>
+          <t>27.09.2024</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2293134-0ebe-48e1-ace3-d52945490757</t>
+          <t>https://kad.arbitr.ru/Card/16fdc59c-7e3f-4adf-87b4-462c6619fc0f</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А60-3881/2023</t>
+          <t>А60-40767/2023</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>30.01.2023</t>
+          <t>28.07.2023</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "РЭМП ЖЕЛЕЗНОДОРОЖНОГО РАЙОНА"</t>
+          <t>ООО "РЕГИОН СТРОЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>6678082192</t>
+          <t>6670418884</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Невструева Е. В.</t>
+          <t>Ермоленко А. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание фонда организовать ремонт асфальтобетонной отмостки МКД в рамках гарантийных обязательств</t>
+          <t>Признание незаконным лишения истца права голоса на общем собрании членов СРО из-за долгов по взносам</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>01.11.2024</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f1902235-1b57-479e-9075-b20d8e54d2f4</t>
+          <t>https://kad.arbitr.ru/Card/ba7a4ec1-0518-4fa2-9a27-77d7c9642a38</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А60-69219/2022</t>
+          <t>А60-35670/2023</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>16.12.2022</t>
+          <t>30.06.2023</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ЖКХ ОРДЖОНИКИДЗЕВСКОГО РАЙОНА Г. ЕКАТЕРИНБУРГА"</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>6673137507</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>6671994672</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Дёмина А. С.</t>
+          <t>Матущак Ю. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>346001.7</v>
-[...1 lines deleted...]
-      <c r="P51" s="2" t="inlineStr"/>
+        <v>51315.9</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>51315.9</v>
+      </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капитального ремонта (замена отмостки) и взыскание денежных средств.</t>
+          <t>Взыскание ущерба в порядке суброгации из-за залива квартиры вследствие протечки крыши</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>27.07.2024</t>
+          <t>20.09.2024</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30240e58-d2e7-4a00-bc1b-6e65db5a817c</t>
+          <t>https://kad.arbitr.ru/Card/b23b34c6-961b-4897-a798-e3aee54e1cd7</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А60-52845/2022</t>
+          <t>А60-24297/2023</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>27.09.2022</t>
+          <t>05.05.2023</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>АДМИНИСТРАЦИЯ БАЙКАЛОВСКОГО МУНИЦИПАЛЬНОГО РАЙОНА СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6638000669</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО СтройГранитУрал</t>
+          <t>ООО "АГАТ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>6676005763</t>
+          <t>6670461537</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Розин К. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Высоцкая Е. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
-      <c r="Q52" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>03.11.2023</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/49f739cb-d000-4eda-b20a-1371bb4e81f5</t>
+          <t>https://kad.arbitr.ru/Card/06f2b0c9-15a1-470e-8347-c2583f8d15eb</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А60-50533/2022</t>
+          <t>А81-4072/2023</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>13.09.2022</t>
+          <t>24.04.2023</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПАРТНЕР"</t>
+          <t>Департамент муниципального хозяйства Администрации Надымского района</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>6685082796</t>
+          <t>8903032907</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>ООО "РемСтройСервис-2"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6670296428</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Санджиев М. А.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>138220.69</v>
+        <v>21784590.78</v>
       </c>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным предписания СРО о доплате взноса в компенсационный фонд.</t>
+          <t>Возмещение убытков в размере стоимости устранения недостатков капитального ремонта кровли МКД</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>26.06.2024</t>
+          <t>13.12.2024</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3ca24b47-61c7-426b-a144-ba2168a9594e</t>
+          <t>https://kad.arbitr.ru/Card/92955bc7-3661-4ced-818a-4d43069ee01d</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А60-50348/2022</t>
+          <t>А70-8423/2023</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>12.09.2022</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРИАЛСТРОЙ"</t>
+          <t>ООО СК "МЕРИДИАН"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>6672204503</t>
+          <t>6672265048</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Розин К. А.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>101416.3</v>
-[...1 lines deleted...]
-      <c r="P54" s="2" t="inlineStr"/>
+        <v>134274</v>
+      </c>
+      <c r="P54" s="2" t="n">
+        <v>139302</v>
+      </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Регресс по возмещению ущерба и судебных расходов после затопления квартиры при капремонте.</t>
+          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>18.04.2023</t>
+          <t>08.09.2023</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd96f19e-02a0-4681-9bcd-7beed81a6342</t>
+          <t>https://kad.arbitr.ru/Card/a7f7c35c-1288-4b00-a69a-62c0afabecc3</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А60-49066/2022</t>
+          <t>А70-7518/2023</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>05.09.2022</t>
+          <t>07.04.2023</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ ЖИЛИЩНАЯ КОМПАНИЯ РАДОМИР-ИНВЕСТ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>6670132726</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "Строительная компания "МЕРИДИАН"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6672265048</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Маковкина О. В.</t>
+          <t>Соловьев К. Л.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>61111.55</v>
+        <v>55140</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>51708.8</v>
+        <v>55140</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков от затопления квартиры и обязание устранить дефекты капремонта системы отопления</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>16.10.2023</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67beb255-0cda-40ed-b300-2e98473bef43</t>
+          <t>https://kad.arbitr.ru/Card/ea802460-b824-40fa-a582-69d8a6c9d52b</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А60-48035/2022</t>
+          <t>А60-10287/2023</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>31.08.2022</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "РВВ"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>6612046757</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>ООО "ТЕХНОЛОГИИ НАЦИОНАЛЬНОЙ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>2312280396</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Матвеева Ю. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Франк Ю. Ю.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
-      <c r="Q56" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>01.11.2022</t>
+          <t>22.04.2023</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eccdf0c5-3f19-49bf-a8d8-f63f0e24f45d</t>
+          <t>https://kad.arbitr.ru/Card/c58b84e0-295a-4371-a1d9-184e96f7a080</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А60-48178/2022</t>
+          <t>А60-10065/2023</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>31.08.2022</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "СХУ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ В ЯМАЛО-НЕНЕЦКОМ АВТОНОМНОМ ОКРУГЕ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>6678121606</t>
+          <t>8901998519</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Ермоленко А. В.</t>
-[...2 lines deleted...]
-      <c r="O57" s="2" t="inlineStr"/>
+          <t>Зорина Н. В.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="n">
+        <v>4791445.09</v>
+      </c>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Внесение изменений в реестр членов СРО в связи с реорганизацией в форме выделения</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО по договорам капремонта</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>21.03.2023</t>
+          <t>24.12.2024</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85df7195-cf36-4ab1-b31c-9574a78c4132</t>
+          <t>https://kad.arbitr.ru/Card/040bb810-8c20-4dc8-ae59-4a2a1f8e07ab</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А60-47561/2022</t>
+          <t>А60-7716/2023</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>30.08.2022</t>
+          <t>17.02.2023</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНО МОНТАЖНЫЙ ЦЕНТР "УРАЛ-1"</t>
+          <t>ООО "РЕГИОН СТРОЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>6658474498</t>
+          <t>6670418884</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Ермоленко А. В.</t>
+          <t>Матвеева Ю. Н.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>2000000</v>
+        <v>50463.2</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>2000000</v>
+        <v>48963.2</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО (право требования по цессии)</t>
+          <t>Непредставление выписки о членстве в СРО в установленный срок и взыскание судебных издержек</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>14.12.2022</t>
+          <t>02.03.2024</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7713af1-aea7-439e-b45e-2d5a5dd90d80</t>
+          <t>https://kad.arbitr.ru/Card/d2293134-0ebe-48e1-ace3-d52945490757</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А60-43558/2022</t>
+          <t>А60-3881/2023</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>09.08.2022</t>
+          <t>30.01.2023</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "РЭМП ЖЕЛЕЗНОДОРОЖНОГО РАЙОНА"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
+          <t>6678082192</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
           <t>6671994672</t>
         </is>
       </c>
-      <c r="J59" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Сергеева Т. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Невструева Е. В.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
       <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о взыскании убытков (судебных расходов) за некачественный капремонт</t>
+          <t>Обязание фонда организовать ремонт асфальтобетонной отмостки МКД в рамках гарантийных обязательств</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>26.12.2022</t>
+          <t>01.11.2024</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a773ffd1-b332-407f-a19a-8b79fb6f095e</t>
+          <t>https://kad.arbitr.ru/Card/f1902235-1b57-479e-9075-b20d8e54d2f4</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А60-42827/2022</t>
+          <t>А60-69676/2022</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>04.08.2022</t>
+          <t>19.12.2022</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ЗАО УРАЛАВТОРЕМСТРОЙМОНТАЖ</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6660007691</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНСПЕЦСТРОЙ"</t>
+          <t>ООО "УРАЛ ЛИДЕР ГРУПП"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>6686013756</t>
+          <t>6686088102</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Маковкина О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Крюков Ю. А.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>31.01.2024</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4f749bd-8e5b-4ea1-8156-e154cea8f734</t>
+          <t>https://kad.arbitr.ru/Card/ac1ea766-eddc-4d4a-be31-c16e743f1c53</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А60-29713/2022</t>
+          <t>А60-69219/2022</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>03.06.2022</t>
+          <t>16.12.2022</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ЖКХ ОРДЖОНИКИДЗЕВСКОГО РАЙОНА Г. ЕКАТЕРИНБУРГА"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>6673137507</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
           <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
-      <c r="I61" s="2" t="inlineStr">
+      <c r="L61" s="2" t="inlineStr">
         <is>
           <t>6671994672</t>
         </is>
       </c>
-      <c r="J61" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Малышкина И. А.</t>
+          <t>Дёмина А. С.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>63547.68</v>
-[...3 lines deleted...]
-      </c>
+        <v>346001.7</v>
+      </c>
+      <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Регресс за ущерб от залива квартиры из-за некачественного капремонта членом СРО</t>
+          <t>Обязание устранить недостатки капитального ремонта (замена отмостки) и взыскание денежных средств.</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>05.09.2023</t>
+          <t>27.07.2024</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e188d506-91d2-472d-86f0-d8c02f9a28d2</t>
+          <t>https://kad.arbitr.ru/Card/30240e58-d2e7-4a00-bc1b-6e65db5a817c</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А60-29248/2022</t>
+          <t>А60-52845/2022</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>01.06.2022</t>
+          <t>27.09.2022</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>6671994672</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>ООО ТРИАЛСТРОЙ</t>
+          <t>ООО СтройГранитУрал</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>6672204503</t>
+          <t>6676005763</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Ефимов Д. В.</t>
+          <t>Розин К. А.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>78812.91</v>
+        <v>87005.88</v>
       </c>
       <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Регресс о взыскании убытков (ущерб от затопления при капремонте) и процентов.</t>
+          <t>Возмещение убытков в порядке регресса за некачественный капитальный ремонт.</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>31.08.2023</t>
+          <t>03.11.2023</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7939e472-4754-4b4c-9a5d-7e348857a5b0</t>
+          <t>https://kad.arbitr.ru/Card/49f739cb-d000-4eda-b20a-1371bb4e81f5</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А60-28884/2022</t>
+          <t>А60-50533/2022</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>31.05.2022</t>
+          <t>13.09.2022</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ СБЕРБАНК СТРАХОВАНИЕ</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПАРТНЕР"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>6685082796</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Билокурая А. А.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>104980.75</v>
-[...3 lines deleted...]
-      </c>
+        <v>138220.69</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации после выплаты страхового возмещения из-за залива квартиры</t>
+          <t>Признание недействительным предписания СРО о доплате взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>03.02.2023</t>
+          <t>26.06.2024</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18303cac-134e-48b5-8b24-2a37c7928cd8</t>
+          <t>https://kad.arbitr.ru/Card/3ca24b47-61c7-426b-a144-ba2168a9594e</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А60-23641/2022</t>
+          <t>А60-50348/2022</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>04.05.2022</t>
+          <t>12.09.2022</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ СБЕРБАНК СТРАХОВАНИЕ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ ТУРА-ИНЖИНИРИНГ</t>
+          <t>ООО "ТРИАЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>6676004760</t>
+          <t>6672204503</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Матущак Ю. В.</t>
+          <t>Розин К. А.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>44506.33</v>
-[...3 lines deleted...]
-      </c>
+        <v>101416.3</v>
+      </c>
+      <c r="P64" s="2" t="inlineStr"/>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Взыскание в порядке суброгации ущерба от залива квартиры из-за ненадлежащего ремонта кровли МКД</t>
+          <t>Регресс по возмещению ущерба и судебных расходов после затопления квартиры при капремонте.</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>11.02.2023</t>
+          <t>18.04.2023</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1a48481-df35-4a0e-a914-619f062ebf54</t>
+          <t>https://kad.arbitr.ru/Card/cd96f19e-02a0-4681-9bcd-7beed81a6342</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А60-21370/2022</t>
+          <t>А60-49066/2022</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>21.04.2022</t>
+          <t>05.09.2022</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-37</t>
+          <t>ООО УПРАВЛЯЮЩАЯ ЖИЛИЩНАЯ КОМПАНИЯ РАДОМИР-ИНВЕСТ</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>6686061767</t>
+          <t>6670132726</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Маковкина О. В.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>346000</v>
+        <v>61111.55</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>346000</v>
+        <v>51708.8</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о приостановлении права деятельности и взыскание судебных издержек</t>
+          <t>Взыскание убытков от затопления квартиры и обязание устранить дефекты капремонта системы отопления</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>08.11.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4c80f37-a0c3-4c79-9233-edbea043e1ee</t>
+          <t>https://kad.arbitr.ru/Card/67beb255-0cda-40ed-b300-2e98473bef43</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А50-4904/2022</t>
+          <t>А60-48035/2022</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>03.03.2022</t>
+          <t>31.08.2022</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "АУДИТЭНЕРГОПРОЕКТ"</t>
+          <t>ООО "РВВ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>6684000215</t>
+          <t>6612046757</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
+          <t>СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>5902990563</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Лавров Ю. А.</t>
+          <t>Матвеева Ю. Н.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>12219074.7</v>
-[...3 lines deleted...]
-      </c>
+        <v>86000</v>
+      </c>
+      <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Взыскание оплаты за капремонт и возврат средств по банковской гарантии; встречно - неустойка и убытки</t>
+          <t>Взыскание денежных средств на основании статей 309, 310 ГК РФ</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>01.11.2022</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e52f2d40-e422-4fcd-9d07-a6218c2e5837</t>
+          <t>https://kad.arbitr.ru/Card/eccdf0c5-3f19-49bf-a8d8-f63f0e24f45d</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А60-5381/2022</t>
+          <t>А60-48178/2022</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>07.02.2022</t>
+          <t>31.08.2022</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ БЕРЕЗИТ</t>
+          <t>ООО "СХУ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>6658461724</t>
+          <t>6678121606</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ермоленко А. В.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Взыскание судебных расходов на представителей по делу о признании решения СРО незаконным.</t>
+          <t>Внесение изменений в реестр членов СРО в связи с реорганизацией в форме выделения</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>03.02.2024</t>
+          <t>21.03.2023</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0c168d2-f091-4fa0-ab34-dc5a8eb15402</t>
+          <t>https://kad.arbitr.ru/Card/85df7195-cf36-4ab1-b31c-9574a78c4132</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А60-68389/2021</t>
+          <t>А60-47561/2022</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>24.12.2021</t>
+          <t>30.08.2022</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ю-ИНВЕСТ"</t>
+          <t>ООО СТРОИТЕЛЬНО МОНТАЖНЫЙ ЦЕНТР "УРАЛ-1"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>6685113035</t>
+          <t>6658474498</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>ООО ФОНД РАДОМИР</t>
+          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>6670184820</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Билокурая А. А.</t>
+          <t>Ермоленко А. В.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>44836.71</v>
+        <v>2000000</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>44836.71</v>
+        <v>2000000</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, причиненного заливом нежилых помещений канализационными стоками</t>
+          <t>Возврат взноса в компенсационный фонд при прекращении членства в СРО (право требования по цессии)</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>21.02.2023</t>
+          <t>14.12.2022</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ee3a237-2405-426e-afb4-6510b09dd027</t>
+          <t>https://kad.arbitr.ru/Card/b7713af1-aea7-439e-b45e-2d5a5dd90d80</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А60-57987/2021</t>
+          <t>А60-43558/2022</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>11.11.2021</t>
+          <t>09.08.2022</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ГОУ МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 46</t>
+          <t>ООО РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>6628009140</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>Васёв Александр Валерьевич</t>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГОРИЗОНТ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>664701100407</t>
+          <t>6603024612</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Маковкина О. В.</t>
+          <t>Сергеева Т. А.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>7181414.94</v>
-[...3 lines deleted...]
-      </c>
+        <v>18600</v>
+      </c>
+      <c r="P69" s="2" t="inlineStr"/>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Взыскание долга и убытков из-за некачественного капитального ремонта кровли школы.</t>
+          <t>Регрессное требование о взыскании убытков (судебных расходов) за некачественный капремонт</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>21.02.2023</t>
+          <t>26.12.2022</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46dc6e87-9dad-4343-acd9-ac2f170463f0</t>
+          <t>https://kad.arbitr.ru/Card/a773ffd1-b332-407f-a19a-8b79fb6f095e</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А46-18961/2021</t>
+          <t>А60-42827/2022</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>19.10.2021</t>
+          <t>04.08.2022</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>5503239348</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ПРЕМИУМКОМ"</t>
+          <t>ООО "РЕГИОНСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>6685132550</t>
+          <t>6686013756</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС Западно-Сибирского округа</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Бадрызлова М. М.</t>
+          <t>Маковкина О. В.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>16968286.52</v>
-[...1 lines deleted...]
-      <c r="P70" s="2" t="inlineStr"/>
+        <v>61258.19</v>
+      </c>
+      <c r="P70" s="2" t="n">
+        <v>46173</v>
+      </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса по договору капитального ремонта.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный ее членом при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>31.01.2024</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a268592-9de4-4289-bee1-e7347d6a7159</t>
+          <t>https://kad.arbitr.ru/Card/a4f749bd-8e5b-4ea1-8156-e154cea8f734</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А60-50369/2021</t>
+          <t>А60-29713/2022</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>29.09.2021</t>
+          <t>03.06.2022</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭЛГАЗ-ИНЖИНИРИНГ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>6671455617</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>ООО ТРИАЛСТРОЙ</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6672204503</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
+          <t>Малышкина И. А.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>500000</v>
+        <v>63547.68</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>500000</v>
+        <v>60338.63</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО после прекращения членства на основании договора цессии</t>
+          <t>Регресс за ущерб от залива квартиры из-за некачественного капремонта членом СРО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>15.07.2022</t>
+          <t>05.09.2023</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/394d6983-bd88-47c9-9a2a-91f62ab331f6</t>
+          <t>https://kad.arbitr.ru/Card/e188d506-91d2-472d-86f0-d8c02f9a28d2</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А60-50371/2021</t>
+          <t>А60-29248/2022</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>29.09.2021</t>
+          <t>01.06.2022</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭЛГАЗ-ИНЖИНИРИНГ</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>6671455617</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>ООО ТРИАЛСТРОЙ</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6672204503</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
+          <t>Ефимов Д. В.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>78812.91</v>
+      </c>
+      <c r="P72" s="2" t="inlineStr"/>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО по договору цессии после прекращения членства</t>
+          <t>Регресс о взыскании убытков (ущерб от затопления при капремонте) и процентов.</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>09.08.2022</t>
+          <t>31.08.2023</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e405a464-6994-4194-a41e-937e5e25c767</t>
+          <t>https://kad.arbitr.ru/Card/7939e472-4754-4b4c-9a5d-7e348857a5b0</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А60-40380/2021</t>
+          <t>А60-28884/2022</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>11.08.2021</t>
+          <t>31.05.2022</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВАЯ КОМПАНИЯ РОСГОССТРАХ</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ СБЕРБАНК СТРАХОВАНИЕ</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>7707067683</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>МУП ГОРОДСКОГО ОКРУГА КРАСНОУФИМСК "ЖИЛИЩНО-КОММУНАЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>6619014112</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Франк Ю. Ю.</t>
+          <t>Билокурая А. А.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>103233.52</v>
-[...1 lines deleted...]
-      <c r="P73" s="2" t="inlineStr"/>
+        <v>104980.75</v>
+      </c>
+      <c r="P73" s="2" t="n">
+        <v>104980.75</v>
+      </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации, возникшего в результате затопления жилого помещения</t>
+          <t>Взыскание ущерба в порядке суброгации после выплаты страхового возмещения из-за залива квартиры</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>27.07.2022</t>
+          <t>03.02.2023</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c6ee791-f79f-4b9a-9b6c-855e95f25f8c</t>
+          <t>https://kad.arbitr.ru/Card/18303cac-134e-48b5-8b24-2a37c7928cd8</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А60-34255/2021</t>
+          <t>А60-23641/2022</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>12.07.2021</t>
+          <t>04.05.2022</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ СБЕРБАНК СТРАХОВАНИЕ</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ ТУРА-ИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6676004760</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Зорина Н. В.</t>
+          <t>Матущак Ю. В.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>295859.62</v>
+        <v>44506.33</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>295859.62</v>
+        <v>44506.33</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Регресс фонда к СРО за убытки от затопления квартиры членом СРО при капремонте крыши</t>
+          <t>Взыскание в порядке суброгации ущерба от залива квартиры из-за ненадлежащего ремонта кровли МКД</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>10.12.2022</t>
+          <t>11.02.2023</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/904d57ef-753d-4b37-87bc-b820a55b6369</t>
+          <t>https://kad.arbitr.ru/Card/c1a48481-df35-4a0e-a914-619f062ebf54</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А60-16556/2021</t>
+          <t>А60-21370/2022</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>08.04.2021</t>
+          <t>21.04.2022</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭНЕРГОРЕМСТРОЙКОМПЛЕКТ</t>
+          <t>ООО СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-37</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>6658095683</t>
+          <t>6686061767</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОЙМЕХТРАНС</t>
+          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>6674372239</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>120095.16</v>
+        <v>346000</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>91058</v>
+        <v>346000</v>
       </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Регресс застройщика к СРО техзаказчика за вред от нарушения требований безопасности строительства</t>
+          <t>Оспаривание решения СРО о приостановлении права деятельности и взыскание судебных издержек</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>27.07.2022</t>
+          <t>08.11.2023</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bd072d2-9df7-416c-bd37-9b46838667ac</t>
+          <t>https://kad.arbitr.ru/Card/f4c80f37-a0c3-4c79-9233-edbea043e1ee</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А60-55467/2020</t>
+          <t>А50-4904/2022</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>06.11.2020</t>
+          <t>03.03.2022</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО АВМ-ГРУПП</t>
+          <t>ООО "АУДИТЭНЕРГОПРОЕКТ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>6670417305</t>
+          <t>6684000215</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Пермском крае"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>5902990563</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Ефимов Д. В.</t>
+          <t>Лавров Ю. А.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>686852.45</v>
-[...1 lines deleted...]
-      <c r="P76" s="2" t="inlineStr"/>
+        <v>12219074.7</v>
+      </c>
+      <c r="P76" s="2" t="n">
+        <v>3572369.4</v>
+      </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности и процентов за пользование чужими денежными средствами.</t>
+          <t>Взыскание оплаты за капремонт и возврат средств по банковской гарантии; встречно - неустойка и убытки</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>16.02.2021</t>
+          <t>07.04.2026</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ee43a44-3a18-4b0e-9d8d-b901c659515c</t>
+          <t>https://kad.arbitr.ru/Card/e52f2d40-e422-4fcd-9d07-a6218c2e5837</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А60-52764/2020</t>
+          <t>А60-5381/2022</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>21.10.2020</t>
+          <t>07.02.2022</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА ЗАРЕЧНЫЙ ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ БЕРЕЗИТ</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>6609009339</t>
+          <t>6658461724</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНТИНЕНТ"</t>
+          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>6671006315</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Страшкова В. А.</t>
+          <t>Воротилкин А. С.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
-        <v>4428081</v>
-[...1 lines deleted...]
-      <c r="P77" s="2" t="inlineStr"/>
+        <v>130000</v>
+      </c>
+      <c r="P77" s="2" t="n">
+        <v>130000</v>
+      </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
+          <t>Взыскание судебных расходов на представителей по делу о признании решения СРО незаконным.</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>20.01.2022</t>
+          <t>03.02.2024</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b438868b-26a5-4479-bc87-a80a3e026a14</t>
+          <t>https://kad.arbitr.ru/Card/c0c168d2-f091-4fa0-ab34-dc5a8eb15402</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А60-33552/2020</t>
+          <t>А60-68389/2021</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>07.07.2020</t>
+          <t>24.12.2021</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ ТУРА-ИНЖИНИРИНГ</t>
+          <t>ООО "Ю-ИНВЕСТ"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>6676004760</t>
+          <t>6685113035</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ООО ФОНД РАДОМИР</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>6670184820</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Дёмина А. С.</t>
-[...3 lines deleted...]
-      <c r="P78" s="2" t="inlineStr"/>
+          <t>Билокурая А. А.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="n">
+        <v>44836.71</v>
+      </c>
+      <c r="P78" s="2" t="n">
+        <v>44836.71</v>
+      </c>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность за некачественный капремонт (упоминается претензия Фонда к СРО)</t>
+          <t>Возмещение ущерба, причиненного заливом нежилых помещений канализационными стоками</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>20.08.2022</t>
+          <t>21.02.2023</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/baa3dd27-06b4-48f1-89b2-4aa85c738bf5</t>
+          <t>https://kad.arbitr.ru/Card/6ee3a237-2405-426e-afb4-6510b09dd027</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А60-13972/2020</t>
+          <t>А60-57987/2021</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>23.03.2020</t>
+          <t>11.11.2021</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ГОУ МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 46</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6628009140</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>Васёв Александр Валерьевич</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>664701100407</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Маковкина О. В.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>7181414.94</v>
+      </c>
+      <c r="P79" s="2" t="n">
+        <v>7096563.43</v>
+      </c>
+      <c r="Q79" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R79" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание долга и убытков из-за некачественного капитального ремонта кровли школы.</t>
+        </is>
+      </c>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2023</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K79" s="2" t="inlineStr">
-[...36 lines deleted...]
-      </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ce69ac0-3ec9-4000-a152-090ba822e40e</t>
+          <t>https://kad.arbitr.ru/Card/46dc6e87-9dad-4343-acd9-ac2f170463f0</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А60-12530/2020</t>
+          <t>А46-18961/2021</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>13.03.2020</t>
+          <t>19.10.2021</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО КОМПЛЕКСНЫЕ СИСТЕМЫ АВТОМАТИКИ</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>6659159080</t>
+          <t>5503239348</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕГИОНГРУПП"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ПРЕМИУМКОМ"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>6679103455</t>
+          <t>6685132550</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Западно-Сибирского округа</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Майорова Е. Ю.</t>
+          <t>Бадрызлова М. М.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>7527907.05</v>
-[...3 lines deleted...]
-      </c>
+        <v>16968286.52</v>
+      </c>
+      <c r="P80" s="2" t="inlineStr"/>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Признание должника банкротом из-за задолженности по договору подряда.</t>
+          <t>Взыскание неотработанного аванса по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f598bb5-ec35-4e21-9a56-669fe2c4d27a</t>
+          <t>https://kad.arbitr.ru/Card/7a268592-9de4-4289-bee1-e7347d6a7159</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А60-3868/2020</t>
+          <t>А60-50371/2021</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>29.01.2020</t>
+          <t>29.09.2021</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОБАЗА 96"</t>
+          <t>ООО ЭЛГАЗ-ИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>6633025420</t>
+          <t>6671455617</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Трухин В. С.</t>
-[...5 lines deleted...]
-      <c r="R81" s="2" t="inlineStr"/>
+          <t>Воротилкин А. С.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P81" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R81" s="2" t="inlineStr">
+        <is>
+          <t>Возврат взноса в компенсационный фонд СРО по договору цессии после прекращения членства</t>
+        </is>
+      </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>15.01.2021</t>
+          <t>09.08.2022</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca1a48fd-406a-427b-9c7f-8250780eeae3</t>
+          <t>https://kad.arbitr.ru/Card/e405a464-6994-4194-a41e-937e5e25c767</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А60-63943/2019</t>
+          <t>А60-50369/2021</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>07.11.2019</t>
+          <t>29.09.2021</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "ГОРРЕМСТРОЙ"</t>
+          <t>ООО ЭЛГАЗ-ИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>6672276610</t>
+          <t>6671455617</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>ООО АВТОРИТЕТ-УРАЛ</t>
+          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>6670227576</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Зырянова Т. С.</t>
-[...5 lines deleted...]
-      <c r="R82" s="2" t="inlineStr"/>
+          <t>Воротилкин А. С.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P82" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q82" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R82" s="2" t="inlineStr">
+        <is>
+          <t>Возврат взноса в компенсационный фонд СРО после прекращения членства на основании договора цессии</t>
+        </is>
+      </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>15.07.2022</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffb84c8b-16d0-44f2-b7a1-c64ec4222246</t>
+          <t>https://kad.arbitr.ru/Card/394d6983-bd88-47c9-9a2a-91f62ab331f6</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А60-27880/2019</t>
+          <t>А60-40380/2021</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>20.05.2019</t>
+          <t>11.08.2021</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИНКОР"</t>
+          <t>ПАО СТРАХОВАЯ КОМПАНИЯ РОСГОССТРАХ</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>6659164918</t>
+          <t>7707067683</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>МУП ГОРОДСКОГО ОКРУГА КРАСНОУФИМСК "ЖИЛИЩНО-КОММУНАЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6619014112</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Абдрахманова Е. Ю.</t>
+          <t>Франк Ю. Ю.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>76937.5</v>
+        <v>103233.52</v>
       </c>
       <c r="P83" s="2" t="inlineStr"/>
       <c r="Q83" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения</t>
+          <t>Взыскание ущерба в порядке суброгации, возникшего в результате затопления жилого помещения</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>21.06.2019</t>
+          <t>27.07.2022</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b5845b0e-b844-41de-a2cb-eda082a08f63</t>
+          <t>https://kad.arbitr.ru/Card/2c6ee791-f79f-4b9a-9b6c-855e95f25f8c</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А40-118756/2019</t>
+          <t>А60-34255/2021</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>13.05.2019</t>
+          <t>12.07.2021</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНССТРОЙУРАЛ"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>6672360171</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Зорина Н. В.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>300000</v>
+        <v>295859.62</v>
       </c>
       <c r="P84" s="2" t="n">
-        <v>300000</v>
+        <v>295859.62</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
+          <t>Регресс фонда к СРО за убытки от затопления квартиры членом СРО при капремонте крыши</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>17.07.2019</t>
+          <t>10.12.2022</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c221822f-725a-4996-a25d-531f91bdb3b9</t>
+          <t>https://kad.arbitr.ru/Card/904d57ef-753d-4b37-87bc-b820a55b6369</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А60-16173/2019</t>
+          <t>А60-16556/2021</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>25.03.2019</t>
+          <t>08.04.2021</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>Тарасов Михаил Сергеевич</t>
+          <t>ООО ЭНЕРГОРЕМСТРОЙКОМПЛЕКТ</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6658095683</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХКОМ"</t>
+          <t>ООО СТРОЙМЕХТРАНС</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>6670392361</t>
+          <t>6674372239</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
-[...5 lines deleted...]
-      <c r="R85" s="2" t="inlineStr"/>
+          <t>Воротилкин А. С.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="n">
+        <v>120095.16</v>
+      </c>
+      <c r="P85" s="2" t="n">
+        <v>91058</v>
+      </c>
+      <c r="Q85" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R85" s="2" t="inlineStr">
+        <is>
+          <t>Регресс застройщика к СРО техзаказчика за вред от нарушения требований безопасности строительства</t>
+        </is>
+      </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>25.07.2019</t>
+          <t>27.07.2022</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/803d116c-af3f-4352-a545-9d3b3943bc31</t>
+          <t>https://kad.arbitr.ru/Card/5bd072d2-9df7-416c-bd37-9b46838667ac</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А60-65117/2018</t>
+          <t>А60-55467/2020</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>14.11.2018</t>
+          <t>06.11.2020</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>Титов Юрий Анатольевич</t>
+          <t>ООО АВМ-ГРУПП</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>667472731812</t>
+          <t>6670417305</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
           <t>8904061019</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
-[...2 lines deleted...]
-      <c r="O86" s="2" t="inlineStr"/>
+          <t>Ефимов Д. В.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="n">
+        <v>686852.45</v>
+      </c>
       <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении членства</t>
+          <t>Взыскание задолженности и процентов за пользование чужими денежными средствами.</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>26.01.2019</t>
+          <t>16.02.2021</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c9ac9b73-57cf-4cb0-b87e-594592008a8a</t>
+          <t>https://kad.arbitr.ru/Card/8ee43a44-3a18-4b0e-9d8d-b901c659515c</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А60-58639/2018</t>
+          <t>А60-52764/2020</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>12.10.2018</t>
+          <t>21.10.2020</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>АНО ГАРАЖНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ 30/3</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА ЗАРЕЧНЫЙ ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>6672314129</t>
+          <t>6609009339</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>ООО ЭНЕРГОРЕМСТРОЙКОМПЛЕКТ</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНТИНЕНТ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>6658095683</t>
+          <t>6671006315</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
           <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Усова М. Г.</t>
+          <t>Страшкова В. А.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>583022.97</v>
-[...3 lines deleted...]
-      </c>
+        <v>4428081</v>
+      </c>
+      <c r="P87" s="2" t="inlineStr"/>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков за повреждение крыши гаража упавшими строительными материалами</t>
+          <t>Ответственность СРО за неисполнение членом обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>17.03.2020</t>
+          <t>20.01.2022</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4d5dc839-b36b-4b07-8117-62fef3d038af</t>
+          <t>https://kad.arbitr.ru/Card/b438868b-26a5-4479-bc87-a80a3e026a14</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А40-233965/2018</t>
+          <t>А60-33552/2020</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>03.10.2018</t>
+          <t>07.07.2020</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СФЕРА"</t>
+          <t>ООО УПРАВЛЯЮЩАЯ КОМПАНИЯ ТУРА-ИНЖИНИРИНГ</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6676004760</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дёмина А. С.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
       <c r="Q88" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Перевод средств компенсационного фонда в новую СРО в связи с переходом истца по месту регистрации</t>
+          <t>Солидарная ответственность за некачественный капремонт (упоминается претензия Фонда к СРО)</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>07.12.2018</t>
+          <t>20.08.2022</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56e4ac30-f4b0-412b-9268-d7938437639c</t>
+          <t>https://kad.arbitr.ru/Card/baa3dd27-06b4-48f1-89b2-4aa85c738bf5</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-204653/2018</t>
+          <t>А60-13972/2020</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>30.08.2018</t>
+          <t>23.03.2020</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СФЕРА"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>6623099510</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>ООО ПСФ "СТРОЙИЗМЕТ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>6672307570</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Соболева Н. В.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
       <c r="P89" s="2" t="inlineStr"/>
       <c r="Q89" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
-      <c r="R89" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R89" s="2" t="inlineStr"/>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>11.11.2018</t>
+          <t>17.06.2020</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d37b2660-d847-432d-99cd-c083c9cb0816</t>
+          <t>https://kad.arbitr.ru/Card/1ce69ac0-3ec9-4000-a152-090ba822e40e</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А40-74470/2018</t>
+          <t>А60-12530/2020</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>10.04.2018</t>
+          <t>13.03.2020</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СФЕРА"</t>
+          <t>ООО КОМПЛЕКСНЫЕ СИСТЕМЫ АВТОМАТИКИ</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>6623099510</t>
+          <t>6659159080</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>ООО "СТРОЙРЕГИОНГРУПП"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>6679103455</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P90" s="2" t="inlineStr"/>
+          <t>Майорова Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="n">
+        <v>7527907.05</v>
+      </c>
+      <c r="P90" s="2" t="n">
+        <v>7527907.05</v>
+      </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Требование об обязании в связи с исключением СРО из государственного реестра.</t>
+          <t>Признание должника банкротом из-за задолженности по договору подряда.</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>29.05.2018</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26258c8f-dfa6-4e80-899e-ed5a29eb5f76</t>
+          <t>https://kad.arbitr.ru/Card/4f598bb5-ec35-4e21-9a56-669fe2c4d27a</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А40-57005/2018</t>
+          <t>А60-3868/2020</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>29.01.2020</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО Сибирьэнергомонтажсервис</t>
+          <t>ООО "АВТОБАЗА 96"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6633025420</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АНО СОЮЗ УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Трухин В. С.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
+      <c r="R91" s="2" t="inlineStr"/>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>12.12.2018</t>
+          <t>15.01.2021</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f15408b-320b-4193-bc6e-00507c787b74</t>
+          <t>https://kad.arbitr.ru/Card/ca1a48fd-406a-427b-9c7f-8250780eeae3</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А08-2477/2018</t>
+          <t>А60-1307/2020</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>05.03.2018</t>
+          <t>16.01.2020</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОПРОФИ"</t>
+          <t>ООО "ЭКО СВЕТ УРАЛ"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>6607014090</t>
+          <t>6685046526</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ №1</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>6679066997</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Яних М. Е.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="inlineStr"/>
+      <c r="Q92" s="2" t="inlineStr"/>
+      <c r="R92" s="2" t="inlineStr"/>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>10.07.2018</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/86a7a892-7186-4b30-8b2c-3e11ff149ba7</t>
+          <t>https://kad.arbitr.ru/Card/966889b4-adc4-48fc-b924-ec93c5ec7b3a</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А81-1541/2018</t>
+          <t>А60-63943/2019</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>26.02.2018</t>
+          <t>07.11.2019</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>Кандаков Константин Викторович</t>
+          <t>ООО СТРОИТЕЛЬНО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "ГОРРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6672276610</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИнжСтройТранс"</t>
+          <t>ООО АВТОРИТЕТ-УРАЛ</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>8904072525</t>
+          <t>6670227576</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>АС Ямало-Ненецкого АО</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Матвеева Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Зырянова Т. С.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="inlineStr"/>
       <c r="P93" s="2" t="inlineStr"/>
-      <c r="Q93" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q93" s="2" t="inlineStr"/>
+      <c r="R93" s="2" t="inlineStr"/>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>05.06.2018</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbd8bccb-d086-4223-b01c-034b80614cc3</t>
+          <t>https://kad.arbitr.ru/Card/ffb84c8b-16d0-44f2-b7a1-c64ec4222246</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А40-15486/2018</t>
+          <t>А60-27880/2019</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>20.05.2019</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛЬСКИЙ ИНЖИНИРИНГОВЫЙ ЦЕНТР НТ"</t>
+          <t>ООО "ЛИНКОР"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>6623097369</t>
+          <t>6659164918</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Абдрахманова Е. Ю.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>76937.5</v>
+      </c>
+      <c r="P94" s="2" t="inlineStr"/>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Взыскание неосновательного обогащения</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>19.05.2018</t>
+          <t>21.06.2019</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7edffc66-c47f-4ef2-b1cd-aed1e70d1f75</t>
+          <t>https://kad.arbitr.ru/Card/b5845b0e-b844-41de-a2cb-eda082a08f63</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А60-62514/2017</t>
+          <t>А40-118756/2019</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>13.05.2019</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Финансово-строительная компания "Высотник"</t>
+          <t>ООО "ТРАНССТРОЙУРАЛ"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>6646008630</t>
+          <t>6672360171</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ЕКАТЕРИНБУРГА И СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7713387184</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Лесковец О. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P95" s="2" t="n">
-        <v>336000</v>
+        <v>300000</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой СРО при переходе по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>02.03.2018</t>
+          <t>17.07.2019</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/496e8e73-9115-4c49-a966-46b7156ef7bb</t>
+          <t>https://kad.arbitr.ru/Card/c221822f-725a-4996-a25d-531f91bdb3b9</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А40-215619/2017</t>
+          <t>А60-20352/2019</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>11.04.2019</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецстрой-К"</t>
+          <t>ООО "НПО ИННОВАЦИОННЫЕ ГАЗОВЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
+          <t>6671352940</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
           <t>...</t>
         </is>
       </c>
-      <c r="J96" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="L96" s="2" t="inlineStr"/>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Зырянова Т. С.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="inlineStr"/>
+      <c r="P96" s="2" t="inlineStr"/>
+      <c r="Q96" s="2" t="inlineStr"/>
+      <c r="R96" s="2" t="inlineStr"/>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>05.07.2018</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0206d41-fe50-411c-b6fd-c435a3bc17bd</t>
+          <t>https://kad.arbitr.ru/Card/b9c3471e-ff70-4091-8b9b-3c0a2c332e74</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А56-91953/2017</t>
+          <t>А60-16173/2019</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>25.03.2019</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
+          <t>Тарасов Михаил Сергеевич</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>6659063772</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "ТЕХКОМ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>6670392361</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Дёмина Т. А.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr"/>
+      <c r="R97" s="2" t="inlineStr"/>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>25.07.2019</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f7c93ba-40b1-4a2b-9b7b-cd549c2520f0</t>
+          <t>https://kad.arbitr.ru/Card/803d116c-af3f-4352-a545-9d3b3943bc31</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А40-211098/2017</t>
+          <t>А60-65117/2018</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>09.11.2017</t>
+          <t>14.11.2018</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО ТЕХСЕРВИС</t>
+          <t>Титов Юрий Анатольевич</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>667472731812</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Федорова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="inlineStr"/>
+      <c r="P98" s="2" t="inlineStr"/>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Оспаривание решения об исключении из членов СРО и требование о восстановлении членства</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>26.01.2019</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/adf696b4-1dfb-434a-9523-9d28e926371c</t>
+          <t>https://kad.arbitr.ru/Card/c9ac9b73-57cf-4cb0-b87e-594592008a8a</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А40-204562/2017</t>
+          <t>А60-58639/2018</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>12.10.2018</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ООО ГИДРОСТРОЙ</t>
+          <t>АНО ГАРАЖНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ 30/3</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6672314129</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>ООО ЭНЕРГОРЕМСТРОЙКОМПЛЕКТ</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>6658095683</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Усова М. Г.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
-        <v>1000000</v>
+        <v>583022.97</v>
       </c>
       <c r="P99" s="2" t="n">
-        <v>1000000</v>
+        <v>91058</v>
       </c>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. при переходе истца</t>
+          <t>Взыскание убытков за повреждение крыши гаража упавшими строительными материалами</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>17.03.2020</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/663d4d38-ef61-4b6b-8cc8-4fa1b798bc7b</t>
+          <t>https://kad.arbitr.ru/Card/4d5dc839-b36b-4b07-8117-62fef3d038af</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А08-12485/2017</t>
+          <t>А40-233965/2018</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>30.10.2017</t>
+          <t>03.10.2018</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "ТЕХМОНТАЖ"</t>
+          <t>ООО "СК СФЕРА"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>6658468455</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Иванова Л. Л.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P100" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q100" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перевод средств компенсационного фонда в новую СРО в связи с переходом истца по месту регистрации</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>07.12.2018</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4fe965e7-1089-43ad-8f98-b180fe79a4bd</t>
+          <t>https://kad.arbitr.ru/Card/56e4ac30-f4b0-412b-9268-d7938437639c</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А40-203720/2017</t>
+          <t>А40-204653/2018</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>30.10.2017</t>
+          <t>30.08.2018</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОМЭНЕРГО-СЕВЕР</t>
+          <t>ООО "СК СФЕРА"</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6623099510</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P101" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P101" s="2" t="inlineStr"/>
       <c r="Q101" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить компенсационный фонд в размере 300 000 руб. и взыскать судебные расходы.</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>11.11.2018</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f61295d4-7999-4282-8a1a-8d2b2d53f99f</t>
+          <t>https://kad.arbitr.ru/Card/d37b2660-d847-432d-99cd-c083c9cb0816</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А40-188362/2017</t>
+          <t>А40-74470/2018</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>10.04.2018</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "СК СФЕРА"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>6671032160</t>
+          <t>6623099510</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Требование об обязании в связи с исключением СРО из государственного реестра.</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>27.05.2018</t>
+          <t>29.05.2018</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df50db4e-38ac-4b0a-86a3-278909fd2c5b</t>
+          <t>https://kad.arbitr.ru/Card/26258c8f-dfa6-4e80-899e-ed5a29eb5f76</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А70-13473/2017</t>
+          <t>А40-57005/2018</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСПЕЦГРУПП"</t>
+          <t>ООО Сибирьэнергомонтажсервис</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>6670420080</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L103" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>7713430030</t>
+        </is>
+      </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P103" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q103" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>12.12.2018</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8d7c467-8b8b-4ab0-8801-4cea990c1be7</t>
+          <t>https://kad.arbitr.ru/Card/4f15408b-320b-4193-bc6e-00507c787b74</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А40-186779/2017</t>
+          <t>А08-2477/2018</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>05.03.2018</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙГАЗЦЕНТР"</t>
+          <t>ООО "ЭЛЕКТРОПРОФИ"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>6678034390</t>
+          <t>6607014090</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Танделова З. М.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
-        <v>345000</v>
-[...1 lines deleted...]
-      <c r="P104" s="2" t="inlineStr"/>
+        <v>626000</v>
+      </c>
+      <c r="P104" s="2" t="n">
+        <v>626000</v>
+      </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>10.07.2018</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1dbfdf8-5521-408c-adf1-1ee9904d2e32</t>
+          <t>https://kad.arbitr.ru/Card/86a7a892-7186-4b30-8b2c-3e11ff149ba7</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А53-29705/2017</t>
+          <t>А81-1541/2018</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>26.02.2018</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНИВЕРСАЛМОНТАЖСТРОЙ- НТ"</t>
+          <t>Кандаков Константин Викторович</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>6623091470</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ИнжСтройТранс"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>8904072525</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Корниенко А. В.</t>
+          <t>Матвеева Н. В.</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>333545.52</v>
+      </c>
+      <c r="P105" s="2" t="inlineStr"/>
       <c r="Q105" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в размере 300 000 рублей</t>
+          <t>Признание ООО «ИнжСтройТранс» банкротом из-за задолженности в размере 333 545,52 рублей</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>06.04.2021</t>
+          <t>05.06.2018</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4da4bca7-23ef-4995-8ccd-2b7fb052f7ef</t>
+          <t>https://kad.arbitr.ru/Card/dbd8bccb-d086-4223-b01c-034b80614cc3</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А56-74706/2017</t>
+          <t>А40-15486/2018</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМПРОМ"</t>
+          <t>ООО "УРАЛЬСКИЙ ИНЖИНИРИНГОВЫЙ ЦЕНТР НТ"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>6623090412</t>
+          <t>6623097369</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="P106" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>19.05.2018</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8c66b35-98d8-4dc7-a9dc-ef9129c762ad</t>
+          <t>https://kad.arbitr.ru/Card/7edffc66-c47f-4ef2-b1cd-aed1e70d1f75</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А56-73813/2017</t>
+          <t>А60-62514/2017</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ООО "Жилпромстройкомплекс"</t>
+          <t>ЗАО "Финансово-строительная компания "Высотник"</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>6673215931</t>
+          <t>6646008630</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ ЕКАТЕРИНБУРГА И СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7713387184</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...5 lines deleted...]
-      <c r="R107" s="2" t="inlineStr"/>
+          <t>Лесковец О. В.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P107" s="2" t="n">
+        <v>336000</v>
+      </c>
+      <c r="Q107" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R107" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой СРО при переходе по месту регистрации</t>
+        </is>
+      </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>15.03.2019</t>
+          <t>02.03.2018</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c7c2f0d-cd2d-4cf5-b671-f80c97180719</t>
+          <t>https://kad.arbitr.ru/Card/496e8e73-9115-4c49-a966-46b7156ef7bb</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А40-178177/2017</t>
+          <t>А40-215619/2017</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО Аква тэк</t>
+          <t>ООО "Спецстрой-К"</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>АСРО Передовые строительные технологии</t>
-[...2 lines deleted...]
-      <c r="L108" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>7716451007</t>
+        </is>
+      </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P108" s="2" t="inlineStr"/>
+      <c r="P108" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>09.04.2018</t>
+          <t>05.07.2018</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5fd88d9-b51c-4961-9452-58682b2f0880</t>
+          <t>https://kad.arbitr.ru/Card/d0206d41-fe50-411c-b6fd-c435a3bc17bd</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А56-70633/2017</t>
+          <t>А56-91953/2017</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТСЕРВИС"</t>
+          <t>ООО "СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>6660063311</t>
+          <t>6659063772</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
-[...5 lines deleted...]
-      <c r="R109" s="2" t="inlineStr"/>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P109" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q109" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R109" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание судебной неустойки</t>
+        </is>
+      </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>22.12.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/447da62a-3d3b-41b7-b2fa-86125d74a9ed</t>
+          <t>https://kad.arbitr.ru/Card/5f7c93ba-40b1-4a2b-9b7b-cd549c2520f0</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А41-71811/2017</t>
+          <t>А40-211098/2017</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>09.11.2017</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТАЛЛСТРОЙИНЖИНИРИНГ"</t>
+          <t>ООО ТЕХСЕРВИС</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>6685116029</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>100000</v>
+        <v>400000</v>
       </c>
       <c r="P110" s="2" t="n">
-        <v>100000</v>
+        <v>400000</v>
       </c>
       <c r="Q110" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о переводе 100 000 рублей компенсационного взноса.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>11.08.2018</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/589f64ad-cd09-48de-b855-4fd16975d9fd</t>
+          <t>https://kad.arbitr.ru/Card/adf696b4-1dfb-434a-9523-9d28e926371c</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А56-66462/2017</t>
+          <t>А40-204562/2017</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХМОНТАЖ-ЕКАТЕРИНБУРГ"</t>
+          <t>ООО ГИДРОСТРОЙ</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>6670334031</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P111" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд другой СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 1 000 000 руб. при переходе истца</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>09.12.2017</t>
+          <t>09.06.2018</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c19e12b-240a-4b23-81f1-27b40c8dda1f</t>
+          <t>https://kad.arbitr.ru/Card/663d4d38-ef61-4b6b-8cc8-4fa1b798bc7b</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-162833/2017</t>
+          <t>А40-203720/2017</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>30.10.2017</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭСЛАЙН"</t>
+          <t>ООО ПРОМЭНЕРГО-СЕВЕР</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>6686054978</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P112" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>28.12.2017</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecddd2fa-226d-4882-b04f-e703cf2f5634</t>
+          <t>https://kad.arbitr.ru/Card/f61295d4-7999-4282-8a1a-8d2b2d53f99f</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А56-64236/2017</t>
+          <t>А08-12485/2017</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>30.10.2017</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСТРУКТОРСКОЕ БЮРО "АГАВА"</t>
+          <t>ООО "СК "ТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>6660066030</t>
+          <t>6658468455</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Иванова Л. Л.</t>
         </is>
       </c>
       <c r="O113" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P113" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P113" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компфонд другой СРО и взыскание судебной неустойки</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72bfde52-16ee-4c03-a22c-d521c40c6a05</t>
+          <t>https://kad.arbitr.ru/Card/4fe965e7-1089-43ad-8f98-b180fe79a4bd</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А40-150074/2017</t>
+          <t>А40-188362/2017</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>14.08.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЭЛСТРОЙ"</t>
+          <t>ООО "ЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>6670417055</t>
+          <t>6671032160</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P114" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q114" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>30.09.2017</t>
+          <t>27.05.2018</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e12f57ab-3107-42cc-9d17-14877fd3bbcc</t>
+          <t>https://kad.arbitr.ru/Card/df50db4e-38ac-4b0a-86a3-278909fd2c5b</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А40-149394/2017</t>
+          <t>А40-186779/2017</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАПИО"</t>
+          <t>ООО "СТРОЙГАЗЦЕНТР"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>6686059824</t>
+          <t>6678034390</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
-        <v>345746</v>
-[...3 lines deleted...]
-      </c>
+        <v>345000</v>
+      </c>
+      <c r="P115" s="2" t="inlineStr"/>
       <c r="Q115" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>19.11.2017</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/edd3d11b-9a08-4158-a61b-0be1131263e0</t>
+          <t>https://kad.arbitr.ru/Card/a1dbfdf8-5521-408c-adf1-1ee9904d2e32</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А40-149366/2017</t>
+          <t>А70-13473/2017</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРСРЕМСТРОЙ"</t>
+          <t>ООО "СТРОЙСПЕЦГРУПП"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>6679081018</t>
+          <t>6670420080</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr"/>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O116" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P116" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q116" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/32152765-5cea-4e86-b552-d8a6cd7fc680</t>
+          <t>https://kad.arbitr.ru/Card/d8d7c467-8b8b-4ab0-8801-4cea990c1be7</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А40-149363/2017</t>
+          <t>А53-29705/2017</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>29.09.2017</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>ООО "НУС-ЕКБ"</t>
+          <t>ООО "УНИВЕРСАЛМОНТАЖСТРОЙ- НТ"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>6685035108</t>
+          <t>6623091470</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Корниенко А. В.</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
-        <v>335000</v>
+        <v>300000</v>
       </c>
       <c r="P117" s="2" t="n">
-        <v>310000</v>
+        <v>300000</v>
       </c>
       <c r="Q117" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда и взыскание судебных расходов</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>06.04.2021</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/133867ff-888a-49b5-ae75-af595c4f172e</t>
+          <t>https://kad.arbitr.ru/Card/4da4bca7-23ef-4995-8ccd-2b7fb052f7ef</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А70-10528/2017</t>
+          <t>А56-74706/2017</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТЕХСТРОЙ-ДЕМОНТАЖ"</t>
+          <t>ООО "РЕМПРОМ"</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>6679029931</t>
+          <t>6623090412</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строительных компаний "Саморегулируемая организация "Союз строителей"</t>
-[...2 lines deleted...]
-      <c r="L118" s="2" t="inlineStr"/>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L118" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O118" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P118" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе истца.</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23f49175-c66e-43d7-a246-435d2f3a3962</t>
+          <t>https://kad.arbitr.ru/Card/d8c66b35-98d8-4dc7-a9dc-ef9129c762ad</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А40-143275/2017</t>
+          <t>А56-73813/2017</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСТРУБСТРОЙ"</t>
+          <t>ООО "Жилпромстройкомплекс"</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>6625034220</t>
+          <t>6673215931</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O119" s="2" t="inlineStr"/>
       <c r="P119" s="2" t="inlineStr"/>
-      <c r="Q119" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="R119" s="2" t="inlineStr"/>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>15.03.2019</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96fbb4b4-8c7d-41d5-9ad9-37ac38e8bb6f</t>
+          <t>https://kad.arbitr.ru/Card/8c7c2f0d-cd2d-4cf5-b671-f80c97180719</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А40-141274/2017</t>
+          <t>А40-178177/2017</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ЭВОЛЮЦИЯ"</t>
+          <t>ООО Аква тэк</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>6623024071</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АСРО Передовые строительные технологии</t>
+        </is>
+      </c>
+      <c r="L120" s="2" t="inlineStr"/>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
           <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O120" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P120" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P120" s="2" t="inlineStr"/>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда в связи с переходом истца в другую СРО</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>09.04.2018</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f8b3c97-379f-4a66-b171-7122cf7ddd1b</t>
+          <t>https://kad.arbitr.ru/Card/a5fd88d9-b51c-4961-9452-58682b2f0880</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А40-140136/2017</t>
+          <t>А56-70633/2017</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕЛСТРОЙ"</t>
+          <t>ООО "ПРОЕКТСЕРВИС"</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>6679044802</t>
+          <t>6660063311</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Радченко А. В.</t>
+        </is>
+      </c>
+      <c r="O121" s="2" t="inlineStr"/>
+      <c r="P121" s="2" t="inlineStr"/>
+      <c r="Q121" s="2" t="inlineStr"/>
+      <c r="R121" s="2" t="inlineStr"/>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>22.12.2017</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/532fcb0e-e4d9-4d92-8467-218d4e1a9b5d</t>
+          <t>https://kad.arbitr.ru/Card/447da62a-3d3b-41b7-b2fa-86125d74a9ed</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А40-140537/2017</t>
+          <t>А41-71811/2017</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>31.07.2017</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>ООО "КУРСОР"</t>
+          <t>ООО "МЕТАЛЛСТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>6658219579</t>
+          <t>6685116029</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="P122" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в региональную СРО</t>
+          <t>Оспаривание исключения из СРО и требование о переводе 100 000 рублей компенсационного взноса.</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>14.10.2017</t>
+          <t>11.08.2018</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b96482b-77d2-4428-9e6e-48cdae050733</t>
+          <t>https://kad.arbitr.ru/Card/589f64ad-cd09-48de-b855-4fd16975d9fd</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А40-139898/2017</t>
+          <t>А56-66462/2017</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>28.07.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРВАЯ ЗЕМЛЕРОЙНАЯ КОМПАНИЯ"</t>
+          <t>ООО "СТРОЙТЕХМОНТАЖ-ЕКАТЕРИНБУРГ"</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>6658384526</t>
+          <t>6670334031</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
-        <v>315000</v>
+        <v>500000</v>
       </c>
       <c r="P123" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q123" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда СРО при переходе в другую организацию.</t>
+          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд другой СРО</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>09.12.2017</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30b32dc9-8d1c-40ee-8aa9-4e96d2669030</t>
+          <t>https://kad.arbitr.ru/Card/2c19e12b-240a-4b23-81f1-27b40c8dda1f</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А40-139901/2017</t>
+          <t>А40-162833/2017</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>28.07.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СФЕРА"</t>
+          <t>ООО "ЭСЛАЙН"</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>6623099510</t>
+          <t>6686054978</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...3 lines deleted...]
-      <c r="P124" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P124" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q124" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>12.02.2018</t>
+          <t>27.12.2017</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e0f58e6-b753-43ea-987b-a59d26bdef1c</t>
+          <t>https://kad.arbitr.ru/Card/ecddd2fa-226d-4882-b04f-e703cf2f5634</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А56-55683/2017</t>
+          <t>А56-64236/2017</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>28.07.2017</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛРЕМТОРГ"</t>
+          <t>ООО "КОНСТРУКТОРСКОЕ БЮРО "АГАВА"</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>6670423027</t>
+          <t>6660066030</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>7811290705</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P125" s="2" t="inlineStr"/>
       <c r="Q125" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Обязание признать выход из СРО и перечислить 500 000 руб. взноса в компенсационный фонд новой СРО.</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компфонд другой СРО и взыскание судебной неустойки</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54345e98-68bd-4529-b9fd-6a98b3411d9e</t>
+          <t>https://kad.arbitr.ru/Card/72bfde52-16ee-4c03-a22c-d521c40c6a05</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А40-131880/2017</t>
+          <t>А40-150074/2017</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>14.08.2017</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВБАСКО"</t>
+          <t>ООО "НОВЭЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>6646011128</t>
+          <t>6670417055</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P126" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q126" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>28.03.2018</t>
+          <t>30.09.2017</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a42e301b-0b57-4875-b5ee-c2e187b8819b</t>
+          <t>https://kad.arbitr.ru/Card/e12f57ab-3107-42cc-9d17-14877fd3bbcc</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>А40-132716/2017</t>
+          <t>А40-149363/2017</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>ООО "НВК-СТРОЙ"</t>
+          <t>ООО "НУС-ЕКБ"</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>6658406508</t>
+          <t>6685035108</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O127" s="2" t="n">
-        <v>300000</v>
+        <v>335000</v>
       </c>
       <c r="P127" s="2" t="n">
-        <v>300000</v>
+        <v>310000</v>
       </c>
       <c r="Q127" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда и взыскание судебных расходов</t>
         </is>
       </c>
       <c r="S127" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="T127" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U127" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23754d75-0226-4ce3-802e-0ed9d512cf1f</t>
+          <t>https://kad.arbitr.ru/Card/133867ff-888a-49b5-ae75-af595c4f172e</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>А56-50967/2017</t>
+          <t>А40-149366/2017</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕЛЬТА-СТРОЙ"</t>
+          <t>ООО "АРСРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>6686006004</t>
+          <t>6679081018</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P128" s="2" t="n">
-        <v>480000</v>
+        <v>300000</v>
       </c>
       <c r="Q128" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую СРО</t>
         </is>
       </c>
       <c r="S128" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U128" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b398228-d59d-4d48-b84c-5bead0c2d275</t>
+          <t>https://kad.arbitr.ru/Card/32152765-5cea-4e86-b552-d8a6cd7fc680</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>А40-129593/2017</t>
+          <t>А40-149394/2017</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГОВЫЙ ДОМ "КОТЕЛЬНАЯ МАШИНОСТРОИТЕЛЬНАЯ КОМПАНИЯ "КОРАЛ"</t>
+          <t>ООО "ТАПИО"</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>6685067692</t>
+          <t>6686059824</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O129" s="2" t="n">
-        <v>500000</v>
+        <v>345746</v>
       </c>
       <c r="P129" s="2" t="n">
-        <v>500000</v>
+        <v>331746</v>
       </c>
       <c r="Q129" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S129" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>19.11.2017</t>
         </is>
       </c>
       <c r="T129" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U129" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d2b112f9-4699-453a-8724-85d5c25f9f77</t>
+          <t>https://kad.arbitr.ru/Card/edd3d11b-9a08-4158-a61b-0be1131263e0</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>А40-119832/2017</t>
+          <t>А70-10528/2017</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФРЕГАТ"</t>
+          <t>ООО "ПРОМТЕХСТРОЙ-ДЕМОНТАЖ"</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>6670372943</t>
+          <t>6679029931</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация строительных компаний "Саморегулируемая организация "Союз строителей"</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr"/>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O130" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P130" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q130" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой организации при переходе истца.</t>
         </is>
       </c>
       <c r="S130" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T130" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U130" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1c0fd18-401a-4257-ba52-ad4373d6b10b</t>
+          <t>https://kad.arbitr.ru/Card/23f49175-c66e-43d7-a246-435d2f3a3962</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>А40-118647/2017</t>
+          <t>А40-143275/2017</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСАВИАКОМПЛЕКТ"</t>
+          <t>ООО "РУСТРУБСТРОЙ"</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>6672139854</t>
+          <t>6625034220</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O131" s="2" t="inlineStr"/>
+      <c r="P131" s="2" t="inlineStr"/>
       <c r="Q131" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства.</t>
+          <t>Обязание СРО перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S131" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="T131" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U131" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ebfd9097-ae19-483e-b151-2befe1b22a05</t>
+          <t>https://kad.arbitr.ru/Card/96fbb4b4-8c7d-41d5-9ad9-37ac38e8bb6f</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>А40-119001/2017</t>
+          <t>А40-140537/2017</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИК "ХОСТ"</t>
+          <t>ООО "КУРСОР"</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>6659074044</t>
+          <t>6658219579</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P132" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q132" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в региональную СРО</t>
         </is>
       </c>
       <c r="S132" s="2" t="inlineStr">
         <is>
-          <t>16.07.2019</t>
+          <t>14.10.2017</t>
         </is>
       </c>
       <c r="T132" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U132" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9e5ea77c-0cf4-4196-a96b-0902e61fc9ae</t>
+          <t>https://kad.arbitr.ru/Card/6b96482b-77d2-4428-9e6e-48cdae050733</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>А60-32629/2017</t>
+          <t>А40-141274/2017</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИН ПАРК"</t>
+          <t>ООО "СТРОЙ-ЭВОЛЮЦИЯ"</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>6685108846</t>
+          <t>6623024071</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O133" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P133" s="2" t="n">
-        <v>500000</v>
+        <v>115500</v>
       </c>
       <c r="Q133" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R133" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 500 000 руб. при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S133" s="2" t="inlineStr">
         <is>
-          <t>17.12.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="T133" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U133" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/047618cb-32ca-4825-b97d-746825242225</t>
+          <t>https://kad.arbitr.ru/Card/2f8b3c97-379f-4a66-b171-7122cf7ddd1b</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>133</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>А40-115783/2017</t>
+          <t>А40-140136/2017</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>31.07.2017</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЛУЖБА АСФАЛЬТИРОВАНИЯ И БЛАГОУСТРОЙСТВА"</t>
+          <t>ООО "ВЕЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>6678034463</t>
+          <t>6679044802</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O134" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P134" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q134" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R134" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S134" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="T134" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U134" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/752f3b59-dd61-4b2b-9c9e-bda08230d69d</t>
+          <t>https://kad.arbitr.ru/Card/532fcb0e-e4d9-4d92-8467-218d4e1a9b5d</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>134</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>А60-31944/2017</t>
+          <t>А40-139898/2017</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>28.07.2017</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВА-ТЭК"</t>
+          <t>ООО "ПЕРВАЯ ЗЕМЛЕРОЙНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
-          <t>6658365717</t>
+          <t>6658384526</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>7723211366</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>Дёмина Т. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O135" s="2" t="n">
+        <v>315000</v>
+      </c>
+      <c r="P135" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P135" s="2" t="inlineStr"/>
       <c r="Q135" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R135" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда СРО при переходе в другую организацию.</t>
         </is>
       </c>
       <c r="S135" s="2" t="inlineStr">
         <is>
-          <t>12.08.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="T135" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U135" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfd18e0f-9800-4fec-a198-95b1036ee104</t>
+          <t>https://kad.arbitr.ru/Card/30b32dc9-8d1c-40ee-8aa9-4e96d2669030</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>135</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>А40-113247/2017</t>
+          <t>А56-55683/2017</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>28.07.2017</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>ООО "НУС-ЕКБ"</t>
+          <t>ООО "УРАЛРЕМТОРГ"</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
-          <t>6685035108</t>
+          <t>6670423027</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O136" s="2" t="n">
-        <v>335000</v>
-[...1 lines deleted...]
-      <c r="P136" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P136" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q136" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении средств компенсационного фонда и возмещении судебных издержек</t>
+          <t>Обязание признать выход из СРО и перечислить 500 000 руб. взноса в компенсационный фонд новой СРО.</t>
         </is>
       </c>
       <c r="S136" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="T136" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U136" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/687930dd-e798-4e81-8cf1-e3668e1f5294</t>
+          <t>https://kad.arbitr.ru/Card/54345e98-68bd-4529-b9fd-6a98b3411d9e</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
         <v>136</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>А40-112568/2017</t>
+          <t>А40-139901/2017</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>28.07.2017</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСТРУБСТРОЙ"</t>
+          <t>ООО "СК СФЕРА"</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
-          <t>6625034220</t>
+          <t>6623099510</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
           <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
           <t>7710479800</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O137" s="2" t="inlineStr"/>
       <c r="P137" s="2" t="inlineStr"/>
       <c r="Q137" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить денежные средства компенсационного фонда</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S137" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>12.02.2018</t>
         </is>
       </c>
       <c r="T137" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U137" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83a38e83-6a8f-4c8e-a748-952350f0bfc7</t>
+          <t>https://kad.arbitr.ru/Card/2e0f58e6-b753-43ea-987b-a59d26bdef1c</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>137</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>А60-30895/2017</t>
+          <t>А40-131880/2017</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТНЫЙ ЦЕНТР ТЕХНОЛОГИЧЕСКИХ РЕШЕНИЙ"</t>
+          <t>ООО "ВБАСКО"</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
-          <t>6670082994</t>
+          <t>6646011128</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O138" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P138" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q138" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S138" s="2" t="inlineStr">
         <is>
-          <t>09.09.2017</t>
+          <t>28.03.2018</t>
         </is>
       </c>
       <c r="T138" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U138" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8108413d-524a-4689-972b-3a540d6772e2</t>
+          <t>https://kad.arbitr.ru/Card/a42e301b-0b57-4875-b5ee-c2e187b8819b</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>138</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>А60-30922/2017</t>
+          <t>А40-132716/2017</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛЬСКИЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "НВК-СТРОЙ"</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
-          <t>6679053275</t>
+          <t>6658406508</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
           <t>7713430030</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>Лесковец О. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O139" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P139" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q139" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе из одной СРО в другую</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S139" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="T139" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U139" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/978597a7-9a6e-467d-84a3-c58f48ffa919</t>
+          <t>https://kad.arbitr.ru/Card/23754d75-0226-4ce3-802e-0ed9d512cf1f</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>139</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>А40-109994/2017</t>
+          <t>А56-50967/2017</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>14.07.2017</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОДОЛЕЙ"</t>
+          <t>ООО "ДЕЛЬТА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
-          <t>6613009395</t>
+          <t>6686006004</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O140" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P140" s="2" t="n">
-        <v>500000</v>
+        <v>480000</v>
       </c>
       <c r="Q140" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R140" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S140" s="2" t="inlineStr">
         <is>
-          <t>08.10.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T140" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U140" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6020643e-1fc8-46d2-b944-fd095326504f</t>
+          <t>https://kad.arbitr.ru/Card/5b398228-d59d-4d48-b84c-5bead0c2d275</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>140</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>А40-107012/2017</t>
+          <t>А40-129593/2017</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХБИЗНЕСГРУПП"</t>
+          <t>ООО "ТОРГОВЫЙ ДОМ "КОТЕЛЬНАЯ МАШИНОСТРОИТЕЛЬНАЯ КОМПАНИЯ "КОРАЛ"</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
-          <t>6658482851</t>
+          <t>6685067692</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O141" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P141" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q141" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S141" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="T141" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U141" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bebd1860-e8f5-4294-a3b8-0b4ce0db66c6</t>
+          <t>https://kad.arbitr.ru/Card/d2b112f9-4699-453a-8724-85d5c25f9f77</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>141</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>А40-107141/2017</t>
+          <t>А40-119832/2017</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕХСЕРВИС"</t>
+          <t>ООО "ФРЕГАТ"</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
-          <t>6678061379</t>
+          <t>6670372943</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O142" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P142" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q142" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при смене членства.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S142" s="2" t="inlineStr">
         <is>
-          <t>02.12.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="T142" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U142" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14f4301a-0d05-46b2-839e-8c6d208baa8b</t>
+          <t>https://kad.arbitr.ru/Card/d1c0fd18-401a-4257-ba52-ad4373d6b10b</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
         <v>142</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>А40-107248/2017</t>
+          <t>А40-119001/2017</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОНЭЛЕКТРОСЕТЬ"</t>
+          <t>ООО "ИК "ХОСТ"</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
-          <t>6686008900</t>
+          <t>6659074044</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O143" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P143" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q143" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R143" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при смене СРО</t>
+          <t>Обязание СРО перечислить 500 000 руб. взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S143" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>16.07.2019</t>
         </is>
       </c>
       <c r="T143" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U143" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31c1394e-b3ee-47f5-a3ab-7ed5affb75e6</t>
+          <t>https://kad.arbitr.ru/Card/9e5ea77c-0cf4-4196-a96b-0902e61fc9ae</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>143</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>А56-40101/2017</t>
+          <t>А40-118647/2017</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "КАСКАД"</t>
+          <t>ООО "РОСАВИАКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
-          <t>6670397786</t>
+          <t>6672139854</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O144" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P144" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q144" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО при переходе истца в другое СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства.</t>
         </is>
       </c>
       <c r="S144" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="T144" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U144" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e720a5f8-be52-41f2-9ba7-81a3756da1c4</t>
+          <t>https://kad.arbitr.ru/Card/ebfd9097-ae19-483e-b151-2befe1b22a05</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>144</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>А40-101722/2017</t>
+          <t>А60-32629/2017</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕХСТРОЙ"</t>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИН ПАРК"</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
-          <t>6670423034</t>
+          <t>6685108846</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O145" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P145" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q145" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R145" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд СРО в связи с переходом в другую СРО.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 500 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S145" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>17.12.2017</t>
         </is>
       </c>
       <c r="T145" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U145" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e44cc4af-4b20-4e0a-913a-c6b749c5a9f7</t>
+          <t>https://kad.arbitr.ru/Card/047618cb-32ca-4825-b97d-746825242225</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>145</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>А40-100786/2017</t>
+          <t>А60-31944/2017</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>02.06.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОЛИМЕРТРУБСТРОЙ"</t>
+          <t>ООО "АКВА-ТЭК"</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
-          <t>6674162390</t>
+          <t>6658365717</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Дёмина Т. А.</t>
         </is>
       </c>
       <c r="O146" s="2" t="n">
-        <v>999992</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P146" s="2" t="inlineStr"/>
       <c r="Q146" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 руб. в новую организацию</t>
         </is>
       </c>
       <c r="S146" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>12.08.2017</t>
         </is>
       </c>
       <c r="T146" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U146" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d5e4105b-100c-4df8-93ea-27b22a075e1f</t>
+          <t>https://kad.arbitr.ru/Card/dfd18e0f-9800-4fec-a198-95b1036ee104</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
         <v>146</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>А40-100220/2017</t>
+          <t>А40-115783/2017</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>ООО "КРУТИХА 3"</t>
+          <t>ООО "СЛУЖБА АСФАЛЬТИРОВАНИЯ И БЛАГОУСТРОЙСТВА"</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
-          <t>6685107673</t>
+          <t>6678034463</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O147" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P147" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q147" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S147" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T147" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U147" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0fb55b91-ef59-48eb-8dd6-0193096b1a35</t>
+          <t>https://kad.arbitr.ru/Card/752f3b59-dd61-4b2b-9c9e-bda08230d69d</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>147</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>А60-27119/2017</t>
+          <t>А40-113247/2017</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>31.05.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>ООО "УЭМ-ИНЖИНИРИНГ"</t>
+          <t>ООО "НУС-ЕКБ"</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
-          <t>6670374274</t>
+          <t>6685035108</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>Соболева Н. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O148" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>335000</v>
+      </c>
+      <c r="P148" s="2" t="inlineStr"/>
       <c r="Q148" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R148" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Требование о перечислении средств компенсационного фонда и возмещении судебных издержек</t>
         </is>
       </c>
       <c r="S148" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="T148" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U148" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/48629060-e5fd-4b72-a9e8-940e9c3829d8</t>
+          <t>https://kad.arbitr.ru/Card/687930dd-e798-4e81-8cf1-e3668e1f5294</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>148</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>А40-97437/2017</t>
+          <t>А40-112568/2017</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНЦЕПТ"</t>
+          <t>ООО "РУСТРУБСТРОЙ"</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
-          <t>6670187891</t>
+          <t>6625034220</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
           <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
           <t>7710479800</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O149" s="2" t="inlineStr"/>
+      <c r="P149" s="2" t="inlineStr"/>
       <c r="Q149" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание ответчика перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S149" s="2" t="inlineStr">
         <is>
-          <t>02.09.2017</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="T149" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U149" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ddbe0035-7967-4e38-969f-0c932b0cabdb</t>
+          <t>https://kad.arbitr.ru/Card/83a38e83-6a8f-4c8e-a748-952350f0bfc7</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>149</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>А40-94943/2017</t>
+          <t>А60-30895/2017</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>25.05.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТАПИО"</t>
+          <t>ООО "ЭКСПЕРТНЫЙ ЦЕНТР ТЕХНОЛОГИЧЕСКИХ РЕШЕНИЙ"</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
-          <t>6686059824</t>
+          <t>6670082994</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...3 lines deleted...]
-      <c r="P150" s="2" t="inlineStr"/>
+          <t>Воротилкин А. С.</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P150" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q150" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>Обязание Ассоциации СРО «РСО» перечислить средства компенсационного фонда</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S150" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>09.09.2017</t>
         </is>
       </c>
       <c r="T150" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U150" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/118ea7d4-62e8-4843-a6ce-55a8fd56e7d7</t>
+          <t>https://kad.arbitr.ru/Card/8108413d-524a-4689-972b-3a540d6772e2</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
         <v>150</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>А70-6357/2017</t>
+          <t>А60-30922/2017</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТЕХСТРОЙ-ДЕМОНТАЖ"</t>
+          <t>ООО "УРАЛЬСКИЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
-          <t>6679029931</t>
+          <t>6679053275</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Лесковец О. В.</t>
         </is>
       </c>
       <c r="O151" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P151" s="2" t="inlineStr"/>
+      <c r="P151" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q151" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R151" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 рублей из компенсационного фонда в другую СРО.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе из одной СРО в другую</t>
         </is>
       </c>
       <c r="S151" s="2" t="inlineStr">
         <is>
-          <t>27.06.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="T151" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U151" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3185b5f-f2b5-496e-bd15-2029a2ceac43</t>
+          <t>https://kad.arbitr.ru/Card/978597a7-9a6e-467d-84a3-c58f48ffa919</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>151</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>А53-13808/2017</t>
+          <t>А40-109994/2017</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОР"</t>
+          <t>ООО "ВОДОЛЕЙ"</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
-          <t>6658202208</t>
+          <t>6613009395</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>Чебанова Л. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O152" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P152" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q152" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R152" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S152" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>08.10.2017</t>
         </is>
       </c>
       <c r="T152" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U152" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b0215b79-155c-4595-a851-f9dfb9c12068</t>
+          <t>https://kad.arbitr.ru/Card/6020643e-1fc8-46d2-b944-fd095326504f</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
         <v>152</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>А40-92900/2017</t>
+          <t>А40-107248/2017</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>ООО КОМПАНИЯ "ПИОНЕР"</t>
+          <t>ООО "РЕГИОНЭЛЕКТРОСЕТЬ"</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
-          <t>6670319869</t>
+          <t>6686008900</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O153" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P153" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q153" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R153" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд 300 000 руб. при смене СРО</t>
         </is>
       </c>
       <c r="S153" s="2" t="inlineStr">
         <is>
-          <t>15.05.2018</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="T153" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U153" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/53f43412-6ae3-4526-9437-aaea7e535104</t>
+          <t>https://kad.arbitr.ru/Card/31c1394e-b3ee-47f5-a3ab-7ed5affb75e6</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="n">
         <v>153</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>А40-93120/2017</t>
+          <t>А40-107012/2017</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛКОМПЛЕКССТРОЙ"</t>
+          <t>ООО "ТЕХБИЗНЕСГРУПП"</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
-          <t>6658391072</t>
+          <t>6658482851</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O154" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P154" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q154" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R154" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S154" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="T154" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U154" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e674c2e7-ebb8-4886-89c3-7f8880ab4906</t>
+          <t>https://kad.arbitr.ru/Card/bebd1860-e8f5-4294-a3b8-0b4ce0db66c6</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="n">
         <v>154</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>А40-93129/2017</t>
+          <t>А40-107141/2017</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭСЛАЙН"</t>
+          <t>ООО "СТРОЙТЕХСЕРВИС"</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
-          <t>6686054978</t>
+          <t>6678061379</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
           <t>Жежелевская О. Ю.</t>
         </is>
       </c>
-      <c r="O155" s="2" t="inlineStr"/>
-      <c r="P155" s="2" t="inlineStr"/>
+      <c r="O155" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P155" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q155" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R155" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО АС «РСА» произвести перечисление компенсационного фонда</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в размере 300 000 руб. при смене членства.</t>
         </is>
       </c>
       <c r="S155" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>02.12.2017</t>
         </is>
       </c>
       <c r="T155" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U155" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aaa08d15-cf6c-4dcc-b4e2-95c0386f54bf</t>
+          <t>https://kad.arbitr.ru/Card/14f4301a-0d05-46b2-839e-8c6d208baa8b</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="n">
         <v>155</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>А70-6356/2017</t>
+          <t>А56-40101/2017</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТЕХЗЕМЛЕСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "КАСКАД"</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
-          <t>6670391946</t>
+          <t>6670397786</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>Щанкина А. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O156" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P156" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q156" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R156" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе участника в другую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО при переходе истца в другое СРО</t>
         </is>
       </c>
       <c r="S156" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="T156" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U156" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93f5654b-eddf-4587-8f24-6aadee2c35b1</t>
+          <t>https://kad.arbitr.ru/Card/e720a5f8-be52-41f2-9ba7-81a3756da1c4</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="n">
         <v>156</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>А56-34771/2017</t>
+          <t>А40-101722/2017</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>22.05.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМПРОМСТРОЙУ"</t>
+          <t>ООО "ИНТЕХСТРОЙ"</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
-          <t>6623073110</t>
+          <t>6670423034</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O157" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P157" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q157" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R157" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Требование о перечислении взноса в компенсационный фонд СРО в связи с переходом в другую СРО.</t>
         </is>
       </c>
       <c r="S157" s="2" t="inlineStr">
         <is>
-          <t>27.01.2020</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T157" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U157" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84510d69-0fda-4439-b6cd-776a0d5290d8</t>
+          <t>https://kad.arbitr.ru/Card/e44cc4af-4b20-4e0a-913a-c6b749c5a9f7</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="n">
         <v>157</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>А40-89943/2017</t>
+          <t>А40-100786/2017</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>18.05.2017</t>
+          <t>02.06.2017</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>ООО "А-СТРОЙ"</t>
+          <t>ООО "ПОЛИМЕРТРУБСТРОЙ"</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
-          <t>6623071890</t>
+          <t>6674162390</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
           <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
           <t>7710479800</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O158" s="2" t="n">
-        <v>305416.44</v>
-[...1 lines deleted...]
-      <c r="P158" s="2" t="inlineStr"/>
+        <v>999992</v>
+      </c>
+      <c r="P158" s="2" t="n">
+        <v>999992</v>
+      </c>
       <c r="Q158" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R158" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда и взыскание денежных средств</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S158" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T158" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U158" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a13f5cd-7b8a-458a-84df-3dfdd832dfda</t>
+          <t>https://kad.arbitr.ru/Card/d5e4105b-100c-4df8-93ea-27b22a075e1f</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="n">
         <v>158</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>А56-33871/2017</t>
+          <t>А40-100220/2017</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПО "ЭНЕРГОРЕКОНСТРУКЦИЯ"</t>
+          <t>ООО "КРУТИХА 3"</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
-          <t>6658351513</t>
+          <t>6685107673</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O159" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P159" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q159" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R159" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S159" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="T159" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U159" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/729c0357-6fc3-41f0-a799-f4a834003bb7</t>
+          <t>https://kad.arbitr.ru/Card/0fb55b91-ef59-48eb-8dd6-0193096b1a35</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="n">
         <v>159</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>А40-89413/2017</t>
+          <t>А60-27119/2017</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>31.05.2017</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>ООО "САМСТРОЙ-УРАЛ"</t>
+          <t>ООО "УЭМ-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
-          <t>6658483580</t>
+          <t>6670374274</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Соболева Н. В.</t>
         </is>
       </c>
       <c r="O160" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P160" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q160" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R160" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S160" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="T160" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U160" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/da3f80c9-ee11-417f-b66b-f97d6d9c35dc</t>
+          <t>https://kad.arbitr.ru/Card/48629060-e5fd-4b72-a9e8-940e9c3829d8</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="n">
         <v>160</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>А40-88199/2017</t>
+          <t>А40-97437/2017</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦСТРОЙ ЕКБ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНЦЕПТ"</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
-          <t>6671432899</t>
+          <t>6670187891</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O161" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P161" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q161" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R161" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи со сменой истцом СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S161" s="2" t="inlineStr">
         <is>
-          <t>05.02.2018</t>
+          <t>02.09.2017</t>
         </is>
       </c>
       <c r="T161" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U161" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b8d8651-ae09-416e-a920-19d035c13ac7</t>
+          <t>https://kad.arbitr.ru/Card/ddbe0035-7967-4e38-969f-0c932b0cabdb</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="n">
         <v>161</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
-          <t>А40-86461/2017</t>
+          <t>А40-94943/2017</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>25.05.2017</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ-ГРУПП"</t>
+          <t>ООО "ТАПИО"</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
-          <t>6685086198</t>
+          <t>6686059824</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O162" s="2" t="inlineStr"/>
+      <c r="P162" s="2" t="inlineStr"/>
       <c r="Q162" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R162" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным исключения из СРО и перевод 300 000 руб. компенсационного фонда.</t>
+          <t>Обязание Ассоциации СРО «РСО» перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S162" s="2" t="inlineStr">
         <is>
-          <t>28.07.2018</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="T162" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U162" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/838a323f-a5d9-4988-84ef-202d4e63468b</t>
+          <t>https://kad.arbitr.ru/Card/118ea7d4-62e8-4843-a6ce-55a8fd56e7d7</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="n">
         <v>162</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>А40-85907/2017</t>
+          <t>А40-93129/2017</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "АЛЬЯНС ДК"</t>
+          <t>ООО "ЭСЛАЙН"</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
-          <t>6671017780</t>
+          <t>6686054978</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O163" s="2" t="inlineStr"/>
+      <c r="P163" s="2" t="inlineStr"/>
       <c r="Q163" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R163" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
+          <t>Обязание СРО АС «РСА» произвести перечисление компенсационного фонда</t>
         </is>
       </c>
       <c r="S163" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="T163" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U163" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8cfa5a86-5a63-4a83-a089-f5d688469ab0</t>
+          <t>https://kad.arbitr.ru/Card/aaa08d15-cf6c-4dcc-b4e2-95c0386f54bf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="n">
         <v>163</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>А40-85364/2017</t>
+          <t>А70-6357/2017</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭСЛАЙН"</t>
+          <t>ООО "ПРОМТЕХСТРОЙ-ДЕМОНТАЖ"</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
-          <t>6686054978</t>
+          <t>6679029931</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...2 lines deleted...]
-      <c r="O164" s="2" t="inlineStr"/>
+          <t>Маркова Н. Л.</t>
+        </is>
+      </c>
+      <c r="O164" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P164" s="2" t="inlineStr"/>
       <c r="Q164" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R164" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО Ассоциация строителей «Региональный строительный альянс» перечислить денежные средства</t>
+          <t>Обязание СРО перечислить 300 000 рублей из компенсационного фонда в другую СРО.</t>
         </is>
       </c>
       <c r="S164" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>27.06.2017</t>
         </is>
       </c>
       <c r="T164" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U164" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a4795c8-9b7c-4069-9c49-15bb0a4d9c8b</t>
+          <t>https://kad.arbitr.ru/Card/e3185b5f-f2b5-496e-bd15-2029a2ceac43</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="n">
         <v>164</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>А40-85632/2017</t>
+          <t>А70-6356/2017</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТАЛЛСТРОЙИНЖИНИРИНГ"</t>
+          <t>ООО "ПРОМТЕХЗЕМЛЕСТРОЙ"</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
-          <t>6685116029</t>
+          <t>6670391946</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Щанкина А. В.</t>
         </is>
       </c>
       <c r="O165" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P165" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P165" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q165" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R165" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО об исключении и перевод 100 000 руб. компфонда</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе участника в другую организацию</t>
         </is>
       </c>
       <c r="S165" s="2" t="inlineStr">
         <is>
-          <t>06.08.2017</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="T165" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U165" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a09a63d7-fb88-4b4d-9c9b-c6149ff8b602</t>
+          <t>https://kad.arbitr.ru/Card/93f5654b-eddf-4587-8f24-6aadee2c35b1</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="n">
         <v>165</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>А56-31650/2017</t>
+          <t>А53-13808/2017</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВМ-Групп"</t>
+          <t>ООО "ТОР"</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
-          <t>6670417305</t>
+          <t>6658202208</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Чебанова Л. В.</t>
         </is>
       </c>
       <c r="O166" s="2" t="n">
-        <v>1900000</v>
+        <v>300000</v>
       </c>
       <c r="P166" s="2" t="n">
-        <v>1900000</v>
+        <v>300000</v>
       </c>
       <c r="Q166" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R166" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взносы в компенсационный фонд другой СРО при переходе истцов</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S166" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="T166" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U166" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d57b63a1-37f8-448a-a007-bcd47050f9cb</t>
+          <t>https://kad.arbitr.ru/Card/b0215b79-155c-4595-a851-f9dfb9c12068</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="n">
         <v>166</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>А08-3616/2017</t>
+          <t>А40-93120/2017</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "ТЕХМОНТАЖ"</t>
+          <t>ООО "УРАЛКОМПЛЕКССТРОЙ"</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
-          <t>6658468455</t>
+          <t>6658391072</t>
         </is>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N167" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O167" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P167" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P167" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q167" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R167" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков, вызванных неперечислением взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S167" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="T167" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U167" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe06f2df-6cb5-427f-8423-7cc53d620681</t>
+          <t>https://kad.arbitr.ru/Card/e674c2e7-ebb8-4886-89c3-7f8880ab4906</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="n">
         <v>167</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>А60-21341/2017</t>
+          <t>А40-92900/2017</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>03.05.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>ООО "АУРАС"</t>
+          <t>ООО КОМПАНИЯ "ПИОНЕР"</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
-          <t>6617024757</t>
+          <t>6670319869</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O168" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P168" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q168" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R168" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить компенсационный взнос в размере 300 000 руб. в новую СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S168" s="2" t="inlineStr">
         <is>
-          <t>08.10.2017</t>
+          <t>15.05.2018</t>
         </is>
       </c>
       <c r="T168" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U168" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5a40801-6220-45f4-bd72-1a35c3507aff</t>
+          <t>https://kad.arbitr.ru/Card/53f43412-6ae3-4526-9437-aaea7e535104</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="n">
         <v>168</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>А41-34168/2017</t>
+          <t>А56-34771/2017</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>02.05.2017</t>
+          <t>22.05.2017</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>ООО "Екатеринбургтепломонтаж"</t>
+          <t>ООО "РЕМПРОМСТРОЙУ"</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
-          <t>6662121819</t>
+          <t>6623073110</t>
         </is>
       </c>
       <c r="J169" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L169" s="2" t="inlineStr">
         <is>
-          <t>7710477390</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N169" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O169" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P169" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q169" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R169" s="2" t="inlineStr">
         <is>
-          <t>Понуждение СРО перечислить взнос в компенсационный фонд 300000 руб. при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S169" s="2" t="inlineStr">
         <is>
-          <t>11.08.2018</t>
+          <t>27.01.2020</t>
         </is>
       </c>
       <c r="T169" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U169" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19d46e41-26ad-4a98-901a-53e98f4042d0</t>
+          <t>https://kad.arbitr.ru/Card/84510d69-0fda-4439-b6cd-776a0d5290d8</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="n">
         <v>169</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>А53-11642/2017</t>
+          <t>А40-89943/2017</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>02.05.2017</t>
+          <t>18.05.2017</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕК"</t>
+          <t>ООО "А-СТРОЙ"</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
-          <t>6670321890</t>
+          <t>6623071890</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
-          <t>Овчаренко Н. Н.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O170" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>305416.44</v>
+      </c>
+      <c r="P170" s="2" t="inlineStr"/>
       <c r="Q170" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R170" s="2" t="inlineStr">
         <is>
-          <t>О перечислении взноса в компенсационный фонд в размере 500 000 рублей при переходе в другое СРО</t>
+          <t>Обязание СРО перечислить средства компенсационного фонда и взыскание денежных средств</t>
         </is>
       </c>
       <c r="S170" s="2" t="inlineStr">
         <is>
-          <t>20.06.2019</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="T170" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U170" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94bf916a-b0cf-459c-aa94-40c4accf7e06</t>
+          <t>https://kad.arbitr.ru/Card/6a13f5cd-7b8a-458a-84df-3dfdd832dfda</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="n">
         <v>170</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>А56-30010/2017</t>
+          <t>А56-33871/2017</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>02.05.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИЛОРЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "ПО "ЭНЕРГОРЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
-          <t>6679004581</t>
+          <t>6658351513</t>
         </is>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
           <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O171" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P171" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q171" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R171" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S171" s="2" t="inlineStr">
         <is>
-          <t>01.06.2018</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T171" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U171" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93c4a778-dd39-48f0-bae7-de03be3e7c10</t>
+          <t>https://kad.arbitr.ru/Card/729c0357-6fc3-41f0-a799-f4a834003bb7</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="n">
         <v>171</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>А60-20173/2017</t>
+          <t>А40-89413/2017</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "САМСТРОЙ-УРАЛ"</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
-          <t>6679059044</t>
+          <t>6658483580</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
-          <t>7708237200</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t>Воротилкин А. С.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O172" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P172" s="2" t="inlineStr"/>
+      <c r="P172" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q172" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R172" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда в размере 300 000 рублей</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S172" s="2" t="inlineStr">
         <is>
-          <t>06.05.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="T172" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U172" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ddc9bd94-1d7a-466c-a521-efd08631094d</t>
+          <t>https://kad.arbitr.ru/Card/da3f80c9-ee11-417f-b66b-f97d6d9c35dc</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="n">
         <v>172</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>А56-27864/2017</t>
+          <t>А40-88199/2017</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>ООО "АК СНАБ"</t>
+          <t>ООО "СПЕЦСТРОЙ ЕКБ"</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
-          <t>6664051109</t>
+          <t>6671432899</t>
         </is>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N173" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O173" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P173" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q173" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R173" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО при переходе члена.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи со сменой истцом СРО</t>
         </is>
       </c>
       <c r="S173" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>05.02.2018</t>
         </is>
       </c>
       <c r="T173" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U173" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a1aaf423-1c04-4a85-8d95-e30db60335c3</t>
+          <t>https://kad.arbitr.ru/Card/7b8d8651-ae09-416e-a920-19d035c13ac7</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="n">
         <v>173</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>А40-73237/2017</t>
+          <t>А40-86461/2017</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛЬЯНССТРОЙ"</t>
+          <t>ООО "АМ-ГРУПП"</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
-          <t>6659205018</t>
+          <t>6685086198</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
-          <t>7708237200</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O174" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P174" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q174" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R174" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 рублей средств компенсационного фонда на счет Союза «УОС».</t>
+          <t>Признание недействительным исключения из СРО и перевод 300 000 руб. компенсационного фонда.</t>
         </is>
       </c>
       <c r="S174" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>28.07.2018</t>
         </is>
       </c>
       <c r="T174" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U174" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef0b793c-652a-4abb-941c-7aa87643da2f</t>
+          <t>https://kad.arbitr.ru/Card/838a323f-a5d9-4988-84ef-202d4e63468b</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="n">
         <v>174</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
-          <t>А56-26808/2017</t>
+          <t>А40-85907/2017</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙДОР"</t>
+          <t>ООО СК "АЛЬЯНС ДК"</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
-          <t>6671312168</t>
+          <t>6671017780</t>
         </is>
       </c>
       <c r="J175" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N175" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O175" s="2" t="n">
-        <v>634193.13</v>
+        <v>300000</v>
       </c>
       <c r="P175" s="2" t="n">
-        <v>500000</v>
+        <v>336000</v>
       </c>
       <c r="Q175" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R175" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500000 руб. взноса в компфонд СРО, взыскание убытков и процентов.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
         </is>
       </c>
       <c r="S175" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T175" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U175" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d353ff95-5da2-422f-add7-88231addc486</t>
+          <t>https://kad.arbitr.ru/Card/8cfa5a86-5a63-4a83-a089-f5d688469ab0</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="n">
         <v>175</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>А56-26731/2017</t>
+          <t>А40-85364/2017</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕМИУМСТРОЙ"</t>
+          <t>ООО "ЭСЛАЙН"</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
-          <t>6671402580</t>
+          <t>6686054978</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O176" s="2" t="inlineStr"/>
       <c r="P176" s="2" t="inlineStr"/>
       <c r="Q176" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R176" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и проценты</t>
+          <t>Обязание СРО Ассоциация строителей «Региональный строительный альянс» перечислить денежные средства</t>
         </is>
       </c>
       <c r="S176" s="2" t="inlineStr">
         <is>
           <t>17.08.2017</t>
         </is>
       </c>
       <c r="T176" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U176" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b71cb0f-582f-4a57-881d-45ae0dc72c4e</t>
+          <t>https://kad.arbitr.ru/Card/8a4795c8-9b7c-4069-9c49-15bb0a4d9c8b</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="n">
         <v>176</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>А40-71079/2017</t>
+          <t>А40-85632/2017</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>ООО РегионЭлектроСеть</t>
+          <t>ООО "МЕТАЛЛСТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6685116029</t>
         </is>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
-          <t>АСРО РегионСтройОбъединение</t>
-[...2 lines deleted...]
-      <c r="L177" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L177" s="2" t="inlineStr">
+        <is>
+          <t>7730184522</t>
+        </is>
+      </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N177" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O177" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="P177" s="2" t="inlineStr"/>
       <c r="Q177" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R177" s="2" t="inlineStr">
         <is>
-          <t>Требование обязать ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей.</t>
+          <t>Признание недействительным решения СРО об исключении и перевод 100 000 руб. компфонда</t>
         </is>
       </c>
       <c r="S177" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>06.08.2017</t>
         </is>
       </c>
       <c r="T177" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U177" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0678f6b-9c2d-4f37-9639-ba99cb9a49a1</t>
+          <t>https://kad.arbitr.ru/Card/a09a63d7-fb88-4b4d-9c9b-c6149ff8b602</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="n">
         <v>177</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
-          <t>А60-18048/2017</t>
+          <t>А56-31650/2017</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>18.04.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>ООО "НВК-СТРОЙ"</t>
+          <t>ООО "АВМ-Групп"</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
-          <t>6658406508</t>
+          <t>6670417305</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
-          <t>Лесковец О. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O178" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P178" s="2" t="inlineStr"/>
+        <v>1900000</v>
+      </c>
+      <c r="P178" s="2" t="n">
+        <v>1900000</v>
+      </c>
       <c r="Q178" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R178" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить взносы в компенсационный фонд другой СРО при переходе истцов</t>
         </is>
       </c>
       <c r="S178" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T178" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U178" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d794851-d93e-40c8-aa5f-f830d3db3b61</t>
+          <t>https://kad.arbitr.ru/Card/d57b63a1-37f8-448a-a007-bcd47050f9cb</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="n">
         <v>178</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>А40-69801/2017</t>
+          <t>А08-3616/2017</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>17.04.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>ООО Промтансстрой</t>
+          <t>ООО "СК "ТЕХМОНТАЖ"</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6658468455</t>
         </is>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
-          <t>АСРО МСА Единство</t>
-[...2 lines deleted...]
-      <c r="L179" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L179" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Танделова З. М.</t>
         </is>
       </c>
       <c r="O179" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P179" s="2" t="inlineStr"/>
       <c r="Q179" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R179" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и требование о переводе взноса в компенсационный фонд 300000 руб.</t>
+          <t>Взыскание убытков, вызванных неперечислением взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S179" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="T179" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U179" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36cd309e-79b6-490c-94ba-21be442b5efd</t>
+          <t>https://kad.arbitr.ru/Card/fe06f2df-6cb5-427f-8423-7cc53d620681</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="n">
         <v>179</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>А40-66645/2017</t>
+          <t>А60-21341/2017</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>03.05.2017</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>ООО Вислюкс</t>
+          <t>ООО "АУРАС"</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6617024757</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t>АСРО РСК</t>
-[...2 lines deleted...]
-      <c r="L180" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+        </is>
+      </c>
+      <c r="L180" s="2" t="inlineStr">
+        <is>
+          <t>5018119895</t>
+        </is>
+      </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O180" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P180" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q180" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R180" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в связи с переходом в другое СРО.</t>
+          <t>Обязание ответчика перечислить компенсационный взнос в размере 300 000 руб. в новую СРО</t>
         </is>
       </c>
       <c r="S180" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>08.10.2017</t>
         </is>
       </c>
       <c r="T180" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U180" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ae8c510-3957-45f1-807f-7efa953f8245</t>
+          <t>https://kad.arbitr.ru/Card/e5a40801-6220-45f4-bd72-1a35c3507aff</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="n">
         <v>180</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>А40-65021/2017</t>
+          <t>А41-34168/2017</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>02.05.2017</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительные решения</t>
+          <t>ООО "Екатеринбургтепломонтаж"</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6662121819</t>
         </is>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
-          <t>7704279746</t>
+          <t>7710477390</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O181" s="2" t="n">
-        <v>303696.58</v>
+        <v>300000</v>
       </c>
       <c r="P181" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q181" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R181" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. взноса в компенсационный фонд.</t>
+          <t>Понуждение СРО перечислить взнос в компенсационный фонд 300000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S181" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>11.08.2018</t>
         </is>
       </c>
       <c r="T181" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U181" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba4e329b-2983-4a67-810c-ebb003b60fc4</t>
+          <t>https://kad.arbitr.ru/Card/19d46e41-26ad-4a98-901a-53e98f4042d0</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="n">
         <v>181</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
-          <t>А56-23945/2017</t>
+          <t>А53-11642/2017</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>02.05.2017</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОИЗВОДСТВЕННОЕ СТРОИТЕЛЬНОЕ МОНТАЖНОЕ ОБЪЕДИНЕНИЕ "ТАГИЛСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕК"</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
-          <t>6672342285</t>
+          <t>6670321890</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Овчаренко Н. Н.</t>
         </is>
       </c>
       <c r="O182" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P182" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q182" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R182" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
+          <t>О перечислении взноса в компенсационный фонд в размере 500 000 рублей при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S182" s="2" t="inlineStr">
         <is>
-          <t>25.11.2017</t>
+          <t>20.06.2019</t>
         </is>
       </c>
       <c r="T182" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U182" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d413e15b-cde7-4167-804b-678e8d4dfb43</t>
+          <t>https://kad.arbitr.ru/Card/94bf916a-b0cf-459c-aa94-40c4accf7e06</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="n">
         <v>182</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>А08-2682/2017</t>
+          <t>А56-30010/2017</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t>10.04.2017</t>
+          <t>02.05.2017</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "СПЕЦАВТОМАТИКА"</t>
+          <t>ООО "ВИЛОРЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
-          <t>6670030964</t>
+          <t>6679004581</t>
         </is>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
         </is>
       </c>
       <c r="L183" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7842290102</t>
         </is>
       </c>
       <c r="M183" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N183" s="2" t="inlineStr">
         <is>
-          <t>Киреев В. Н.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O183" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P183" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q183" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R183" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую организацию</t>
         </is>
       </c>
       <c r="S183" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="T183" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U183" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/103841eb-a19e-4cd4-affd-a9bd4c87c26f</t>
+          <t>https://kad.arbitr.ru/Card/93c4a778-dd39-48f0-bae7-de03be3e7c10</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="n">
         <v>183</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>А56-23456/2017</t>
+          <t>А60-20173/2017</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>10.04.2017</t>
+          <t>27.04.2017</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПЛЕКСНЫЕ СИСТЕМЫ АВТОМАТИКИ"</t>
+          <t>ООО "ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
-          <t>6659159080</t>
+          <t>6679059044</t>
         </is>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
-          <t>7840018373</t>
+          <t>7708237200</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N184" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Воротилкин А. С.</t>
         </is>
       </c>
       <c r="O184" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P184" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P184" s="2" t="inlineStr"/>
       <c r="Q184" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R184" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S184" s="2" t="inlineStr">
         <is>
-          <t>09.08.2018</t>
+          <t>06.05.2017</t>
         </is>
       </c>
       <c r="T184" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U184" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c71d8fd-8ec4-47e9-8484-25b8dff2a16c</t>
+          <t>https://kad.arbitr.ru/Card/ddc9bd94-1d7a-466c-a521-efd08631094d</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="n">
         <v>184</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>А56-23502/2017</t>
+          <t>А56-27864/2017</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>10.04.2017</t>
+          <t>25.04.2017</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГИЯ"</t>
+          <t>ООО "АК СНАБ"</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
-          <t>6607011621</t>
+          <t>6664051109</t>
         </is>
       </c>
       <c r="J185" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L185" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M185" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N185" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O185" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P185" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q185" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R185" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компенсационный фонд в новую СРО при переходе члена.</t>
         </is>
       </c>
       <c r="S185" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="T185" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U185" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3d93a851-bd0d-405f-b219-a09196108ca4</t>
+          <t>https://kad.arbitr.ru/Card/a1aaf423-1c04-4a85-8d95-e30db60335c3</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="n">
         <v>185</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>А46-4983/2017</t>
+          <t>А40-73237/2017</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>06.04.2017</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖ СПЕЦ СТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛЬЯНССТРОЙ"</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
-          <t>6609010430</t>
+          <t>6659205018</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7708237200</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N186" s="2" t="inlineStr">
         <is>
-          <t>Краецкая Е. Б.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O186" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P186" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q186" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R186" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить 500 000 рублей средств компенсационного фонда на счет Союза «УОС».</t>
         </is>
       </c>
       <c r="S186" s="2" t="inlineStr">
         <is>
-          <t>29.04.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="T186" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U186" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9dadc43a-e49b-4a53-a390-396a97e09071</t>
+          <t>https://kad.arbitr.ru/Card/ef0b793c-652a-4abb-941c-7aa87643da2f</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="n">
         <v>186</v>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
-          <t>А60-15716/2017</t>
+          <t>А56-26731/2017</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
-          <t>05.04.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТРАНССТРОЙ"</t>
+          <t>ООО "ПРЕМИУМСТРОЙ"</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
-          <t>6623107909</t>
+          <t>6671402580</t>
         </is>
       </c>
       <c r="J187" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K187" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L187" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M187" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N187" s="2" t="inlineStr">
         <is>
-          <t>Биндер А. Г.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O187" s="2" t="n">
-        <v>300000</v>
+        <v>518689.7</v>
       </c>
       <c r="P187" s="2" t="inlineStr"/>
       <c r="Q187" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R187" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным исключения из СРО и перевод взноса в КФ в размере 300 000 руб.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и проценты</t>
         </is>
       </c>
       <c r="S187" s="2" t="inlineStr">
         <is>
-          <t>13.04.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="T187" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U187" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3fb159fd-af43-441d-b079-1eae95a22c2c</t>
+          <t>https://kad.arbitr.ru/Card/5b71cb0f-582f-4a57-881d-45ae0dc72c4e</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="n">
         <v>187</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>А56-22329/2017</t>
+          <t>А56-26808/2017</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>05.04.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕМПЛ"</t>
+          <t>ООО "СТРОЙДОР"</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
-          <t>4502023175</t>
+          <t>6671312168</t>
         </is>
       </c>
       <c r="J188" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M188" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N188" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O188" s="2" t="n">
-        <v>1000000</v>
+        <v>634193.13</v>
       </c>
       <c r="P188" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q188" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R188" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить 1 000 000 рублей в компенсационный фонд</t>
+          <t>Обязание перечислить 500000 руб. взноса в компфонд СРО, взыскание убытков и процентов.</t>
         </is>
       </c>
       <c r="S188" s="2" t="inlineStr">
         <is>
-          <t>25.11.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T188" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U188" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ead95d40-50ec-44a2-847b-bbd3e2cf8539</t>
+          <t>https://kad.arbitr.ru/Card/d353ff95-5da2-422f-add7-88231addc486</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="n">
         <v>188</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>А40-60947/2017</t>
+          <t>А40-71079/2017</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>19.04.2017</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕКАТЕРИНБУРГСКАЯ ЛИФТОВАЯ КОМПАНИЯ "</t>
+          <t>ООО РегионЭлектроСеть</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
-          <t>6679052419</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J189" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K189" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АСРО РегионСтройОбъединение</t>
+        </is>
+      </c>
+      <c r="L189" s="2" t="inlineStr"/>
       <c r="M189" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N189" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O189" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P189" s="2" t="inlineStr"/>
       <c r="Q189" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R189" s="2" t="inlineStr">
         <is>
-          <t>Обязание АС РСА произвести перечисление компенсационного взноса в размере 300 000 руб.</t>
+          <t>Требование обязать ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S189" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="T189" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U189" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/067d3a8a-8b7f-4510-8189-5ac185f1318b</t>
+          <t>https://kad.arbitr.ru/Card/d0678f6b-9c2d-4f37-9639-ba99cb9a49a1</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="n">
         <v>189</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
-          <t>А40-58499/2017</t>
+          <t>А60-18048/2017</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>30.03.2017</t>
+          <t>18.04.2017</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРМУЛА РАЗВИТИЯ ТЕРРИТОРИЙ"</t>
+          <t>ООО "НВК-СТРОЙ"</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
-          <t>6671454557</t>
+          <t>6658406508</t>
         </is>
       </c>
       <c r="J190" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M190" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N190" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Лесковец О. В.</t>
         </is>
       </c>
       <c r="O190" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P190" s="2" t="inlineStr"/>
       <c r="Q190" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R190" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия и взыскание 300 000 руб. взноса в компенсационный фонд</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S190" s="2" t="inlineStr">
         <is>
-          <t>08.07.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="T190" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U190" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa7bf2d5-56aa-48f7-a2a3-b098bc2b40da</t>
+          <t>https://kad.arbitr.ru/Card/9d794851-d93e-40c8-aa5f-f830d3db3b61</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="n">
         <v>190</v>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>А40-57156/2017</t>
+          <t>А40-69801/2017</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>29.03.2017</t>
+          <t>17.04.2017</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ИНТЕР ТРЕЙД"</t>
+          <t>ООО Промтансстрой</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
-          <t>6670429935</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J191" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АСРО МСА Единство</t>
+        </is>
+      </c>
+      <c r="L191" s="2" t="inlineStr"/>
       <c r="M191" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N191" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O191" s="2" t="n">
-        <v>3300000</v>
+        <v>300000</v>
       </c>
       <c r="P191" s="2" t="n">
-        <v>3300000</v>
+        <v>300000</v>
       </c>
       <c r="Q191" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R191" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взносы в компенсационный фонд другой СРО при переходе истцов</t>
+          <t>Оспаривание исключения из членов СРО и требование о переводе взноса в компенсационный фонд 300000 руб.</t>
         </is>
       </c>
       <c r="S191" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="T191" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U191" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d0d1348-07d6-48c9-84b0-ea15f98bb09f</t>
+          <t>https://kad.arbitr.ru/Card/36cd309e-79b6-490c-94ba-21be442b5efd</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="n">
         <v>191</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>А40-52898/2017</t>
+          <t>А40-66645/2017</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>23.03.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВАПУРА"</t>
+          <t>ООО Вислюкс</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
-          <t>6670332877</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>АСРО РСК</t>
+        </is>
+      </c>
+      <c r="L192" s="2" t="inlineStr"/>
       <c r="M192" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N192" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O192" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P192" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q192" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R192" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в связи с переходом в другое СРО.</t>
         </is>
       </c>
       <c r="S192" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="T192" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U192" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/749a0778-4e7f-4fc0-9699-02bc04d701ba</t>
+          <t>https://kad.arbitr.ru/Card/8ae8c510-3957-45f1-807f-7efa953f8245</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="n">
         <v>192</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>А40-51505/2017</t>
+          <t>А56-23945/2017</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>11.04.2017</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>ООО Абсолютстройтех</t>
+          <t>ООО ПРОИЗВОДСТВЕННОЕ СТРОИТЕЛЬНОЕ МОНТАЖНОЕ ОБЪЕДИНЕНИЕ "ТАГИЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6672342285</t>
         </is>
       </c>
       <c r="J193" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K193" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L193" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M193" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N193" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O193" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P193" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q193" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R193" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другое СРО</t>
         </is>
       </c>
       <c r="S193" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>25.11.2017</t>
         </is>
       </c>
       <c r="T193" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U193" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d70bc3d6-4535-4f66-8a57-20afbc9c8ca6</t>
+          <t>https://kad.arbitr.ru/Card/d413e15b-cde7-4167-804b-678e8d4dfb43</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="n">
         <v>193</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>А40-49227/2017</t>
+          <t>А40-65021/2017</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>11.04.2017</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТНЫЙ ЦЕНТР ТЕХНОЛОГИЧЕСКИХ РЕШЕНИЙ"</t>
+          <t>ООО Строительные решения</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
-          <t>6670082994</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J194" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>НЕКОММЕРЧЕСКОЕ ПАРТНЁРСТВО СОДЕЙСТВИЕ ПО ПОВЫШЕНИЮ КАЧЕСТВА СТРОИТЕЛЬНЫХ РАБОТ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7704279746</t>
         </is>
       </c>
       <c r="M194" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N194" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...3 lines deleted...]
-      <c r="P194" s="2" t="inlineStr"/>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O194" s="2" t="n">
+        <v>303696.58</v>
+      </c>
+      <c r="P194" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q194" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R194" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить компенсационный фонд и взыскание расходов на представителя</t>
+          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S194" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="T194" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U194" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c62173ba-f891-4e50-860a-c5524f600540</t>
+          <t>https://kad.arbitr.ru/Card/ba4e329b-2983-4a67-810c-ebb003b60fc4</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="n">
         <v>194</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>А40-49249/2017</t>
+          <t>А56-23456/2017</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>10.04.2017</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРИЧЕСКИЕ СЕТИ И СИСТЕМЫ"</t>
+          <t>ООО "КОМПЛЕКСНЫЕ СИСТЕМЫ АВТОМАТИКИ"</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
-          <t>6671308115</t>
+          <t>6659159080</t>
         </is>
       </c>
       <c r="J195" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K195" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ ЖЕЛЕЗНОДОРОЖНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L195" s="2" t="inlineStr">
         <is>
-          <t>7708237200</t>
+          <t>7840018373</t>
         </is>
       </c>
       <c r="M195" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N195" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O195" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P195" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q195" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R195" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей компенсационного фонда в другое СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при смене членства</t>
         </is>
       </c>
       <c r="S195" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>09.08.2018</t>
         </is>
       </c>
       <c r="T195" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U195" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a43f65f5-52d9-483a-aa9a-76f82ce9c85e</t>
+          <t>https://kad.arbitr.ru/Card/2c71d8fd-8ec4-47e9-8484-25b8dff2a16c</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="n">
         <v>195</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>А40-49251/2017</t>
+          <t>А08-2682/2017</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>10.04.2017</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЮЗСТРОЙСЕРВИС"</t>
+          <t>ЗАО "СПЕЦАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
-          <t>6671040228</t>
+          <t>6670030964</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N196" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Киреев В. Н.</t>
         </is>
       </c>
       <c r="O196" s="2" t="n">
-        <v>335000</v>
+        <v>1000000</v>
       </c>
       <c r="P196" s="2" t="n">
-        <v>341000</v>
+        <v>1000000</v>
       </c>
       <c r="Q196" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R196" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении взноса в компенсационный фонд новой СРО при переходе истца.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S196" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="T196" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U196" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae4e6b90-5e91-4815-9dd1-3dac28a10ebd</t>
+          <t>https://kad.arbitr.ru/Card/103841eb-a19e-4cd4-affd-a9bd4c87c26f</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="n">
         <v>196</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>А40-48508/2017</t>
+          <t>А56-23502/2017</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>10.04.2017</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОЦКУЛЬТБЫТ-НТ"</t>
+          <t>ООО "ЭНЕРГИЯ"</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
-          <t>6623075573</t>
+          <t>6607011621</t>
         </is>
       </c>
       <c r="J197" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L197" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M197" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N197" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O197" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P197" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q197" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R197" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Требование о перечислении 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S197" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="T197" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U197" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0bffab7-e296-4297-b866-f605d6c1db52</t>
+          <t>https://kad.arbitr.ru/Card/3d93a851-bd0d-405f-b219-a09196108ca4</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="n">
         <v>197</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>А40-46087/2017</t>
+          <t>А46-4983/2017</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>06.04.2017</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>ООО "УЭМ-ИНЖИНИРИНГ"</t>
+          <t>ООО "МОНТАЖ СПЕЦ СТРОЙ"</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
-          <t>6670374274</t>
+          <t>6609010430</t>
         </is>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M198" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N198" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Краецкая Е. Б.</t>
         </is>
       </c>
       <c r="O198" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P198" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P198" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q198" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R198" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S198" s="2" t="inlineStr">
         <is>
-          <t>16.05.2017</t>
+          <t>29.04.2017</t>
         </is>
       </c>
       <c r="T198" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U198" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fff43010-dd97-4f01-836c-06a9e4a29762</t>
+          <t>https://kad.arbitr.ru/Card/9dadc43a-e49b-4a53-a390-396a97e09071</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="n">
         <v>198</v>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>А45-4725/2017</t>
+          <t>А56-22329/2017</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>15.03.2017</t>
+          <t>05.04.2017</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЕРГЕН"</t>
+          <t>ООО "ТЕМПЛ"</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
-          <t>6679010803</t>
+          <t>4502023175</t>
         </is>
       </c>
       <c r="J199" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K199" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ПАРТНЕРСТВО"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L199" s="2" t="inlineStr">
         <is>
-          <t>5410026354</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M199" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N199" s="2" t="inlineStr">
         <is>
-          <t>Уколов А. А.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O199" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P199" s="2" t="n">
-        <v>100000</v>
+        <v>1000000</v>
       </c>
       <c r="Q199" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R199" s="2" t="inlineStr">
         <is>
-          <t>Признание выхода из СРО добровольным и перечисление 500 000 руб. компенсационного фонда.</t>
+          <t>Оспаривание исключения из СРО и требование перечислить 1 000 000 рублей в компенсационный фонд</t>
         </is>
       </c>
       <c r="S199" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>25.11.2017</t>
         </is>
       </c>
       <c r="T199" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U199" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0bfdb026-3d2e-41b1-8d85-1b8a26fa497d</t>
+          <t>https://kad.arbitr.ru/Card/ead95d40-50ec-44a2-847b-bbd3e2cf8539</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="n">
         <v>199</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>А56-15166/2017</t>
+          <t>А60-15716/2017</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>05.04.2017</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСАЛЬП"</t>
+          <t>ООО "ПРОМТРАНССТРОЙ"</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
-          <t>6685008979</t>
+          <t>6623107909</t>
         </is>
       </c>
       <c r="J200" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L200" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M200" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N200" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Биндер А. Г.</t>
         </is>
       </c>
       <c r="O200" s="2" t="n">
-        <v>307228.61</v>
-[...1 lines deleted...]
-      <c r="P200" s="2" t="n">
         <v>300000</v>
       </c>
+      <c r="P200" s="2" t="inlineStr"/>
       <c r="Q200" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R200" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО.</t>
+          <t>Признание недействительным исключения из СРО и перевод взноса в КФ в размере 300 000 руб.</t>
         </is>
       </c>
       <c r="S200" s="2" t="inlineStr">
         <is>
-          <t>02.03.2018</t>
+          <t>13.04.2017</t>
         </is>
       </c>
       <c r="T200" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U200" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8950ce38-cb58-4bfc-b0aa-5fadcb5a3205</t>
+          <t>https://kad.arbitr.ru/Card/3fb159fd-af43-441d-b079-1eae95a22c2c</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="n">
         <v>200</v>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>А56-15021/2017</t>
+          <t>А40-60947/2017</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>04.04.2017</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖУРАЛ"</t>
+          <t>ООО "ЕКАТЕРИНБУРГСКАЯ ЛИФТОВАЯ КОМПАНИЯ "</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
-          <t>6685010061</t>
+          <t>6679052419</t>
         </is>
       </c>
       <c r="J201" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L201" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M201" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N201" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O201" s="2" t="n">
-        <v>511911.07</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P201" s="2" t="inlineStr"/>
       <c r="Q201" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R201" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание процентов</t>
+          <t>Обязание АС РСА произвести перечисление компенсационного взноса в размере 300 000 руб.</t>
         </is>
       </c>
       <c r="S201" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>24.05.2017</t>
         </is>
       </c>
       <c r="T201" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U201" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3c51e51-5cbb-4563-8854-db42a0a30ed1</t>
+          <t>https://kad.arbitr.ru/Card/067d3a8a-8b7f-4510-8189-5ac185f1318b</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="n">
         <v>201</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>А60-10404/2017</t>
+          <t>А40-58499/2017</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>30.03.2017</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>АО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕРМОИНЖЕНИРИНГ"</t>
+          <t>ООО "ФОРМУЛА РАЗВИТИЯ ТЕРРИТОРИЙ"</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
-          <t>6670212523</t>
+          <t>6671454557</t>
         </is>
       </c>
       <c r="J202" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
-          <t>6670246265</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M202" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N202" s="2" t="inlineStr">
         <is>
-          <t>Лесковец О. В.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O202" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P202" s="2" t="inlineStr"/>
       <c r="Q202" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R202" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 500 000 руб. в другую организацию</t>
+          <t>Признание незаконным бездействия и взыскание 300 000 руб. взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S202" s="2" t="inlineStr">
         <is>
-          <t>05.08.2017</t>
+          <t>08.07.2017</t>
         </is>
       </c>
       <c r="T202" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U202" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66e38c79-b32e-4722-976a-da14f15d6a52</t>
+          <t>https://kad.arbitr.ru/Card/fa7bf2d5-56aa-48f7-a2a3-b098bc2b40da</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="n">
         <v>202</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>А60-9824/2017</t>
+          <t>А40-57156/2017</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>29.03.2017</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИК "ХОСТ"</t>
+          <t>ООО "СК ИНТЕР ТРЕЙД"</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
-          <t>6659074044</t>
+          <t>6670429935</t>
         </is>
       </c>
       <c r="J203" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L203" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M203" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N203" s="2" t="inlineStr">
         <is>
-          <t>Соболева Н. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O203" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P203" s="2" t="inlineStr"/>
+        <v>3300000</v>
+      </c>
+      <c r="P203" s="2" t="n">
+        <v>3300000</v>
+      </c>
       <c r="Q203" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R203" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание СРО перечислить взносы в компенсационный фонд другой СРО при переходе истцов</t>
         </is>
       </c>
       <c r="S203" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="T203" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U203" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c834821e-9fef-421d-be3e-aa0ccf98c961</t>
+          <t>https://kad.arbitr.ru/Card/5d0d1348-07d6-48c9-84b0-ea15f98bb09f</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="n">
         <v>203</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>А56-13717/2017</t>
+          <t>А40-52898/2017</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>23.03.2017</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИДЕР РЕШЕНИЙ"</t>
+          <t>ООО "АКВАПУРА"</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
-          <t>6685107112</t>
+          <t>6670332877</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N204" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O204" s="2" t="n">
-        <v>304353.47</v>
+        <v>1000000</v>
       </c>
       <c r="P204" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q204" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R204" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S204" s="2" t="inlineStr">
         <is>
-          <t>10.07.2018</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="T204" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U204" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd88678b-1ab9-4f9d-88d1-3d3c0f5e7743</t>
+          <t>https://kad.arbitr.ru/Card/749a0778-4e7f-4fc0-9699-02bc04d701ba</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="n">
         <v>204</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>А56-13466/2017</t>
+          <t>А40-51505/2017</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОТЕЛ"</t>
+          <t>ООО Абсолютстройтех</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
-          <t>6670068622</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J205" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K205" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L205" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M205" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N205" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O205" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P205" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q205" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R205" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и обязание перечислить 1 000 000 руб. взноса в новую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S205" s="2" t="inlineStr">
         <is>
-          <t>18.11.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="T205" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U205" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f4d0c6e-61bd-4c5f-bf5e-4698f198f391</t>
+          <t>https://kad.arbitr.ru/Card/d70bc3d6-4535-4f66-8a57-20afbc9c8ca6</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="n">
         <v>205</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>А40-39363/2017</t>
+          <t>А40-49227/2017</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОМЕТ"</t>
+          <t>ООО "ЭКСПЕРТНЫЙ ЦЕНТР ТЕХНОЛОГИЧЕСКИХ РЕШЕНИЙ"</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
-          <t>6674238233</t>
+          <t>6670082994</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N206" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O206" s="2" t="inlineStr"/>
       <c r="P206" s="2" t="inlineStr"/>
       <c r="Q206" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R206" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 500 000 рублей компенсационного фонда в СРО.</t>
+          <t>Обязание ответчика перечислить компенсационный фонд и взыскание расходов на представителя</t>
         </is>
       </c>
       <c r="S206" s="2" t="inlineStr">
         <is>
-          <t>15.04.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="T206" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U206" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/043c1dca-65f3-4980-b3e4-942b8efd2438</t>
+          <t>https://kad.arbitr.ru/Card/c62173ba-f891-4e50-860a-c5524f600540</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="n">
         <v>206</v>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t>А45-3994/2017</t>
+          <t>А40-49249/2017</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСБ "УЛЬТРА"</t>
+          <t>ООО "ЭЛЕКТРИЧЕСКИЕ СЕТИ И СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
-          <t>6671456346</t>
+          <t>6671308115</t>
         </is>
       </c>
       <c r="J207" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ПАРТНЕРСТВО"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОФЕССИОНАЛЬНЫХ СТРОИТЕЛЕЙ "РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L207" s="2" t="inlineStr">
         <is>
-          <t>5410026354</t>
+          <t>7708237200</t>
         </is>
       </c>
       <c r="M207" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N207" s="2" t="inlineStr">
         <is>
-          <t>Уколов А. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O207" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P207" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q207" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R207" s="2" t="inlineStr">
         <is>
-          <t>Признание выхода из СРО добровольным и перевод 500 000 руб. компенсационного фонда</t>
+          <t>Обязание ответчика перечислить 500 000 рублей компенсационного фонда в другое СРО</t>
         </is>
       </c>
       <c r="S207" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="T207" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U207" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1edafcd-69a4-49dc-8f18-f82cfda18d16</t>
+          <t>https://kad.arbitr.ru/Card/a43f65f5-52d9-483a-aa9a-76f82ce9c85e</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="n">
         <v>207</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>А40-40154/2017</t>
+          <t>А40-49251/2017</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОМЕТ"</t>
+          <t>ООО "СОЮЗСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
-          <t>6674238233</t>
+          <t>6671040228</t>
         </is>
       </c>
       <c r="J208" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L208" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M208" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N208" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O208" s="2" t="n">
-        <v>512314.17</v>
-[...1 lines deleted...]
-      <c r="P208" s="2" t="inlineStr"/>
+        <v>335000</v>
+      </c>
+      <c r="P208" s="2" t="n">
+        <v>341000</v>
+      </c>
       <c r="Q208" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R208" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при смене СРО и взыскание 12314.17 руб. процентов.</t>
+          <t>Требование о перечислении взноса в компенсационный фонд новой СРО при переходе истца.</t>
         </is>
       </c>
       <c r="S208" s="2" t="inlineStr">
         <is>
-          <t>01.07.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="T208" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U208" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7966ba0-0443-4b57-ad11-0d86bf7f616c</t>
+          <t>https://kad.arbitr.ru/Card/ae4e6b90-5e91-4815-9dd1-3dac28a10ebd</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="n">
         <v>208</v>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>А56-13827/2017</t>
+          <t>А40-48508/2017</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>17.03.2017</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНО - ТЕХНИЧЕСКИЙ СЕРВИС"</t>
+          <t>ООО "СОЦКУЛЬТБЫТ-НТ"</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
-          <t>6671354400</t>
+          <t>6623075573</t>
         </is>
       </c>
       <c r="J209" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L209" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M209" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N209" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O209" s="2" t="n">
-        <v>316897</v>
+        <v>300000</v>
       </c>
       <c r="P209" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q209" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R209" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S209" s="2" t="inlineStr">
         <is>
-          <t>08.10.2017</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T209" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U209" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2cd0cacf-6411-4ca1-9610-1c1e51f2feb7</t>
+          <t>https://kad.arbitr.ru/Card/d0bffab7-e296-4297-b866-f605d6c1db52</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="n">
         <v>209</v>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>А40-38901/2017</t>
+          <t>А40-46087/2017</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>03.03.2017</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛМАЛАЙТ"</t>
+          <t>ООО "УЭМ-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
-          <t>6658379124</t>
+          <t>6670374274</t>
         </is>
       </c>
       <c r="J210" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L210" s="2" t="inlineStr">
         <is>
           <t>7705520403</t>
         </is>
       </c>
       <c r="M210" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N210" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O210" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P210" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P210" s="2" t="inlineStr"/>
       <c r="Q210" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R210" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом в другую СРО</t>
+          <t>Перечисление 300 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S210" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>16.05.2017</t>
         </is>
       </c>
       <c r="T210" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U210" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a87cdea6-ed14-4d26-a593-9d614d241449</t>
+          <t>https://kad.arbitr.ru/Card/fff43010-dd97-4f01-836c-06a9e4a29762</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="n">
         <v>210</v>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
-          <t>А40-37225/2017</t>
+          <t>А45-4725/2017</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>15.03.2017</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "СТРОЙИНТЕГРА"</t>
+          <t>ООО "БЕРГЕН"</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
-          <t>6686051014</t>
+          <t>6679010803</t>
         </is>
       </c>
       <c r="J211" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K211" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ПАРТНЕРСТВО"</t>
         </is>
       </c>
       <c r="L211" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>5410026354</t>
         </is>
       </c>
       <c r="M211" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N211" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Уколов А. А.</t>
         </is>
       </c>
       <c r="O211" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P211" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="Q211" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R211" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд СРО при смене членства</t>
+          <t>Признание выхода из СРО добровольным и перечисление 500 000 руб. компенсационного фонда.</t>
         </is>
       </c>
       <c r="S211" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="T211" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U211" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c60f1fc-ee9f-4927-901e-28e68ed325ca</t>
+          <t>https://kad.arbitr.ru/Card/0bfdb026-3d2e-41b1-8d85-1b8a26fa497d</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="n">
         <v>211</v>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>А45-3521/2017</t>
+          <t>А56-15021/2017</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>13.03.2017</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕХНИК"</t>
+          <t>ООО "МОНТАЖУРАЛ"</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
-          <t>6658388016</t>
+          <t>6685010061</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ПАРТНЕРСТВО"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
-          <t>5410026354</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M212" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N212" s="2" t="inlineStr">
         <is>
-          <t>Уколов А. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O212" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P212" s="2" t="inlineStr"/>
+        <v>511911.07</v>
+      </c>
+      <c r="P212" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q212" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R212" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. на расчетный счет новой СРО</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание процентов</t>
         </is>
       </c>
       <c r="S212" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T212" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U212" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a736340-1ad8-422f-95f9-0919172443a5</t>
+          <t>https://kad.arbitr.ru/Card/e3c51e51-5cbb-4563-8854-db42a0a30ed1</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="n">
         <v>212</v>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
-          <t>А40-34273/2017</t>
+          <t>А56-15166/2017</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>13.03.2017</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛМЕТАЛЛСЕРВИС"</t>
+          <t>ООО "ТРАНСАЛЬП"</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
-          <t>6604028641</t>
+          <t>6685008979</t>
         </is>
       </c>
       <c r="J213" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K213" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L213" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M213" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N213" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O213" s="2" t="n">
-        <v>300000</v>
+        <v>307228.61</v>
       </c>
       <c r="P213" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q213" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R213" s="2" t="inlineStr">
         <is>
-          <t>Понуждение к перечислению взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. при переходе в другое СРО.</t>
         </is>
       </c>
       <c r="S213" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>02.03.2018</t>
         </is>
       </c>
       <c r="T213" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U213" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/633326fe-e3e8-4aa7-8dec-47dd57ec1b9f</t>
+          <t>https://kad.arbitr.ru/Card/8950ce38-cb58-4bfc-b0aa-5fadcb5a3205</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="n">
         <v>213</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>А53-4617/2017</t>
+          <t>А60-10404/2017</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСУРС"</t>
+          <t>АО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕРМОИНЖЕНИРИНГ"</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
-          <t>6682004609</t>
+          <t>6670212523</t>
         </is>
       </c>
       <c r="J214" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K214" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛИ СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L214" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>6670246265</t>
         </is>
       </c>
       <c r="M214" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N214" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Лесковец О. В.</t>
         </is>
       </c>
       <c r="O214" s="2" t="n">
-        <v>307306.53</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P214" s="2" t="inlineStr"/>
       <c r="Q214" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R214" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 500 000 руб. в другую организацию</t>
         </is>
       </c>
       <c r="S214" s="2" t="inlineStr">
         <is>
-          <t>24.05.2018</t>
+          <t>05.08.2017</t>
         </is>
       </c>
       <c r="T214" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U214" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c472b782-b981-435c-8094-bbb4ba0fd571</t>
+          <t>https://kad.arbitr.ru/Card/66e38c79-b32e-4722-976a-da14f15d6a52</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="n">
         <v>214</v>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
-          <t>А56-11552/2017</t>
+          <t>А60-9824/2017</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>07.03.2017</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АРГ"</t>
+          <t>ООО "ИК "ХОСТ"</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
-          <t>6658432064</t>
+          <t>6659074044</t>
         </is>
       </c>
       <c r="J215" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K215" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+          <t>Некоммерческое партнерство САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L215" s="2" t="inlineStr">
         <is>
-          <t>7814290904</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M215" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N215" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Соболева Н. В.</t>
         </is>
       </c>
       <c r="O215" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P215" s="2" t="inlineStr"/>
       <c r="Q215" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R215" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S215" s="2" t="inlineStr">
         <is>
-          <t>17.12.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="T215" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U215" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46916789-afe3-4c75-851a-0f3a5f9ee0df</t>
+          <t>https://kad.arbitr.ru/Card/c834821e-9fef-421d-be3e-aa0ccf98c961</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="n">
         <v>215</v>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
-          <t>А40-33515/2017</t>
+          <t>А56-13827/2017</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИН ПАРК"</t>
+          <t>ООО "ИНЖЕНЕРНО - ТЕХНИЧЕСКИЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
-          <t>6685108846</t>
+          <t>6671354400</t>
         </is>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L216" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M216" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N216" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O216" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P216" s="2" t="inlineStr"/>
+        <v>316897</v>
+      </c>
+      <c r="P216" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q216" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R216" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 рублей взноса в компенсационный фонд на спецсчет другой СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе члена в другую организацию</t>
         </is>
       </c>
       <c r="S216" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>08.10.2017</t>
         </is>
       </c>
       <c r="T216" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U216" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/868bfbc3-d2b5-4eea-a065-c49c390aa166</t>
+          <t>https://kad.arbitr.ru/Card/2cd0cacf-6411-4ca1-9610-1c1e51f2feb7</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="n">
         <v>216</v>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
-          <t>А56-10957/2017</t>
+          <t>А56-13717/2017</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНО - ТЕХНИЧЕСКИЙ СЕРВИС"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ЛИДЕР РЕШЕНИЙ"</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
-          <t>6671354400</t>
+          <t>6685107112</t>
         </is>
       </c>
       <c r="J217" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K217" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L217" s="2" t="inlineStr">
         <is>
           <t>7841017333</t>
         </is>
       </c>
       <c r="M217" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N217" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O217" s="2" t="n">
-        <v>316897</v>
-[...1 lines deleted...]
-      <c r="P217" s="2" t="inlineStr"/>
+        <v>304353.47</v>
+      </c>
+      <c r="P217" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q217" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R217" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S217" s="2" t="inlineStr">
         <is>
-          <t>15.04.2017</t>
+          <t>10.07.2018</t>
         </is>
       </c>
       <c r="T217" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U217" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ce9da9b-583b-40fb-8bc8-90571167afe7</t>
+          <t>https://kad.arbitr.ru/Card/dd88678b-1ab9-4f9d-88d1-3d3c0f5e7743</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="n">
         <v>217</v>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
-          <t>А50-4452/2017</t>
+          <t>А56-13466/2017</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>21.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛСПЕЦГИДРОТЕХНОЛОГИИ"</t>
+          <t>ООО "ТЕХНОТЕЛ"</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
-          <t>6684000590</t>
+          <t>6670068622</t>
         </is>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K218" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L218" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M218" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N218" s="2" t="inlineStr">
         <is>
-          <t>Кульбакова Е. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O218" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P218" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q218" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R218" s="2" t="inlineStr">
         <is>
-          <t>Признание выхода из СРО в порядке перевода и обязание перечислить взнос в компенсационный фонд</t>
+          <t>Признание незаконным исключения из СРО и обязание перечислить 1 000 000 руб. взноса в новую СРО</t>
         </is>
       </c>
       <c r="S218" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>18.11.2017</t>
         </is>
       </c>
       <c r="T218" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U218" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd7dceb6-8071-40bf-842c-315e5a3d8d94</t>
+          <t>https://kad.arbitr.ru/Card/8f4d0c6e-61bd-4c5f-bf5e-4698f198f391</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="n">
         <v>218</v>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
-          <t>А45-3017/2017</t>
+          <t>А40-39363/2017</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
-          <t>20.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t>ООО "КМ-СТРОЙ"</t>
+          <t>ООО "ТЕХНОМЕТ"</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
-          <t>6670334024</t>
+          <t>6674238233</t>
         </is>
       </c>
       <c r="J219" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K219" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ПАРТНЕРСТВО"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L219" s="2" t="inlineStr">
         <is>
-          <t>5410026354</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M219" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N219" s="2" t="inlineStr">
         <is>
-          <t>Уколов А. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O219" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P219" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P219" s="2" t="inlineStr"/>
       <c r="Q219" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R219" s="2" t="inlineStr">
         <is>
-          <t>Признание выхода из СРО добровольным и перевод 500 000 руб. компенсационного фонда</t>
+          <t>Обязание ответчика перечислить 500 000 рублей компенсационного фонда в СРО.</t>
         </is>
       </c>
       <c r="S219" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>15.04.2017</t>
         </is>
       </c>
       <c r="T219" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U219" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e6893c6-ef37-46b8-9496-31779791fffc</t>
+          <t>https://kad.arbitr.ru/Card/043c1dca-65f3-4980-b3e4-942b8efd2438</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="n">
         <v>219</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>А60-6735/2017</t>
+          <t>А45-3994/2017</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХБИЗНЕСГРУПП"</t>
+          <t>ООО ПСБ "УЛЬТРА"</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
-          <t>6658482851</t>
+          <t>6671456346</t>
         </is>
       </c>
       <c r="J220" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K220" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ПАРТНЕРСТВО"</t>
         </is>
       </c>
       <c r="L220" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>5410026354</t>
         </is>
       </c>
       <c r="M220" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N220" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
+          <t>Уколов А. А.</t>
         </is>
       </c>
       <c r="O220" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P220" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P220" s="2" t="inlineStr"/>
       <c r="Q220" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R220" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300000 рублей в другую СРО</t>
+          <t>Признание выхода из СРО добровольным и перевод 500 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S220" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T220" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U220" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/19006c34-fdca-4a35-8de7-b898ada0d969</t>
+          <t>https://kad.arbitr.ru/Card/d1edafcd-69a4-49dc-8f18-f82cfda18d16</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="n">
         <v>220</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>А41-12693/2017</t>
+          <t>А40-40154/2017</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛТЕПЛОЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "ТЕХНОМЕТ"</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
-          <t>6674108410</t>
+          <t>6674238233</t>
         </is>
       </c>
       <c r="J221" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K221" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L221" s="2" t="inlineStr">
         <is>
-          <t>7710477390</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M221" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N221" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O221" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>512314.17</v>
+      </c>
+      <c r="P221" s="2" t="inlineStr"/>
       <c r="Q221" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R221" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд (500 000 руб.) при переходе истца в другую СРО.</t>
+          <t>Перечисление взноса в компенсационный фонд при смене СРО и взыскание 12314.17 руб. процентов.</t>
         </is>
       </c>
       <c r="S221" s="2" t="inlineStr">
         <is>
-          <t>21.12.2021</t>
+          <t>01.07.2017</t>
         </is>
       </c>
       <c r="T221" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U221" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3f7ece1-5763-40ec-9369-91b3a4f833b3</t>
+          <t>https://kad.arbitr.ru/Card/b7966ba0-0443-4b57-ad11-0d86bf7f616c</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="n">
         <v>221</v>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>А40-28995/2017</t>
+          <t>А40-38901/2017</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>03.03.2017</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГИК СТРОЙ"</t>
+          <t>ООО "АЛМАЛАЙТ"</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
-          <t>6673141285</t>
+          <t>6658379124</t>
         </is>
       </c>
       <c r="J222" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L222" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M222" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N222" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O222" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P222" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q222" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R222" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S222" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="T222" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U222" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/040d2e40-2dbc-4692-99bc-5f98fd119066</t>
+          <t>https://kad.arbitr.ru/Card/a87cdea6-ed14-4d26-a593-9d614d241449</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="n">
         <v>222</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
-          <t>А40-28551/2017</t>
+          <t>А40-37225/2017</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>ООО "АУРАС"</t>
+          <t>ООО СК "СТРОЙИНТЕГРА"</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
-          <t>6617024757</t>
+          <t>6686051014</t>
         </is>
       </c>
       <c r="J223" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K223" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L223" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M223" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N223" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O223" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P223" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P223" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q223" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R223" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить компенсационный взнос в размере 300 000 рублей на счет СРО</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд СРО при смене членства</t>
         </is>
       </c>
       <c r="S223" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T223" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U223" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca46ff3f-a453-4060-bcbc-f14fda3220b5</t>
+          <t>https://kad.arbitr.ru/Card/1c60f1fc-ee9f-4927-901e-28e68ed325ca</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="n">
         <v>223</v>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>А40-28931/2017</t>
+          <t>А45-3521/2017</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>28.02.2017</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ УРАЛЭЛЕКТРОМОНТАЖ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕХНИК"</t>
         </is>
       </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
-          <t>6670356324</t>
+          <t>6658388016</t>
         </is>
       </c>
       <c r="J224" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K224" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ПАРТНЕРСТВО"</t>
         </is>
       </c>
       <c r="L224" s="2" t="inlineStr">
         <is>
-          <t>7719288310</t>
+          <t>5410026354</t>
         </is>
       </c>
       <c r="M224" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N224" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Уколов А. А.</t>
         </is>
       </c>
       <c r="O224" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P224" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P224" s="2" t="inlineStr"/>
       <c r="Q224" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R224" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд в размере 300 000 руб. на расчетный счет новой СРО</t>
         </is>
       </c>
       <c r="S224" s="2" t="inlineStr">
         <is>
-          <t>22.03.2018</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T224" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U224" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a830952-5e5e-4864-b70c-cb4441ea2da3</t>
+          <t>https://kad.arbitr.ru/Card/2a736340-1ad8-422f-95f9-0919172443a5</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="n">
         <v>224</v>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t>А40-27005/2017</t>
+          <t>А53-4617/2017</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>27.02.2017</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛАСС-СТРОЙ"</t>
+          <t>ООО "РЕСУРС"</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr">
         <is>
-          <t>6679040798</t>
+          <t>6682004609</t>
         </is>
       </c>
       <c r="J225" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K225" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L225" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M225" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N225" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Батурина Е. А.</t>
         </is>
       </c>
       <c r="O225" s="2" t="n">
-        <v>1000000</v>
+        <v>307306.53</v>
       </c>
       <c r="P225" s="2" t="n">
-        <v>1000000</v>
+        <v>307306.53</v>
       </c>
       <c r="Q225" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R225" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию.</t>
         </is>
       </c>
       <c r="S225" s="2" t="inlineStr">
         <is>
-          <t>12.08.2017</t>
+          <t>24.05.2018</t>
         </is>
       </c>
       <c r="T225" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U225" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/48c4b539-8e96-4ae9-873e-0d358da43db6</t>
+          <t>https://kad.arbitr.ru/Card/c472b782-b981-435c-8094-bbb4ba0fd571</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="n">
         <v>225</v>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>А56-8774/2017</t>
+          <t>А40-34273/2017</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>13.02.2017</t>
+          <t>27.02.2017</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙСКЛАД"</t>
+          <t>ООО "УРАЛМЕТАЛЛСЕРВИС"</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
-          <t>6679065601</t>
+          <t>6604028641</t>
         </is>
       </c>
       <c r="J226" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K226" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L226" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M226" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N226" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O226" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P226" s="2" t="inlineStr"/>
+      <c r="P226" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q226" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R226" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей в другую СРО</t>
+          <t>Понуждение к перечислению взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S226" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>09.10.2017</t>
         </is>
       </c>
       <c r="T226" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U226" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c476829-e198-4a73-87c6-dcf79b73c1bc</t>
+          <t>https://kad.arbitr.ru/Card/633326fe-e3e8-4aa7-8dec-47dd57ec1b9f</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="n">
         <v>226</v>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>А40-23962/2017</t>
+          <t>А56-11552/2017</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>22.02.2017</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАУТЕНШУЦ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ АРГ"</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
-          <t>6679007977</t>
+          <t>6658432064</t>
         </is>
       </c>
       <c r="J227" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K227" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
         </is>
       </c>
       <c r="L227" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7814290904</t>
         </is>
       </c>
       <c r="M227" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N227" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O227" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P227" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q227" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R227" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S227" s="2" t="inlineStr">
         <is>
-          <t>29.09.2017</t>
+          <t>17.12.2017</t>
         </is>
       </c>
       <c r="T227" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U227" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54c3fa86-e472-41b7-819c-1d5dd4713696</t>
+          <t>https://kad.arbitr.ru/Card/46916789-afe3-4c75-851a-0f3a5f9ee0df</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="n">
         <v>227</v>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>А40-23130/2017</t>
+          <t>А40-33515/2017</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>22.02.2017</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>ООО "УРАЛСТРОЙ"</t>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГРИН ПАРК"</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
-          <t>6670401866</t>
+          <t>6685108846</t>
         </is>
       </c>
       <c r="J228" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K228" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L228" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M228" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N228" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O228" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P228" s="2" t="inlineStr"/>
       <c r="Q228" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R228" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой СРО при переходе истца.</t>
+          <t>Перечисление 500 000 рублей взноса в компенсационный фонд на спецсчет другой СРО</t>
         </is>
       </c>
       <c r="S228" s="2" t="inlineStr">
         <is>
-          <t>19.02.2018</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="T228" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U228" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe8fc18a-51f8-460c-a6a1-fc55814189e8</t>
+          <t>https://kad.arbitr.ru/Card/868bfbc3-d2b5-4eea-a065-c49c390aa166</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="n">
         <v>228</v>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
-          <t>А40-23646/2017</t>
+          <t>А50-4452/2017</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>21.02.2017</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>АО "УРАЛИНВЕСТАВТОМАТИКА"</t>
+          <t>ООО "УРАЛСПЕЦГИДРОТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
-          <t>6660127244</t>
+          <t>6684000590</t>
         </is>
       </c>
       <c r="J229" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K229" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L229" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M229" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N229" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Кульбакова Е. В.</t>
         </is>
       </c>
       <c r="O229" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P229" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q229" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R229" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить средства компенсационного фонда</t>
+          <t>Признание выхода из СРО в порядке перевода и обязание перечислить взнос в компенсационный фонд</t>
         </is>
       </c>
       <c r="S229" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="T229" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U229" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa065740-58e3-431d-ae6c-726f1a5b44e0</t>
+          <t>https://kad.arbitr.ru/Card/fd7dceb6-8071-40bf-842c-315e5a3d8d94</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="n">
         <v>229</v>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>А40-23791/2017</t>
+          <t>А56-10957/2017</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>21.02.2017</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИФТ-СЕРВИС"</t>
+          <t>ООО "ИНЖЕНЕРНО - ТЕХНИЧЕСКИЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
-          <t>6603018094</t>
+          <t>6671354400</t>
         </is>
       </c>
       <c r="J230" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K230" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L230" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M230" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N230" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O230" s="2" t="n">
-        <v>300000</v>
+        <v>316897</v>
       </c>
       <c r="P230" s="2" t="inlineStr"/>
       <c r="Q230" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R230" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в размере 300 000 рублей.</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S230" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>15.04.2017</t>
         </is>
       </c>
       <c r="T230" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U230" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95a1a7d7-7f1c-42a6-95ff-e5e66bd0e270</t>
+          <t>https://kad.arbitr.ru/Card/6ce9da9b-583b-40fb-8bc8-90571167afe7</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="n">
         <v>230</v>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
-          <t>А40-18311/2017</t>
+          <t>А45-3017/2017</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
-          <t>30.01.2017</t>
+          <t>20.02.2017</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЭРОСТРОЙ"</t>
+          <t>ООО "КМ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
-          <t>6670302833</t>
+          <t>6670334024</t>
         </is>
       </c>
       <c r="J231" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K231" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ РЕГИОНАЛЬНОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "СТРОИТЕЛЬНОЕ РЕГИОНАЛЬНОЕ ПАРТНЕРСТВО"</t>
         </is>
       </c>
       <c r="L231" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>5410026354</t>
         </is>
       </c>
       <c r="M231" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N231" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Уколов А. А.</t>
         </is>
       </c>
       <c r="O231" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P231" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q231" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R231" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Признание выхода из СРО добровольным и перевод 500 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S231" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T231" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U231" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eaf150c7-45d3-46fa-955b-cd8fc995c3bc</t>
+          <t>https://kad.arbitr.ru/Card/1e6893c6-ef37-46b8-9496-31779791fffc</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="n">
         <v>231</v>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t>А40-17129/2017</t>
+          <t>А60-6735/2017</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t>27.01.2017</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМПЛЕКС"</t>
+          <t>ООО "ТЕХБИЗНЕСГРУПП"</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
-          <t>6685077524</t>
+          <t>6658482851</t>
         </is>
       </c>
       <c r="J232" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K232" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L232" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M232" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N232" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O232" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P232" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P232" s="2" t="inlineStr"/>
       <c r="Q232" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R232" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300000 рублей в другую СРО</t>
         </is>
       </c>
       <c r="S232" s="2" t="inlineStr">
         <is>
-          <t>22.04.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="T232" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U232" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b84a19a3-fb49-4aef-9836-6e03d2f43d12</t>
+          <t>https://kad.arbitr.ru/Card/19006c34-fdca-4a35-8de7-b898ada0d969</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="n">
         <v>232</v>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
-          <t>А40-15509/2017</t>
+          <t>А41-12693/2017</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t>26.01.2017</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F233" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G233" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖНАЯ ЛИФТОВАЯ КОМПАНИЯ"</t>
+          <t>ООО "УРАЛТЕПЛОЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
-          <t>6679050690</t>
+          <t>6674108410</t>
         </is>
       </c>
       <c r="J233" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K233" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>СОЮЗ "АЛЬЯНС СТРОИТЕЛЕЙ МОСКОВСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="L233" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7710477390</t>
         </is>
       </c>
       <c r="M233" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N233" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O233" s="2" t="n">
-        <v>335000</v>
-[...1 lines deleted...]
-      <c r="P233" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P233" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q233" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R233" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. компенсационного фонда и взыскание 35 000 руб. расходов</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд (500 000 руб.) при переходе истца в другую СРО.</t>
         </is>
       </c>
       <c r="S233" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>21.12.2021</t>
         </is>
       </c>
       <c r="T233" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U233" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80334b7b-e571-457e-9bfe-9d5f4f772c3b</t>
+          <t>https://kad.arbitr.ru/Card/b3f7ece1-5763-40ec-9369-91b3a4f833b3</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="n">
         <v>233</v>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
-          <t>А40-16376/2017</t>
+          <t>А40-28995/2017</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>26.01.2017</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК СФЕРА"</t>
+          <t>ООО "ГИК СТРОЙ"</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
-          <t>6623099510</t>
+          <t>6673141285</t>
         </is>
       </c>
       <c r="J234" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K234" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L234" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M234" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N234" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O234" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P234" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P234" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q234" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R234" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей компенсационного фонда.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S234" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>20.06.2017</t>
         </is>
       </c>
       <c r="T234" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U234" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/665fde6d-3237-4954-bbf9-3a675f02978c</t>
+          <t>https://kad.arbitr.ru/Card/040d2e40-2dbc-4692-99bc-5f98fd119066</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="n">
         <v>234</v>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
-          <t>А40-15518/2017</t>
+          <t>А40-28931/2017</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>26.01.2017</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕКАТЕРИНБУРГСКАЯ ЛИФТОВАЯ КОМПАНИЯ "</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ УРАЛЭЛЕКТРОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
-          <t>6679052419</t>
+          <t>6670356324</t>
         </is>
       </c>
       <c r="J235" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K235" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L235" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7719288310</t>
         </is>
       </c>
       <c r="M235" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N235" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O235" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P235" s="2" t="inlineStr"/>
+      <c r="P235" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q235" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R235" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 рублей компенсационного фонда в новую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 300 000 руб. при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S235" s="2" t="inlineStr">
         <is>
-          <t>07.03.2017</t>
+          <t>22.03.2018</t>
         </is>
       </c>
       <c r="T235" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U235" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2946d378-ea55-4b4f-a25b-67d31f725021</t>
+          <t>https://kad.arbitr.ru/Card/8a830952-5e5e-4864-b70c-cb4441ea2da3</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="n">
         <v>235</v>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>А40-11789/2017</t>
+          <t>А40-28551/2017</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>19.01.2017</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕМИУМ ГРУПП"</t>
+          <t>ООО "АУРАС"</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
-          <t>6658473060</t>
+          <t>6617024757</t>
         </is>
       </c>
       <c r="J236" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K236" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L236" s="2" t="inlineStr">
         <is>
           <t>5018119895</t>
         </is>
       </c>
       <c r="M236" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N236" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O236" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P236" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P236" s="2" t="inlineStr"/>
       <c r="Q236" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R236" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе по месту регистрации</t>
+          <t>Обязание перечислить компенсационный взнос в размере 300 000 рублей на счет СРО</t>
         </is>
       </c>
       <c r="S236" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="T236" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U236" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c40ec544-ead2-4518-b1d5-bac2f23c9264</t>
+          <t>https://kad.arbitr.ru/Card/ca46ff3f-a453-4060-bcbc-f14fda3220b5</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="n">
         <v>236</v>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
-          <t>А40-10425/2017</t>
+          <t>А40-27005/2017</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>18.01.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>АО "КОМПЛЕКСНЫЕ РЕШЕНИЯ"</t>
+          <t>ООО "ГЛАСС-СТРОЙ"</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
-          <t>6670330171</t>
+          <t>6679040798</t>
         </is>
       </c>
       <c r="J237" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K237" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L237" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M237" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N237" s="2" t="inlineStr">
         <is>
           <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O237" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P237" s="2" t="inlineStr"/>
+      <c r="P237" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q237" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R237" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО произвести перечисление компенсационного фонда истца в размере 1 000 000 рублей.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S237" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>12.08.2017</t>
         </is>
       </c>
       <c r="T237" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U237" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9cd7f77b-e42c-4a06-a61b-ff3fd0f69850</t>
+          <t>https://kad.arbitr.ru/Card/48c4b539-8e96-4ae9-873e-0d358da43db6</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="n">
         <v>237</v>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>А40-10411/2017</t>
+          <t>А56-8774/2017</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
-          <t>18.01.2017</t>
+          <t>13.02.2017</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЦЕНТР"</t>
+          <t>ООО "ПРОМСТРОЙСКЛАД"</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
-          <t>6617015030</t>
+          <t>6679065601</t>
         </is>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K238" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L238" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M238" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N238" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O238" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="P238" s="2" t="inlineStr"/>
       <c r="Q238" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R238" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении средств компенсационного фонда в размере 2 000 000 рублей.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в размере 300 000 рублей в другую СРО</t>
         </is>
       </c>
       <c r="S238" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="T238" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U238" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df23dc15-6330-494d-b627-e6f2adadac0a</t>
+          <t>https://kad.arbitr.ru/Card/1c476829-e198-4a73-87c6-dcf79b73c1bc</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="n">
         <v>238</v>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
-          <t>А40-9880/2017</t>
+          <t>А40-23791/2017</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
-          <t>17.01.2017</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D239" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГИЯ-НТ"</t>
+          <t>ООО "ЛИФТ-СЕРВИС"</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
-          <t>6623114945</t>
+          <t>6603018094</t>
         </is>
       </c>
       <c r="J239" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K239" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L239" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M239" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N239" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O239" s="2" t="n">
-        <v>306887.27</v>
-[...1 lines deleted...]
-      <c r="P239" s="2" t="n">
         <v>300000</v>
       </c>
+      <c r="P239" s="2" t="inlineStr"/>
       <c r="Q239" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R239" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о перечислении 300 000 руб. взноса в новую организацию</t>
+          <t>Обязание перечислить средства компенсационного фонда в размере 300 000 рублей.</t>
         </is>
       </c>
       <c r="S239" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>07.03.2017</t>
         </is>
       </c>
       <c r="T239" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U239" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0934f24f-3384-45d4-acd3-0b6267a9e50a</t>
+          <t>https://kad.arbitr.ru/Card/95a1a7d7-7f1c-42a6-95ff-e5e66bd0e270</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="n">
         <v>239</v>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>А08-9760/2016</t>
+          <t>А40-23130/2017</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>29.12.2016</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЕССЕРБАУ УРАЛ"</t>
+          <t>ООО "УРАЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
-          <t>6674375688</t>
+          <t>6670401866</t>
         </is>
       </c>
       <c r="J240" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K240" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L240" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M240" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N240" s="2" t="inlineStr">
         <is>
-          <t>Танделова З. М.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O240" s="2" t="n">
-        <v>356050</v>
+        <v>300000</v>
       </c>
       <c r="P240" s="2" t="n">
-        <v>359050</v>
+        <v>300000</v>
       </c>
       <c r="Q240" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R240" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в новую СРО при смене членства</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой СРО при переходе истца.</t>
         </is>
       </c>
       <c r="S240" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>19.02.2018</t>
         </is>
       </c>
       <c r="T240" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U240" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b2a7c7e-a449-48e3-b2fe-e3b846e24978</t>
+          <t>https://kad.arbitr.ru/Card/fe8fc18a-51f8-460c-a6a1-fc55814189e8</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="n">
         <v>240</v>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
-          <t>А81-2147/2016</t>
+          <t>А40-23646/2017</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
-          <t>28.04.2016</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>Союз "Уральское объединение строителей"</t>
+          <t>АО "УРАЛИНВЕСТАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6660127244</t>
         </is>
       </c>
       <c r="J241" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K241" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L241" s="2" t="inlineStr">
+        <is>
+          <t>7721278125</t>
+        </is>
+      </c>
+      <c r="M241" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N241" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O241" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P241" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q241" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R241" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить средства компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S241" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="T241" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K241" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U241" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/811aea99-4758-412f-9881-5006df2dfbcd</t>
+          <t>https://kad.arbitr.ru/Card/aa065740-58e3-431d-ae6c-726f1a5b44e0</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="n">
         <v>241</v>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>А81-2150/2016</t>
+          <t>А40-23962/2017</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
-          <t>28.04.2016</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>Союз "Уральское объединение строителей"</t>
+          <t>ООО "БАУТЕНШУЦ"</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6679007977</t>
         </is>
       </c>
       <c r="J242" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K242" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L242" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M242" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N242" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O242" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P242" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q242" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R242" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S242" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2017</t>
+        </is>
+      </c>
+      <c r="T242" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K242" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U242" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c6db200-54e9-4f46-8589-f9ef2bd62477</t>
+          <t>https://kad.arbitr.ru/Card/54c3fa86-e472-41b7-819c-1d5dd4713696</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="n">
         <v>242</v>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
-          <t>А81-2151/2016</t>
+          <t>А40-18311/2017</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
-          <t>28.04.2016</t>
+          <t>30.01.2017</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
-          <t>Союз "Уральское объединение строителей"</t>
+          <t>ООО "АЭРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6670302833</t>
         </is>
       </c>
       <c r="J243" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K243" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L243" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M243" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N243" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O243" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P243" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q243" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R243" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+        </is>
+      </c>
+      <c r="S243" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2017</t>
+        </is>
+      </c>
+      <c r="T243" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K243" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U243" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0654cdb2-56aa-4b1b-90d9-91bec2fa158d</t>
+          <t>https://kad.arbitr.ru/Card/eaf150c7-45d3-46fa-955b-cd8fc995c3bc</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="n">
         <v>243</v>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>А81-2149/2016</t>
+          <t>А40-17129/2017</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t>28.04.2016</t>
+          <t>27.01.2017</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>Союз "Уральское объединение строителей"</t>
+          <t>ООО "СТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6685077524</t>
         </is>
       </c>
       <c r="J244" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K244" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L244" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M244" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N244" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O244" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P244" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q244" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R244" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+        </is>
+      </c>
+      <c r="S244" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2017</t>
+        </is>
+      </c>
+      <c r="T244" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K244" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U244" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65ef9e7c-754d-4c2c-b268-fca1b49f430b</t>
+          <t>https://kad.arbitr.ru/Card/b84a19a3-fb49-4aef-9836-6e03d2f43d12</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="n">
         <v>244</v>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
-          <t>А81-2146/2016</t>
+          <t>А40-15509/2017</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t>28.04.2016</t>
+          <t>26.01.2017</t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
-          <t>Союз "Уральское объединение строителей"</t>
+          <t>ООО "МОНТАЖНАЯ ЛИФТОВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>6679050690</t>
         </is>
       </c>
       <c r="J245" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K245" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L245" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M245" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N245" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O245" s="2" t="n">
+        <v>335000</v>
+      </c>
+      <c r="P245" s="2" t="inlineStr"/>
+      <c r="Q245" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R245" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить 300 000 руб. компенсационного фонда и взыскание 35 000 руб. расходов</t>
+        </is>
+      </c>
+      <c r="S245" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2017</t>
+        </is>
+      </c>
+      <c r="T245" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K245" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U245" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7bc5f61f-0e9b-442b-98d9-d62d53a3a0cf</t>
+          <t>https://kad.arbitr.ru/Card/80334b7b-e571-457e-9bfe-9d5f4f772c3b</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="n">
         <v>245</v>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
-          <t>А60-12712/2015</t>
+          <t>А40-16376/2017</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t>25.03.2015</t>
+          <t>26.01.2017</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>УРАЛЬСКОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ПО ЭКОЛОГИЧЕСКОМУ, ТЕХНОЛОГИЧЕСКОМУ И АТОМНОМУ НАДЗОРУ</t>
+          <t>ООО "СК СФЕРА"</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
-          <t>6671290250</t>
+          <t>6623099510</t>
         </is>
       </c>
       <c r="J246" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K246" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Уральское объединение строителей"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L246" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M246" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N246" s="2" t="inlineStr">
         <is>
-          <t>Савина Л. Ф.</t>
-[...2 lines deleted...]
-      <c r="O246" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O246" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P246" s="2" t="inlineStr"/>
       <c r="Q246" s="2" t="inlineStr">
         <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R246" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 300 000 рублей компенсационного фонда.</t>
+        </is>
+      </c>
+      <c r="S246" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="T246" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U246" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/665fde6d-3237-4954-bbf9-3a675f02978c</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="2" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" s="2" t="inlineStr">
+        <is>
+          <t>А40-15518/2017</t>
+        </is>
+      </c>
+      <c r="C247" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2017</t>
+        </is>
+      </c>
+      <c r="D247" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F247" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G247" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЕКАТЕРИНБУРГСКАЯ ЛИФТОВАЯ КОМПАНИЯ "</t>
+        </is>
+      </c>
+      <c r="I247" s="2" t="inlineStr">
+        <is>
+          <t>6679052419</t>
+        </is>
+      </c>
+      <c r="J247" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K247" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L247" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M247" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N247" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O247" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P247" s="2" t="inlineStr"/>
+      <c r="Q247" s="2" t="inlineStr">
+        <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R246" s="2" t="inlineStr">
+      <c r="R247" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить 300 000 рублей компенсационного фонда в новую СРО</t>
+        </is>
+      </c>
+      <c r="S247" s="2" t="inlineStr">
+        <is>
+          <t>07.03.2017</t>
+        </is>
+      </c>
+      <c r="T247" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U247" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2946d378-ea55-4b4f-a25b-67d31f725021</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>А40-11789/2017</t>
+        </is>
+      </c>
+      <c r="C248" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2017</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F248" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G248" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРЕМИУМ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I248" s="2" t="inlineStr">
+        <is>
+          <t>6658473060</t>
+        </is>
+      </c>
+      <c r="J248" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K248" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+        </is>
+      </c>
+      <c r="L248" s="2" t="inlineStr">
+        <is>
+          <t>5018119895</t>
+        </is>
+      </c>
+      <c r="M248" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N248" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O248" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P248" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q248" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R248" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S248" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="T248" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U248" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c40ec544-ead2-4518-b1d5-bac2f23c9264</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" s="2" t="inlineStr">
+        <is>
+          <t>А40-10425/2017</t>
+        </is>
+      </c>
+      <c r="C249" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2017</t>
+        </is>
+      </c>
+      <c r="D249" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E249" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F249" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G249" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="inlineStr">
+        <is>
+          <t>АО "КОМПЛЕКСНЫЕ РЕШЕНИЯ"</t>
+        </is>
+      </c>
+      <c r="I249" s="2" t="inlineStr">
+        <is>
+          <t>6670330171</t>
+        </is>
+      </c>
+      <c r="J249" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K249" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L249" s="2" t="inlineStr">
+        <is>
+          <t>7721278125</t>
+        </is>
+      </c>
+      <c r="M249" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N249" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O249" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P249" s="2" t="inlineStr"/>
+      <c r="Q249" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R249" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО произвести перечисление компенсационного фонда истца в размере 1 000 000 рублей.</t>
+        </is>
+      </c>
+      <c r="S249" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2017</t>
+        </is>
+      </c>
+      <c r="T249" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U249" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9cd7f77b-e42c-4a06-a61b-ff3fd0f69850</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>А40-10411/2017</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2017</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G250" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="I250" s="2" t="inlineStr">
+        <is>
+          <t>6617015030</t>
+        </is>
+      </c>
+      <c r="J250" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K250" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L250" s="2" t="inlineStr">
+        <is>
+          <t>7721278125</t>
+        </is>
+      </c>
+      <c r="M250" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N250" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O250" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P250" s="2" t="inlineStr"/>
+      <c r="Q250" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R250" s="2" t="inlineStr">
+        <is>
+          <t>Требование о перечислении средств компенсационного фонда в размере 2 000 000 рублей.</t>
+        </is>
+      </c>
+      <c r="S250" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2017</t>
+        </is>
+      </c>
+      <c r="T250" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U250" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df23dc15-6330-494d-b627-e6f2adadac0a</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" s="2" t="inlineStr">
+        <is>
+          <t>А40-9880/2017</t>
+        </is>
+      </c>
+      <c r="C251" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2017</t>
+        </is>
+      </c>
+      <c r="D251" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F251" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G251" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГИЯ-НТ"</t>
+        </is>
+      </c>
+      <c r="I251" s="2" t="inlineStr">
+        <is>
+          <t>6623114945</t>
+        </is>
+      </c>
+      <c r="J251" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K251" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+        </is>
+      </c>
+      <c r="L251" s="2" t="inlineStr">
+        <is>
+          <t>7734270814</t>
+        </is>
+      </c>
+      <c r="M251" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N251" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O251" s="2" t="n">
+        <v>306887.27</v>
+      </c>
+      <c r="P251" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q251" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R251" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и требование о перечислении 300 000 руб. взноса в новую организацию</t>
+        </is>
+      </c>
+      <c r="S251" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2017</t>
+        </is>
+      </c>
+      <c r="T251" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U251" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0934f24f-3384-45d4-acd3-0b6267a9e50a</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>А08-9760/2016</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2016</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G252" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕССЕРБАУ УРАЛ"</t>
+        </is>
+      </c>
+      <c r="I252" s="2" t="inlineStr">
+        <is>
+          <t>6674375688</t>
+        </is>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K252" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L252" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M252" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N252" s="2" t="inlineStr">
+        <is>
+          <t>Танделова З. М.</t>
+        </is>
+      </c>
+      <c r="O252" s="2" t="n">
+        <v>356050</v>
+      </c>
+      <c r="P252" s="2" t="n">
+        <v>359050</v>
+      </c>
+      <c r="Q252" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R252" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить 300 000 руб. компенсационного фонда в новую СРО при смене членства</t>
+        </is>
+      </c>
+      <c r="S252" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2018</t>
+        </is>
+      </c>
+      <c r="T252" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U252" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1b2a7c7e-a449-48e3-b2fe-e3b846e24978</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>А81-2147/2016</t>
+        </is>
+      </c>
+      <c r="C253" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2016</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F253" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G253" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>Союз "Уральское объединение строителей"</t>
+        </is>
+      </c>
+      <c r="I253" s="2" t="inlineStr">
+        <is>
+          <t>8904061019</t>
+        </is>
+      </c>
+      <c r="J253" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K253" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ-13"</t>
+        </is>
+      </c>
+      <c r="L253" s="2" t="inlineStr">
+        <is>
+          <t>7202143727</t>
+        </is>
+      </c>
+      <c r="M253" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N253" s="2" t="inlineStr">
+        <is>
+          <t>Корнелюк Е. С.</t>
+        </is>
+      </c>
+      <c r="O253" s="2" t="inlineStr"/>
+      <c r="P253" s="2" t="inlineStr"/>
+      <c r="Q253" s="2" t="inlineStr"/>
+      <c r="R253" s="2" t="inlineStr"/>
+      <c r="S253" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2016</t>
+        </is>
+      </c>
+      <c r="T253" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U253" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/811aea99-4758-412f-9881-5006df2dfbcd</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>А81-2151/2016</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2016</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F254" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G254" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>Союз "Уральское объединение строителей"</t>
+        </is>
+      </c>
+      <c r="I254" s="2" t="inlineStr">
+        <is>
+          <t>8904061019</t>
+        </is>
+      </c>
+      <c r="J254" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K254" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строительная компания "Арарат"</t>
+        </is>
+      </c>
+      <c r="L254" s="2" t="inlineStr">
+        <is>
+          <t>7206031171</t>
+        </is>
+      </c>
+      <c r="M254" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N254" s="2" t="inlineStr">
+        <is>
+          <t>Корнелюк Е. С.</t>
+        </is>
+      </c>
+      <c r="O254" s="2" t="inlineStr"/>
+      <c r="P254" s="2" t="inlineStr"/>
+      <c r="Q254" s="2" t="inlineStr"/>
+      <c r="R254" s="2" t="inlineStr"/>
+      <c r="S254" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2016</t>
+        </is>
+      </c>
+      <c r="T254" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U254" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0654cdb2-56aa-4b1b-90d9-91bec2fa158d</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" s="2" t="inlineStr">
+        <is>
+          <t>А81-2150/2016</t>
+        </is>
+      </c>
+      <c r="C255" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2016</t>
+        </is>
+      </c>
+      <c r="D255" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F255" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G255" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="inlineStr">
+        <is>
+          <t>Союз "Уральское объединение строителей"</t>
+        </is>
+      </c>
+      <c r="I255" s="2" t="inlineStr">
+        <is>
+          <t>8904061019</t>
+        </is>
+      </c>
+      <c r="J255" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K255" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройВентГеоТоп"</t>
+        </is>
+      </c>
+      <c r="L255" s="2" t="inlineStr">
+        <is>
+          <t>7203210180</t>
+        </is>
+      </c>
+      <c r="M255" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N255" s="2" t="inlineStr">
+        <is>
+          <t>Корнелюк Е. С.</t>
+        </is>
+      </c>
+      <c r="O255" s="2" t="inlineStr"/>
+      <c r="P255" s="2" t="inlineStr"/>
+      <c r="Q255" s="2" t="inlineStr"/>
+      <c r="R255" s="2" t="inlineStr"/>
+      <c r="S255" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2016</t>
+        </is>
+      </c>
+      <c r="T255" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U255" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1c6db200-54e9-4f46-8589-f9ef2bd62477</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>А81-2149/2016</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2016</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G256" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>Союз "Уральское объединение строителей"</t>
+        </is>
+      </c>
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>8904061019</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K256" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Инжиниринговая Компания "Энергия"</t>
+        </is>
+      </c>
+      <c r="L256" s="2" t="inlineStr">
+        <is>
+          <t>5906063425</t>
+        </is>
+      </c>
+      <c r="M256" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N256" s="2" t="inlineStr">
+        <is>
+          <t>Максимова О. В.</t>
+        </is>
+      </c>
+      <c r="O256" s="2" t="inlineStr"/>
+      <c r="P256" s="2" t="inlineStr"/>
+      <c r="Q256" s="2" t="inlineStr"/>
+      <c r="R256" s="2" t="inlineStr"/>
+      <c r="S256" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2016</t>
+        </is>
+      </c>
+      <c r="T256" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U256" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65ef9e7c-754d-4c2c-b268-fca1b49f430b</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>А81-2146/2016</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2016</t>
+        </is>
+      </c>
+      <c r="D257" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F257" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G257" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="inlineStr">
+        <is>
+          <t>Союз "Уральское объединение строителей"</t>
+        </is>
+      </c>
+      <c r="I257" s="2" t="inlineStr">
+        <is>
+          <t>8904061019</t>
+        </is>
+      </c>
+      <c r="J257" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K257" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гран 2000"</t>
+        </is>
+      </c>
+      <c r="L257" s="2" t="inlineStr">
+        <is>
+          <t>6674313755</t>
+        </is>
+      </c>
+      <c r="M257" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N257" s="2" t="inlineStr">
+        <is>
+          <t>Максимова О. В.</t>
+        </is>
+      </c>
+      <c r="O257" s="2" t="inlineStr"/>
+      <c r="P257" s="2" t="inlineStr"/>
+      <c r="Q257" s="2" t="inlineStr"/>
+      <c r="R257" s="2" t="inlineStr"/>
+      <c r="S257" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2016</t>
+        </is>
+      </c>
+      <c r="T257" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U257" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7bc5f61f-0e9b-442b-98d9-d62d53a3a0cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>А60-12712/2015</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2015</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F258" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G258" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="inlineStr">
+        <is>
+          <t>УРАЛЬСКОЕ УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ПО ЭКОЛОГИЧЕСКОМУ, ТЕХНОЛОГИЧЕСКОМУ И АТОМНОМУ НАДЗОРУ</t>
+        </is>
+      </c>
+      <c r="I258" s="2" t="inlineStr">
+        <is>
+          <t>6671290250</t>
+        </is>
+      </c>
+      <c r="J258" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K258" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Уральское объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L258" s="2" t="inlineStr">
+        <is>
+          <t>8904061019</t>
+        </is>
+      </c>
+      <c r="M258" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N258" s="2" t="inlineStr">
+        <is>
+          <t>Савина Л. Ф.</t>
+        </is>
+      </c>
+      <c r="O258" s="2" t="inlineStr"/>
+      <c r="P258" s="2" t="inlineStr"/>
+      <c r="Q258" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R258" s="2" t="inlineStr">
         <is>
           <t>Невыполнение в срок предписания Ростехнадзора № 12-НП-УОС-06-14-П от 26.09.2014</t>
         </is>
       </c>
-      <c r="S246" s="2" t="inlineStr">
+      <c r="S258" s="2" t="inlineStr">
         <is>
           <t>30.04.2015</t>
         </is>
       </c>
-      <c r="T246" s="2" t="inlineStr">
+      <c r="T258" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U246" s="3" t="inlineStr">
+      <c r="U258" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/58b316de-ade8-4c6e-9e88-e1389e52684c</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -25004,44 +26060,56 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U222" r:id="rId221"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U223" r:id="rId222"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U224" r:id="rId223"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U225" r:id="rId224"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U226" r:id="rId225"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U227" r:id="rId226"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U228" r:id="rId227"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U229" r:id="rId228"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U230" r:id="rId229"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U231" r:id="rId230"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U232" r:id="rId231"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U233" r:id="rId232"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U234" r:id="rId233"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U235" r:id="rId234"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U236" r:id="rId235"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U237" r:id="rId236"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U238" r:id="rId237"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U239" r:id="rId238"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U240" r:id="rId239"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U241" r:id="rId240"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U242" r:id="rId241"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U243" r:id="rId242"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U244" r:id="rId243"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U245" r:id="rId244"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U246" r:id="rId245"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U247" r:id="rId246"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U248" r:id="rId247"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U249" r:id="rId248"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U250" r:id="rId249"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U251" r:id="rId250"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U252" r:id="rId251"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U253" r:id="rId252"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U254" r:id="rId253"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U255" r:id="rId254"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U256" r:id="rId255"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U257" r:id="rId256"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U258" r:id="rId257"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>