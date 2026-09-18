--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -666,51 +666,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Якимчук Н. Ю.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Оспаривание решения об исключении из членов СРО (протокол №23-25 от 09.04.2025)</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/477181ce-4290-4550-b397-36c05c7c2a02</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А11-10860/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>09.10.2025</t>
@@ -765,51 +765,51 @@
         <is>
           <t>АС Владимирской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Шпагина С. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>417223903.77</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом СРО обязательств по договору подряда.</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6da8fffc-e381-4513-9699-33011d127a20</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А83-19015/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>18.09.2025</t>
@@ -864,51 +864,51 @@
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Борисенко Д. М.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>9103186.77</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание компенсационной выплаты по задолженности из договоров субподряда от 2019 года</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>29.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/36d2dd3e-7906-450f-82ab-292879d5be74</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А83-14205/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>30.07.2025</t>
@@ -963,51 +963,51 @@
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Гранковская Е. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
         <v>350294.48</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>Взыскание компенсационной выплаты из средств компенсационного фонда СРО.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>13.03.2026</t>
+          <t>28.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9f3a6252-5696-43e1-8484-7aa34c6e7c6c</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>А83-10254/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>28.05.2025</t>
@@ -1062,51 +1062,51 @@
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Гранковская Е. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
         <v>1036852.72</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>Взыскание компенсационной выплаты из средств компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a713fd3a-655e-407f-a6d8-dd4b5e01cd89</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>А83-18082/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>06.07.2023</t>
@@ -1248,51 +1248,51 @@
         <is>
           <t>Галимов Эдуард Рафаилович</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>590417575429</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Кудрина Э. Р.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>04.10.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5fecd03b-85f4-4752-a8df-a5aa2b2da264</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А83-12802/2022</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>30.06.2022</t>
@@ -1832,51 +1832,51 @@
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Ловягина Ю. Ю.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
           <t>Признание ничтожными решений Общего собрания и Президиума СРО от 14.01.2022 и 30.12.2021</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bdc39b89-3cfe-47be-bc8e-daa703f03bf2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>А40-205579/2020</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>27.10.2020</t>