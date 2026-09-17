--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e9fbde4-69b2-4d28-8e9d-5d7e443cd010" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b803f95-d4c0-4b74-9832-ee685b4e7408" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91ba8c49-e36d-4e08-86bc-0a4130a2f920" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0548dc9-be9d-405c-977e-0bdafd0fe032" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da43a7b2-d633-4c65-b928-0328ea42adfc" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4dc3174c-5533-4605-9eec-48e06bb28edd" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8eeefb95-9d1c-4d1e-be40-3f9abeded082" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a6ddfff-442e-42a6-9f94-4d444c610fca" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8023f3b8-2380-4f39-801f-e9121ac3af5a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/178e04f2-240a-4941-ad9e-c2f2e435fbc5" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0444d508-3cad-43e9-8262-1d0e75260c3c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d32c2b0f-cc9d-44a6-9f5f-db7057e42de3" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/673b2ebf-5aec-4b32-b85b-8627c4007925" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee4ebdf8-7306-484b-bad4-feb4641cd721" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60df0956-34f4-4d69-8108-447f2775ac7c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8b3c4b1-650d-41ba-be6a-7a8f54f04fff" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc48da0c-1535-4ff4-b3d6-c4d7a66c3ff1" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82e48923-6afe-412a-9451-402c7c27c0fb" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/731650d2-941f-476b-95e8-d70a63272e66" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec0a43dd-7725-4a97-bca2-617af259f721" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab08e102-499d-42d8-b122-eee6907e3b74" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b44fd8a4-d5dc-40ef-8ed8-4f13026d784b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9ce3ac1-da22-4522-856b-dd670fe9d43e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f445915-feb1-4071-82f6-947faf74b566" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82e62ab5-578e-446d-bf1e-13ab3d43b2e7" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2433228-9a78-4e8c-a008-7e21761c3ff8" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a675a9ed-9868-47a8-bb0e-65fb055778ab" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9c61c45-df09-48c8-bf7a-2ea0e9aef26e" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/765c4f8b-6978-484e-99d2-bb5a261eb744" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59e17063-f15f-4036-8931-26ca904dd48a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a066cff1-bf88-426f-b989-ccaadf57956a" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfa44df7-c8b3-4f2c-a27b-c5baa27f6aad" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e10a8dd-5f07-4330-bab5-744639def127" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6752baa-3de7-4b72-8252-84c8407bc2eb" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1abc5c5c-d37a-49a7-8931-b048d62f3fcb" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33bc9cb2-6f12-4e8d-87f4-3ffc67e778f4" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ebfcc96-fc1e-4922-845b-607b9e7f12a8" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac9e7cd9-ae9e-40a5-a81c-c27041a844e1" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/addc2375-fcf6-483e-9d65-e8339da45df5" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f668c9cd-19e4-4391-a0df-af3bd425d979" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13658609-e329-45e9-8e42-396e494abc81" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d27e24c3-2713-44e8-a68f-ba54c200c36e" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83e64d9e-26b6-42cf-a5d5-3e7cba0f5ca1" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e203cb70-c49e-4a25-b336-cbdeb94bf2ad" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/693f2607-cd37-4d7a-8a26-6c285cf7898b" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e8ba27f-fa6f-44f2-b685-4ae34a78e805" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ba077d2-f1eb-4e50-b917-47e24f72b883" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3e877c1-3a09-4777-8ab4-6580209d07c0" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45aca107-79cd-474d-af94-260894eb178e" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/978b4f55-4fd6-40d5-bea4-2644f4200981" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8160308-91a2-4206-98a1-86e1a8903dff" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4989c72-2961-4627-971b-a5afc2a347c8" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47ef5377-aab8-49f8-9a46-b21107e6001b" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2d54ecd-8de0-46b9-9c34-c6a1f02bbab5" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a62dd3be-faa6-46d0-8d86-9a777e2dbfc2" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68d16b47-fa59-467d-a564-eb52ef487f8b" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/32862a54-c565-4c62-afef-d02b6016b01a" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa4350ca-0a46-4cd3-a8ac-d27856b59e6c" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ef4257-664f-42a8-9813-786fb2b38b7c" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eadc3db2-d305-4c0b-af69-eb5690258b70" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4717d62-f203-477a-a133-845b7e588137" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09c8c46c-b81d-47a4-9fdd-9d70c6a1db4e" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc5a32ff-0921-40d9-851c-2728c561fae7" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/89b56748-ef16-4f24-8e94-b9682e6a0a98" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95aa2dd7-8e6f-412c-bf90-18c39019462d" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04823dcc-ac83-4cbe-afab-8ebce6e43f14" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d987bc-156f-498a-95a4-6578fe06d447" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e05fe9a-5cd1-4fe0-a9cd-a818ffb557bf" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0870680-4662-4b28-977d-a4dc7914df3f" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19ae87fd-4543-4174-b17c-eace268915a1" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f490b6b-8d8b-4716-a077-3a7961e08a44" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87906042-df56-470c-818e-7f87161c3c18" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f67aa95a-a3f3-48cb-969a-2841a2f13539" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15d581df-9a0e-408d-aa13-4fc06252875f" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f65350b4-f448-4b4b-9958-8503e64b6a94" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d90e850-d347-434f-ab71-5f544a71904e" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8dc4f82-075c-4709-806a-35515cbf45b2" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81262a9a-4604-4be4-a3a9-1d71e0f293e4" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c578cae8-7501-44f7-b5ba-4666c68fdf6c" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0e9eba6-980e-4a69-9aba-31ad2665eb40" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a832e9a-74b4-474e-b237-e1088eb44b5c" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a4f5ad6-4fb2-4519-93c0-0f22c86f05c1" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78c027fd-c2dd-49f7-a3c2-282b2841fc94" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7d9ab80-c7fe-4c6e-ae44-3ba071bf7a7a" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd9cf517-8dd3-4689-88b0-9dbc5bfebf42" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/53b94a54-7ac0-49a1-be05-4b099649a621" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/061beb0a-0f40-426a-950e-d68f2036734c" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45cb4dcc-9d81-4559-aa1e-99ddf0d736c8" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6a45956-6f3e-4f06-8302-1334c1583a52" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23159637-fedc-45de-8bde-abba4ec67671" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcac0ff9-fa18-4463-a9d7-17186593d203" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ad20627-aa7f-449e-8b85-9cb4ff4b8c82" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7720db8-849e-419a-8fc2-2adf9e8932c8" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9595f0c0-7fce-4aac-9305-77ff77448bc4" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a71a7e5-96c8-427d-891d-aa7a5a4270c6" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48670356-e621-4a53-9cec-16753c71097f" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b605c36-fcb0-44fc-9923-dd77b0ff6d5f" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/873323dc-f1c8-49cd-81a9-0f592f312150" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fc3fe96-cf7f-43a2-aeea-6d7f6146db32" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a472528b-674a-4b7e-af19-d30c9875ae80" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30782134-32f4-4ad1-b8db-69195ed1ab28" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b0bfe53c-bd4b-4bab-9960-d9e9a739911e" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1892f49-4dd4-4f61-8759-2ee632f1657d" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/affb3cc3-48f6-4140-a085-56154159c2f5" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27f172ac-7a14-4532-95f3-753113dc315e" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26aa77aa-b708-4346-ac7e-5eb45ee0e7e0" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/933dce37-7dd1-4a16-a4fd-ae0cbd4713e2" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a266127-651f-4af2-8a33-2d82f49b49c1" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd306d4c-b2e5-48d6-a55a-c01131fb5375" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6fbb77b-2312-45bc-bac8-0a7afa25d751" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65cde1f5-c675-4d73-a193-7f27d88342a1" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e5ccd1a-ddc9-4767-8af6-86e60cd24e63" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/384e7f7c-c5be-4a3b-a37c-6932f2e9088e" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aeeb060f-1c9e-439d-b45a-c9752422cdad" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51c271aa-0d5c-4f6a-ab9d-4fa8f19be1cc" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ccf366a-ffd7-4e9e-b4bf-5377ade288f8" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa136eec-87e5-43dd-8091-906f294f6d08" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dca27d6-e1f4-466f-83e5-546a6159eb19" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d2aa6bce-6ef8-4c42-ac47-237da39a765c" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a37b2f7-88f1-4fb9-80b1-7e4b814188f3" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d835e10-9c22-45dc-94c3-51aae92c01e7" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dee6733-02eb-48b7-a420-c32abf856372" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03126c9d-a60f-4ced-b4ad-2fcd84a179af" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81631f1d-b128-4a33-9190-c2a79c5d6997" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/173837d4-3010-4778-964f-c2223ea35649" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e797dd1e-c3a3-4806-ba34-9917116a5906" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aabe7e45-6fa1-47dd-b9b5-d8a1fb6ed853" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7f4bc70-b678-4f88-9563-636506d9be45" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc7d61f-27ad-42ed-9bf1-b1d2c4222ce3" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4f4089f-6e75-41ab-958b-5ac161dd0d26" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9cedc91e-bb53-436d-8ab8-5a7ef5a73142" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e689f6dd-2b30-481c-a346-6a0a84b971da" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8fc2a64-19f3-423b-b0e1-e6902fed4fa3" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17bb2f61-0ac3-4393-a4fa-30c101dc5313" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92ebb60b-0100-40fe-8979-6c9e05e30235" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4fd6966-5e74-46db-8e2d-6e6386e3ad0d" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6203da57-53c2-4a1d-b0e4-c92b2343730b" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5edabb45-0d17-4b78-a88a-bdba97e304c3" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c8e7fc5-a98b-4945-9c81-88e45003c0d5" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79af1bea-756a-4705-b06c-fcfc8ee134d6" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7c97d1e-042d-43dd-819f-d394050a5e5f" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da5d5d44-0c2a-4ce3-9ccc-8e419864783b" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a04b2948-8de4-47d5-b07c-dc09c0488740" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25c78bd8-36a7-4c68-9b91-14d1e2fb3e5f" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/652d47a7-de11-4af2-b51e-ee6033f02556" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2836deab-2c5f-4279-9ba1-2ef1e5fa7737" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/524c5049-efb8-4841-8d22-7b7878032f9b" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffbc1330-7e6e-4f77-b889-a53ea028f2f0" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60f5e3d8-4a7d-479d-9838-86756381854f" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68b2fbc6-aa70-4a97-8e18-fdba4e2157f7" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83fb1ba2-bdf1-4280-9912-ebb69f765f6a" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26cc62c5-6b66-4078-8d2e-daceefebf23d" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8597117a-6b00-483e-a837-f6b7c34cfd6b" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec667f0b-2df9-4385-bda9-336b7ad9d273" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc6fd4e6-2db1-49fa-a1c5-01241f9f63b6" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/828f69e0-82e7-40db-b54f-9e5f93241ffc" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22f76251-5f0b-4dd8-b2cf-0ee87b44caf7" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e27ba238-0e3c-4802-8fb1-b69040708c2c" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd8c627e-892e-4753-bcfb-231a8d3e5e52" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/58bdc304-3233-4629-9004-a32db08e7bca" TargetMode="External" Id="rId164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7acd099b-c348-4b7a-a313-ffd6bdec2811" TargetMode="External" Id="rId165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47880c8b-0f2e-4bed-8f39-2dee699ab558" TargetMode="External" Id="rId166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b7029cb-da48-47db-8e8a-65a98f8bc7ca" TargetMode="External" Id="rId167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33397dc9-4106-4b06-82b0-1c02a5d30297" TargetMode="External" Id="rId168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05d24436-a2d7-4fb1-a7ed-37fb66ec8b09" TargetMode="External" Id="rId169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12a235ac-2c24-4df3-a6ac-e3a23fc59ce8" TargetMode="External" Id="rId170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3c9320e-b2fc-4612-85a0-8dd31cb05217" TargetMode="External" Id="rId171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5a060e3-031c-48b8-81b6-e74df1eb86f9" TargetMode="External" Id="rId172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a973044f-271c-4e8f-8d8f-41099ac970c7" TargetMode="External" Id="rId173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfdcd8c7-3c88-4b44-81ab-d9283a4c0bdb" TargetMode="External" Id="rId174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be85979b-fd02-45ef-bdf4-1c6c77f22837" TargetMode="External" Id="rId175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48bd6ee1-41f9-45e3-bfca-b286b779a96c" TargetMode="External" Id="rId176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e0adf44-2146-4b5f-9816-c7b33db3666e" TargetMode="External" Id="rId177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c9c4cb6-20ed-4293-a6a8-6e8dfd1584b3" TargetMode="External" Id="rId178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef003f1d-096e-4e5c-8350-f718ba46d361" TargetMode="External" Id="rId179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39ff314b-6462-4f38-bb81-a4ffd0bec5f2" TargetMode="External" Id="rId180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52de8f07-7666-4421-a540-8eb7ebb241e3" TargetMode="External" Id="rId181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b896989-9f76-4aa1-bdc0-8dafbf3f861f" TargetMode="External" Id="rId182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96d4a299-f6f8-4e66-bb80-e807a2c4c366" TargetMode="External" Id="rId183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f91c1675-b30b-4f1f-af44-425854b882bb" TargetMode="External" Id="rId184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/125ff5c3-87f8-4f79-aabe-6d875339764a" TargetMode="External" Id="rId185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3871591-3fba-47b9-a40f-8accd1db6d7f" TargetMode="External" Id="rId186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5dc757a2-e4bd-48b8-a84e-a33953ea21c7" TargetMode="External" Id="rId187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80beedcd-cbb4-4570-a3a3-259a25286606" TargetMode="External" Id="rId188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30edb806-d039-49ca-92e0-df3b9cd9a7d9" TargetMode="External" Id="rId189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/06d3c2bf-cda2-4f15-9c9b-3d7e0f29576e" TargetMode="External" Id="rId190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4bd20f9-be11-4df0-9877-5f80c841dae8" TargetMode="External" Id="rId191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8bfde5b-8bfa-4cbd-8fe2-d737876223e7" TargetMode="External" Id="rId192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/01c65753-0e34-4418-8d73-ce3bdce25a65" TargetMode="External" Id="rId193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1" TargetMode="External" Id="rId194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4c2e4e0-6569-43b3-b52e-dbab1fdcd4ae" TargetMode="External" Id="rId195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b313ab06-30fe-47ac-b0bb-f063bdba1d53" TargetMode="External" Id="rId196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca3b8b62-56f0-47dd-bd46-efffbe53b05c" TargetMode="External" Id="rId197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f" TargetMode="External" Id="rId198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1f29b226-4662-478e-9d85-5177e13d3259" TargetMode="External" Id="rId199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be1677b1-910b-4928-a395-833694637542" TargetMode="External" Id="rId200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28db4b5e-f80f-41cb-b53b-6d793c71f326" TargetMode="External" Id="rId201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/585ac0ce-f592-4326-beb0-f449c41eab56" TargetMode="External" Id="rId202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0409f057-ed45-493d-a825-5612e5e53771" TargetMode="External" Id="rId203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30a58a75-3850-43e1-b490-a08ab25af7bb" TargetMode="External" Id="rId204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/37e65fef-6af2-4119-ada4-57670b2447eb" TargetMode="External" Id="rId205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42c21132-49f9-42ac-bea4-b36ff17d0884" TargetMode="External" Id="rId206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3d7923f3-1caa-41d7-a15b-8473c6e08760" TargetMode="External" Id="rId207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64aec809-8b9d-4851-b41a-d2fdbef99c66" TargetMode="External" Id="rId208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d95de43d-6087-4afd-8011-4babbe0002ef" TargetMode="External" Id="rId209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/12adbd8b-59dd-4ba8-a6e1-5e009fe3597e" TargetMode="External" Id="rId210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85cdb238-1c51-49c2-a002-2a9f35c509b0" TargetMode="External" Id="rId211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3ec4ae1f-9d22-4e44-92a3-514bfb437b3b" TargetMode="External" Id="rId212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a70eb3fd-9caf-44ed-befc-397c0a4cb2d6" TargetMode="External" Id="rId213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba469258-9bcd-499f-ab5e-95c0e74e4723" TargetMode="External" Id="rId214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5e06008-8bc4-4e14-a3ff-faedaf5afc13" TargetMode="External" Id="rId215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/326062a1-b563-4038-a175-aa5edfc52cc8" TargetMode="External" Id="rId216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/271090cf-64a0-4c1a-9076-fecf6ed54d42" TargetMode="External" Id="rId217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc59368e-bc04-41b6-8f0a-d70d4f235e6b" TargetMode="External" Id="rId218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/471959d6-897f-4ed8-b83b-24ed5079a587" TargetMode="External" Id="rId219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab95e9bb-c05e-455d-ae8a-c58bf986baca" TargetMode="External" Id="rId220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81cdf337-f89d-4d98-a192-45af5806b752" TargetMode="External" Id="rId221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322" TargetMode="External" Id="rId222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e75a83d7-2656-4bae-b578-0afabee5f4e7" TargetMode="External" Id="rId223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08f61770-a714-474b-9378-14e18020e852" TargetMode="External" Id="rId224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/349c7fa8-8e31-4151-8834-d17387460c96" TargetMode="External" Id="rId225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8b5e83c-c98b-46a1-91f1-5344c50ac38b" TargetMode="External" Id="rId226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38fc3411-ee92-4064-8c9a-b85a78948891" TargetMode="External" Id="rId227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5cf2e340-dcff-4c99-b73d-1f9339744abd" TargetMode="External" Id="rId228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9d4fe75-7ca7-41bc-9264-3b1a65d5c572" TargetMode="External" Id="rId229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f81b6ee0-7b67-494a-85fd-47d242c51bbf" TargetMode="External" Id="rId230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0a3f412-307a-4de0-81a2-712b321541b9" TargetMode="External" Id="rId231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25f47d5e-c8b0-4d80-aac5-d14abd5654e2" TargetMode="External" Id="rId232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a88c621-0f4e-4b1b-8ed0-53fc6409806e" TargetMode="External" Id="rId233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7478e85c-baf9-4b17-80d6-2c935ce72060" TargetMode="External" Id="rId234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48ce4d13-b551-4b26-b7a7-c8d88b9daa36" TargetMode="External" Id="rId235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e9af287-2fd9-4dcb-9709-98e7b9e5b51a" TargetMode="External" Id="rId236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52bef60f-85d9-482a-8d7b-383a5034b142" TargetMode="External" Id="rId237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fe84011-9df0-4916-b9bf-424fa35d469d" TargetMode="External" Id="rId238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c60531af-2ae9-4dc1-afa3-7b7b4e51c953" TargetMode="External" Id="rId239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cbc65734-7ac5-4f88-93e5-403a07e662f0" TargetMode="External" Id="rId240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3aa9c12c-ce91-42d7-b08a-8c9a5d922a4b" TargetMode="External" Id="rId241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7dd0629c-71d7-43cf-9c9f-f28398931852" TargetMode="External" Id="rId242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1abbf5e3-b018-4765-b415-9c8f678ba131" TargetMode="External" Id="rId243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60e05718-306f-437d-9707-33e05ed1b87b" TargetMode="External" Id="rId244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/229ea5ff-eb16-4aca-bfc8-13266c3d9126" TargetMode="External" Id="rId245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/141141ce-26c2-48b4-b0f7-54c0e652f823" TargetMode="External" Id="rId246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad888cbc-829e-45e8-b400-0c3d8723ce98" TargetMode="External" Id="rId247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b3ff0f2-0ba3-4428-abd9-ad002d983407" TargetMode="External" Id="rId248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4401822a-5f71-4789-9702-bd317629d3b6" TargetMode="External" Id="rId249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/590ad0cf-4893-4913-a0a7-53eadc767e0f" TargetMode="External" Id="rId250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fa0ad8e-355d-4ccd-b37d-c579dddb7d84" TargetMode="External" Id="rId251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74856552-57be-4a1b-88ac-808c23defb51" TargetMode="External" Id="rId252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8bbc4d68-0069-4726-b8bf-5a6394b16e7c" TargetMode="External" Id="rId253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6b25a40-a60c-4ce4-9f8f-4ae0cf6ae870" TargetMode="External" Id="rId254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ab9d336-a3c6-47ac-aee3-db882251416e" TargetMode="External" Id="rId255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cf8281fc-a97e-45a8-bdd6-46eb8c7c7b9a" TargetMode="External" Id="rId256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/788f700c-0951-4c71-b839-1258786583ef" TargetMode="External" Id="rId257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/adbf37f9-e258-4463-9d49-0d3977bbabac" TargetMode="External" Id="rId258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/174a5471-0c3f-43cf-8f4b-d3dc535cae5a" TargetMode="External" Id="rId259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5df4cdc-d8ab-4f82-9cd7-ac57474dbaee" TargetMode="External" Id="rId260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2422f70-8f23-41ab-a2af-c082069577e2" TargetMode="External" Id="rId261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7317c0ca-3fb3-4ac0-b23b-3d8a3664699d" TargetMode="External" Id="rId262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/865ba21d-3d95-403e-9c72-a2d183447ed2" TargetMode="External" Id="rId263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c4bbe33c-5b94-435f-8c19-c23c59811776" TargetMode="External" Id="rId264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b767abdc-38d3-4990-9748-09ace28e0e43" TargetMode="External" Id="rId265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/264806d0-5569-499a-a754-292dfbc63257" TargetMode="External" Id="rId266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/248964e7-954f-48ea-b0ed-cb7e534b96a7" TargetMode="External" Id="rId267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40adc8cf-87e2-4d56-ac00-867eeec313d1" TargetMode="External" Id="rId268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28d18eee-f5cb-4465-a41b-cb7bd8217fa1" TargetMode="External" Id="rId269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea59a5ce-6b1d-4b40-8672-3ab13d710e89" TargetMode="External" Id="rId270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69edfde9-f515-445f-a371-3d6ba435fe4e" TargetMode="External" Id="rId271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4" TargetMode="External" Id="rId272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/129bb760-eeff-4dd0-b8c3-bcb3295c864b" TargetMode="External" Id="rId273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29" TargetMode="External" Id="rId274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1721e8dd-0b90-4de1-8977-916a21c08858" TargetMode="External" Id="rId275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ad315908-a5ab-42f1-b3e1-ba085d75269c" TargetMode="External" Id="rId276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24125ec1-6d15-4936-9565-9690b98bda3e" TargetMode="External" Id="rId277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05" TargetMode="External" Id="rId278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54e65700-014b-4f74-ad7d-31d90e38d3d3" TargetMode="External" Id="rId279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24976938-eab6-4df7-acb8-af01c622d252" TargetMode="External" Id="rId280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70740e0-b886-41c8-a2c5-8f534d97d7f1" TargetMode="External" Id="rId281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83e4d5e3-90e9-445f-b82a-159b971f297d" TargetMode="External" Id="rId282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d78bc84d-eee3-4184-b62b-932a17b96635" TargetMode="External" Id="rId283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d45f463b-af1d-4fc5-b353-241ed1e35020" TargetMode="External" Id="rId284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d62a1a-5890-4cba-9307-b0ef21b1c730" TargetMode="External" Id="rId285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95" TargetMode="External" Id="rId286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e51d2ec-f64f-4294-953f-34464f3d6ed9" TargetMode="External" Id="rId287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1f6fe8a-b27e-4ded-be1b-fb31181f2281" TargetMode="External" Id="rId288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d70d7cc-cbbb-4309-96a7-5506d870732c" TargetMode="External" Id="rId289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1156031-304a-44b5-a8f0-97b7fa4908df" TargetMode="External" Id="rId290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/558cbbc0-0256-4ac2-a560-84c9d256eec3" TargetMode="External" Id="rId291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7dfb0ef-ae40-4868-87ac-4250a2bf3744" TargetMode="External" Id="rId292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac46cf08-dbc9-4b8c-8b3c-abe597ccfa52" TargetMode="External" Id="rId293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08" TargetMode="External" Id="rId294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8446ab8b-78fd-4cc4-8ecc-a3c3acacde43" TargetMode="External" Id="rId295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4" TargetMode="External" Id="rId296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aabab5e5-8990-460b-8082-7a4d3f0917e4" TargetMode="External" Id="rId297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/90c32722-f422-4dc2-a0ff-bcf5c53400b4" TargetMode="External" Id="rId298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e" TargetMode="External" Id="rId299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c534c7f-f392-413d-9713-227c42de814d" TargetMode="External" Id="rId300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/265def27-b82b-4b32-8498-109793b5804d" TargetMode="External" Id="rId301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88466ebc-24c9-46d2-acfc-45b798c09ab5" TargetMode="External" Id="rId302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14eca611-d5f9-4ec9-b581-e05e42c682d0" TargetMode="External" Id="rId303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b2e3e77-3673-44ea-a54b-f7d41eefe039" TargetMode="External" Id="rId304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f996158d-28e5-4fb0-b4ef-bd0d765224d6" TargetMode="External" Id="rId305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bb4a997-ee6a-48ee-83b4-d33a5ecf88db" TargetMode="External" Id="rId306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78b99603-cf39-42d6-ab77-5e5757406213" TargetMode="External" Id="rId307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868" TargetMode="External" Id="rId308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bebbb88-66ac-429b-a4bd-62795b667076" TargetMode="External" Id="rId309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2ea6ef8-4f18-4710-8ff2-b231a23efdea" TargetMode="External" Id="rId310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bbf6a7f-71a4-4d1e-8977-2deaec66676e" TargetMode="External" Id="rId311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a73aad9b-882e-40eb-86da-2f879c8a2768" TargetMode="External" Id="rId312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a45a1dd-f58c-41ae-9e3c-c502b0d9339b" TargetMode="External" Id="rId313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92620422-3790-41c3-93fd-4f1f662725e6" TargetMode="External" Id="rId314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3" TargetMode="External" Id="rId315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee375971-375e-46d8-b3df-ec7d8aef5e46" TargetMode="External" Id="rId316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf" TargetMode="External" Id="rId317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b" TargetMode="External" Id="rId318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e22319cb-f7ac-46f7-9157-423e77714127" TargetMode="External" Id="rId319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6000cc63-21d5-4a8f-9118-42da50779489" TargetMode="External" Id="rId320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9b92bf7-830e-4a2e-b238-d131193bf604" TargetMode="External" Id="rId321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de3bd850-dbd7-4ff6-bed4-c4320826cdff" TargetMode="External" Id="rId322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f1997af4-dc60-4b6f-a4c1-78e10305a5c3" TargetMode="External" Id="rId323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddff631a-4417-49dc-b711-9c0fa76826f9" TargetMode="External" Id="rId324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/496ac049-a552-491a-98a0-487860e04481" TargetMode="External" Id="rId325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b31e394-a614-4cd8-98ed-e2fe62efaf14" TargetMode="External" Id="rId326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0839f2e-3c8e-42d2-9193-144a3566e201" TargetMode="External" Id="rId327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5fe3be8-ece4-4a62-8db2-039333df84a2" TargetMode="External" Id="rId328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20ddfa26-59b4-401b-8b5f-f281112e09ab" TargetMode="External" Id="rId329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eea630ad-f09c-487f-b51f-666580fb08dc" TargetMode="External" Id="rId330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70e2c571-c314-4b66-a634-512a321b9c05" TargetMode="External" Id="rId331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb6cc082-9b86-4557-b0e3-31de91aea12c" TargetMode="External" Id="rId332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e69c5bb8-345f-4929-9c11-b206ac740abb" TargetMode="External" Id="rId333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d1ffc2a-dc60-47ac-bef9-bd99848ee7e0" TargetMode="External" Id="rId334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b8e1364-c0c3-4821-b4d1-8cc6a28ede6d" TargetMode="External" Id="rId335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0131dead-a2ca-44a1-857a-2454474aeaba" TargetMode="External" Id="rId336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caf0d8fe-913e-4631-adb4-42196c98f85b" TargetMode="External" Id="rId337" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U338"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,28713 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А40-301999/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Бикбулатов К. В.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5e9fbde4-69b2-4d28-8e9d-5d7e443cd010</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А40-301889/2026</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2026</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОЛЕТ-К"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>7703385090</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1b803f95-d4c0-4b74-9832-ee685b4e7408</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А40-263179/2026</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2026</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr"/>
+      <c r="T4" s="2" t="inlineStr"/>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/91ba8c49-e36d-4e08-86bc-0a4130a2f920</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А40-261431/2026</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2026</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2026</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f0548dc9-be9d-405c-977e-0bdafd0fe032</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А40-258969/2026</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr"/>
+      <c r="T6" s="2" t="inlineStr"/>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da43a7b2-d633-4c65-b928-0328ea42adfc</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А40-254519/2026</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2026</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr"/>
+      <c r="T7" s="2" t="inlineStr"/>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4dc3174c-5533-4605-9eec-48e06bb28edd</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А40-238969/2026</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2026</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОГАРАНТ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>9718185072</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2026</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8eeefb95-9d1c-4d1e-be40-3f9abeded082</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А40-238913/2026</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2026</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНСИГМА"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>7708337244</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2026</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3a6ddfff-442e-42a6-9f94-4d444c610fca</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А40-238835/2026</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2026</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАУСТАР"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>7720865709</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2026</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8023f3b8-2380-4f39-801f-e9121ac3af5a</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А40-238929/2026</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2026</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬЯНСКАПИТАЛ"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>7720479608</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2026</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/178e04f2-240a-4941-ad9e-c2f2e435fbc5</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А40-238947/2026</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2026</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЙРИС"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>7724036460</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2026</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0444d508-3cad-43e9-8262-1d0e75260c3c</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А40-236917/2026</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2026</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>2920009960</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2026</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d32c2b0f-cc9d-44a6-9f5f-db7057e42de3</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А40-218818/2026</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>29.07.2026</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ "САТИНСКАЯ СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>6817003401</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>06.08.2026</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/673b2ebf-5aec-4b32-b85b-8627c4007925</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А40-199792/2026</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2026</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОЛЕТ-К"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7703385090</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee4ebdf8-7306-484b-bad4-feb4641cd721</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А40-199721/2026</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2026</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/60df0956-34f4-4d69-8108-447f2775ac7c</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А40-198709/2026</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2026</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a8b3c4b1-650d-41ba-be6a-7a8f54f04fff</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А40-198623/2026</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2026</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cc48da0c-1535-4ff4-b3d6-c4d7a66c3ff1</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А40-198361/2026</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2026</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРУППА КОМПАНИЙ ИМПЕРИЯ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7709891590</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Алексеев А. Г.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82e48923-6afe-412a-9451-402c7c27c0fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А41-70906/2026</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2026</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ МОСКОВСКОЙ ОБЛАСТИ ДИРЕКЦИЯ ДОРОЖНОГО СТРОИТЕЛЬСТВА</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>5024153527</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Московской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Миронова М. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2026</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/731650d2-941f-476b-95e8-d70a63272e66</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А05-8815/2026</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>2901131041</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>АО "Промстройсервис"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>0603282806</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Крылов В. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2026</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ec0a43dd-7725-4a97-bca2-617af259f721</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А05-8420/2026</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2026</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>2901131041</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>АО "Промстройсервис"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>0603282806</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Рябков А. С.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab08e102-499d-42d8-b122-eee6907e3b74</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А05-8457/2026</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2026</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>2901131041</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>АО "Промстройсервис"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>0603282806</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Низовцева А. М.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2026</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b44fd8a4-d5dc-40ef-8ed8-4f13026d784b</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А40-170775/2026</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ДАЛЬНЕВОСТОЧНЫЙ ФЕДЕРАЛЬНЫЙ УНИВЕРСИТЕТ"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>2536014538</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Бикбулатов К. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2026</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d9ce3ac1-da22-4522-856b-dd670fe9d43e</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А40-169294/2026</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2026</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ОРЛОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>5753035851</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Мусиенко Т. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2026</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8f445915-feb1-4071-82f6-947faf74b566</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А05-5449/2026</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>30.04.2026</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>2901131041</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>АО "Промстройсервис"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>0603282806</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС Архангельской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Крылов В. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/82e62ab5-578e-446d-bf1e-13ab3d43b2e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А40-124306/2026</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2026</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "4 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6897, Г.БАЛАШИХА)"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>5001077157</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2026</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f2433228-9a78-4e8c-a008-7e21761c3ff8</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А51-7881/2026</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2026</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ДАЛЬНЕВОСТОЧНЫЙ ФЕДЕРАЛЬНЫЙ УНИВЕРСИТЕТ"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>2536014538</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Панчешин Р. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2026</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a675a9ed-9868-47a8-bb0e-65fb055778ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А40-102250/2026</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2026</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>2901131041</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>21.04.2026</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b9c61c45-df09-48c8-bf7a-2ea0e9aef26e</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А40-67062/2026</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2026</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ ГОРОДСКОГО ОКРУГА "ГОРОД ЮЖНО-САХАЛИНСК" "УПРАВЛЕНИЕ ДОРОЖНОГО ХОЗЯЙСТВА И БЛАГОУСТРОЙСТВА"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>6501294521</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2026</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/765c4f8b-6978-484e-99d2-bb5a261eb744</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А40-42612/2026</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>19.02.2026</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>5045045138</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Омельченко А. Г.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr"/>
+      <c r="T31" s="2" t="inlineStr"/>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3ed1a2a7-e5bd-456c-acf0-df690e83f452</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А40-36022/2026</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2026</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ АЛТАЙСКОГО КРАЯ"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>2225079331</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2026</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/59e17063-f15f-4036-8931-26ca904dd48a</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А45-1727/2026</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2026</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>5406124782</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВИТУ ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>7722631086</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Красько А. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2026</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a066cff1-bf88-426f-b989-ccaadf57956a</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А40-356853/2025</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2025</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОЛЕТ-К"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>7703385090</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2026</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bfa44df7-c8b3-4f2c-a27b-c5baa27f6aad</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А40-358124/2025</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2025</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3e10a8dd-5f07-4330-bab5-744639def127</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А40-344671/2025</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2025</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖЕНЕРНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>7709567459</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРИУМФ"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>7703453864</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2026</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a6752baa-3de7-4b72-8252-84c8407bc2eb</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А40-337784/2025</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2025</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕР М"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>7719440282</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1abc5c5c-d37a-49a7-8931-b048d62f3fcb</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А40-337822/2025</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2025</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КЛИПСАР МЧ"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>5003079270</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2026</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33bc9cb2-6f12-4e8d-87f4-3ffc67e778f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А40-337786/2025</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2025</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МГ ИНДАСТРИАЛ"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7751189296</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2026</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9ebfcc96-fc1e-4922-845b-607b9e7f12a8</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А40-337781/2025</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2025</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТИВ"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>7707673733</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>07.03.2026</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac9e7cd9-ae9e-40a5-a81c-c27041a844e1</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А40-329629/2025</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2025</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "ОБЪЕДИНЕННАЯ АВИАСТРОИТЕЛЬНАЯ КОРПОРАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>7708619320</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2026</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/addc2375-fcf6-483e-9d65-e8339da45df5</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А40-318570/2025</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2025</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА ВОРОНЕЖСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>3664095238</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f668c9cd-19e4-4391-a0df-af3bd425d979</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А40-278958/2025</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2025</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>5406124782</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Титова Е. В.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2026</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/13658609-e329-45e9-8e42-396e494abc81</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А40-259980/2025</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2025</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>7706810747</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Романов О. В.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d27e24c3-2713-44e8-a68f-ba54c200c36e</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А64-8184/2025</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2025</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>МКУ "Инвестиционно-строительный центр г. Тамбова "Инвестор" (МКУ "ИСЦ")</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>6831016829</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Тамбовской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Хорошун Е. А.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2025</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83e64d9e-26b6-42cf-a5d5-3e7cba0f5ca1</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А40-243288/2025</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>15.09.2025</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "КАЛИБР"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>7717042053</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КВАРТАЛ-СТ"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>7729502932</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2025</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e203cb70-c49e-4a25-b336-cbdeb94bf2ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А40-231417/2025</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2025</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>7702232171</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Московского округа</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Краснова С. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2026</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/693f2607-cd37-4d7a-8a26-6c285cf7898b</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А40-230681/2025</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2025</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ГОЛЬЯНОВО-ВОСТОК"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>9718161427</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2026</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6e8ba27f-fa6f-44f2-b685-4ae34a78e805</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А64-7390/2025</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2025</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>МКУ "Инвестиционно-строительный центр г. Тамбова "Инвестор" (МКУ "ИСЦ")</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>6831016829</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАСКАД"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>9717010337</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Тамбовской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Хорошун Е. А.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2025</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5ba077d2-f1eb-4e50-b917-47e24f72b883</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А40-220082/2025</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2025</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРУППА КОМПАНИЙ ИМПЕРИЯ"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>7709891590</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2026</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f3e877c1-3a09-4777-8ab4-6580209d07c0</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А40-192936/2025</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2025</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "4 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6897, Г.БАЛАШИХА)"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>5001077157</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45aca107-79cd-474d-af94-260894eb178e</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А40-194601/2025</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2025</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>ГЛАВНОЕ УПРАВЛЕНИЕ МИНИСТЕРСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ ПО ДЕЛАМ ГРАЖДАНСКОЙ ОБОРОНЫ, ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ И ЛИКВИДАЦИИ ПОСЛЕДСТВИЙ СТИХИЙНЫХ БЕДСТВИЙ ПО ОРЛОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>5753035851</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/978b4f55-4fd6-40d5-bea4-2644f4200981</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А40-191116/2025</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>24.07.2025</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "КОНТИНЕНТ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>9731017140</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2025</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a8160308-91a2-4206-98a1-86e1a8903dff</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А40-189073/2025</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2025</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2025</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e4989c72-2961-4627-971b-a5afc2a347c8</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А40-188807/2025</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2025</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮВЕНТА"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>7723668321</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Картавая О. Н.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2026</t>
+        </is>
+      </c>
+      <c r="T55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17c37d52-e1ff-4dfe-987d-ae5487eb0ada</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А40-187987/2025</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2025</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛЕДА"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7703766289</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="T56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47ef5377-aab8-49f8-9a46-b21107e6001b</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А40-187527/2025</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2025</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2026</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a2d54ecd-8de0-46b9-9c34-c6a1f02bbab5</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А40-177510/2025</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2025</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ (ДИРЕКЦИЯ) ПО ОБУСТРОЙСТВУ ГОСУДАРСТВЕННОЙ ГРАНИЦЫ РОССИЙСКОЙ ФЕДЕРАЦИИ ФЕДЕРАЛЬНОЙ СЛУЖБЫ БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>7708229954</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2026</t>
+        </is>
+      </c>
+      <c r="T58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a62dd3be-faa6-46d0-8d86-9a777e2dbfc2</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А40-165134/2025</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2025</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr"/>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМАРТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>7701096374</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2025</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/68d16b47-fa59-467d-a564-eb52ef487f8b</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А40-164469/2025</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2025</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr"/>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДИЖОН"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>7716248326</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2025</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/32862a54-c565-4c62-afef-d02b6016b01a</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А40-165169/2025</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2025</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr"/>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "КОМПЛЕКСНАЯ БЕЗОПАСНОСТЬ"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>1659194134</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2025</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aa4350ca-0a46-4cd3-a8ac-d27856b59e6c</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А40-165181/2025</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2025</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr"/>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКОМ"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>7732119367</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2025</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45ef4257-664f-42a8-9813-786fb2b38b7c</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А40-166260/2025</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2025</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ВОЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>9704016606</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАКСИМУМ"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>7724908262</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eadc3db2-d305-4c0b-af69-eb5690258b70</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А40-164846/2025</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2025</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТАНДАРТ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>2315170384</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2026</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c4717d62-f203-477a-a133-845b7e588137</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А45-20397/2025</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2025</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr"/>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "9 ЦЕНТР ЗАКАЗЧИКА-ЗАСТРОЙЩИКА ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ (ВОЙСКОВАЯ ЧАСТЬ 6903, Г. НОВОСИБИРСК)"</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>5406124782</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВИТУ ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>7722631086</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Дорофеева Д. Н.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="inlineStr"/>
+      <c r="P65" s="2" t="inlineStr"/>
+      <c r="Q65" s="2" t="inlineStr"/>
+      <c r="R65" s="2" t="inlineStr"/>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2025</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/09c8c46c-b81d-47a4-9fdd-9d70c6a1db4e</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А40-146619/2025</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2025</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr"/>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ ИСПОЛНЕНИЯ НАКАЗАНИЙ ПО КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>3904020077</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2026</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bc5a32ff-0921-40d9-851c-2728c561fae7</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>А40-134080/2025</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2025</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr"/>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНЫЙ ЦЕНТР Г. ТАМБОВА "ИНВЕСТОР"</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>6831016829</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2026</t>
+        </is>
+      </c>
+      <c r="T67" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U67" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/89b56748-ef16-4f24-8e94-b9682e6a0a98</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>А40-124464/2025</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2025</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr"/>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>2901131041</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>Воложбенская Д. И.</t>
+        </is>
+      </c>
+      <c r="O68" s="2" t="inlineStr"/>
+      <c r="P68" s="2" t="inlineStr"/>
+      <c r="Q68" s="2" t="inlineStr"/>
+      <c r="R68" s="2" t="inlineStr"/>
+      <c r="S68" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2026</t>
+        </is>
+      </c>
+      <c r="T68" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U68" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c61b5235-e474-4a0c-b988-9a4f2ab72406</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>А40-93709/2025</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>17.04.2025</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr"/>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
+      <c r="P69" s="2" t="inlineStr"/>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
+      <c r="S69" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2025</t>
+        </is>
+      </c>
+      <c r="T69" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U69" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/95aa2dd7-8e6f-412c-bf90-18c39019462d</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>А03-5932/2025</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2025</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr"/>
+      <c r="G70" s="2" t="inlineStr"/>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>КРАЕВОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ АЛТАЙСКОГО КРАЯ"</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>2225079331</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Региональная строительная компания"</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>7706810472</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>Прохоров В. Н.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
+      <c r="Q70" s="2" t="inlineStr"/>
+      <c r="R70" s="2" t="inlineStr"/>
+      <c r="S70" s="2" t="inlineStr">
+        <is>
+          <t>01.07.2026</t>
+        </is>
+      </c>
+      <c r="T70" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U70" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/04823dcc-ac83-4cbe-afab-8ebce6e43f14</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>А41-22559/2025</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2025</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr"/>
+      <c r="G71" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ МОСКОВСКОЙ ОБЛАСТИ ДИРЕКЦИЯ ДОРОЖНОГО СТРОИТЕЛЬСТВА</t>
+        </is>
+      </c>
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>5024153527</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>ООО РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>7706810472</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>АС Московского округа</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>Нечаев С. В.</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr"/>
+      <c r="P71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr"/>
+      <c r="R71" s="2" t="inlineStr"/>
+      <c r="S71" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2026</t>
+        </is>
+      </c>
+      <c r="T71" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U71" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/71d987bc-156f-498a-95a4-6578fe06d447</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>А03-4065/2025</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr">
+        <is>
+          <t>12.03.2025</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr"/>
+      <c r="G72" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "САБЛЭВЭЛ"</t>
+        </is>
+      </c>
+      <c r="I72" s="2" t="inlineStr">
+        <is>
+          <t>2261010769</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Региональная строительная компания"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>7706810472</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Сосин Е. А.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="inlineStr"/>
+      <c r="P72" s="2" t="inlineStr"/>
+      <c r="Q72" s="2" t="inlineStr"/>
+      <c r="R72" s="2" t="inlineStr"/>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2026</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U72" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3e05fe9a-5cd1-4fe0-a9cd-a818ffb557bf</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
+        <is>
+          <t>А40-47690/2025</t>
+        </is>
+      </c>
+      <c r="C73" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2025</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr"/>
+      <c r="G73" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I73" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N73" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr"/>
+      <c r="R73" s="2" t="inlineStr"/>
+      <c r="S73" s="2" t="inlineStr">
+        <is>
+          <t>10.04.2025</t>
+        </is>
+      </c>
+      <c r="T73" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U73" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0870680-4662-4b28-977d-a4dc7914df3f</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t>А59-961/2025</t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2025</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr"/>
+      <c r="G74" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="inlineStr">
+        <is>
+          <t>ОБЛАСТНОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ПРОГРАММ СТРОИТЕЛЬСТВА САХАЛИНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I74" s="2" t="inlineStr">
+        <is>
+          <t>6501279940</t>
+        </is>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>7706810472</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N74" s="2" t="inlineStr">
+        <is>
+          <t>Мисилевич П. Б.</t>
+        </is>
+      </c>
+      <c r="O74" s="2" t="inlineStr"/>
+      <c r="P74" s="2" t="inlineStr"/>
+      <c r="Q74" s="2" t="inlineStr"/>
+      <c r="R74" s="2" t="inlineStr"/>
+      <c r="S74" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="T74" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U74" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/19ae87fd-4543-4174-b17c-eace268915a1</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
+        <is>
+          <t>А59-968/2025</t>
+        </is>
+      </c>
+      <c r="C75" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2025</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr"/>
+      <c r="G75" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>ОБЛАСТНОЕ КАЗЁННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО РЕАЛИЗАЦИИ ПРОГРАММ СТРОИТЕЛЬСТВА САХАЛИНСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I75" s="2" t="inlineStr">
+        <is>
+          <t>6501279940</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНАЛЬНАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>7706810472</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>АС Сахалинской области</t>
+        </is>
+      </c>
+      <c r="N75" s="2" t="inlineStr">
+        <is>
+          <t>Дремова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="inlineStr"/>
+      <c r="P75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr"/>
+      <c r="R75" s="2" t="inlineStr"/>
+      <c r="S75" s="2" t="inlineStr">
+        <is>
+          <t>17.04.2026</t>
+        </is>
+      </c>
+      <c r="T75" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U75" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0f490b6b-8d8b-4716-a077-3a7961e08a44</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>А40-37326/2025</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2025</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr"/>
+      <c r="G76" s="2" t="inlineStr"/>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I76" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКОРУС 21 СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>9718084532</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N76" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
+      <c r="S76" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2025</t>
+        </is>
+      </c>
+      <c r="T76" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U76" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/87906042-df56-470c-818e-7f87161c3c18</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
+        <is>
+          <t>А40-25258/2025</t>
+        </is>
+      </c>
+      <c r="C77" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2025</t>
+        </is>
+      </c>
+      <c r="D77" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E77" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr"/>
+      <c r="G77" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗТЕХ-КОМПЛЕКТ"</t>
+        </is>
+      </c>
+      <c r="I77" s="2" t="inlineStr">
+        <is>
+          <t>7720711466</t>
+        </is>
+      </c>
+      <c r="J77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K77" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N77" s="2" t="inlineStr">
+        <is>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr"/>
+      <c r="R77" s="2" t="inlineStr"/>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2025</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f67aa95a-a3f3-48cb-969a-2841a2f13539</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А60-4273/2025</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2025</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr"/>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ СВЕРДЛОВСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>6661004559</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>ООО СИБИРЬДОРСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>7203302867</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Высоцкая Е. В.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="inlineStr"/>
+      <c r="P78" s="2" t="inlineStr"/>
+      <c r="Q78" s="2" t="inlineStr"/>
+      <c r="R78" s="2" t="inlineStr"/>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2026</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/15d581df-9a0e-408d-aa13-4fc06252875f</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А40-3905/2025</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2025</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr"/>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>7751141921</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="inlineStr"/>
+      <c r="P79" s="2" t="inlineStr"/>
+      <c r="Q79" s="2" t="inlineStr"/>
+      <c r="R79" s="2" t="inlineStr"/>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2025</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f65350b4-f448-4b4b-9958-8503e64b6a94</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А40-314124/2024</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2024</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr"/>
+      <c r="G80" s="2" t="inlineStr"/>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТЭК"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>7708810943</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="inlineStr"/>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr"/>
+      <c r="R80" s="2" t="inlineStr"/>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>23.02.2025</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d90e850-d347-434f-ab71-5f544a71904e</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А40-314117/2024</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2024</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr"/>
+      <c r="G81" s="2" t="inlineStr"/>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖЕНЕРНЫЕ СИСТЕМЫ "СТРОЙДИАЛОГ"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>7720642100</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="inlineStr"/>
+      <c r="P81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr"/>
+      <c r="R81" s="2" t="inlineStr"/>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>23.02.2025</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f8dc4f82-075c-4709-806a-35515cbf45b2</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А40-314120/2024</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2024</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr"/>
+      <c r="G82" s="2" t="inlineStr"/>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>7710970550</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="inlineStr"/>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="R82" s="2" t="inlineStr"/>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>23.02.2025</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/81262a9a-4604-4be4-a3a9-1d71e0f293e4</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А40-314127/2024</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2024</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr"/>
+      <c r="G83" s="2" t="inlineStr"/>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХНО СТРОН"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>7722622405</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
+      <c r="P83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>23.02.2025</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c578cae8-7501-44f7-b5ba-4666c68fdf6c</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А40-312929/2024</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2024</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr"/>
+      <c r="G84" s="2" t="inlineStr"/>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДЖЕТ КОНСТРАКШЕН"</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>7721766002</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Фортунатова Е. О.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr"/>
+      <c r="R84" s="2" t="inlineStr"/>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2025</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c0e9eba6-980e-4a69-9aba-31ad2665eb40</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А40-312684/2024</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2024</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr"/>
+      <c r="G85" s="2" t="inlineStr"/>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЛАВПРОМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>7721482586</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="inlineStr"/>
+      <c r="P85" s="2" t="inlineStr"/>
+      <c r="Q85" s="2" t="inlineStr"/>
+      <c r="R85" s="2" t="inlineStr"/>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2025</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6a832e9a-74b4-474e-b237-e1088eb44b5c</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
+          <t>А40-312759/2024</t>
+        </is>
+      </c>
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2024</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr"/>
+      <c r="G86" s="2" t="inlineStr"/>
+      <c r="H86" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I86" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНАЛЬНЫЙ ИННОВАЦИОННЫЙ ЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>7604238055</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N86" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O86" s="2" t="inlineStr"/>
+      <c r="P86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr"/>
+      <c r="R86" s="2" t="inlineStr"/>
+      <c r="S86" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2025</t>
+        </is>
+      </c>
+      <c r="T86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U86" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2a4f5ad6-4fb2-4519-93c0-0f22c86f05c1</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
+        <is>
+          <t>А40-312770/2024</t>
+        </is>
+      </c>
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2024</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr"/>
+      <c r="G87" s="2" t="inlineStr"/>
+      <c r="H87" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I87" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K87" s="2" t="inlineStr">
+        <is>
+          <t>КОО ХэйлунцзянЭнергоСтрой</t>
+        </is>
+      </c>
+      <c r="L87" s="2" t="inlineStr"/>
+      <c r="M87" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N87" s="2" t="inlineStr">
+        <is>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="inlineStr"/>
+      <c r="P87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="R87" s="2" t="inlineStr"/>
+      <c r="S87" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2025</t>
+        </is>
+      </c>
+      <c r="T87" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U87" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/78c027fd-c2dd-49f7-a3c2-282b2841fc94</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
+        <is>
+          <t>А40-312791/2024</t>
+        </is>
+      </c>
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2024</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr"/>
+      <c r="G88" s="2" t="inlineStr"/>
+      <c r="H88" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I88" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J88" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K88" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛВЕКОН"</t>
+        </is>
+      </c>
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>7715772456</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N88" s="2" t="inlineStr">
+        <is>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O88" s="2" t="inlineStr"/>
+      <c r="P88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
+      <c r="S88" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2025</t>
+        </is>
+      </c>
+      <c r="T88" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U88" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d7d9ab80-c7fe-4c6e-ae44-3ba071bf7a7a</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
+        <is>
+          <t>А40-312903/2024</t>
+        </is>
+      </c>
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2024</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr"/>
+      <c r="G89" s="2" t="inlineStr"/>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I89" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K89" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РСК ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>7743286955</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N89" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="inlineStr"/>
+      <c r="P89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr"/>
+      <c r="R89" s="2" t="inlineStr"/>
+      <c r="S89" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2025</t>
+        </is>
+      </c>
+      <c r="T89" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U89" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dd9cf517-8dd3-4689-88b0-9dbc5bfebf42</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
+        <is>
+          <t>А40-312904/2024</t>
+        </is>
+      </c>
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2024</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr"/>
+      <c r="G90" s="2" t="inlineStr"/>
+      <c r="H90" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I90" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K90" s="2" t="inlineStr">
+        <is>
+          <t>Хеладзе Арчил Гедеонович</t>
+        </is>
+      </c>
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>773376754248</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N90" s="2" t="inlineStr">
+        <is>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr"/>
+      <c r="P90" s="2" t="inlineStr"/>
+      <c r="Q90" s="2" t="inlineStr"/>
+      <c r="R90" s="2" t="inlineStr"/>
+      <c r="S90" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2025</t>
+        </is>
+      </c>
+      <c r="T90" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U90" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/53b94a54-7ac0-49a1-be05-4b099649a621</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
+        <is>
+          <t>А40-310040/2024</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr"/>
+      <c r="G91" s="2" t="inlineStr"/>
+      <c r="H91" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I91" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J91" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K91" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АГАТ"</t>
+        </is>
+      </c>
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>7720373457</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N91" s="2" t="inlineStr">
+        <is>
+          <t>Корогодова И. М.</t>
+        </is>
+      </c>
+      <c r="O91" s="2" t="inlineStr"/>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
+      <c r="R91" s="2" t="inlineStr"/>
+      <c r="S91" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2025</t>
+        </is>
+      </c>
+      <c r="T91" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U91" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/061beb0a-0f40-426a-950e-d68f2036734c</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
+        <is>
+          <t>А40-310807/2024</t>
+        </is>
+      </c>
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr"/>
+      <c r="G92" s="2" t="inlineStr"/>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I92" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J92" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K92" s="2" t="inlineStr">
+        <is>
+          <t>АО "БАЗИС МОСКОВСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>7714814544</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N92" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O92" s="2" t="inlineStr"/>
+      <c r="P92" s="2" t="inlineStr"/>
+      <c r="Q92" s="2" t="inlineStr"/>
+      <c r="R92" s="2" t="inlineStr"/>
+      <c r="S92" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2025</t>
+        </is>
+      </c>
+      <c r="T92" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U92" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45cb4dcc-9d81-4559-aa1e-99ddf0d736c8</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
+        <is>
+          <t>А40-310802/2024</t>
+        </is>
+      </c>
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr"/>
+      <c r="G93" s="2" t="inlineStr"/>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I93" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J93" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K93" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКОРУС 21 СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>9718084532</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N93" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="inlineStr"/>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr"/>
+      <c r="R93" s="2" t="inlineStr"/>
+      <c r="S93" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2025</t>
+        </is>
+      </c>
+      <c r="T93" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U93" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b6a45956-6f3e-4f06-8302-1334c1583a52</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
+        <is>
+          <t>А40-310772/2024</t>
+        </is>
+      </c>
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr"/>
+      <c r="G94" s="2" t="inlineStr"/>
+      <c r="H94" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I94" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K94" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ ГРУППА "РАЗВИТИЕ"</t>
+        </is>
+      </c>
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>7725489769</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N94" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O94" s="2" t="inlineStr"/>
+      <c r="P94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr"/>
+      <c r="R94" s="2" t="inlineStr"/>
+      <c r="S94" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2025</t>
+        </is>
+      </c>
+      <c r="T94" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/23159637-fedc-45de-8bde-abba4ec67671</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
+        <is>
+          <t>А40-310762/2024</t>
+        </is>
+      </c>
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr"/>
+      <c r="G95" s="2" t="inlineStr"/>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I95" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J95" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K95" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФАСАД ЛТД."</t>
+        </is>
+      </c>
+      <c r="L95" s="2" t="inlineStr">
+        <is>
+          <t>7705970233</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N95" s="2" t="inlineStr">
+        <is>
+          <t>Корогодова И. М.</t>
+        </is>
+      </c>
+      <c r="O95" s="2" t="inlineStr"/>
+      <c r="P95" s="2" t="inlineStr"/>
+      <c r="Q95" s="2" t="inlineStr"/>
+      <c r="R95" s="2" t="inlineStr"/>
+      <c r="S95" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2025</t>
+        </is>
+      </c>
+      <c r="T95" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U95" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bcac0ff9-fa18-4463-a9d7-17186593d203</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
+        <is>
+          <t>А40-310757/2024</t>
+        </is>
+      </c>
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr"/>
+      <c r="G96" s="2" t="inlineStr"/>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I96" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K96" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КБК ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>7709805840</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N96" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O96" s="2" t="inlineStr"/>
+      <c r="P96" s="2" t="inlineStr"/>
+      <c r="Q96" s="2" t="inlineStr"/>
+      <c r="R96" s="2" t="inlineStr"/>
+      <c r="S96" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2025</t>
+        </is>
+      </c>
+      <c r="T96" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U96" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8ad20627-aa7f-449e-8b85-9cb4ff4b8c82</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
+        <is>
+          <t>А40-310718/2024</t>
+        </is>
+      </c>
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr"/>
+      <c r="G97" s="2" t="inlineStr"/>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I97" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K97" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОНСТРАКШЕН АЭРО"</t>
+        </is>
+      </c>
+      <c r="L97" s="2" t="inlineStr">
+        <is>
+          <t>7722376164</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N97" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="inlineStr"/>
+      <c r="P97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr"/>
+      <c r="R97" s="2" t="inlineStr"/>
+      <c r="S97" s="2" t="inlineStr">
+        <is>
+          <t>08.03.2025</t>
+        </is>
+      </c>
+      <c r="T97" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U97" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a7720db8-849e-419a-8fc2-2adf9e8932c8</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="inlineStr">
+        <is>
+          <t>А40-310047/2024</t>
+        </is>
+      </c>
+      <c r="C98" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr"/>
+      <c r="G98" s="2" t="inlineStr"/>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I98" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J98" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K98" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НАУЧНЫЙ ЦЕНТР "СТК"</t>
+        </is>
+      </c>
+      <c r="L98" s="2" t="inlineStr">
+        <is>
+          <t>7715473270</t>
+        </is>
+      </c>
+      <c r="M98" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N98" s="2" t="inlineStr">
+        <is>
+          <t>Корогодова И. М.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="inlineStr"/>
+      <c r="P98" s="2" t="inlineStr"/>
+      <c r="Q98" s="2" t="inlineStr"/>
+      <c r="R98" s="2" t="inlineStr"/>
+      <c r="S98" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2025</t>
+        </is>
+      </c>
+      <c r="T98" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U98" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9595f0c0-7fce-4aac-9305-77ff77448bc4</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="inlineStr">
+        <is>
+          <t>А40-310030/2024</t>
+        </is>
+      </c>
+      <c r="C99" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr"/>
+      <c r="G99" s="2" t="inlineStr"/>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I99" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J99" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K99" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛТОЧПРИБОР"</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>7735144114</t>
+        </is>
+      </c>
+      <c r="M99" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N99" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O99" s="2" t="inlineStr"/>
+      <c r="P99" s="2" t="inlineStr"/>
+      <c r="Q99" s="2" t="inlineStr"/>
+      <c r="R99" s="2" t="inlineStr"/>
+      <c r="S99" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2025</t>
+        </is>
+      </c>
+      <c r="T99" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U99" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6a71a7e5-96c8-427d-891d-aa7a5a4270c6</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="inlineStr">
+        <is>
+          <t>А40-310018/2024</t>
+        </is>
+      </c>
+      <c r="C100" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr"/>
+      <c r="G100" s="2" t="inlineStr"/>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I100" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J100" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K100" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОИЗВОДСТВЕННО-МОНТАЖНАЯ ФИРМА "ПРОМТЕХОБОРУДОВАНИЕ-2000"</t>
+        </is>
+      </c>
+      <c r="L100" s="2" t="inlineStr">
+        <is>
+          <t>7736190272</t>
+        </is>
+      </c>
+      <c r="M100" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N100" s="2" t="inlineStr">
+        <is>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="inlineStr"/>
+      <c r="P100" s="2" t="inlineStr"/>
+      <c r="Q100" s="2" t="inlineStr"/>
+      <c r="R100" s="2" t="inlineStr"/>
+      <c r="S100" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2025</t>
+        </is>
+      </c>
+      <c r="T100" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U100" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/48670356-e621-4a53-9cec-16753c71097f</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="inlineStr">
+        <is>
+          <t>А40-310006/2024</t>
+        </is>
+      </c>
+      <c r="C101" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr"/>
+      <c r="G101" s="2" t="inlineStr"/>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I101" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J101" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K101" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМСТРОЙКОМПЛЕКТ"</t>
+        </is>
+      </c>
+      <c r="L101" s="2" t="inlineStr">
+        <is>
+          <t>7718792845</t>
+        </is>
+      </c>
+      <c r="M101" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N101" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
+      <c r="P101" s="2" t="inlineStr"/>
+      <c r="Q101" s="2" t="inlineStr"/>
+      <c r="R101" s="2" t="inlineStr"/>
+      <c r="S101" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2025</t>
+        </is>
+      </c>
+      <c r="T101" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U101" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1b605c36-fcb0-44fc-9923-dd77b0ff6d5f</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="n">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="inlineStr">
+        <is>
+          <t>А40-309999/2024</t>
+        </is>
+      </c>
+      <c r="C102" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr"/>
+      <c r="G102" s="2" t="inlineStr"/>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I102" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>АО "ГЕНИНЖКОНСАЛТ"</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>7716166715</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N102" s="2" t="inlineStr">
+        <is>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr"/>
+      <c r="P102" s="2" t="inlineStr"/>
+      <c r="Q102" s="2" t="inlineStr"/>
+      <c r="R102" s="2" t="inlineStr"/>
+      <c r="S102" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2025</t>
+        </is>
+      </c>
+      <c r="T102" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U102" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/873323dc-f1c8-49cd-81a9-0f592f312150</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="n">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="inlineStr">
+        <is>
+          <t>А40-309985/2024</t>
+        </is>
+      </c>
+      <c r="C103" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2024</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr"/>
+      <c r="G103" s="2" t="inlineStr"/>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I103" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦТЕХМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>7710970550</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N103" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="inlineStr"/>
+      <c r="P103" s="2" t="inlineStr"/>
+      <c r="Q103" s="2" t="inlineStr"/>
+      <c r="R103" s="2" t="inlineStr"/>
+      <c r="S103" s="2" t="inlineStr">
+        <is>
+          <t>23.02.2025</t>
+        </is>
+      </c>
+      <c r="T103" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U103" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3fc3fe96-cf7f-43a2-aeea-6d7f6146db32</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="n">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="inlineStr">
+        <is>
+          <t>А40-304812/2024</t>
+        </is>
+      </c>
+      <c r="C104" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2024</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F104" s="2" t="inlineStr"/>
+      <c r="G104" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I104" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K104" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L104" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M104" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N104" s="2" t="inlineStr">
+        <is>
+          <t>Вольская К. В.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr"/>
+      <c r="P104" s="2" t="inlineStr"/>
+      <c r="Q104" s="2" t="inlineStr"/>
+      <c r="R104" s="2" t="inlineStr"/>
+      <c r="S104" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="T104" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U104" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d6eebe2e-d5cb-4550-be10-4504bf460e50</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="n">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="inlineStr">
+        <is>
+          <t>А40-299025/2024</t>
+        </is>
+      </c>
+      <c r="C105" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2024</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr"/>
+      <c r="G105" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I105" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K105" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L105" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M105" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N105" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="inlineStr"/>
+      <c r="P105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="R105" s="2" t="inlineStr"/>
+      <c r="S105" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2025</t>
+        </is>
+      </c>
+      <c r="T105" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U105" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a472528b-674a-4b7e-af19-d30c9875ae80</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="n">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>А40-269890/2024</t>
+        </is>
+      </c>
+      <c r="C106" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2024</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr"/>
+      <c r="G106" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АЛМАЗ" ИМЕНИ АКАДЕМИКА А.А.РАСПЛЕТИНА"</t>
+        </is>
+      </c>
+      <c r="I106" s="2" t="inlineStr">
+        <is>
+          <t>7712040285</t>
+        </is>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K106" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M106" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N106" s="2" t="inlineStr">
+        <is>
+          <t>Картавая О. Н.</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="inlineStr"/>
+      <c r="Q106" s="2" t="inlineStr"/>
+      <c r="R106" s="2" t="inlineStr"/>
+      <c r="S106" s="2" t="inlineStr">
+        <is>
+          <t>17.03.2026</t>
+        </is>
+      </c>
+      <c r="T106" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U106" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/30782134-32f4-4ad1-b8db-69195ed1ab28</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="n">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>А40-256837/2024</t>
+        </is>
+      </c>
+      <c r="C107" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2024</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E107" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr"/>
+      <c r="G107" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="I107" s="2" t="inlineStr">
+        <is>
+          <t>2901131041</t>
+        </is>
+      </c>
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K107" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L107" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M107" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N107" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
+      <c r="P107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="R107" s="2" t="inlineStr"/>
+      <c r="S107" s="2" t="inlineStr">
+        <is>
+          <t>23.01.2026</t>
+        </is>
+      </c>
+      <c r="T107" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U107" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b0bfe53c-bd4b-4bab-9960-d9e9a739911e</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="n">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="inlineStr">
+        <is>
+          <t>А40-248488/2024</t>
+        </is>
+      </c>
+      <c r="C108" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2024</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr"/>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАСТА"</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>7731646956</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="inlineStr"/>
+      <c r="P108" s="2" t="inlineStr"/>
+      <c r="Q108" s="2" t="inlineStr"/>
+      <c r="R108" s="2" t="inlineStr"/>
+      <c r="S108" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2025</t>
+        </is>
+      </c>
+      <c r="T108" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U108" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d1892f49-4dd4-4f61-8759-2ee632f1657d</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="n">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>А40-248514/2024</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2024</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr"/>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr">
+        <is>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr"/>
+      <c r="P109" s="2" t="inlineStr"/>
+      <c r="Q109" s="2" t="inlineStr"/>
+      <c r="R109" s="2" t="inlineStr"/>
+      <c r="S109" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2025</t>
+        </is>
+      </c>
+      <c r="T109" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U109" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/affb3cc3-48f6-4140-a085-56154159c2f5</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>А40-238252/2024</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2024</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr"/>
+      <c r="G110" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I110" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K110" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L110" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M110" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N110" s="2" t="inlineStr">
+        <is>
+          <t>Вольская К. В.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr"/>
+      <c r="P110" s="2" t="inlineStr"/>
+      <c r="Q110" s="2" t="inlineStr"/>
+      <c r="R110" s="2" t="inlineStr"/>
+      <c r="S110" s="2" t="inlineStr">
+        <is>
+          <t>24.01.2026</t>
+        </is>
+      </c>
+      <c r="T110" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U110" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/27f172ac-7a14-4532-95f3-753113dc315e</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="inlineStr">
+        <is>
+          <t>А40-238752/2024</t>
+        </is>
+      </c>
+      <c r="C111" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2024</t>
+        </is>
+      </c>
+      <c r="D111" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F111" s="2" t="inlineStr"/>
+      <c r="G111" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I111" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K111" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АДАСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L111" s="2" t="inlineStr">
+        <is>
+          <t>7723594422</t>
+        </is>
+      </c>
+      <c r="M111" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N111" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="inlineStr"/>
+      <c r="P111" s="2" t="inlineStr"/>
+      <c r="Q111" s="2" t="inlineStr"/>
+      <c r="R111" s="2" t="inlineStr"/>
+      <c r="S111" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2025</t>
+        </is>
+      </c>
+      <c r="T111" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U111" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/26aa77aa-b708-4346-ac7e-5eb45ee0e7e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="inlineStr">
+        <is>
+          <t>А40-238386/2024</t>
+        </is>
+      </c>
+      <c r="C112" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2024</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F112" s="2" t="inlineStr"/>
+      <c r="G112" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I112" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K112" s="2" t="inlineStr">
+        <is>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+        </is>
+      </c>
+      <c r="L112" s="2" t="inlineStr">
+        <is>
+          <t>7705042179</t>
+        </is>
+      </c>
+      <c r="M112" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N112" s="2" t="inlineStr">
+        <is>
+          <t>Романов О. В.</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr"/>
+      <c r="P112" s="2" t="inlineStr"/>
+      <c r="Q112" s="2" t="inlineStr"/>
+      <c r="R112" s="2" t="inlineStr"/>
+      <c r="S112" s="2" t="inlineStr">
+        <is>
+          <t>05.06.2025</t>
+        </is>
+      </c>
+      <c r="T112" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U112" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/933dce37-7dd1-4a16-a4fd-ae0cbd4713e2</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>А51-18933/2024</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2024</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F113" s="2" t="inlineStr"/>
+      <c r="G113" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ДАЛЬНЕВОСТОЧНЫЙ ФЕДЕРАЛЬНЫЙ УНИВЕРСИТЕТ"</t>
+        </is>
+      </c>
+      <c r="I113" s="2" t="inlineStr">
+        <is>
+          <t>2536014538</t>
+        </is>
+      </c>
+      <c r="J113" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K113" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АТЛАНТ"</t>
+        </is>
+      </c>
+      <c r="L113" s="2" t="inlineStr">
+        <is>
+          <t>7743031523</t>
+        </is>
+      </c>
+      <c r="M113" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N113" s="2" t="inlineStr">
+        <is>
+          <t>Зайцева Л. В.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
+      <c r="P113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
+      <c r="S113" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2025</t>
+        </is>
+      </c>
+      <c r="T113" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U113" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1a266127-651f-4af2-8a33-2d82f49b49c1</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" s="2" t="inlineStr">
+        <is>
+          <t>А40-232898/2024</t>
+        </is>
+      </c>
+      <c r="C114" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2024</t>
+        </is>
+      </c>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr"/>
+      <c r="G114" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I114" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K114" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L114" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M114" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N114" s="2" t="inlineStr">
+        <is>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O114" s="2" t="inlineStr"/>
+      <c r="P114" s="2" t="inlineStr"/>
+      <c r="Q114" s="2" t="inlineStr"/>
+      <c r="R114" s="2" t="inlineStr"/>
+      <c r="S114" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2024</t>
+        </is>
+      </c>
+      <c r="T114" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dd306d4c-b2e5-48d6-a55a-c01131fb5375</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" s="2" t="inlineStr">
+        <is>
+          <t>А04-8329/2024</t>
+        </is>
+      </c>
+      <c r="C115" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2024</t>
+        </is>
+      </c>
+      <c r="D115" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E115" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F115" s="2" t="inlineStr"/>
+      <c r="G115" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>Муниципальное общеобразовательное автономное учреждение средняя общеобразовательная школа № 6 города Свободного</t>
+        </is>
+      </c>
+      <c r="I115" s="2" t="inlineStr">
+        <is>
+          <t>2807007008</t>
+        </is>
+      </c>
+      <c r="J115" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K115" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК Атлант"</t>
+        </is>
+      </c>
+      <c r="L115" s="2" t="inlineStr">
+        <is>
+          <t>7743031523</t>
+        </is>
+      </c>
+      <c r="M115" s="2" t="inlineStr">
+        <is>
+          <t>АС Дальневосточного округа</t>
+        </is>
+      </c>
+      <c r="N115" s="2" t="inlineStr">
+        <is>
+          <t>Мельникова Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="inlineStr"/>
+      <c r="P115" s="2" t="inlineStr"/>
+      <c r="Q115" s="2" t="inlineStr"/>
+      <c r="R115" s="2" t="inlineStr"/>
+      <c r="S115" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="T115" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U115" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c6fbb77b-2312-45bc-bac8-0a7afa25d751</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" s="2" t="inlineStr">
+        <is>
+          <t>А40-226603/2024</t>
+        </is>
+      </c>
+      <c r="C116" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2024</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E116" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F116" s="2" t="inlineStr"/>
+      <c r="G116" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНСАЙТ МЕДИА"</t>
+        </is>
+      </c>
+      <c r="I116" s="2" t="inlineStr">
+        <is>
+          <t>9705149743</t>
+        </is>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K116" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БДМ ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr">
+        <is>
+          <t>9705003448</t>
+        </is>
+      </c>
+      <c r="M116" s="2" t="inlineStr">
+        <is>
+          <t>АС Московского округа</t>
+        </is>
+      </c>
+      <c r="N116" s="2" t="inlineStr">
+        <is>
+          <t>Горшкова М. П.</t>
+        </is>
+      </c>
+      <c r="O116" s="2" t="inlineStr"/>
+      <c r="P116" s="2" t="inlineStr"/>
+      <c r="Q116" s="2" t="inlineStr"/>
+      <c r="R116" s="2" t="inlineStr"/>
+      <c r="S116" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2026</t>
+        </is>
+      </c>
+      <c r="T116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U116" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/65cde1f5-c675-4d73-a193-7f27d88342a1</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" s="2" t="inlineStr">
+        <is>
+          <t>А40-211751/2024</t>
+        </is>
+      </c>
+      <c r="C117" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2024</t>
+        </is>
+      </c>
+      <c r="D117" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E117" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F117" s="2" t="inlineStr"/>
+      <c r="G117" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I117" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J117" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K117" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАСТА"</t>
+        </is>
+      </c>
+      <c r="L117" s="2" t="inlineStr">
+        <is>
+          <t>7731646956</t>
+        </is>
+      </c>
+      <c r="M117" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N117" s="2" t="inlineStr">
+        <is>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O117" s="2" t="inlineStr"/>
+      <c r="P117" s="2" t="inlineStr"/>
+      <c r="Q117" s="2" t="inlineStr"/>
+      <c r="R117" s="2" t="inlineStr"/>
+      <c r="S117" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2024</t>
+        </is>
+      </c>
+      <c r="T117" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U117" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2e5ccd1a-ddc9-4767-8af6-86e60cd24e63</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="n">
+        <v>117</v>
+      </c>
+      <c r="B118" s="2" t="inlineStr">
+        <is>
+          <t>А60-37221/2024</t>
+        </is>
+      </c>
+      <c r="C118" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2024</t>
+        </is>
+      </c>
+      <c r="D118" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E118" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F118" s="2" t="inlineStr"/>
+      <c r="G118" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИБИРЬДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I118" s="2" t="inlineStr">
+        <is>
+          <t>7203302867</t>
+        </is>
+      </c>
+      <c r="J118" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K118" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ СВЕРДЛОВСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА СВЕРДЛОВСКОЙ ОБЛАСТИ"</t>
+        </is>
+      </c>
+      <c r="L118" s="2" t="inlineStr">
+        <is>
+          <t>6661004559</t>
+        </is>
+      </c>
+      <c r="M118" s="2" t="inlineStr">
+        <is>
+          <t>АС Свердловской области</t>
+        </is>
+      </c>
+      <c r="N118" s="2" t="inlineStr">
+        <is>
+          <t>Раднаева С. В.</t>
+        </is>
+      </c>
+      <c r="O118" s="2" t="inlineStr"/>
+      <c r="P118" s="2" t="inlineStr"/>
+      <c r="Q118" s="2" t="inlineStr"/>
+      <c r="R118" s="2" t="inlineStr"/>
+      <c r="S118" s="2" t="inlineStr">
+        <is>
+          <t>22.07.2026</t>
+        </is>
+      </c>
+      <c r="T118" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U118" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/384e7f7c-c5be-4a3b-a37c-6932f2e9088e</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="n">
+        <v>118</v>
+      </c>
+      <c r="B119" s="2" t="inlineStr">
+        <is>
+          <t>А40-143178/2024</t>
+        </is>
+      </c>
+      <c r="C119" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2024</t>
+        </is>
+      </c>
+      <c r="D119" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E119" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F119" s="2" t="inlineStr"/>
+      <c r="G119" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+        </is>
+      </c>
+      <c r="I119" s="2" t="inlineStr">
+        <is>
+          <t>7702232171</t>
+        </is>
+      </c>
+      <c r="J119" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K119" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L119" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M119" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N119" s="2" t="inlineStr">
+        <is>
+          <t>Шуваева М. В.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="inlineStr"/>
+      <c r="P119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="R119" s="2" t="inlineStr"/>
+      <c r="S119" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2026</t>
+        </is>
+      </c>
+      <c r="T119" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U119" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aeeb060f-1c9e-439d-b45a-c9752422cdad</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="n">
+        <v>119</v>
+      </c>
+      <c r="B120" s="2" t="inlineStr">
+        <is>
+          <t>А40-132473/2024</t>
+        </is>
+      </c>
+      <c r="C120" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2024</t>
+        </is>
+      </c>
+      <c r="D120" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E120" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F120" s="2" t="inlineStr"/>
+      <c r="G120" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ АГЕНТСТВО МОРСКОГО И РЕЧНОГО ТРАНСПОРТА</t>
+        </is>
+      </c>
+      <c r="I120" s="2" t="inlineStr">
+        <is>
+          <t>7707516988</t>
+        </is>
+      </c>
+      <c r="J120" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K120" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L120" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M120" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N120" s="2" t="inlineStr">
+        <is>
+          <t>Ларин М. В.</t>
+        </is>
+      </c>
+      <c r="O120" s="2" t="inlineStr"/>
+      <c r="P120" s="2" t="inlineStr"/>
+      <c r="Q120" s="2" t="inlineStr"/>
+      <c r="R120" s="2" t="inlineStr"/>
+      <c r="S120" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2025</t>
+        </is>
+      </c>
+      <c r="T120" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U120" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/51c271aa-0d5c-4f6a-ab9d-4fa8f19be1cc</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="n">
+        <v>120</v>
+      </c>
+      <c r="B121" s="2" t="inlineStr">
+        <is>
+          <t>А40-97275/2024</t>
+        </is>
+      </c>
+      <c r="C121" s="2" t="inlineStr">
+        <is>
+          <t>02.05.2024</t>
+        </is>
+      </c>
+      <c r="D121" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E121" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F121" s="2" t="inlineStr"/>
+      <c r="G121" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="inlineStr">
+        <is>
+          <t>Воробьев Александр Валерьевич</t>
+        </is>
+      </c>
+      <c r="I121" s="2" t="inlineStr">
+        <is>
+          <t>772576847836</t>
+        </is>
+      </c>
+      <c r="J121" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K121" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК РАЙОНА НОВОГИРЕЕВО"</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr">
+        <is>
+          <t>7720832904</t>
+        </is>
+      </c>
+      <c r="M121" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N121" s="2" t="inlineStr">
+        <is>
+          <t>Гусенков М. О.</t>
+        </is>
+      </c>
+      <c r="O121" s="2" t="inlineStr"/>
+      <c r="P121" s="2" t="inlineStr"/>
+      <c r="Q121" s="2" t="inlineStr"/>
+      <c r="R121" s="2" t="inlineStr"/>
+      <c r="S121" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2025</t>
+        </is>
+      </c>
+      <c r="T121" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U121" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5ccf366a-ffd7-4e9e-b4bf-5377ade288f8</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="n">
+        <v>121</v>
+      </c>
+      <c r="B122" s="2" t="inlineStr">
+        <is>
+          <t>А40-83578/2024</t>
+        </is>
+      </c>
+      <c r="C122" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2024</t>
+        </is>
+      </c>
+      <c r="D122" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E122" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F122" s="2" t="inlineStr"/>
+      <c r="G122" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="inlineStr">
+        <is>
+          <t>АДМИНИСТРАЦИЯ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I122" s="2" t="inlineStr">
+        <is>
+          <t>2920017249</t>
+        </is>
+      </c>
+      <c r="J122" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K122" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L122" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M122" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N122" s="2" t="inlineStr">
+        <is>
+          <t>Фортунатова Е. О.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="inlineStr"/>
+      <c r="P122" s="2" t="inlineStr"/>
+      <c r="Q122" s="2" t="inlineStr"/>
+      <c r="R122" s="2" t="inlineStr"/>
+      <c r="S122" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2026</t>
+        </is>
+      </c>
+      <c r="T122" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U122" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aa136eec-87e5-43dd-8091-906f294f6d08</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="n">
+        <v>122</v>
+      </c>
+      <c r="B123" s="2" t="inlineStr">
+        <is>
+          <t>А40-83904/2024</t>
+        </is>
+      </c>
+      <c r="C123" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2024</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E123" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F123" s="2" t="inlineStr"/>
+      <c r="G123" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I123" s="2" t="inlineStr">
+        <is>
+          <t>2920009960</t>
+        </is>
+      </c>
+      <c r="J123" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K123" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L123" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M123" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N123" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O123" s="2" t="inlineStr"/>
+      <c r="P123" s="2" t="inlineStr"/>
+      <c r="Q123" s="2" t="inlineStr"/>
+      <c r="R123" s="2" t="inlineStr"/>
+      <c r="S123" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2025</t>
+        </is>
+      </c>
+      <c r="T123" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U123" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5dca27d6-e1f4-466f-83e5-546a6159eb19</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="2" t="n">
+        <v>123</v>
+      </c>
+      <c r="B124" s="2" t="inlineStr">
+        <is>
+          <t>А40-83701/2024</t>
+        </is>
+      </c>
+      <c r="C124" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2024</t>
+        </is>
+      </c>
+      <c r="D124" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E124" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F124" s="2" t="inlineStr"/>
+      <c r="G124" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="inlineStr">
+        <is>
+          <t>УПРАВЛЕНИЕ МУНИЦИПАЛЬНОГО ИМУЩЕСТВА АДМИНИСТРАЦИИ ПЛЕСЕЦКОГО МУНИЦИПАЛЬНОГО ОКРУГА АРХАНГЕЛЬСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I124" s="2" t="inlineStr">
+        <is>
+          <t>2920009960</t>
+        </is>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K124" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L124" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M124" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N124" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O124" s="2" t="inlineStr"/>
+      <c r="P124" s="2" t="inlineStr"/>
+      <c r="Q124" s="2" t="inlineStr"/>
+      <c r="R124" s="2" t="inlineStr"/>
+      <c r="S124" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2025</t>
+        </is>
+      </c>
+      <c r="T124" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U124" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d2aa6bce-6ef8-4c42-ac47-237da39a765c</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="2" t="n">
+        <v>124</v>
+      </c>
+      <c r="B125" s="2" t="inlineStr">
+        <is>
+          <t>А40-304808/2023</t>
+        </is>
+      </c>
+      <c r="C125" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2023</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E125" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F125" s="2" t="inlineStr"/>
+      <c r="G125" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КРЫМ "ИНВЕСТИЦИОННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕСПУБЛИКИ КРЫМ"</t>
+        </is>
+      </c>
+      <c r="I125" s="2" t="inlineStr">
+        <is>
+          <t>9102187428</t>
+        </is>
+      </c>
+      <c r="J125" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K125" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L125" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M125" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N125" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O125" s="2" t="inlineStr"/>
+      <c r="P125" s="2" t="inlineStr"/>
+      <c r="Q125" s="2" t="inlineStr"/>
+      <c r="R125" s="2" t="inlineStr"/>
+      <c r="S125" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2024</t>
+        </is>
+      </c>
+      <c r="T125" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U125" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a37b2f7-88f1-4fb9-80b1-7e4b814188f3</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="n">
+        <v>125</v>
+      </c>
+      <c r="B126" s="2" t="inlineStr">
+        <is>
+          <t>А40-283589/2023</t>
+        </is>
+      </c>
+      <c r="C126" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2023</t>
+        </is>
+      </c>
+      <c r="D126" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E126" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F126" s="2" t="inlineStr"/>
+      <c r="G126" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРАНИ ГОРОДА"</t>
+        </is>
+      </c>
+      <c r="I126" s="2" t="inlineStr">
+        <is>
+          <t>7721792475</t>
+        </is>
+      </c>
+      <c r="J126" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K126" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЕТТА-СТРОЙ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L126" s="2" t="inlineStr">
+        <is>
+          <t>5030086043</t>
+        </is>
+      </c>
+      <c r="M126" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N126" s="2" t="inlineStr">
+        <is>
+          <t>Картавая О. Н.</t>
+        </is>
+      </c>
+      <c r="O126" s="2" t="inlineStr"/>
+      <c r="P126" s="2" t="inlineStr"/>
+      <c r="Q126" s="2" t="inlineStr"/>
+      <c r="R126" s="2" t="inlineStr"/>
+      <c r="S126" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2023</t>
+        </is>
+      </c>
+      <c r="T126" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U126" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d835e10-9c22-45dc-94c3-51aae92c01e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="2" t="n">
+        <v>126</v>
+      </c>
+      <c r="B127" s="2" t="inlineStr">
+        <is>
+          <t>А40-270907/2023</t>
+        </is>
+      </c>
+      <c r="C127" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2023</t>
+        </is>
+      </c>
+      <c r="D127" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E127" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F127" s="2" t="inlineStr"/>
+      <c r="G127" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I127" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K127" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАСТА"</t>
+        </is>
+      </c>
+      <c r="L127" s="2" t="inlineStr">
+        <is>
+          <t>7731646956</t>
+        </is>
+      </c>
+      <c r="M127" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N127" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="inlineStr"/>
+      <c r="P127" s="2" t="inlineStr"/>
+      <c r="Q127" s="2" t="inlineStr"/>
+      <c r="R127" s="2" t="inlineStr"/>
+      <c r="S127" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2024</t>
+        </is>
+      </c>
+      <c r="T127" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U127" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3dee6733-02eb-48b7-a420-c32abf856372</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="n">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="inlineStr">
+        <is>
+          <t>А40-270842/2023</t>
+        </is>
+      </c>
+      <c r="C128" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2023</t>
+        </is>
+      </c>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr"/>
+      <c r="G128" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I128" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J128" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K128" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РЕСТАВРАЦИИ И ВОЗРОЖДЕНИЮ НАЦИОНАЛЬНОГО АРХИТЕКТУРНОГО НАСЛЕДИЯ "АРХИТЕКТУРНОЕ НАСЛЕДИЕ"</t>
+        </is>
+      </c>
+      <c r="L128" s="2" t="inlineStr">
+        <is>
+          <t>7724297990</t>
+        </is>
+      </c>
+      <c r="M128" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N128" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="inlineStr"/>
+      <c r="P128" s="2" t="inlineStr"/>
+      <c r="Q128" s="2" t="inlineStr"/>
+      <c r="R128" s="2" t="inlineStr"/>
+      <c r="S128" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2024</t>
+        </is>
+      </c>
+      <c r="T128" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U128" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/03126c9d-a60f-4ced-b4ad-2fcd84a179af</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="n">
+        <v>128</v>
+      </c>
+      <c r="B129" s="2" t="inlineStr">
+        <is>
+          <t>А40-253554/2023</t>
+        </is>
+      </c>
+      <c r="C129" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2023</t>
+        </is>
+      </c>
+      <c r="D129" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E129" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F129" s="2" t="inlineStr"/>
+      <c r="G129" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="inlineStr">
+        <is>
+          <t>АО "СТРАХОВОЕ ОБЩЕСТВО ГАЗОВОЙ ПРОМЫШЛЕННОСТИ"</t>
+        </is>
+      </c>
+      <c r="I129" s="2" t="inlineStr">
+        <is>
+          <t>7736035485</t>
+        </is>
+      </c>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K129" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="M129" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N129" s="2" t="inlineStr">
+        <is>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O129" s="2" t="inlineStr"/>
+      <c r="P129" s="2" t="inlineStr"/>
+      <c r="Q129" s="2" t="inlineStr"/>
+      <c r="R129" s="2" t="inlineStr"/>
+      <c r="S129" s="2" t="inlineStr">
+        <is>
+          <t>13.05.2024</t>
+        </is>
+      </c>
+      <c r="T129" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U129" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/81631f1d-b128-4a33-9190-c2a79c5d6997</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>А40-185325/2023</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2023</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr"/>
+      <c r="G130" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I130" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАСТА"</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr">
+        <is>
+          <t>7731646956</t>
+        </is>
+      </c>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr"/>
+      <c r="P130" s="2" t="inlineStr"/>
+      <c r="Q130" s="2" t="inlineStr"/>
+      <c r="R130" s="2" t="inlineStr"/>
+      <c r="S130" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2024</t>
+        </is>
+      </c>
+      <c r="T130" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U130" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/173837d4-3010-4778-964f-c2223ea35649</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>А40-172223/2023</t>
+        </is>
+      </c>
+      <c r="C131" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2023</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr"/>
+      <c r="G131" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I131" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПСК "СТРОЙСФЕРА"</t>
+        </is>
+      </c>
+      <c r="L131" s="2" t="inlineStr">
+        <is>
+          <t>7716846630</t>
+        </is>
+      </c>
+      <c r="M131" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N131" s="2" t="inlineStr">
+        <is>
+          <t>Ларин М. В.</t>
+        </is>
+      </c>
+      <c r="O131" s="2" t="inlineStr"/>
+      <c r="P131" s="2" t="inlineStr"/>
+      <c r="Q131" s="2" t="inlineStr"/>
+      <c r="R131" s="2" t="inlineStr"/>
+      <c r="S131" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2023</t>
+        </is>
+      </c>
+      <c r="T131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U131" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e797dd1e-c3a3-4806-ba34-9917116a5906</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>А40-100236/2023</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>03.05.2023</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr"/>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I132" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙМАКС - ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr">
+        <is>
+          <t>7106515965</t>
+        </is>
+      </c>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>Ларин М. В.</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="inlineStr"/>
+      <c r="P132" s="2" t="inlineStr"/>
+      <c r="Q132" s="2" t="inlineStr"/>
+      <c r="R132" s="2" t="inlineStr"/>
+      <c r="S132" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2023</t>
+        </is>
+      </c>
+      <c r="T132" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U132" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aabe7e45-6fa1-47dd-b9b5-d8a1fb6ed853</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="n">
+        <v>132</v>
+      </c>
+      <c r="B133" s="2" t="inlineStr">
+        <is>
+          <t>А40-51190/2023</t>
+        </is>
+      </c>
+      <c r="C133" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2023</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E133" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F133" s="2" t="inlineStr"/>
+      <c r="G133" s="2" t="inlineStr"/>
+      <c r="H133" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I133" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K133" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НИКС"</t>
+        </is>
+      </c>
+      <c r="L133" s="2" t="inlineStr">
+        <is>
+          <t>7733259293</t>
+        </is>
+      </c>
+      <c r="M133" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N133" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O133" s="2" t="inlineStr"/>
+      <c r="P133" s="2" t="inlineStr"/>
+      <c r="Q133" s="2" t="inlineStr"/>
+      <c r="R133" s="2" t="inlineStr"/>
+      <c r="S133" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2023</t>
+        </is>
+      </c>
+      <c r="T133" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U133" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e7f4bc70-b678-4f88-9563-636506d9be45</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>А40-51361/2023</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2023</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr"/>
+      <c r="G134" s="2" t="inlineStr"/>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I134" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЫСОТА"</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>7721676817</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N134" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O134" s="2" t="inlineStr"/>
+      <c r="P134" s="2" t="inlineStr"/>
+      <c r="Q134" s="2" t="inlineStr"/>
+      <c r="R134" s="2" t="inlineStr"/>
+      <c r="S134" s="2" t="inlineStr">
+        <is>
+          <t>14.05.2023</t>
+        </is>
+      </c>
+      <c r="T134" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U134" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ecc7d61f-27ad-42ed-9bf1-b1d2c4222ce3</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>А40-51317/2023</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2023</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr"/>
+      <c r="G135" s="2" t="inlineStr"/>
+      <c r="H135" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА №9"</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>7715666024</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N135" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O135" s="2" t="inlineStr"/>
+      <c r="P135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr"/>
+      <c r="R135" s="2" t="inlineStr"/>
+      <c r="S135" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2024</t>
+        </is>
+      </c>
+      <c r="T135" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U135" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f4f4089f-6e75-41ab-958b-5ac161dd0d26</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>А40-51057/2023</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>14.03.2023</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr"/>
+      <c r="G136" s="2" t="inlineStr"/>
+      <c r="H136" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕТРАСТАР"</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>7705717583</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O136" s="2" t="inlineStr"/>
+      <c r="P136" s="2" t="inlineStr"/>
+      <c r="Q136" s="2" t="inlineStr"/>
+      <c r="R136" s="2" t="inlineStr"/>
+      <c r="S136" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2023</t>
+        </is>
+      </c>
+      <c r="T136" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U136" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9cedc91e-bb53-436d-8ab8-5a7ef5a73142</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>А40-50394/2023</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2023</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr"/>
+      <c r="G137" s="2" t="inlineStr"/>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИТИСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>7723395402</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N137" s="2" t="inlineStr">
+        <is>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O137" s="2" t="inlineStr"/>
+      <c r="P137" s="2" t="inlineStr"/>
+      <c r="Q137" s="2" t="inlineStr"/>
+      <c r="R137" s="2" t="inlineStr"/>
+      <c r="S137" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2023</t>
+        </is>
+      </c>
+      <c r="T137" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U137" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e689f6dd-2b30-481c-a346-6a0a84b971da</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>А40-50517/2023</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2023</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr"/>
+      <c r="G138" s="2" t="inlineStr"/>
+      <c r="H138" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I138" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМУ 91"</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>7713465361</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N138" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O138" s="2" t="inlineStr"/>
+      <c r="P138" s="2" t="inlineStr"/>
+      <c r="Q138" s="2" t="inlineStr"/>
+      <c r="R138" s="2" t="inlineStr"/>
+      <c r="S138" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2023</t>
+        </is>
+      </c>
+      <c r="T138" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U138" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a8fc2a64-19f3-423b-b0e1-e6902fed4fa3</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="inlineStr">
+        <is>
+          <t>А40-50614/2023</t>
+        </is>
+      </c>
+      <c r="C139" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2023</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr"/>
+      <c r="G139" s="2" t="inlineStr"/>
+      <c r="H139" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАККОУЛИ САУНД РУС"</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
+          <t>7730083299</t>
+        </is>
+      </c>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N139" s="2" t="inlineStr">
+        <is>
+          <t>Фортунатова Е. О.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="inlineStr"/>
+      <c r="P139" s="2" t="inlineStr"/>
+      <c r="Q139" s="2" t="inlineStr"/>
+      <c r="R139" s="2" t="inlineStr"/>
+      <c r="S139" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2024</t>
+        </is>
+      </c>
+      <c r="T139" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U139" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17bb2f61-0ac3-4393-a4fa-30c101dc5313</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="inlineStr">
+        <is>
+          <t>А34-2789/2023</t>
+        </is>
+      </c>
+      <c r="C140" s="2" t="inlineStr">
+        <is>
+          <t>07.03.2023</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr"/>
+      <c r="G140" s="2" t="inlineStr"/>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>муниципальное бюджетное общеобразовательное учреждение города Кургана "Средняя общеобразовательная школа № 52"</t>
+        </is>
+      </c>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>4501032603</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>АО "Авиапромстрой"</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr">
+        <is>
+          <t>7708728600</t>
+        </is>
+      </c>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>АС Курганской области</t>
+        </is>
+      </c>
+      <c r="N140" s="2" t="inlineStr">
+        <is>
+          <t>Елесина А. Ф.</t>
+        </is>
+      </c>
+      <c r="O140" s="2" t="inlineStr"/>
+      <c r="P140" s="2" t="inlineStr"/>
+      <c r="Q140" s="2" t="inlineStr"/>
+      <c r="R140" s="2" t="inlineStr"/>
+      <c r="S140" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2023</t>
+        </is>
+      </c>
+      <c r="T140" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U140" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/92ebb60b-0100-40fe-8979-6c9e05e30235</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="inlineStr">
+        <is>
+          <t>А40-33705/2023</t>
+        </is>
+      </c>
+      <c r="C141" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2023</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F141" s="2" t="inlineStr"/>
+      <c r="G141" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕНЕРАЛЬНЫЙ ПОДРЯДЧИК-МФС"</t>
+        </is>
+      </c>
+      <c r="I141" s="2" t="inlineStr">
+        <is>
+          <t>7704539433</t>
+        </is>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K141" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК ОМИКРОН"</t>
+        </is>
+      </c>
+      <c r="L141" s="2" t="inlineStr">
+        <is>
+          <t>7702413178</t>
+        </is>
+      </c>
+      <c r="M141" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N141" s="2" t="inlineStr">
+        <is>
+          <t>Филиппова Ю. Е.</t>
+        </is>
+      </c>
+      <c r="O141" s="2" t="inlineStr"/>
+      <c r="P141" s="2" t="inlineStr"/>
+      <c r="Q141" s="2" t="inlineStr"/>
+      <c r="R141" s="2" t="inlineStr"/>
+      <c r="S141" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2026</t>
+        </is>
+      </c>
+      <c r="T141" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U141" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e4fd6966-5e74-46db-8e2d-6e6386e3ad0d</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="inlineStr">
+        <is>
+          <t>А40-231298/2022</t>
+        </is>
+      </c>
+      <c r="C142" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2022</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr"/>
+      <c r="G142" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РТС ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I142" s="2" t="inlineStr">
+        <is>
+          <t>7701140697</t>
+        </is>
+      </c>
+      <c r="J142" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K142" s="2" t="inlineStr">
+        <is>
+          <t>АО "АВИАПРОМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L142" s="2" t="inlineStr">
+        <is>
+          <t>7708728600</t>
+        </is>
+      </c>
+      <c r="M142" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N142" s="2" t="inlineStr">
+        <is>
+          <t>Васильева А. Н.</t>
+        </is>
+      </c>
+      <c r="O142" s="2" t="inlineStr"/>
+      <c r="P142" s="2" t="inlineStr"/>
+      <c r="Q142" s="2" t="inlineStr"/>
+      <c r="R142" s="2" t="inlineStr"/>
+      <c r="S142" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="T142" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U142" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6203da57-53c2-4a1d-b0e4-c92b2343730b</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" s="2" t="inlineStr">
+        <is>
+          <t>А40-207892/2022</t>
+        </is>
+      </c>
+      <c r="C143" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2022</t>
+        </is>
+      </c>
+      <c r="D143" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E143" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F143" s="2" t="inlineStr"/>
+      <c r="G143" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗИНЖСЕТИ-ТЕХНО"</t>
+        </is>
+      </c>
+      <c r="I143" s="2" t="inlineStr">
+        <is>
+          <t>7702707812</t>
+        </is>
+      </c>
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K143" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L143" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M143" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N143" s="2" t="inlineStr">
+        <is>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O143" s="2" t="inlineStr"/>
+      <c r="P143" s="2" t="inlineStr"/>
+      <c r="Q143" s="2" t="inlineStr"/>
+      <c r="R143" s="2" t="inlineStr"/>
+      <c r="S143" s="2" t="inlineStr">
+        <is>
+          <t>24.11.2023</t>
+        </is>
+      </c>
+      <c r="T143" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U143" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5edabb45-0d17-4b78-a88a-bdba97e304c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" s="2" t="inlineStr">
+        <is>
+          <t>А40-194404/2022</t>
+        </is>
+      </c>
+      <c r="C144" s="2" t="inlineStr">
+        <is>
+          <t>08.09.2022</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr"/>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "ЖИЛИЩНИК МОЖАЙСКОГО РАЙОНА"</t>
+        </is>
+      </c>
+      <c r="I144" s="2" t="inlineStr">
+        <is>
+          <t>7731284671</t>
+        </is>
+      </c>
+      <c r="J144" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K144" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="L144" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="M144" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N144" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O144" s="2" t="inlineStr"/>
+      <c r="P144" s="2" t="inlineStr"/>
+      <c r="Q144" s="2" t="inlineStr"/>
+      <c r="R144" s="2" t="inlineStr"/>
+      <c r="S144" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2023</t>
+        </is>
+      </c>
+      <c r="T144" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U144" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8c8e7fc5-a98b-4945-9c81-88e45003c0d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" s="2" t="inlineStr">
+        <is>
+          <t>А40-185645/2022</t>
+        </is>
+      </c>
+      <c r="C145" s="2" t="inlineStr">
+        <is>
+          <t>29.08.2022</t>
+        </is>
+      </c>
+      <c r="D145" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E145" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F145" s="2" t="inlineStr"/>
+      <c r="G145" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+        </is>
+      </c>
+      <c r="I145" s="2" t="inlineStr">
+        <is>
+          <t>7706810747</t>
+        </is>
+      </c>
+      <c r="J145" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K145" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="L145" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="M145" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N145" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O145" s="2" t="inlineStr"/>
+      <c r="P145" s="2" t="inlineStr"/>
+      <c r="Q145" s="2" t="inlineStr"/>
+      <c r="R145" s="2" t="inlineStr"/>
+      <c r="S145" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2023</t>
+        </is>
+      </c>
+      <c r="T145" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U145" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/79af1bea-756a-4705-b06c-fcfc8ee134d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="2" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" s="2" t="inlineStr">
+        <is>
+          <t>А40-158784/2022</t>
+        </is>
+      </c>
+      <c r="C146" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2022</t>
+        </is>
+      </c>
+      <c r="D146" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E146" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F146" s="2" t="inlineStr"/>
+      <c r="G146" s="2" t="inlineStr"/>
+      <c r="H146" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I146" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K146" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОКАБЕЛЬМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L146" s="2" t="inlineStr">
+        <is>
+          <t>7735099180</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N146" s="2" t="inlineStr">
+        <is>
+          <t>Корогодова И. М.</t>
+        </is>
+      </c>
+      <c r="O146" s="2" t="inlineStr"/>
+      <c r="P146" s="2" t="inlineStr"/>
+      <c r="Q146" s="2" t="inlineStr"/>
+      <c r="R146" s="2" t="inlineStr"/>
+      <c r="S146" s="2" t="inlineStr">
+        <is>
+          <t>31.12.2022</t>
+        </is>
+      </c>
+      <c r="T146" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U146" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f7c97d1e-042d-43dd-819f-d394050a5e5f</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" s="2" t="inlineStr">
+        <is>
+          <t>А40-155193/2022</t>
+        </is>
+      </c>
+      <c r="C147" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2022</t>
+        </is>
+      </c>
+      <c r="D147" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E147" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F147" s="2" t="inlineStr"/>
+      <c r="G147" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="inlineStr">
+        <is>
+          <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАРЕЛИЯ"</t>
+        </is>
+      </c>
+      <c r="I147" s="2" t="inlineStr">
+        <is>
+          <t>1001041315</t>
+        </is>
+      </c>
+      <c r="J147" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K147" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L147" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M147" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N147" s="2" t="inlineStr">
+        <is>
+          <t>Джиоев В. Г.</t>
+        </is>
+      </c>
+      <c r="O147" s="2" t="inlineStr"/>
+      <c r="P147" s="2" t="inlineStr"/>
+      <c r="Q147" s="2" t="inlineStr"/>
+      <c r="R147" s="2" t="inlineStr"/>
+      <c r="S147" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2023</t>
+        </is>
+      </c>
+      <c r="T147" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U147" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da5d5d44-0c2a-4ce3-9ccc-8e419864783b</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="n">
+        <v>147</v>
+      </c>
+      <c r="B148" s="2" t="inlineStr">
+        <is>
+          <t>А40-141022/2022</t>
+        </is>
+      </c>
+      <c r="C148" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2022</t>
+        </is>
+      </c>
+      <c r="D148" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E148" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F148" s="2" t="inlineStr"/>
+      <c r="G148" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗИНЖСЕТИ-ТЕХНО"</t>
+        </is>
+      </c>
+      <c r="I148" s="2" t="inlineStr">
+        <is>
+          <t>7702707812</t>
+        </is>
+      </c>
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K148" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L148" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M148" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N148" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="inlineStr"/>
+      <c r="P148" s="2" t="inlineStr"/>
+      <c r="Q148" s="2" t="inlineStr"/>
+      <c r="R148" s="2" t="inlineStr"/>
+      <c r="S148" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2022</t>
+        </is>
+      </c>
+      <c r="T148" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U148" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a04b2948-8de4-47d5-b07c-dc09c0488740</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="n">
+        <v>148</v>
+      </c>
+      <c r="B149" s="2" t="inlineStr">
+        <is>
+          <t>А40-120482/2022</t>
+        </is>
+      </c>
+      <c r="C149" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2022</t>
+        </is>
+      </c>
+      <c r="D149" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E149" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F149" s="2" t="inlineStr"/>
+      <c r="G149" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I149" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J149" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K149" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК "ЛИТОРА"</t>
+        </is>
+      </c>
+      <c r="L149" s="2" t="inlineStr">
+        <is>
+          <t>7733266526</t>
+        </is>
+      </c>
+      <c r="M149" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N149" s="2" t="inlineStr">
+        <is>
+          <t>Киселева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O149" s="2" t="inlineStr"/>
+      <c r="P149" s="2" t="inlineStr"/>
+      <c r="Q149" s="2" t="inlineStr"/>
+      <c r="R149" s="2" t="inlineStr"/>
+      <c r="S149" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2023</t>
+        </is>
+      </c>
+      <c r="T149" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U149" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/25c78bd8-36a7-4c68-9b91-14d1e2fb3e5f</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="n">
+        <v>149</v>
+      </c>
+      <c r="B150" s="2" t="inlineStr">
+        <is>
+          <t>А40-101618/2022</t>
+        </is>
+      </c>
+      <c r="C150" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2022</t>
+        </is>
+      </c>
+      <c r="D150" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E150" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F150" s="2" t="inlineStr"/>
+      <c r="G150" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I150" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J150" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K150" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L150" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M150" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N150" s="2" t="inlineStr">
+        <is>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="inlineStr"/>
+      <c r="P150" s="2" t="inlineStr"/>
+      <c r="Q150" s="2" t="inlineStr"/>
+      <c r="R150" s="2" t="inlineStr"/>
+      <c r="S150" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2022</t>
+        </is>
+      </c>
+      <c r="T150" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U150" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/652d47a7-de11-4af2-b51e-ee6033f02556</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="n">
+        <v>150</v>
+      </c>
+      <c r="B151" s="2" t="inlineStr">
+        <is>
+          <t>А40-79188/2022</t>
+        </is>
+      </c>
+      <c r="C151" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2022</t>
+        </is>
+      </c>
+      <c r="D151" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr"/>
+      <c r="G151" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I151" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J151" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K151" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L151" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M151" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N151" s="2" t="inlineStr">
+        <is>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O151" s="2" t="inlineStr"/>
+      <c r="P151" s="2" t="inlineStr"/>
+      <c r="Q151" s="2" t="inlineStr"/>
+      <c r="R151" s="2" t="inlineStr"/>
+      <c r="S151" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2022</t>
+        </is>
+      </c>
+      <c r="T151" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U151" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2836deab-2c5f-4279-9ba1-2ef1e5fa7737</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="n">
+        <v>151</v>
+      </c>
+      <c r="B152" s="2" t="inlineStr">
+        <is>
+          <t>А40-54406/2022</t>
+        </is>
+      </c>
+      <c r="C152" s="2" t="inlineStr">
+        <is>
+          <t>18.03.2022</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F152" s="2" t="inlineStr"/>
+      <c r="G152" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I152" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J152" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K152" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L152" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M152" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N152" s="2" t="inlineStr">
+        <is>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O152" s="2" t="inlineStr"/>
+      <c r="P152" s="2" t="inlineStr"/>
+      <c r="Q152" s="2" t="inlineStr"/>
+      <c r="R152" s="2" t="inlineStr"/>
+      <c r="S152" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2022</t>
+        </is>
+      </c>
+      <c r="T152" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U152" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/524c5049-efb8-4841-8d22-7b7878032f9b</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="n">
+        <v>152</v>
+      </c>
+      <c r="B153" s="2" t="inlineStr">
+        <is>
+          <t>А40-39839/2022</t>
+        </is>
+      </c>
+      <c r="C153" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2022</t>
+        </is>
+      </c>
+      <c r="D153" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F153" s="2" t="inlineStr"/>
+      <c r="G153" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I153" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J153" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K153" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M153" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N153" s="2" t="inlineStr">
+        <is>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O153" s="2" t="inlineStr"/>
+      <c r="P153" s="2" t="inlineStr"/>
+      <c r="Q153" s="2" t="inlineStr"/>
+      <c r="R153" s="2" t="inlineStr"/>
+      <c r="S153" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2022</t>
+        </is>
+      </c>
+      <c r="T153" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U153" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffbc1330-7e6e-4f77-b889-a53ea028f2f0</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="n">
+        <v>153</v>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>А40-38401/2022</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2022</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr"/>
+      <c r="G154" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I154" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N154" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O154" s="2" t="inlineStr"/>
+      <c r="P154" s="2" t="inlineStr"/>
+      <c r="Q154" s="2" t="inlineStr"/>
+      <c r="R154" s="2" t="inlineStr"/>
+      <c r="S154" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2022</t>
+        </is>
+      </c>
+      <c r="T154" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U154" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/60f5e3d8-4a7d-479d-9838-86756381854f</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="n">
+        <v>154</v>
+      </c>
+      <c r="B155" s="2" t="inlineStr">
+        <is>
+          <t>А40-37696/2022</t>
+        </is>
+      </c>
+      <c r="C155" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2022</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr"/>
+      <c r="G155" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I155" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N155" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O155" s="2" t="inlineStr"/>
+      <c r="P155" s="2" t="inlineStr"/>
+      <c r="Q155" s="2" t="inlineStr"/>
+      <c r="R155" s="2" t="inlineStr"/>
+      <c r="S155" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2022</t>
+        </is>
+      </c>
+      <c r="T155" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U155" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/68b2fbc6-aa70-4a97-8e18-fdba4e2157f7</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="n">
+        <v>155</v>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>А40-288735/2021</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2021</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr"/>
+      <c r="G156" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I156" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РОСАТОМ ЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr">
+        <is>
+          <t>7720325407</t>
+        </is>
+      </c>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N156" s="2" t="inlineStr">
+        <is>
+          <t>Титова Е. В.</t>
+        </is>
+      </c>
+      <c r="O156" s="2" t="inlineStr"/>
+      <c r="P156" s="2" t="inlineStr"/>
+      <c r="Q156" s="2" t="inlineStr"/>
+      <c r="R156" s="2" t="inlineStr"/>
+      <c r="S156" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2022</t>
+        </is>
+      </c>
+      <c r="T156" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U156" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83fb1ba2-bdf1-4280-9912-ebb69f765f6a</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="n">
+        <v>156</v>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>А40-288725/2021</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2021</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr"/>
+      <c r="G157" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I157" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N157" s="2" t="inlineStr">
+        <is>
+          <t>Вольская К. В.</t>
+        </is>
+      </c>
+      <c r="O157" s="2" t="inlineStr"/>
+      <c r="P157" s="2" t="inlineStr"/>
+      <c r="Q157" s="2" t="inlineStr"/>
+      <c r="R157" s="2" t="inlineStr"/>
+      <c r="S157" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2022</t>
+        </is>
+      </c>
+      <c r="T157" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U157" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/26cc62c5-6b66-4078-8d2e-daceefebf23d</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="n">
+        <v>157</v>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>А40-282317/2021</t>
+        </is>
+      </c>
+      <c r="C158" s="2" t="inlineStr">
+        <is>
+          <t>22.12.2021</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr"/>
+      <c r="G158" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I158" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N158" s="2" t="inlineStr">
+        <is>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="inlineStr"/>
+      <c r="P158" s="2" t="inlineStr"/>
+      <c r="Q158" s="2" t="inlineStr"/>
+      <c r="R158" s="2" t="inlineStr"/>
+      <c r="S158" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2022</t>
+        </is>
+      </c>
+      <c r="T158" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U158" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8597117a-6b00-483e-a837-f6b7c34cfd6b</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="n">
+        <v>158</v>
+      </c>
+      <c r="B159" s="2" t="inlineStr">
+        <is>
+          <t>А40-272975/2021</t>
+        </is>
+      </c>
+      <c r="C159" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="D159" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr"/>
+      <c r="G159" s="2" t="inlineStr"/>
+      <c r="H159" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I159" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J159" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РАДИОМА ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr">
+        <is>
+          <t>7726308133</t>
+        </is>
+      </c>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N159" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O159" s="2" t="inlineStr"/>
+      <c r="P159" s="2" t="inlineStr"/>
+      <c r="Q159" s="2" t="inlineStr"/>
+      <c r="R159" s="2" t="inlineStr"/>
+      <c r="S159" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T159" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U159" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ec667f0b-2df9-4385-bda9-336b7ad9d273</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="n">
+        <v>159</v>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>А40-272977/2021</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr"/>
+      <c r="G160" s="2" t="inlineStr"/>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I160" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>7715525390</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N160" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O160" s="2" t="inlineStr"/>
+      <c r="P160" s="2" t="inlineStr"/>
+      <c r="Q160" s="2" t="inlineStr"/>
+      <c r="R160" s="2" t="inlineStr"/>
+      <c r="S160" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T160" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U160" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cc6fd4e6-2db1-49fa-a1c5-01241f9f63b6</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="B161" s="2" t="inlineStr">
+        <is>
+          <t>А40-272968/2021</t>
+        </is>
+      </c>
+      <c r="C161" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr"/>
+      <c r="G161" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I161" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K161" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК ОМИКРОН"</t>
+        </is>
+      </c>
+      <c r="L161" s="2" t="inlineStr">
+        <is>
+          <t>7702413178</t>
+        </is>
+      </c>
+      <c r="M161" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N161" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O161" s="2" t="inlineStr"/>
+      <c r="P161" s="2" t="inlineStr"/>
+      <c r="Q161" s="2" t="inlineStr"/>
+      <c r="R161" s="2" t="inlineStr"/>
+      <c r="S161" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T161" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U161" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/828f69e0-82e7-40db-b54f-9e5f93241ffc</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="n">
+        <v>161</v>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>А40-272973/2021</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="D162" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr"/>
+      <c r="G162" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I162" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПГС"</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr">
+        <is>
+          <t>7701739628</t>
+        </is>
+      </c>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N162" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O162" s="2" t="inlineStr"/>
+      <c r="P162" s="2" t="inlineStr"/>
+      <c r="Q162" s="2" t="inlineStr"/>
+      <c r="R162" s="2" t="inlineStr"/>
+      <c r="S162" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T162" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U162" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22f76251-5f0b-4dd8-b2cf-0ee87b44caf7</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="n">
+        <v>162</v>
+      </c>
+      <c r="B163" s="2" t="inlineStr">
+        <is>
+          <t>А40-272987/2021</t>
+        </is>
+      </c>
+      <c r="C163" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr"/>
+      <c r="G163" s="2" t="inlineStr"/>
+      <c r="H163" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I163" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J163" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K163" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СРП ЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="L163" s="2" t="inlineStr">
+        <is>
+          <t>7704735251</t>
+        </is>
+      </c>
+      <c r="M163" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N163" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O163" s="2" t="inlineStr"/>
+      <c r="P163" s="2" t="inlineStr"/>
+      <c r="Q163" s="2" t="inlineStr"/>
+      <c r="R163" s="2" t="inlineStr"/>
+      <c r="S163" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T163" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U163" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e27ba238-0e3c-4802-8fb1-b69040708c2c</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="n">
+        <v>163</v>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>А40-272988/2021</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr"/>
+      <c r="G164" s="2" t="inlineStr"/>
+      <c r="H164" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I164" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЭСТ-СТРОЙ-СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr">
+        <is>
+          <t>7719670751</t>
+        </is>
+      </c>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N164" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O164" s="2" t="inlineStr"/>
+      <c r="P164" s="2" t="inlineStr"/>
+      <c r="Q164" s="2" t="inlineStr"/>
+      <c r="R164" s="2" t="inlineStr"/>
+      <c r="S164" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T164" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U164" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dd8c627e-892e-4753-bcfb-231a8d3e5e52</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="n">
+        <v>164</v>
+      </c>
+      <c r="B165" s="2" t="inlineStr">
+        <is>
+          <t>А40-272991/2021</t>
+        </is>
+      </c>
+      <c r="C165" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="D165" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E165" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F165" s="2" t="inlineStr"/>
+      <c r="G165" s="2" t="inlineStr"/>
+      <c r="H165" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I165" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J165" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K165" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОКОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="L165" s="2" t="inlineStr">
+        <is>
+          <t>9705042863</t>
+        </is>
+      </c>
+      <c r="M165" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N165" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O165" s="2" t="inlineStr"/>
+      <c r="P165" s="2" t="inlineStr"/>
+      <c r="Q165" s="2" t="inlineStr"/>
+      <c r="R165" s="2" t="inlineStr"/>
+      <c r="S165" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T165" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U165" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/58bdc304-3233-4629-9004-a32db08e7bca</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="n">
+        <v>165</v>
+      </c>
+      <c r="B166" s="2" t="inlineStr">
+        <is>
+          <t>А40-272992/2021</t>
+        </is>
+      </c>
+      <c r="C166" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2021</t>
+        </is>
+      </c>
+      <c r="D166" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F166" s="2" t="inlineStr"/>
+      <c r="G166" s="2" t="inlineStr"/>
+      <c r="H166" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I166" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J166" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K166" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКОМ"</t>
+        </is>
+      </c>
+      <c r="L166" s="2" t="inlineStr">
+        <is>
+          <t>7706506666</t>
+        </is>
+      </c>
+      <c r="M166" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N166" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O166" s="2" t="inlineStr"/>
+      <c r="P166" s="2" t="inlineStr"/>
+      <c r="Q166" s="2" t="inlineStr"/>
+      <c r="R166" s="2" t="inlineStr"/>
+      <c r="S166" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T166" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U166" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7acd099b-c348-4b7a-a313-ffd6bdec2811</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="n">
+        <v>166</v>
+      </c>
+      <c r="B167" s="2" t="inlineStr">
+        <is>
+          <t>А40-270133/2021</t>
+        </is>
+      </c>
+      <c r="C167" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2021</t>
+        </is>
+      </c>
+      <c r="D167" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E167" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F167" s="2" t="inlineStr"/>
+      <c r="G167" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I167" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J167" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K167" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L167" s="2" t="inlineStr">
+        <is>
+          <t>7708722905</t>
+        </is>
+      </c>
+      <c r="M167" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N167" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O167" s="2" t="inlineStr"/>
+      <c r="P167" s="2" t="inlineStr"/>
+      <c r="Q167" s="2" t="inlineStr"/>
+      <c r="R167" s="2" t="inlineStr"/>
+      <c r="S167" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2022</t>
+        </is>
+      </c>
+      <c r="T167" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U167" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47880c8b-0f2e-4bed-8f39-2dee699ab558</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="n">
+        <v>167</v>
+      </c>
+      <c r="B168" s="2" t="inlineStr">
+        <is>
+          <t>А40-270130/2021</t>
+        </is>
+      </c>
+      <c r="C168" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2021</t>
+        </is>
+      </c>
+      <c r="D168" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F168" s="2" t="inlineStr"/>
+      <c r="G168" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I168" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J168" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K168" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЕОПРОМИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L168" s="2" t="inlineStr">
+        <is>
+          <t>7736253229</t>
+        </is>
+      </c>
+      <c r="M168" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N168" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O168" s="2" t="inlineStr"/>
+      <c r="P168" s="2" t="inlineStr"/>
+      <c r="Q168" s="2" t="inlineStr"/>
+      <c r="R168" s="2" t="inlineStr"/>
+      <c r="S168" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2022</t>
+        </is>
+      </c>
+      <c r="T168" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U168" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9b7029cb-da48-47db-8e8a-65a98f8bc7ca</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="n">
+        <v>168</v>
+      </c>
+      <c r="B169" s="2" t="inlineStr">
+        <is>
+          <t>А40-270137/2021</t>
+        </is>
+      </c>
+      <c r="C169" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2021</t>
+        </is>
+      </c>
+      <c r="D169" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E169" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F169" s="2" t="inlineStr"/>
+      <c r="G169" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I169" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J169" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K169" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДИДЖИТАЛ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L169" s="2" t="inlineStr">
+        <is>
+          <t>7727775500</t>
+        </is>
+      </c>
+      <c r="M169" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N169" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O169" s="2" t="inlineStr"/>
+      <c r="P169" s="2" t="inlineStr"/>
+      <c r="Q169" s="2" t="inlineStr"/>
+      <c r="R169" s="2" t="inlineStr"/>
+      <c r="S169" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2022</t>
+        </is>
+      </c>
+      <c r="T169" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U169" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/33397dc9-4106-4b06-82b0-1c02a5d30297</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="n">
+        <v>169</v>
+      </c>
+      <c r="B170" s="2" t="inlineStr">
+        <is>
+          <t>А40-270126/2021</t>
+        </is>
+      </c>
+      <c r="C170" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2021</t>
+        </is>
+      </c>
+      <c r="D170" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E170" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F170" s="2" t="inlineStr"/>
+      <c r="G170" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I170" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J170" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K170" s="2" t="inlineStr">
+        <is>
+          <t>АО "МОСПРОЕКТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L170" s="2" t="inlineStr">
+        <is>
+          <t>7703611084</t>
+        </is>
+      </c>
+      <c r="M170" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N170" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O170" s="2" t="inlineStr"/>
+      <c r="P170" s="2" t="inlineStr"/>
+      <c r="Q170" s="2" t="inlineStr"/>
+      <c r="R170" s="2" t="inlineStr"/>
+      <c r="S170" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2022</t>
+        </is>
+      </c>
+      <c r="T170" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U170" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/05d24436-a2d7-4fb1-a7ed-37fb66ec8b09</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="n">
+        <v>170</v>
+      </c>
+      <c r="B171" s="2" t="inlineStr">
+        <is>
+          <t>А40-267456/2021</t>
+        </is>
+      </c>
+      <c r="C171" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D171" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E171" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F171" s="2" t="inlineStr"/>
+      <c r="G171" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I171" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J171" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K171" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКОТЕХ"</t>
+        </is>
+      </c>
+      <c r="L171" s="2" t="inlineStr">
+        <is>
+          <t>9718072840</t>
+        </is>
+      </c>
+      <c r="M171" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N171" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O171" s="2" t="inlineStr"/>
+      <c r="P171" s="2" t="inlineStr"/>
+      <c r="Q171" s="2" t="inlineStr"/>
+      <c r="R171" s="2" t="inlineStr"/>
+      <c r="S171" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2022</t>
+        </is>
+      </c>
+      <c r="T171" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U171" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12a235ac-2c24-4df3-a6ac-e3a23fc59ce8</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="n">
+        <v>171</v>
+      </c>
+      <c r="B172" s="2" t="inlineStr">
+        <is>
+          <t>А40-268229/2021</t>
+        </is>
+      </c>
+      <c r="C172" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D172" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E172" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F172" s="2" t="inlineStr"/>
+      <c r="G172" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I172" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J172" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K172" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙ ВВД"</t>
+        </is>
+      </c>
+      <c r="L172" s="2" t="inlineStr">
+        <is>
+          <t>7717732882</t>
+        </is>
+      </c>
+      <c r="M172" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N172" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O172" s="2" t="inlineStr"/>
+      <c r="P172" s="2" t="inlineStr"/>
+      <c r="Q172" s="2" t="inlineStr"/>
+      <c r="R172" s="2" t="inlineStr"/>
+      <c r="S172" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2022</t>
+        </is>
+      </c>
+      <c r="T172" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U172" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d3c9320e-b2fc-4612-85a0-8dd31cb05217</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="n">
+        <v>172</v>
+      </c>
+      <c r="B173" s="2" t="inlineStr">
+        <is>
+          <t>А40-268228/2021</t>
+        </is>
+      </c>
+      <c r="C173" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D173" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E173" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F173" s="2" t="inlineStr"/>
+      <c r="G173" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I173" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J173" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K173" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДИДЖИТАЛ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L173" s="2" t="inlineStr">
+        <is>
+          <t>7727775500</t>
+        </is>
+      </c>
+      <c r="M173" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N173" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O173" s="2" t="inlineStr"/>
+      <c r="P173" s="2" t="inlineStr"/>
+      <c r="Q173" s="2" t="inlineStr"/>
+      <c r="R173" s="2" t="inlineStr"/>
+      <c r="S173" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2022</t>
+        </is>
+      </c>
+      <c r="T173" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U173" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e5a060e3-031c-48b8-81b6-e74df1eb86f9</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="n">
+        <v>173</v>
+      </c>
+      <c r="B174" s="2" t="inlineStr">
+        <is>
+          <t>А40-268144/2021</t>
+        </is>
+      </c>
+      <c r="C174" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D174" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E174" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F174" s="2" t="inlineStr"/>
+      <c r="G174" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I174" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J174" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K174" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УСТА БЕТОН"</t>
+        </is>
+      </c>
+      <c r="L174" s="2" t="inlineStr">
+        <is>
+          <t>7722809682</t>
+        </is>
+      </c>
+      <c r="M174" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N174" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O174" s="2" t="inlineStr"/>
+      <c r="P174" s="2" t="inlineStr"/>
+      <c r="Q174" s="2" t="inlineStr"/>
+      <c r="R174" s="2" t="inlineStr"/>
+      <c r="S174" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2022</t>
+        </is>
+      </c>
+      <c r="T174" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U174" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a973044f-271c-4e8f-8d8f-41099ac970c7</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="n">
+        <v>174</v>
+      </c>
+      <c r="B175" s="2" t="inlineStr">
+        <is>
+          <t>А40-268118/2021</t>
+        </is>
+      </c>
+      <c r="C175" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D175" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E175" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F175" s="2" t="inlineStr"/>
+      <c r="G175" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I175" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J175" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K175" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ИНФРАСТРУКТУРА"</t>
+        </is>
+      </c>
+      <c r="L175" s="2" t="inlineStr">
+        <is>
+          <t>7719789524</t>
+        </is>
+      </c>
+      <c r="M175" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N175" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O175" s="2" t="inlineStr"/>
+      <c r="P175" s="2" t="inlineStr"/>
+      <c r="Q175" s="2" t="inlineStr"/>
+      <c r="R175" s="2" t="inlineStr"/>
+      <c r="S175" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2022</t>
+        </is>
+      </c>
+      <c r="T175" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U175" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cfdcd8c7-3c88-4b44-81ab-d9283a4c0bdb</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="n">
+        <v>175</v>
+      </c>
+      <c r="B176" s="2" t="inlineStr">
+        <is>
+          <t>А40-267990/2021</t>
+        </is>
+      </c>
+      <c r="C176" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D176" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E176" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F176" s="2" t="inlineStr"/>
+      <c r="G176" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I176" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J176" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K176" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ЕВРОСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L176" s="2" t="inlineStr">
+        <is>
+          <t>7707836177</t>
+        </is>
+      </c>
+      <c r="M176" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N176" s="2" t="inlineStr">
+        <is>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O176" s="2" t="inlineStr"/>
+      <c r="P176" s="2" t="inlineStr"/>
+      <c r="Q176" s="2" t="inlineStr"/>
+      <c r="R176" s="2" t="inlineStr"/>
+      <c r="S176" s="2" t="inlineStr">
+        <is>
+          <t>18.06.2022</t>
+        </is>
+      </c>
+      <c r="T176" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U176" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/be85979b-fd02-45ef-bdf4-1c6c77f22837</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="n">
+        <v>176</v>
+      </c>
+      <c r="B177" s="2" t="inlineStr">
+        <is>
+          <t>А40-267816/2021</t>
+        </is>
+      </c>
+      <c r="C177" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D177" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E177" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F177" s="2" t="inlineStr"/>
+      <c r="G177" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I177" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J177" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K177" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИДЕРЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="L177" s="2" t="inlineStr">
+        <is>
+          <t>7725357219</t>
+        </is>
+      </c>
+      <c r="M177" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N177" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O177" s="2" t="inlineStr"/>
+      <c r="P177" s="2" t="inlineStr"/>
+      <c r="Q177" s="2" t="inlineStr"/>
+      <c r="R177" s="2" t="inlineStr"/>
+      <c r="S177" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2022</t>
+        </is>
+      </c>
+      <c r="T177" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U177" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/48bd6ee1-41f9-45e3-bfca-b286b779a96c</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="n">
+        <v>177</v>
+      </c>
+      <c r="B178" s="2" t="inlineStr">
+        <is>
+          <t>А40-267810/2021</t>
+        </is>
+      </c>
+      <c r="C178" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D178" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E178" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F178" s="2" t="inlineStr"/>
+      <c r="G178" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I178" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J178" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K178" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СРП ЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="L178" s="2" t="inlineStr">
+        <is>
+          <t>7704735251</t>
+        </is>
+      </c>
+      <c r="M178" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N178" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O178" s="2" t="inlineStr"/>
+      <c r="P178" s="2" t="inlineStr"/>
+      <c r="Q178" s="2" t="inlineStr"/>
+      <c r="R178" s="2" t="inlineStr"/>
+      <c r="S178" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T178" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U178" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e0adf44-2146-4b5f-9816-c7b33db3666e</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="n">
+        <v>178</v>
+      </c>
+      <c r="B179" s="2" t="inlineStr">
+        <is>
+          <t>А40-267587/2021</t>
+        </is>
+      </c>
+      <c r="C179" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D179" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E179" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F179" s="2" t="inlineStr"/>
+      <c r="G179" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I179" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J179" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K179" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОТЕИС"</t>
+        </is>
+      </c>
+      <c r="L179" s="2" t="inlineStr">
+        <is>
+          <t>7706265731</t>
+        </is>
+      </c>
+      <c r="M179" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N179" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O179" s="2" t="inlineStr"/>
+      <c r="P179" s="2" t="inlineStr"/>
+      <c r="Q179" s="2" t="inlineStr"/>
+      <c r="R179" s="2" t="inlineStr"/>
+      <c r="S179" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2022</t>
+        </is>
+      </c>
+      <c r="T179" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U179" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0c9c4cb6-20ed-4293-a6a8-6e8dfd1584b3</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="n">
+        <v>179</v>
+      </c>
+      <c r="B180" s="2" t="inlineStr">
+        <is>
+          <t>А40-267525/2021</t>
+        </is>
+      </c>
+      <c r="C180" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D180" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E180" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F180" s="2" t="inlineStr"/>
+      <c r="G180" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I180" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J180" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K180" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФИЛАТ"</t>
+        </is>
+      </c>
+      <c r="L180" s="2" t="inlineStr">
+        <is>
+          <t>9723022186</t>
+        </is>
+      </c>
+      <c r="M180" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N180" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O180" s="2" t="inlineStr"/>
+      <c r="P180" s="2" t="inlineStr"/>
+      <c r="Q180" s="2" t="inlineStr"/>
+      <c r="R180" s="2" t="inlineStr"/>
+      <c r="S180" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2022</t>
+        </is>
+      </c>
+      <c r="T180" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U180" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ef003f1d-096e-4e5c-8350-f718ba46d361</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="2" t="n">
+        <v>180</v>
+      </c>
+      <c r="B181" s="2" t="inlineStr">
+        <is>
+          <t>А40-267515/2021</t>
+        </is>
+      </c>
+      <c r="C181" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D181" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E181" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F181" s="2" t="inlineStr"/>
+      <c r="G181" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I181" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J181" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K181" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНО ПРОИЗВОДСТВЕННЫЙ ХОЛДИНГ"</t>
+        </is>
+      </c>
+      <c r="L181" s="2" t="inlineStr">
+        <is>
+          <t>7716922048</t>
+        </is>
+      </c>
+      <c r="M181" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N181" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O181" s="2" t="inlineStr"/>
+      <c r="P181" s="2" t="inlineStr"/>
+      <c r="Q181" s="2" t="inlineStr"/>
+      <c r="R181" s="2" t="inlineStr"/>
+      <c r="S181" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2024</t>
+        </is>
+      </c>
+      <c r="T181" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U181" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/39ff314b-6462-4f38-bb81-a4ffd0bec5f2</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="2" t="n">
+        <v>181</v>
+      </c>
+      <c r="B182" s="2" t="inlineStr">
+        <is>
+          <t>А40-267467/2021</t>
+        </is>
+      </c>
+      <c r="C182" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D182" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E182" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F182" s="2" t="inlineStr"/>
+      <c r="G182" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I182" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J182" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K182" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СТРОЙ-АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L182" s="2" t="inlineStr">
+        <is>
+          <t>9728002810</t>
+        </is>
+      </c>
+      <c r="M182" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N182" s="2" t="inlineStr">
+        <is>
+          <t>Корогодова И. М.</t>
+        </is>
+      </c>
+      <c r="O182" s="2" t="inlineStr"/>
+      <c r="P182" s="2" t="inlineStr"/>
+      <c r="Q182" s="2" t="inlineStr"/>
+      <c r="R182" s="2" t="inlineStr"/>
+      <c r="S182" s="2" t="inlineStr">
+        <is>
+          <t>17.06.2022</t>
+        </is>
+      </c>
+      <c r="T182" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U182" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52de8f07-7666-4421-a540-8eb7ebb241e3</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="2" t="n">
+        <v>182</v>
+      </c>
+      <c r="B183" s="2" t="inlineStr">
+        <is>
+          <t>А40-267450/2021</t>
+        </is>
+      </c>
+      <c r="C183" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D183" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E183" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F183" s="2" t="inlineStr"/>
+      <c r="G183" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I183" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J183" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K183" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОСФЕРА"</t>
+        </is>
+      </c>
+      <c r="L183" s="2" t="inlineStr">
+        <is>
+          <t>7706758127</t>
+        </is>
+      </c>
+      <c r="M183" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N183" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O183" s="2" t="inlineStr"/>
+      <c r="P183" s="2" t="inlineStr"/>
+      <c r="Q183" s="2" t="inlineStr"/>
+      <c r="R183" s="2" t="inlineStr"/>
+      <c r="S183" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2022</t>
+        </is>
+      </c>
+      <c r="T183" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U183" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b896989-9f76-4aa1-bdc0-8dafbf3f861f</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="2" t="n">
+        <v>183</v>
+      </c>
+      <c r="B184" s="2" t="inlineStr">
+        <is>
+          <t>А40-267440/2021</t>
+        </is>
+      </c>
+      <c r="C184" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D184" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E184" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F184" s="2" t="inlineStr"/>
+      <c r="G184" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I184" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J184" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K184" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛЕНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L184" s="2" t="inlineStr">
+        <is>
+          <t>7713388565</t>
+        </is>
+      </c>
+      <c r="M184" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N184" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O184" s="2" t="inlineStr"/>
+      <c r="P184" s="2" t="inlineStr"/>
+      <c r="Q184" s="2" t="inlineStr"/>
+      <c r="R184" s="2" t="inlineStr"/>
+      <c r="S184" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2022</t>
+        </is>
+      </c>
+      <c r="T184" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U184" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/96d4a299-f6f8-4e66-bb80-e807a2c4c366</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="2" t="n">
+        <v>184</v>
+      </c>
+      <c r="B185" s="2" t="inlineStr">
+        <is>
+          <t>А40-267430/2021</t>
+        </is>
+      </c>
+      <c r="C185" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D185" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E185" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F185" s="2" t="inlineStr"/>
+      <c r="G185" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I185" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J185" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K185" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L185" s="2" t="inlineStr">
+        <is>
+          <t>7729595503</t>
+        </is>
+      </c>
+      <c r="M185" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N185" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O185" s="2" t="inlineStr"/>
+      <c r="P185" s="2" t="inlineStr"/>
+      <c r="Q185" s="2" t="inlineStr"/>
+      <c r="R185" s="2" t="inlineStr"/>
+      <c r="S185" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2022</t>
+        </is>
+      </c>
+      <c r="T185" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U185" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f91c1675-b30b-4f1f-af44-425854b882bb</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="n">
+        <v>185</v>
+      </c>
+      <c r="B186" s="2" t="inlineStr">
+        <is>
+          <t>А40-267391/2021</t>
+        </is>
+      </c>
+      <c r="C186" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D186" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E186" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F186" s="2" t="inlineStr"/>
+      <c r="G186" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I186" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J186" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K186" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕЛГРУПП"</t>
+        </is>
+      </c>
+      <c r="L186" s="2" t="inlineStr">
+        <is>
+          <t>9721055073</t>
+        </is>
+      </c>
+      <c r="M186" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N186" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O186" s="2" t="inlineStr"/>
+      <c r="P186" s="2" t="inlineStr"/>
+      <c r="Q186" s="2" t="inlineStr"/>
+      <c r="R186" s="2" t="inlineStr"/>
+      <c r="S186" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T186" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U186" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/125ff5c3-87f8-4f79-aabe-6d875339764a</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="n">
+        <v>186</v>
+      </c>
+      <c r="B187" s="2" t="inlineStr">
+        <is>
+          <t>А40-267347/2021</t>
+        </is>
+      </c>
+      <c r="C187" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2021</t>
+        </is>
+      </c>
+      <c r="D187" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E187" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F187" s="2" t="inlineStr"/>
+      <c r="G187" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I187" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J187" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K187" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФИНАНСОВО-СТРОИТЕЛЬНАЯ КОМПАНИЯ ГРОМОС"</t>
+        </is>
+      </c>
+      <c r="L187" s="2" t="inlineStr">
+        <is>
+          <t>7745000143</t>
+        </is>
+      </c>
+      <c r="M187" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N187" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O187" s="2" t="inlineStr"/>
+      <c r="P187" s="2" t="inlineStr"/>
+      <c r="Q187" s="2" t="inlineStr"/>
+      <c r="R187" s="2" t="inlineStr"/>
+      <c r="S187" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2022</t>
+        </is>
+      </c>
+      <c r="T187" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U187" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f3871591-3fba-47b9-a40f-8accd1db6d7f</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="n">
+        <v>187</v>
+      </c>
+      <c r="B188" s="2" t="inlineStr">
+        <is>
+          <t>А40-267109/2021</t>
+        </is>
+      </c>
+      <c r="C188" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2021</t>
+        </is>
+      </c>
+      <c r="D188" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E188" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F188" s="2" t="inlineStr"/>
+      <c r="G188" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I188" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J188" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K188" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ИНТЕРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L188" s="2" t="inlineStr">
+        <is>
+          <t>7718310587</t>
+        </is>
+      </c>
+      <c r="M188" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N188" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O188" s="2" t="inlineStr"/>
+      <c r="P188" s="2" t="inlineStr"/>
+      <c r="Q188" s="2" t="inlineStr"/>
+      <c r="R188" s="2" t="inlineStr"/>
+      <c r="S188" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2022</t>
+        </is>
+      </c>
+      <c r="T188" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U188" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5dc757a2-e4bd-48b8-a84e-a33953ea21c7</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="n">
+        <v>188</v>
+      </c>
+      <c r="B189" s="2" t="inlineStr">
+        <is>
+          <t>А40-267205/2021</t>
+        </is>
+      </c>
+      <c r="C189" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2021</t>
+        </is>
+      </c>
+      <c r="D189" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E189" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F189" s="2" t="inlineStr"/>
+      <c r="G189" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I189" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J189" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K189" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК ОМИКРОН"</t>
+        </is>
+      </c>
+      <c r="L189" s="2" t="inlineStr">
+        <is>
+          <t>7702413178</t>
+        </is>
+      </c>
+      <c r="M189" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N189" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O189" s="2" t="inlineStr"/>
+      <c r="P189" s="2" t="inlineStr"/>
+      <c r="Q189" s="2" t="inlineStr"/>
+      <c r="R189" s="2" t="inlineStr"/>
+      <c r="S189" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2022</t>
+        </is>
+      </c>
+      <c r="T189" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U189" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/80beedcd-cbb4-4570-a3a3-259a25286606</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="n">
+        <v>189</v>
+      </c>
+      <c r="B190" s="2" t="inlineStr">
+        <is>
+          <t>А40-267154/2021</t>
+        </is>
+      </c>
+      <c r="C190" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2021</t>
+        </is>
+      </c>
+      <c r="D190" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E190" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F190" s="2" t="inlineStr"/>
+      <c r="G190" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I190" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J190" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K190" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК ПОБЕДА"</t>
+        </is>
+      </c>
+      <c r="L190" s="2" t="inlineStr">
+        <is>
+          <t>7704407772</t>
+        </is>
+      </c>
+      <c r="M190" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N190" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O190" s="2" t="inlineStr"/>
+      <c r="P190" s="2" t="inlineStr"/>
+      <c r="Q190" s="2" t="inlineStr"/>
+      <c r="R190" s="2" t="inlineStr"/>
+      <c r="S190" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2022</t>
+        </is>
+      </c>
+      <c r="T190" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U190" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/30edb806-d039-49ca-92e0-df3b9cd9a7d9</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="n">
+        <v>190</v>
+      </c>
+      <c r="B191" s="2" t="inlineStr">
+        <is>
+          <t>А40-210103/2021</t>
+        </is>
+      </c>
+      <c r="C191" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2021</t>
+        </is>
+      </c>
+      <c r="D191" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E191" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F191" s="2" t="inlineStr"/>
+      <c r="G191" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I191" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J191" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K191" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L191" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M191" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N191" s="2" t="inlineStr">
+        <is>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O191" s="2" t="inlineStr"/>
+      <c r="P191" s="2" t="inlineStr"/>
+      <c r="Q191" s="2" t="inlineStr"/>
+      <c r="R191" s="2" t="inlineStr"/>
+      <c r="S191" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2021</t>
+        </is>
+      </c>
+      <c r="T191" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U191" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/06d3c2bf-cda2-4f15-9c9b-3d7e0f29576e</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="n">
+        <v>191</v>
+      </c>
+      <c r="B192" s="2" t="inlineStr">
+        <is>
+          <t>А40-180282/2021</t>
+        </is>
+      </c>
+      <c r="C192" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2021</t>
+        </is>
+      </c>
+      <c r="D192" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E192" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F192" s="2" t="inlineStr"/>
+      <c r="G192" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I192" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J192" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K192" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L192" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M192" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N192" s="2" t="inlineStr">
+        <is>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O192" s="2" t="inlineStr"/>
+      <c r="P192" s="2" t="inlineStr"/>
+      <c r="Q192" s="2" t="inlineStr"/>
+      <c r="R192" s="2" t="inlineStr"/>
+      <c r="S192" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2021</t>
+        </is>
+      </c>
+      <c r="T192" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U192" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b4bd20f9-be11-4df0-9877-5f80c841dae8</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="2" t="n">
+        <v>192</v>
+      </c>
+      <c r="B193" s="2" t="inlineStr">
+        <is>
+          <t>А40-146456/2021</t>
+        </is>
+      </c>
+      <c r="C193" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2021</t>
+        </is>
+      </c>
+      <c r="D193" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E193" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F193" s="2" t="inlineStr"/>
+      <c r="G193" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="inlineStr">
+        <is>
+          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
+        </is>
+      </c>
+      <c r="I193" s="2" t="inlineStr">
+        <is>
+          <t>7703702341</t>
+        </is>
+      </c>
+      <c r="J193" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K193" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТАСК - Т"</t>
+        </is>
+      </c>
+      <c r="L193" s="2" t="inlineStr">
+        <is>
+          <t>7709654648</t>
+        </is>
+      </c>
+      <c r="M193" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N193" s="2" t="inlineStr">
+        <is>
+          <t>Свирин А. А.</t>
+        </is>
+      </c>
+      <c r="O193" s="2" t="inlineStr"/>
+      <c r="P193" s="2" t="inlineStr"/>
+      <c r="Q193" s="2" t="inlineStr"/>
+      <c r="R193" s="2" t="inlineStr"/>
+      <c r="S193" s="2" t="inlineStr">
+        <is>
+          <t>10.09.2026</t>
+        </is>
+      </c>
+      <c r="T193" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U193" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d8bfde5b-8bfa-4cbd-8fe2-d737876223e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="2" t="n">
+        <v>193</v>
+      </c>
+      <c r="B194" s="2" t="inlineStr">
+        <is>
+          <t>А40-141972/2021</t>
+        </is>
+      </c>
+      <c r="C194" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2021</t>
+        </is>
+      </c>
+      <c r="D194" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E194" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F194" s="2" t="inlineStr"/>
+      <c r="G194" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="inlineStr">
+        <is>
+          <t>ПАО БАНК "ФИНАНСОВАЯ КОРПОРАЦИЯ ОТКРЫТИЕ"</t>
+        </is>
+      </c>
+      <c r="I194" s="2" t="inlineStr">
+        <is>
+          <t>7706092528</t>
+        </is>
+      </c>
+      <c r="J194" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K194" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЦЕНТР СТРАТЕГИЧЕСКИХ РЕШЕНИЙ"</t>
+        </is>
+      </c>
+      <c r="L194" s="2" t="inlineStr">
+        <is>
+          <t>7716889129</t>
+        </is>
+      </c>
+      <c r="M194" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N194" s="2" t="inlineStr">
+        <is>
+          <t>Романченко И. В.</t>
+        </is>
+      </c>
+      <c r="O194" s="2" t="inlineStr"/>
+      <c r="P194" s="2" t="inlineStr"/>
+      <c r="Q194" s="2" t="inlineStr"/>
+      <c r="R194" s="2" t="inlineStr"/>
+      <c r="S194" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2025</t>
+        </is>
+      </c>
+      <c r="T194" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U194" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/01c65753-0e34-4418-8d73-ce3bdce25a65</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="n">
+        <v>194</v>
+      </c>
+      <c r="B195" s="2" t="inlineStr">
+        <is>
+          <t>А40-134984/2021</t>
+        </is>
+      </c>
+      <c r="C195" s="2" t="inlineStr">
+        <is>
+          <t>28.06.2021</t>
+        </is>
+      </c>
+      <c r="D195" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E195" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F195" s="2" t="inlineStr"/>
+      <c r="G195" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦСТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I195" s="2" t="inlineStr">
+        <is>
+          <t>7722610833</t>
+        </is>
+      </c>
+      <c r="J195" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K195" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УК ГАРДАРИКА"</t>
+        </is>
+      </c>
+      <c r="L195" s="2" t="inlineStr">
+        <is>
+          <t>9718037395</t>
+        </is>
+      </c>
+      <c r="M195" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N195" s="2" t="inlineStr">
+        <is>
+          <t>Пахомов Е. А.</t>
+        </is>
+      </c>
+      <c r="O195" s="2" t="inlineStr"/>
+      <c r="P195" s="2" t="inlineStr"/>
+      <c r="Q195" s="2" t="inlineStr"/>
+      <c r="R195" s="2" t="inlineStr"/>
+      <c r="S195" s="2" t="inlineStr">
+        <is>
+          <t>29.03.2023</t>
+        </is>
+      </c>
+      <c r="T195" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U195" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d4cb7815-2351-491c-a9e8-c597683441f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="2" t="n">
+        <v>195</v>
+      </c>
+      <c r="B196" s="2" t="inlineStr">
+        <is>
+          <t>А32-20692/2021</t>
+        </is>
+      </c>
+      <c r="C196" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2021</t>
+        </is>
+      </c>
+      <c r="D196" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E196" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F196" s="2" t="inlineStr"/>
+      <c r="G196" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="inlineStr">
+        <is>
+          <t>ООО Ромекс-Кубань</t>
+        </is>
+      </c>
+      <c r="I196" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J196" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K196" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭГК-Проект"</t>
+        </is>
+      </c>
+      <c r="L196" s="2" t="inlineStr"/>
+      <c r="M196" s="2" t="inlineStr">
+        <is>
+          <t>АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="N196" s="2" t="inlineStr">
+        <is>
+          <t>Назаренко Р. М.</t>
+        </is>
+      </c>
+      <c r="O196" s="2" t="inlineStr"/>
+      <c r="P196" s="2" t="inlineStr"/>
+      <c r="Q196" s="2" t="inlineStr"/>
+      <c r="R196" s="2" t="inlineStr"/>
+      <c r="S196" s="2" t="inlineStr">
+        <is>
+          <t>10.10.2025</t>
+        </is>
+      </c>
+      <c r="T196" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U196" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e4c2e4e0-6569-43b3-b52e-dbab1fdcd4ae</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="2" t="n">
+        <v>196</v>
+      </c>
+      <c r="B197" s="2" t="inlineStr">
+        <is>
+          <t>А40-84293/2021</t>
+        </is>
+      </c>
+      <c r="C197" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2021</t>
+        </is>
+      </c>
+      <c r="D197" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E197" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F197" s="2" t="inlineStr"/>
+      <c r="G197" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I197" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J197" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K197" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙМАКС - ПЛЮС"</t>
+        </is>
+      </c>
+      <c r="L197" s="2" t="inlineStr">
+        <is>
+          <t>7106515965</t>
+        </is>
+      </c>
+      <c r="M197" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N197" s="2" t="inlineStr">
+        <is>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O197" s="2" t="inlineStr"/>
+      <c r="P197" s="2" t="inlineStr"/>
+      <c r="Q197" s="2" t="inlineStr"/>
+      <c r="R197" s="2" t="inlineStr"/>
+      <c r="S197" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2021</t>
+        </is>
+      </c>
+      <c r="T197" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U197" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b313ab06-30fe-47ac-b0bb-f063bdba1d53</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="2" t="n">
+        <v>197</v>
+      </c>
+      <c r="B198" s="2" t="inlineStr">
+        <is>
+          <t>А40-14951/2021</t>
+        </is>
+      </c>
+      <c r="C198" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2021</t>
+        </is>
+      </c>
+      <c r="D198" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E198" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F198" s="2" t="inlineStr"/>
+      <c r="G198" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I198" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J198" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K198" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОКОННАЯ МАНУФАКТУРА"</t>
+        </is>
+      </c>
+      <c r="L198" s="2" t="inlineStr">
+        <is>
+          <t>7719772200</t>
+        </is>
+      </c>
+      <c r="M198" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N198" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O198" s="2" t="inlineStr"/>
+      <c r="P198" s="2" t="inlineStr"/>
+      <c r="Q198" s="2" t="inlineStr"/>
+      <c r="R198" s="2" t="inlineStr"/>
+      <c r="S198" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2021</t>
+        </is>
+      </c>
+      <c r="T198" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U198" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ca3b8b62-56f0-47dd-bd46-efffbe53b05c</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="2" t="n">
+        <v>198</v>
+      </c>
+      <c r="B199" s="2" t="inlineStr">
+        <is>
+          <t>А40-258685/2020</t>
+        </is>
+      </c>
+      <c r="C199" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2020</t>
+        </is>
+      </c>
+      <c r="D199" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E199" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F199" s="2" t="inlineStr"/>
+      <c r="G199" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСИСТЕМА"</t>
+        </is>
+      </c>
+      <c r="I199" s="2" t="inlineStr">
+        <is>
+          <t>7202159491</t>
+        </is>
+      </c>
+      <c r="J199" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K199" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГРАДОСТРОИТЕЛЬНОГО ПЛАНИРОВАНИЯ И ПРОЕКТИРОВАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L199" s="2" t="inlineStr">
+        <is>
+          <t>7704275621</t>
+        </is>
+      </c>
+      <c r="M199" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N199" s="2" t="inlineStr">
+        <is>
+          <t>Дружинина В. Г.</t>
+        </is>
+      </c>
+      <c r="O199" s="2" t="inlineStr"/>
+      <c r="P199" s="2" t="inlineStr"/>
+      <c r="Q199" s="2" t="inlineStr"/>
+      <c r="R199" s="2" t="inlineStr"/>
+      <c r="S199" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2021</t>
+        </is>
+      </c>
+      <c r="T199" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U199" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ec407db4-33bd-42ac-852e-b59bcec5017f</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="2" t="n">
+        <v>199</v>
+      </c>
+      <c r="B200" s="2" t="inlineStr">
+        <is>
+          <t>А40-224640/2020</t>
+        </is>
+      </c>
+      <c r="C200" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2020</t>
+        </is>
+      </c>
+      <c r="D200" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E200" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F200" s="2" t="inlineStr"/>
+      <c r="G200" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I200" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J200" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K200" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L200" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M200" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N200" s="2" t="inlineStr">
+        <is>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O200" s="2" t="inlineStr"/>
+      <c r="P200" s="2" t="inlineStr"/>
+      <c r="Q200" s="2" t="inlineStr"/>
+      <c r="R200" s="2" t="inlineStr"/>
+      <c r="S200" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2021</t>
+        </is>
+      </c>
+      <c r="T200" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U200" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1f29b226-4662-478e-9d85-5177e13d3259</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="2" t="n">
+        <v>200</v>
+      </c>
+      <c r="B201" s="2" t="inlineStr">
+        <is>
+          <t>А40-219528/2020</t>
+        </is>
+      </c>
+      <c r="C201" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2020</t>
+        </is>
+      </c>
+      <c r="D201" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E201" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F201" s="2" t="inlineStr"/>
+      <c r="G201" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I201" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J201" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K201" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L201" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M201" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N201" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O201" s="2" t="inlineStr"/>
+      <c r="P201" s="2" t="inlineStr"/>
+      <c r="Q201" s="2" t="inlineStr"/>
+      <c r="R201" s="2" t="inlineStr"/>
+      <c r="S201" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2021</t>
+        </is>
+      </c>
+      <c r="T201" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U201" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/be1677b1-910b-4928-a395-833694637542</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="n">
+        <v>201</v>
+      </c>
+      <c r="B202" s="2" t="inlineStr">
+        <is>
+          <t>А40-219455/2020</t>
+        </is>
+      </c>
+      <c r="C202" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2020</t>
+        </is>
+      </c>
+      <c r="D202" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E202" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F202" s="2" t="inlineStr"/>
+      <c r="G202" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I202" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J202" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K202" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L202" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M202" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N202" s="2" t="inlineStr">
+        <is>
+          <t>Лихачева О. В.</t>
+        </is>
+      </c>
+      <c r="O202" s="2" t="inlineStr"/>
+      <c r="P202" s="2" t="inlineStr"/>
+      <c r="Q202" s="2" t="inlineStr"/>
+      <c r="R202" s="2" t="inlineStr"/>
+      <c r="S202" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2021</t>
+        </is>
+      </c>
+      <c r="T202" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U202" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28db4b5e-f80f-41cb-b53b-6d793c71f326</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="2" t="n">
+        <v>202</v>
+      </c>
+      <c r="B203" s="2" t="inlineStr">
+        <is>
+          <t>А40-212603/2020</t>
+        </is>
+      </c>
+      <c r="C203" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2020</t>
+        </is>
+      </c>
+      <c r="D203" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E203" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F203" s="2" t="inlineStr"/>
+      <c r="G203" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I203" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J203" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K203" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРИН"</t>
+        </is>
+      </c>
+      <c r="L203" s="2" t="inlineStr">
+        <is>
+          <t>7717621639</t>
+        </is>
+      </c>
+      <c r="M203" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N203" s="2" t="inlineStr">
+        <is>
+          <t>Ликшиков Э. Б.</t>
+        </is>
+      </c>
+      <c r="O203" s="2" t="inlineStr"/>
+      <c r="P203" s="2" t="inlineStr"/>
+      <c r="Q203" s="2" t="inlineStr"/>
+      <c r="R203" s="2" t="inlineStr"/>
+      <c r="S203" s="2" t="inlineStr">
+        <is>
+          <t>09.10.2021</t>
+        </is>
+      </c>
+      <c r="T203" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U203" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/585ac0ce-f592-4326-beb0-f449c41eab56</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="2" t="n">
+        <v>203</v>
+      </c>
+      <c r="B204" s="2" t="inlineStr">
+        <is>
+          <t>А40-171836/2020</t>
+        </is>
+      </c>
+      <c r="C204" s="2" t="inlineStr">
+        <is>
+          <t>16.09.2020</t>
+        </is>
+      </c>
+      <c r="D204" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E204" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F204" s="2" t="inlineStr"/>
+      <c r="G204" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I204" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J204" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K204" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L204" s="2" t="inlineStr">
+        <is>
+          <t>7708722905</t>
+        </is>
+      </c>
+      <c r="M204" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N204" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O204" s="2" t="inlineStr"/>
+      <c r="P204" s="2" t="inlineStr"/>
+      <c r="Q204" s="2" t="inlineStr"/>
+      <c r="R204" s="2" t="inlineStr"/>
+      <c r="S204" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2020</t>
+        </is>
+      </c>
+      <c r="T204" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U204" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0409f057-ed45-493d-a825-5612e5e53771</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="2" t="n">
+        <v>204</v>
+      </c>
+      <c r="B205" s="2" t="inlineStr">
+        <is>
+          <t>А40-163125/2020</t>
+        </is>
+      </c>
+      <c r="C205" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2020</t>
+        </is>
+      </c>
+      <c r="D205" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E205" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F205" s="2" t="inlineStr"/>
+      <c r="G205" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I205" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J205" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K205" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВЯЗЬ-РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L205" s="2" t="inlineStr">
+        <is>
+          <t>7716642450</t>
+        </is>
+      </c>
+      <c r="M205" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N205" s="2" t="inlineStr">
+        <is>
+          <t>Корогодова И. М.</t>
+        </is>
+      </c>
+      <c r="O205" s="2" t="inlineStr"/>
+      <c r="P205" s="2" t="inlineStr"/>
+      <c r="Q205" s="2" t="inlineStr"/>
+      <c r="R205" s="2" t="inlineStr"/>
+      <c r="S205" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2021</t>
+        </is>
+      </c>
+      <c r="T205" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U205" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/30a58a75-3850-43e1-b490-a08ab25af7bb</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="2" t="n">
+        <v>205</v>
+      </c>
+      <c r="B206" s="2" t="inlineStr">
+        <is>
+          <t>А40-163144/2020</t>
+        </is>
+      </c>
+      <c r="C206" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2020</t>
+        </is>
+      </c>
+      <c r="D206" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E206" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F206" s="2" t="inlineStr"/>
+      <c r="G206" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I206" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J206" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K206" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВАНТАЖ ПСК"</t>
+        </is>
+      </c>
+      <c r="L206" s="2" t="inlineStr">
+        <is>
+          <t>7727514266</t>
+        </is>
+      </c>
+      <c r="M206" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N206" s="2" t="inlineStr">
+        <is>
+          <t>Большебратская Е. А.</t>
+        </is>
+      </c>
+      <c r="O206" s="2" t="inlineStr"/>
+      <c r="P206" s="2" t="inlineStr"/>
+      <c r="Q206" s="2" t="inlineStr"/>
+      <c r="R206" s="2" t="inlineStr"/>
+      <c r="S206" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2020</t>
+        </is>
+      </c>
+      <c r="T206" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U206" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/37e65fef-6af2-4119-ada4-57670b2447eb</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="2" t="n">
+        <v>206</v>
+      </c>
+      <c r="B207" s="2" t="inlineStr">
+        <is>
+          <t>А40-163138/2020</t>
+        </is>
+      </c>
+      <c r="C207" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2020</t>
+        </is>
+      </c>
+      <c r="D207" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E207" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F207" s="2" t="inlineStr"/>
+      <c r="G207" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I207" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J207" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K207" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВТОМАТИЧЕСКИЕ СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
+        </is>
+      </c>
+      <c r="L207" s="2" t="inlineStr">
+        <is>
+          <t>7727504109</t>
+        </is>
+      </c>
+      <c r="M207" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N207" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O207" s="2" t="inlineStr"/>
+      <c r="P207" s="2" t="inlineStr"/>
+      <c r="Q207" s="2" t="inlineStr"/>
+      <c r="R207" s="2" t="inlineStr"/>
+      <c r="S207" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2020</t>
+        </is>
+      </c>
+      <c r="T207" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U207" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/42c21132-49f9-42ac-bea4-b36ff17d0884</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="2" t="n">
+        <v>207</v>
+      </c>
+      <c r="B208" s="2" t="inlineStr">
+        <is>
+          <t>А40-163132/2020</t>
+        </is>
+      </c>
+      <c r="C208" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2020</t>
+        </is>
+      </c>
+      <c r="D208" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E208" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F208" s="2" t="inlineStr"/>
+      <c r="G208" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I208" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J208" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K208" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "СТАЛЬКОНСТРУКЦИЯ-В"</t>
+        </is>
+      </c>
+      <c r="L208" s="2" t="inlineStr">
+        <is>
+          <t>7707298264</t>
+        </is>
+      </c>
+      <c r="M208" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N208" s="2" t="inlineStr">
+        <is>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O208" s="2" t="inlineStr"/>
+      <c r="P208" s="2" t="inlineStr"/>
+      <c r="Q208" s="2" t="inlineStr"/>
+      <c r="R208" s="2" t="inlineStr"/>
+      <c r="S208" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2022</t>
+        </is>
+      </c>
+      <c r="T208" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U208" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3d7923f3-1caa-41d7-a15b-8473c6e08760</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="2" t="n">
+        <v>208</v>
+      </c>
+      <c r="B209" s="2" t="inlineStr">
+        <is>
+          <t>А40-122193/2020</t>
+        </is>
+      </c>
+      <c r="C209" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2020</t>
+        </is>
+      </c>
+      <c r="D209" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F209" s="2" t="inlineStr"/>
+      <c r="G209" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I209" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J209" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K209" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "СТИМУЛ"</t>
+        </is>
+      </c>
+      <c r="L209" s="2" t="inlineStr">
+        <is>
+          <t>0533004915</t>
+        </is>
+      </c>
+      <c r="M209" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N209" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O209" s="2" t="inlineStr"/>
+      <c r="P209" s="2" t="inlineStr"/>
+      <c r="Q209" s="2" t="inlineStr"/>
+      <c r="R209" s="2" t="inlineStr"/>
+      <c r="S209" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2021</t>
+        </is>
+      </c>
+      <c r="T209" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U209" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/64aec809-8b9d-4851-b41a-d2fdbef99c66</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="n">
+        <v>209</v>
+      </c>
+      <c r="B210" s="2" t="inlineStr">
+        <is>
+          <t>А40-122174/2020</t>
+        </is>
+      </c>
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2020</t>
+        </is>
+      </c>
+      <c r="D210" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F210" s="2" t="inlineStr"/>
+      <c r="G210" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J210" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K210" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ШАХТСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L210" s="2" t="inlineStr">
+        <is>
+          <t>7717161004</t>
+        </is>
+      </c>
+      <c r="M210" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N210" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O210" s="2" t="inlineStr"/>
+      <c r="P210" s="2" t="inlineStr"/>
+      <c r="Q210" s="2" t="inlineStr"/>
+      <c r="R210" s="2" t="inlineStr"/>
+      <c r="S210" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2021</t>
+        </is>
+      </c>
+      <c r="T210" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U210" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d95de43d-6087-4afd-8011-4babbe0002ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="2" t="n">
+        <v>210</v>
+      </c>
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>А40-121831/2020</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D211" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F211" s="2" t="inlineStr"/>
+      <c r="G211" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I211" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J211" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K211" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОТЕХСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L211" s="2" t="inlineStr">
+        <is>
+          <t>7730647241</t>
+        </is>
+      </c>
+      <c r="M211" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N211" s="2" t="inlineStr">
+        <is>
+          <t>Фортунатова Е. О.</t>
+        </is>
+      </c>
+      <c r="O211" s="2" t="inlineStr"/>
+      <c r="P211" s="2" t="inlineStr"/>
+      <c r="Q211" s="2" t="inlineStr"/>
+      <c r="R211" s="2" t="inlineStr"/>
+      <c r="S211" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2021</t>
+        </is>
+      </c>
+      <c r="T211" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U211" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/12adbd8b-59dd-4ba8-a6e1-5e009fe3597e</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="n">
+        <v>211</v>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>А40-121878/2020</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr"/>
+      <c r="G212" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J212" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K212" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРАНССПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L212" s="2" t="inlineStr">
+        <is>
+          <t>7736298597</t>
+        </is>
+      </c>
+      <c r="M212" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N212" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O212" s="2" t="inlineStr"/>
+      <c r="P212" s="2" t="inlineStr"/>
+      <c r="Q212" s="2" t="inlineStr"/>
+      <c r="R212" s="2" t="inlineStr"/>
+      <c r="S212" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2021</t>
+        </is>
+      </c>
+      <c r="T212" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U212" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/85cdb238-1c51-49c2-a002-2a9f35c509b0</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="2" t="n">
+        <v>212</v>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>А40-121797/2020</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D213" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr"/>
+      <c r="G213" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J213" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K213" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L213" s="2" t="inlineStr">
+        <is>
+          <t>7708722905</t>
+        </is>
+      </c>
+      <c r="M213" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N213" s="2" t="inlineStr">
+        <is>
+          <t>Литвиненко Ю. В.</t>
+        </is>
+      </c>
+      <c r="O213" s="2" t="inlineStr"/>
+      <c r="P213" s="2" t="inlineStr"/>
+      <c r="Q213" s="2" t="inlineStr"/>
+      <c r="R213" s="2" t="inlineStr"/>
+      <c r="S213" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2021</t>
+        </is>
+      </c>
+      <c r="T213" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U213" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3ec4ae1f-9d22-4e44-92a3-514bfb437b3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="n">
+        <v>213</v>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>А40-121771/2020</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr"/>
+      <c r="G214" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I214" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J214" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K214" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МАВЭКС ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L214" s="2" t="inlineStr">
+        <is>
+          <t>3328440664</t>
+        </is>
+      </c>
+      <c r="M214" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N214" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O214" s="2" t="inlineStr"/>
+      <c r="P214" s="2" t="inlineStr"/>
+      <c r="Q214" s="2" t="inlineStr"/>
+      <c r="R214" s="2" t="inlineStr"/>
+      <c r="S214" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2021</t>
+        </is>
+      </c>
+      <c r="T214" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U214" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a70eb3fd-9caf-44ed-befc-397c0a4cb2d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="n">
+        <v>214</v>
+      </c>
+      <c r="B215" s="2" t="inlineStr">
+        <is>
+          <t>А40-121743/2020</t>
+        </is>
+      </c>
+      <c r="C215" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D215" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E215" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F215" s="2" t="inlineStr"/>
+      <c r="G215" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I215" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J215" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K215" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "СТАЛЬКОНСТРУКЦИЯ-В"</t>
+        </is>
+      </c>
+      <c r="L215" s="2" t="inlineStr">
+        <is>
+          <t>7707298264</t>
+        </is>
+      </c>
+      <c r="M215" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N215" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O215" s="2" t="inlineStr"/>
+      <c r="P215" s="2" t="inlineStr"/>
+      <c r="Q215" s="2" t="inlineStr"/>
+      <c r="R215" s="2" t="inlineStr"/>
+      <c r="S215" s="2" t="inlineStr">
+        <is>
+          <t>19.02.2021</t>
+        </is>
+      </c>
+      <c r="T215" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U215" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ba469258-9bcd-499f-ab5e-95c0e74e4723</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="n">
+        <v>215</v>
+      </c>
+      <c r="B216" s="2" t="inlineStr">
+        <is>
+          <t>А40-121722/2020</t>
+        </is>
+      </c>
+      <c r="C216" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D216" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F216" s="2" t="inlineStr"/>
+      <c r="G216" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I216" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J216" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K216" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СВЯЗЬ-РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L216" s="2" t="inlineStr">
+        <is>
+          <t>7716642450</t>
+        </is>
+      </c>
+      <c r="M216" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N216" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O216" s="2" t="inlineStr"/>
+      <c r="P216" s="2" t="inlineStr"/>
+      <c r="Q216" s="2" t="inlineStr"/>
+      <c r="R216" s="2" t="inlineStr"/>
+      <c r="S216" s="2" t="inlineStr">
+        <is>
+          <t>23.10.2020</t>
+        </is>
+      </c>
+      <c r="T216" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U216" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f5e06008-8bc4-4e14-a3ff-faedaf5afc13</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="n">
+        <v>216</v>
+      </c>
+      <c r="B217" s="2" t="inlineStr">
+        <is>
+          <t>А40-121683/2020</t>
+        </is>
+      </c>
+      <c r="C217" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D217" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E217" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F217" s="2" t="inlineStr"/>
+      <c r="G217" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I217" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J217" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K217" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СМАРТГЛАСС"</t>
+        </is>
+      </c>
+      <c r="L217" s="2" t="inlineStr">
+        <is>
+          <t>7708537839</t>
+        </is>
+      </c>
+      <c r="M217" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N217" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O217" s="2" t="inlineStr"/>
+      <c r="P217" s="2" t="inlineStr"/>
+      <c r="Q217" s="2" t="inlineStr"/>
+      <c r="R217" s="2" t="inlineStr"/>
+      <c r="S217" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2021</t>
+        </is>
+      </c>
+      <c r="T217" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U217" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/326062a1-b563-4038-a175-aa5edfc52cc8</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="n">
+        <v>217</v>
+      </c>
+      <c r="B218" s="2" t="inlineStr">
+        <is>
+          <t>А40-121651/2020</t>
+        </is>
+      </c>
+      <c r="C218" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D218" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F218" s="2" t="inlineStr"/>
+      <c r="G218" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I218" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J218" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K218" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВТОМАТИЧЕСКИЕ СИСТЕМЫ БЕЗОПАСНОСТИ"</t>
+        </is>
+      </c>
+      <c r="L218" s="2" t="inlineStr">
+        <is>
+          <t>7727504109</t>
+        </is>
+      </c>
+      <c r="M218" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N218" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O218" s="2" t="inlineStr"/>
+      <c r="P218" s="2" t="inlineStr"/>
+      <c r="Q218" s="2" t="inlineStr"/>
+      <c r="R218" s="2" t="inlineStr"/>
+      <c r="S218" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2021</t>
+        </is>
+      </c>
+      <c r="T218" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U218" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/271090cf-64a0-4c1a-9076-fecf6ed54d42</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="2" t="n">
+        <v>218</v>
+      </c>
+      <c r="B219" s="2" t="inlineStr">
+        <is>
+          <t>А40-121583/2020</t>
+        </is>
+      </c>
+      <c r="C219" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2020</t>
+        </is>
+      </c>
+      <c r="D219" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E219" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F219" s="2" t="inlineStr"/>
+      <c r="G219" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I219" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J219" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K219" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АВАНТАЖ ПСК"</t>
+        </is>
+      </c>
+      <c r="L219" s="2" t="inlineStr">
+        <is>
+          <t>7727514266</t>
+        </is>
+      </c>
+      <c r="M219" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N219" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O219" s="2" t="inlineStr"/>
+      <c r="P219" s="2" t="inlineStr"/>
+      <c r="Q219" s="2" t="inlineStr"/>
+      <c r="R219" s="2" t="inlineStr"/>
+      <c r="S219" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2021</t>
+        </is>
+      </c>
+      <c r="T219" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U219" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cc59368e-bc04-41b6-8f0a-d70d4f235e6b</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="2" t="n">
+        <v>219</v>
+      </c>
+      <c r="B220" s="2" t="inlineStr">
+        <is>
+          <t>А40-294687/2019</t>
+        </is>
+      </c>
+      <c r="C220" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2019</t>
+        </is>
+      </c>
+      <c r="D220" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E220" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F220" s="2" t="inlineStr"/>
+      <c r="G220" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I220" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J220" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K220" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДИЗАЙН-СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L220" s="2" t="inlineStr">
+        <is>
+          <t>7713694682</t>
+        </is>
+      </c>
+      <c r="M220" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N220" s="2" t="inlineStr">
+        <is>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O220" s="2" t="inlineStr"/>
+      <c r="P220" s="2" t="inlineStr"/>
+      <c r="Q220" s="2" t="inlineStr"/>
+      <c r="R220" s="2" t="inlineStr"/>
+      <c r="S220" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022</t>
+        </is>
+      </c>
+      <c r="T220" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U220" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/471959d6-897f-4ed8-b83b-24ed5079a587</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="n">
+        <v>220</v>
+      </c>
+      <c r="B221" s="2" t="inlineStr">
+        <is>
+          <t>А40-292091/2019</t>
+        </is>
+      </c>
+      <c r="C221" s="2" t="inlineStr">
+        <is>
+          <t>05.11.2019</t>
+        </is>
+      </c>
+      <c r="D221" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E221" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F221" s="2" t="inlineStr"/>
+      <c r="G221" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I221" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J221" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K221" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АСС-ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L221" s="2" t="inlineStr">
+        <is>
+          <t>7702839791</t>
+        </is>
+      </c>
+      <c r="M221" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N221" s="2" t="inlineStr">
+        <is>
+          <t>Крикунова В. И.</t>
+        </is>
+      </c>
+      <c r="O221" s="2" t="inlineStr"/>
+      <c r="P221" s="2" t="inlineStr"/>
+      <c r="Q221" s="2" t="inlineStr"/>
+      <c r="R221" s="2" t="inlineStr"/>
+      <c r="S221" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2020</t>
+        </is>
+      </c>
+      <c r="T221" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U221" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ab95e9bb-c05e-455d-ae8a-c58bf986baca</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="n">
+        <v>221</v>
+      </c>
+      <c r="B222" s="2" t="inlineStr">
+        <is>
+          <t>А40-240633/2019</t>
+        </is>
+      </c>
+      <c r="C222" s="2" t="inlineStr">
+        <is>
+          <t>11.09.2019</t>
+        </is>
+      </c>
+      <c r="D222" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E222" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr"/>
+      <c r="G222" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I222" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J222" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K222" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АРИН"</t>
+        </is>
+      </c>
+      <c r="L222" s="2" t="inlineStr">
+        <is>
+          <t>7717621639</t>
+        </is>
+      </c>
+      <c r="M222" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N222" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O222" s="2" t="inlineStr"/>
+      <c r="P222" s="2" t="inlineStr"/>
+      <c r="Q222" s="2" t="inlineStr"/>
+      <c r="R222" s="2" t="inlineStr"/>
+      <c r="S222" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2020</t>
+        </is>
+      </c>
+      <c r="T222" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U222" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/81cdf337-f89d-4d98-a192-45af5806b752</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="2" t="n">
+        <v>222</v>
+      </c>
+      <c r="B223" s="2" t="inlineStr">
+        <is>
+          <t>А40-214267/2019</t>
+        </is>
+      </c>
+      <c r="C223" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2019</t>
+        </is>
+      </c>
+      <c r="D223" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E223" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F223" s="2" t="inlineStr"/>
+      <c r="G223" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I223" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J223" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K223" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L223" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M223" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N223" s="2" t="inlineStr">
+        <is>
+          <t>Анушкина Ю. М.</t>
+        </is>
+      </c>
+      <c r="O223" s="2" t="inlineStr"/>
+      <c r="P223" s="2" t="inlineStr"/>
+      <c r="Q223" s="2" t="inlineStr"/>
+      <c r="R223" s="2" t="inlineStr"/>
+      <c r="S223" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2020</t>
+        </is>
+      </c>
+      <c r="T223" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U223" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9ff40b47-db07-4481-b9c0-1d370604b322</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="n">
+        <v>223</v>
+      </c>
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>А40-123929/2019</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2019</t>
+        </is>
+      </c>
+      <c r="D224" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr"/>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАЙКОНУРЭНЕРГОЗАЩИТА"</t>
+        </is>
+      </c>
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>9901002828</t>
+        </is>
+      </c>
+      <c r="J224" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K224" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ ИНЖЕНЕРОВ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L224" s="2" t="inlineStr">
+        <is>
+          <t>7719288310</t>
+        </is>
+      </c>
+      <c r="M224" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N224" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O224" s="2" t="inlineStr"/>
+      <c r="P224" s="2" t="inlineStr"/>
+      <c r="Q224" s="2" t="inlineStr"/>
+      <c r="R224" s="2" t="inlineStr"/>
+      <c r="S224" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2019</t>
+        </is>
+      </c>
+      <c r="T224" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U224" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e75a83d7-2656-4bae-b578-0afabee5f4e7</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="2" t="n">
+        <v>224</v>
+      </c>
+      <c r="B225" s="2" t="inlineStr">
+        <is>
+          <t>А40-21115/2019</t>
+        </is>
+      </c>
+      <c r="C225" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2019</t>
+        </is>
+      </c>
+      <c r="D225" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E225" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F225" s="2" t="inlineStr"/>
+      <c r="G225" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I225" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J225" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K225" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРАНЬСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L225" s="2" t="inlineStr">
+        <is>
+          <t>7703797713</t>
+        </is>
+      </c>
+      <c r="M225" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N225" s="2" t="inlineStr">
+        <is>
+          <t>Киселева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O225" s="2" t="inlineStr"/>
+      <c r="P225" s="2" t="inlineStr"/>
+      <c r="Q225" s="2" t="inlineStr"/>
+      <c r="R225" s="2" t="inlineStr"/>
+      <c r="S225" s="2" t="inlineStr">
+        <is>
+          <t>02.04.2019</t>
+        </is>
+      </c>
+      <c r="T225" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U225" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/08f61770-a714-474b-9378-14e18020e852</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="2" t="n">
+        <v>225</v>
+      </c>
+      <c r="B226" s="2" t="inlineStr">
+        <is>
+          <t>А40-16728/2019</t>
+        </is>
+      </c>
+      <c r="C226" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2019</t>
+        </is>
+      </c>
+      <c r="D226" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E226" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F226" s="2" t="inlineStr"/>
+      <c r="G226" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ 17"</t>
+        </is>
+      </c>
+      <c r="I226" s="2" t="inlineStr">
+        <is>
+          <t>5038070951</t>
+        </is>
+      </c>
+      <c r="J226" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K226" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L226" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
+      <c r="M226" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N226" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O226" s="2" t="inlineStr"/>
+      <c r="P226" s="2" t="inlineStr"/>
+      <c r="Q226" s="2" t="inlineStr"/>
+      <c r="R226" s="2" t="inlineStr"/>
+      <c r="S226" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2019</t>
+        </is>
+      </c>
+      <c r="T226" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U226" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/349c7fa8-8e31-4151-8834-d17387460c96</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="2" t="n">
+        <v>226</v>
+      </c>
+      <c r="B227" s="2" t="inlineStr">
+        <is>
+          <t>А40-8544/2019</t>
+        </is>
+      </c>
+      <c r="C227" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2019</t>
+        </is>
+      </c>
+      <c r="D227" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E227" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F227" s="2" t="inlineStr"/>
+      <c r="G227" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I227" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J227" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K227" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "СТИМУЛ"</t>
+        </is>
+      </c>
+      <c r="L227" s="2" t="inlineStr">
+        <is>
+          <t>0533004915</t>
+        </is>
+      </c>
+      <c r="M227" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N227" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O227" s="2" t="inlineStr"/>
+      <c r="P227" s="2" t="inlineStr"/>
+      <c r="Q227" s="2" t="inlineStr"/>
+      <c r="R227" s="2" t="inlineStr"/>
+      <c r="S227" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2019</t>
+        </is>
+      </c>
+      <c r="T227" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U227" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f8b5e83c-c98b-46a1-91f1-5344c50ac38b</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="2" t="n">
+        <v>227</v>
+      </c>
+      <c r="B228" s="2" t="inlineStr">
+        <is>
+          <t>А40-8550/2019</t>
+        </is>
+      </c>
+      <c r="C228" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2019</t>
+        </is>
+      </c>
+      <c r="D228" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E228" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F228" s="2" t="inlineStr"/>
+      <c r="G228" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I228" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J228" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K228" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТЕПЛОСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L228" s="2" t="inlineStr">
+        <is>
+          <t>5003066200</t>
+        </is>
+      </c>
+      <c r="M228" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N228" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O228" s="2" t="inlineStr"/>
+      <c r="P228" s="2" t="inlineStr"/>
+      <c r="Q228" s="2" t="inlineStr"/>
+      <c r="R228" s="2" t="inlineStr"/>
+      <c r="S228" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2019</t>
+        </is>
+      </c>
+      <c r="T228" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U228" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/38fc3411-ee92-4064-8c9a-b85a78948891</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="2" t="n">
+        <v>228</v>
+      </c>
+      <c r="B229" s="2" t="inlineStr">
+        <is>
+          <t>А40-8549/2019</t>
+        </is>
+      </c>
+      <c r="C229" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2019</t>
+        </is>
+      </c>
+      <c r="D229" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E229" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F229" s="2" t="inlineStr"/>
+      <c r="G229" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I229" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J229" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K229" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МБМ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L229" s="2" t="inlineStr">
+        <is>
+          <t>7604135123</t>
+        </is>
+      </c>
+      <c r="M229" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N229" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O229" s="2" t="inlineStr"/>
+      <c r="P229" s="2" t="inlineStr"/>
+      <c r="Q229" s="2" t="inlineStr"/>
+      <c r="R229" s="2" t="inlineStr"/>
+      <c r="S229" s="2" t="inlineStr">
+        <is>
+          <t>19.09.2019</t>
+        </is>
+      </c>
+      <c r="T229" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U229" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5cf2e340-dcff-4c99-b73d-1f9339744abd</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="2" t="n">
+        <v>229</v>
+      </c>
+      <c r="B230" s="2" t="inlineStr">
+        <is>
+          <t>А40-318175/2018</t>
+        </is>
+      </c>
+      <c r="C230" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2018</t>
+        </is>
+      </c>
+      <c r="D230" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F230" s="2" t="inlineStr"/>
+      <c r="G230" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I230" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J230" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K230" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L230" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M230" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N230" s="2" t="inlineStr">
+        <is>
+          <t>Авагимян А. Г.</t>
+        </is>
+      </c>
+      <c r="O230" s="2" t="inlineStr"/>
+      <c r="P230" s="2" t="inlineStr"/>
+      <c r="Q230" s="2" t="inlineStr"/>
+      <c r="R230" s="2" t="inlineStr"/>
+      <c r="S230" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2019</t>
+        </is>
+      </c>
+      <c r="T230" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U230" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c9d4fe75-7ca7-41bc-9264-3b1a65d5c572</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="2" t="n">
+        <v>230</v>
+      </c>
+      <c r="B231" s="2" t="inlineStr">
+        <is>
+          <t>А40-314465/2018</t>
+        </is>
+      </c>
+      <c r="C231" s="2" t="inlineStr">
+        <is>
+          <t>26.12.2018</t>
+        </is>
+      </c>
+      <c r="D231" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E231" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F231" s="2" t="inlineStr"/>
+      <c r="G231" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I231" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J231" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K231" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГОРИЗОНТ"</t>
+        </is>
+      </c>
+      <c r="L231" s="2" t="inlineStr">
+        <is>
+          <t>7723445251</t>
+        </is>
+      </c>
+      <c r="M231" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N231" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O231" s="2" t="inlineStr"/>
+      <c r="P231" s="2" t="inlineStr"/>
+      <c r="Q231" s="2" t="inlineStr"/>
+      <c r="R231" s="2" t="inlineStr"/>
+      <c r="S231" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2019</t>
+        </is>
+      </c>
+      <c r="T231" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U231" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f81b6ee0-7b67-494a-85fd-47d242c51bbf</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="n">
+        <v>231</v>
+      </c>
+      <c r="B232" s="2" t="inlineStr">
+        <is>
+          <t>А40-312453/2018</t>
+        </is>
+      </c>
+      <c r="C232" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2018</t>
+        </is>
+      </c>
+      <c r="D232" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E232" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F232" s="2" t="inlineStr"/>
+      <c r="G232" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I232" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J232" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K232" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГЕТИЧЕСКИЕ РЕШЕНИЯ"</t>
+        </is>
+      </c>
+      <c r="L232" s="2" t="inlineStr">
+        <is>
+          <t>5003074024</t>
+        </is>
+      </c>
+      <c r="M232" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N232" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O232" s="2" t="inlineStr"/>
+      <c r="P232" s="2" t="inlineStr"/>
+      <c r="Q232" s="2" t="inlineStr"/>
+      <c r="R232" s="2" t="inlineStr"/>
+      <c r="S232" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2019</t>
+        </is>
+      </c>
+      <c r="T232" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U232" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0a3f412-307a-4de0-81a2-712b321541b9</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="2" t="n">
+        <v>232</v>
+      </c>
+      <c r="B233" s="2" t="inlineStr">
+        <is>
+          <t>А40-312510/2018</t>
+        </is>
+      </c>
+      <c r="C233" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2018</t>
+        </is>
+      </c>
+      <c r="D233" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E233" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F233" s="2" t="inlineStr"/>
+      <c r="G233" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I233" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J233" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K233" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОНТАЖСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L233" s="2" t="inlineStr">
+        <is>
+          <t>6123013402</t>
+        </is>
+      </c>
+      <c r="M233" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N233" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O233" s="2" t="inlineStr"/>
+      <c r="P233" s="2" t="inlineStr"/>
+      <c r="Q233" s="2" t="inlineStr"/>
+      <c r="R233" s="2" t="inlineStr"/>
+      <c r="S233" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2019</t>
+        </is>
+      </c>
+      <c r="T233" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U233" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/25f47d5e-c8b0-4d80-aac5-d14abd5654e2</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="2" t="n">
+        <v>233</v>
+      </c>
+      <c r="B234" s="2" t="inlineStr">
+        <is>
+          <t>А40-311906/2018</t>
+        </is>
+      </c>
+      <c r="C234" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2018</t>
+        </is>
+      </c>
+      <c r="D234" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E234" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F234" s="2" t="inlineStr"/>
+      <c r="G234" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I234" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J234" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K234" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ ФИРМА "ГРАНТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L234" s="2" t="inlineStr">
+        <is>
+          <t>0814088357</t>
+        </is>
+      </c>
+      <c r="M234" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N234" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O234" s="2" t="inlineStr"/>
+      <c r="P234" s="2" t="inlineStr"/>
+      <c r="Q234" s="2" t="inlineStr"/>
+      <c r="R234" s="2" t="inlineStr"/>
+      <c r="S234" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2019</t>
+        </is>
+      </c>
+      <c r="T234" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U234" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2a88c621-0f4e-4b1b-8ed0-53fc6409806e</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="2" t="n">
+        <v>234</v>
+      </c>
+      <c r="B235" s="2" t="inlineStr">
+        <is>
+          <t>А40-310590/2018</t>
+        </is>
+      </c>
+      <c r="C235" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2018</t>
+        </is>
+      </c>
+      <c r="D235" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E235" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F235" s="2" t="inlineStr"/>
+      <c r="G235" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I235" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J235" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K235" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТЕПЛОСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L235" s="2" t="inlineStr">
+        <is>
+          <t>5003066200</t>
+        </is>
+      </c>
+      <c r="M235" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N235" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O235" s="2" t="inlineStr"/>
+      <c r="P235" s="2" t="inlineStr"/>
+      <c r="Q235" s="2" t="inlineStr"/>
+      <c r="R235" s="2" t="inlineStr"/>
+      <c r="S235" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2019</t>
+        </is>
+      </c>
+      <c r="T235" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U235" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7478e85c-baf9-4b17-80d6-2c935ce72060</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="2" t="n">
+        <v>235</v>
+      </c>
+      <c r="B236" s="2" t="inlineStr">
+        <is>
+          <t>А40-291740/2018</t>
+        </is>
+      </c>
+      <c r="C236" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2018</t>
+        </is>
+      </c>
+      <c r="D236" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E236" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F236" s="2" t="inlineStr"/>
+      <c r="G236" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I236" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J236" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K236" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТИМ"</t>
+        </is>
+      </c>
+      <c r="L236" s="2" t="inlineStr">
+        <is>
+          <t>7723641231</t>
+        </is>
+      </c>
+      <c r="M236" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N236" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O236" s="2" t="inlineStr"/>
+      <c r="P236" s="2" t="inlineStr"/>
+      <c r="Q236" s="2" t="inlineStr"/>
+      <c r="R236" s="2" t="inlineStr"/>
+      <c r="S236" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2019</t>
+        </is>
+      </c>
+      <c r="T236" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U236" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/48ce4d13-b551-4b26-b7a7-c8d88b9daa36</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="2" t="n">
+        <v>236</v>
+      </c>
+      <c r="B237" s="2" t="inlineStr">
+        <is>
+          <t>А40-290560/2018</t>
+        </is>
+      </c>
+      <c r="C237" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2018</t>
+        </is>
+      </c>
+      <c r="D237" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E237" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F237" s="2" t="inlineStr"/>
+      <c r="G237" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I237" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J237" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K237" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТРЕЙДИНПРО"</t>
+        </is>
+      </c>
+      <c r="L237" s="2" t="inlineStr">
+        <is>
+          <t>7714870041</t>
+        </is>
+      </c>
+      <c r="M237" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N237" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O237" s="2" t="inlineStr"/>
+      <c r="P237" s="2" t="inlineStr"/>
+      <c r="Q237" s="2" t="inlineStr"/>
+      <c r="R237" s="2" t="inlineStr"/>
+      <c r="S237" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2019</t>
+        </is>
+      </c>
+      <c r="T237" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U237" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2e9af287-2fd9-4dcb-9709-98e7b9e5b51a</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="n">
+        <v>237</v>
+      </c>
+      <c r="B238" s="2" t="inlineStr">
+        <is>
+          <t>А40-276283/2018</t>
+        </is>
+      </c>
+      <c r="C238" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2018</t>
+        </is>
+      </c>
+      <c r="D238" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F238" s="2" t="inlineStr"/>
+      <c r="G238" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДЖЕЙКО РАША"</t>
+        </is>
+      </c>
+      <c r="I238" s="2" t="inlineStr">
+        <is>
+          <t>7709882813</t>
+        </is>
+      </c>
+      <c r="J238" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K238" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+        </is>
+      </c>
+      <c r="L238" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
+      <c r="M238" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N238" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O238" s="2" t="inlineStr"/>
+      <c r="P238" s="2" t="inlineStr"/>
+      <c r="Q238" s="2" t="inlineStr"/>
+      <c r="R238" s="2" t="inlineStr"/>
+      <c r="S238" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2019</t>
+        </is>
+      </c>
+      <c r="T238" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U238" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52bef60f-85d9-482a-8d7b-383a5034b142</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="2" t="n">
+        <v>238</v>
+      </c>
+      <c r="B239" s="2" t="inlineStr">
+        <is>
+          <t>А40-276063/2018</t>
+        </is>
+      </c>
+      <c r="C239" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2018</t>
+        </is>
+      </c>
+      <c r="D239" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E239" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F239" s="2" t="inlineStr"/>
+      <c r="G239" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПЕРМЬ-УРАЛСТАЛЬКОНСТРУКЦИЯ"</t>
+        </is>
+      </c>
+      <c r="I239" s="2" t="inlineStr">
+        <is>
+          <t>5902189000</t>
+        </is>
+      </c>
+      <c r="J239" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K239" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L239" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M239" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N239" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O239" s="2" t="inlineStr"/>
+      <c r="P239" s="2" t="inlineStr"/>
+      <c r="Q239" s="2" t="inlineStr"/>
+      <c r="R239" s="2" t="inlineStr"/>
+      <c r="S239" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2019</t>
+        </is>
+      </c>
+      <c r="T239" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U239" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4fe84011-9df0-4916-b9bf-424fa35d469d</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="n">
+        <v>239</v>
+      </c>
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>А40-272020/2018</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2018</t>
+        </is>
+      </c>
+      <c r="D240" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F240" s="2" t="inlineStr"/>
+      <c r="G240" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J240" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K240" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАСКАД-ЭКС"</t>
+        </is>
+      </c>
+      <c r="L240" s="2" t="inlineStr">
+        <is>
+          <t>7710120552</t>
+        </is>
+      </c>
+      <c r="M240" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N240" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O240" s="2" t="inlineStr"/>
+      <c r="P240" s="2" t="inlineStr"/>
+      <c r="Q240" s="2" t="inlineStr"/>
+      <c r="R240" s="2" t="inlineStr"/>
+      <c r="S240" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2019</t>
+        </is>
+      </c>
+      <c r="T240" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U240" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c60531af-2ae9-4dc1-afa3-7b7b4e51c953</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="2" t="n">
+        <v>240</v>
+      </c>
+      <c r="B241" s="2" t="inlineStr">
+        <is>
+          <t>А40-272019/2018</t>
+        </is>
+      </c>
+      <c r="C241" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2018</t>
+        </is>
+      </c>
+      <c r="D241" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E241" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F241" s="2" t="inlineStr"/>
+      <c r="G241" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I241" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J241" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K241" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРИН ТИМ"</t>
+        </is>
+      </c>
+      <c r="L241" s="2" t="inlineStr">
+        <is>
+          <t>7719514150</t>
+        </is>
+      </c>
+      <c r="M241" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N241" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O241" s="2" t="inlineStr"/>
+      <c r="P241" s="2" t="inlineStr"/>
+      <c r="Q241" s="2" t="inlineStr"/>
+      <c r="R241" s="2" t="inlineStr"/>
+      <c r="S241" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2018</t>
+        </is>
+      </c>
+      <c r="T241" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U241" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cbc65734-7ac5-4f88-93e5-403a07e662f0</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="2" t="n">
+        <v>241</v>
+      </c>
+      <c r="B242" s="2" t="inlineStr">
+        <is>
+          <t>А40-272018/2018</t>
+        </is>
+      </c>
+      <c r="C242" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2018</t>
+        </is>
+      </c>
+      <c r="D242" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E242" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F242" s="2" t="inlineStr"/>
+      <c r="G242" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I242" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J242" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K242" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНВЕСТПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L242" s="2" t="inlineStr">
+        <is>
+          <t>7701771131</t>
+        </is>
+      </c>
+      <c r="M242" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N242" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O242" s="2" t="inlineStr"/>
+      <c r="P242" s="2" t="inlineStr"/>
+      <c r="Q242" s="2" t="inlineStr"/>
+      <c r="R242" s="2" t="inlineStr"/>
+      <c r="S242" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2019</t>
+        </is>
+      </c>
+      <c r="T242" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U242" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3aa9c12c-ce91-42d7-b08a-8c9a5d922a4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="n">
+        <v>242</v>
+      </c>
+      <c r="B243" s="2" t="inlineStr">
+        <is>
+          <t>А40-272017/2018</t>
+        </is>
+      </c>
+      <c r="C243" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2018</t>
+        </is>
+      </c>
+      <c r="D243" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F243" s="2" t="inlineStr"/>
+      <c r="G243" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I243" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J243" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K243" s="2" t="inlineStr">
+        <is>
+          <t>АО "КОМПАНИЯ "ИНФОРМАЦИОННАЯ ИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L243" s="2" t="inlineStr">
+        <is>
+          <t>7736179230</t>
+        </is>
+      </c>
+      <c r="M243" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N243" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O243" s="2" t="inlineStr"/>
+      <c r="P243" s="2" t="inlineStr"/>
+      <c r="Q243" s="2" t="inlineStr"/>
+      <c r="R243" s="2" t="inlineStr"/>
+      <c r="S243" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2019</t>
+        </is>
+      </c>
+      <c r="T243" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U243" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7dd0629c-71d7-43cf-9c9f-f28398931852</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="n">
+        <v>243</v>
+      </c>
+      <c r="B244" s="2" t="inlineStr">
+        <is>
+          <t>А40-265835/2018</t>
+        </is>
+      </c>
+      <c r="C244" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2018</t>
+        </is>
+      </c>
+      <c r="D244" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F244" s="2" t="inlineStr"/>
+      <c r="G244" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I244" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J244" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K244" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНВЕСТИЦИОННО-ПРОМЫШЛЕННАЯ КОМПАНИЯ "АЛАНА"</t>
+        </is>
+      </c>
+      <c r="L244" s="2" t="inlineStr">
+        <is>
+          <t>7702613804</t>
+        </is>
+      </c>
+      <c r="M244" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N244" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O244" s="2" t="inlineStr"/>
+      <c r="P244" s="2" t="inlineStr"/>
+      <c r="Q244" s="2" t="inlineStr"/>
+      <c r="R244" s="2" t="inlineStr"/>
+      <c r="S244" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2019</t>
+        </is>
+      </c>
+      <c r="T244" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U244" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1abbf5e3-b018-4765-b415-9c8f678ba131</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="2" t="n">
+        <v>244</v>
+      </c>
+      <c r="B245" s="2" t="inlineStr">
+        <is>
+          <t>А40-265805/2018</t>
+        </is>
+      </c>
+      <c r="C245" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2018</t>
+        </is>
+      </c>
+      <c r="D245" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F245" s="2" t="inlineStr"/>
+      <c r="G245" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I245" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J245" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K245" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАРК - СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L245" s="2" t="inlineStr">
+        <is>
+          <t>7721680098</t>
+        </is>
+      </c>
+      <c r="M245" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N245" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O245" s="2" t="inlineStr"/>
+      <c r="P245" s="2" t="inlineStr"/>
+      <c r="Q245" s="2" t="inlineStr"/>
+      <c r="R245" s="2" t="inlineStr"/>
+      <c r="S245" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2019</t>
+        </is>
+      </c>
+      <c r="T245" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U245" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/60e05718-306f-437d-9707-33e05ed1b87b</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="2" t="n">
+        <v>245</v>
+      </c>
+      <c r="B246" s="2" t="inlineStr">
+        <is>
+          <t>А40-263552/2018</t>
+        </is>
+      </c>
+      <c r="C246" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2018</t>
+        </is>
+      </c>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr"/>
+      <c r="G246" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I246" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J246" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K246" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦДОРСТРОЙГРУПП"</t>
+        </is>
+      </c>
+      <c r="L246" s="2" t="inlineStr">
+        <is>
+          <t>7727772891</t>
+        </is>
+      </c>
+      <c r="M246" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N246" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O246" s="2" t="inlineStr"/>
+      <c r="P246" s="2" t="inlineStr"/>
+      <c r="Q246" s="2" t="inlineStr"/>
+      <c r="R246" s="2" t="inlineStr"/>
+      <c r="S246" s="2" t="inlineStr">
+        <is>
+          <t>26.07.2019</t>
+        </is>
+      </c>
+      <c r="T246" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U246" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/229ea5ff-eb16-4aca-bfc8-13266c3d9126</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="2" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" s="2" t="inlineStr">
+        <is>
+          <t>А40-263431/2018</t>
+        </is>
+      </c>
+      <c r="C247" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2018</t>
+        </is>
+      </c>
+      <c r="D247" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F247" s="2" t="inlineStr"/>
+      <c r="G247" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I247" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J247" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K247" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛМК ДМИТРОВ"</t>
+        </is>
+      </c>
+      <c r="L247" s="2" t="inlineStr">
+        <is>
+          <t>7733781799</t>
+        </is>
+      </c>
+      <c r="M247" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N247" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O247" s="2" t="inlineStr"/>
+      <c r="P247" s="2" t="inlineStr"/>
+      <c r="Q247" s="2" t="inlineStr"/>
+      <c r="R247" s="2" t="inlineStr"/>
+      <c r="S247" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2019</t>
+        </is>
+      </c>
+      <c r="T247" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U247" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/141141ce-26c2-48b4-b0f7-54c0e652f823</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="2" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" s="2" t="inlineStr">
+        <is>
+          <t>А40-262308/2018</t>
+        </is>
+      </c>
+      <c r="C248" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2018</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F248" s="2" t="inlineStr"/>
+      <c r="G248" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I248" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J248" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K248" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРИН ТИМ"</t>
+        </is>
+      </c>
+      <c r="L248" s="2" t="inlineStr">
+        <is>
+          <t>7719514150</t>
+        </is>
+      </c>
+      <c r="M248" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N248" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O248" s="2" t="inlineStr"/>
+      <c r="P248" s="2" t="inlineStr"/>
+      <c r="Q248" s="2" t="inlineStr"/>
+      <c r="R248" s="2" t="inlineStr"/>
+      <c r="S248" s="2" t="inlineStr">
+        <is>
+          <t>14.08.2019</t>
+        </is>
+      </c>
+      <c r="T248" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U248" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ad888cbc-829e-45e8-b400-0c3d8723ce98</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="2" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" s="2" t="inlineStr">
+        <is>
+          <t>А40-262356/2018</t>
+        </is>
+      </c>
+      <c r="C249" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2018</t>
+        </is>
+      </c>
+      <c r="D249" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E249" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F249" s="2" t="inlineStr"/>
+      <c r="G249" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I249" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J249" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K249" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕКТОР СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L249" s="2" t="inlineStr">
+        <is>
+          <t>7718919139</t>
+        </is>
+      </c>
+      <c r="M249" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N249" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O249" s="2" t="inlineStr"/>
+      <c r="P249" s="2" t="inlineStr"/>
+      <c r="Q249" s="2" t="inlineStr"/>
+      <c r="R249" s="2" t="inlineStr"/>
+      <c r="S249" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2019</t>
+        </is>
+      </c>
+      <c r="T249" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U249" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0b3ff0f2-0ba3-4428-abd9-ad002d983407</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>А40-245674/2018</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2018</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr"/>
+      <c r="G250" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I250" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J250" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K250" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРЕЙТ ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L250" s="2" t="inlineStr">
+        <is>
+          <t>7717663773</t>
+        </is>
+      </c>
+      <c r="M250" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N250" s="2" t="inlineStr">
+        <is>
+          <t>Вольская К. В.</t>
+        </is>
+      </c>
+      <c r="O250" s="2" t="inlineStr"/>
+      <c r="P250" s="2" t="inlineStr"/>
+      <c r="Q250" s="2" t="inlineStr"/>
+      <c r="R250" s="2" t="inlineStr"/>
+      <c r="S250" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2019</t>
+        </is>
+      </c>
+      <c r="T250" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U250" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4401822a-5f71-4789-9702-bd317629d3b6</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" s="2" t="inlineStr">
+        <is>
+          <t>А40-240361/2018</t>
+        </is>
+      </c>
+      <c r="C251" s="2" t="inlineStr">
+        <is>
+          <t>11.10.2018</t>
+        </is>
+      </c>
+      <c r="D251" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F251" s="2" t="inlineStr"/>
+      <c r="G251" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I251" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J251" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K251" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАВ ВЕНТ СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L251" s="2" t="inlineStr">
+        <is>
+          <t>7715790487</t>
+        </is>
+      </c>
+      <c r="M251" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N251" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O251" s="2" t="inlineStr"/>
+      <c r="P251" s="2" t="inlineStr"/>
+      <c r="Q251" s="2" t="inlineStr"/>
+      <c r="R251" s="2" t="inlineStr"/>
+      <c r="S251" s="2" t="inlineStr">
+        <is>
+          <t>02.07.2019</t>
+        </is>
+      </c>
+      <c r="T251" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U251" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/590ad0cf-4893-4913-a0a7-53eadc767e0f</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="2" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>А40-241418/2018</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>11.10.2018</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr"/>
+      <c r="G252" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I252" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K252" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДАШТИМ ПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="L252" s="2" t="inlineStr">
+        <is>
+          <t>7723171018</t>
+        </is>
+      </c>
+      <c r="M252" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N252" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O252" s="2" t="inlineStr"/>
+      <c r="P252" s="2" t="inlineStr"/>
+      <c r="Q252" s="2" t="inlineStr"/>
+      <c r="R252" s="2" t="inlineStr"/>
+      <c r="S252" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2019</t>
+        </is>
+      </c>
+      <c r="T252" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U252" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4fa0ad8e-355d-4ccd-b37d-c579dddb7d84</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="2" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>А40-231079/2018</t>
+        </is>
+      </c>
+      <c r="C253" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2018</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F253" s="2" t="inlineStr"/>
+      <c r="G253" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I253" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J253" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K253" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТРАНСМЕХ"</t>
+        </is>
+      </c>
+      <c r="L253" s="2" t="inlineStr">
+        <is>
+          <t>7716230880</t>
+        </is>
+      </c>
+      <c r="M253" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N253" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O253" s="2" t="inlineStr"/>
+      <c r="P253" s="2" t="inlineStr"/>
+      <c r="Q253" s="2" t="inlineStr"/>
+      <c r="R253" s="2" t="inlineStr"/>
+      <c r="S253" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2019</t>
+        </is>
+      </c>
+      <c r="T253" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U253" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/74856552-57be-4a1b-88ac-808c23defb51</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>А40-228836/2018</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2018</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F254" s="2" t="inlineStr"/>
+      <c r="G254" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I254" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J254" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K254" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "АГРИМОДЕРН"</t>
+        </is>
+      </c>
+      <c r="L254" s="2" t="inlineStr">
+        <is>
+          <t>7721016592</t>
+        </is>
+      </c>
+      <c r="M254" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N254" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O254" s="2" t="inlineStr"/>
+      <c r="P254" s="2" t="inlineStr"/>
+      <c r="Q254" s="2" t="inlineStr"/>
+      <c r="R254" s="2" t="inlineStr"/>
+      <c r="S254" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2019</t>
+        </is>
+      </c>
+      <c r="T254" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U254" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8bbc4d68-0069-4726-b8bf-5a6394b16e7c</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="2" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" s="2" t="inlineStr">
+        <is>
+          <t>А40-224409/2018</t>
+        </is>
+      </c>
+      <c r="C255" s="2" t="inlineStr">
+        <is>
+          <t>24.09.2018</t>
+        </is>
+      </c>
+      <c r="D255" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F255" s="2" t="inlineStr"/>
+      <c r="G255" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I255" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J255" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K255" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕПЛОСТРОЙУНИВЕРСАЛ"</t>
+        </is>
+      </c>
+      <c r="L255" s="2" t="inlineStr">
+        <is>
+          <t>7718567832</t>
+        </is>
+      </c>
+      <c r="M255" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N255" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O255" s="2" t="inlineStr"/>
+      <c r="P255" s="2" t="inlineStr"/>
+      <c r="Q255" s="2" t="inlineStr"/>
+      <c r="R255" s="2" t="inlineStr"/>
+      <c r="S255" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2019</t>
+        </is>
+      </c>
+      <c r="T255" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U255" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a6b25a40-a60c-4ce4-9f8f-4ae0cf6ae870</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="2" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>А40-223674/2018</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2018</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr"/>
+      <c r="G256" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K256" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭКСПОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L256" s="2" t="inlineStr">
+        <is>
+          <t>7701801604</t>
+        </is>
+      </c>
+      <c r="M256" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N256" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O256" s="2" t="inlineStr"/>
+      <c r="P256" s="2" t="inlineStr"/>
+      <c r="Q256" s="2" t="inlineStr"/>
+      <c r="R256" s="2" t="inlineStr"/>
+      <c r="S256" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2019</t>
+        </is>
+      </c>
+      <c r="T256" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U256" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4ab9d336-a3c6-47ac-aee3-db882251416e</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>А40-222660/2018</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2018</t>
+        </is>
+      </c>
+      <c r="D257" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F257" s="2" t="inlineStr"/>
+      <c r="G257" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I257" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J257" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K257" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЕВРОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L257" s="2" t="inlineStr">
+        <is>
+          <t>7724813980</t>
+        </is>
+      </c>
+      <c r="M257" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N257" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O257" s="2" t="inlineStr"/>
+      <c r="P257" s="2" t="inlineStr"/>
+      <c r="Q257" s="2" t="inlineStr"/>
+      <c r="R257" s="2" t="inlineStr"/>
+      <c r="S257" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2019</t>
+        </is>
+      </c>
+      <c r="T257" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U257" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cf8281fc-a97e-45a8-bdd6-46eb8c7c7b9a</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="2" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>А40-218870/2018</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2018</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F258" s="2" t="inlineStr"/>
+      <c r="G258" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I258" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J258" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K258" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК СПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L258" s="2" t="inlineStr">
+        <is>
+          <t>7722323525</t>
+        </is>
+      </c>
+      <c r="M258" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N258" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O258" s="2" t="inlineStr"/>
+      <c r="P258" s="2" t="inlineStr"/>
+      <c r="Q258" s="2" t="inlineStr"/>
+      <c r="R258" s="2" t="inlineStr"/>
+      <c r="S258" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2019</t>
+        </is>
+      </c>
+      <c r="T258" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U258" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/788f700c-0951-4c71-b839-1258786583ef</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="2" t="n">
+        <v>258</v>
+      </c>
+      <c r="B259" s="2" t="inlineStr">
+        <is>
+          <t>А40-217511/2018</t>
+        </is>
+      </c>
+      <c r="C259" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2018</t>
+        </is>
+      </c>
+      <c r="D259" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E259" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F259" s="2" t="inlineStr"/>
+      <c r="G259" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I259" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J259" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K259" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФОБОС ИНТЕР СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L259" s="2" t="inlineStr">
+        <is>
+          <t>7710943524</t>
+        </is>
+      </c>
+      <c r="M259" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N259" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O259" s="2" t="inlineStr"/>
+      <c r="P259" s="2" t="inlineStr"/>
+      <c r="Q259" s="2" t="inlineStr"/>
+      <c r="R259" s="2" t="inlineStr"/>
+      <c r="S259" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2019</t>
+        </is>
+      </c>
+      <c r="T259" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U259" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/adbf37f9-e258-4463-9d49-0d3977bbabac</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="2" t="n">
+        <v>259</v>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>А40-216559/2018</t>
+        </is>
+      </c>
+      <c r="C260" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2018</t>
+        </is>
+      </c>
+      <c r="D260" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E260" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F260" s="2" t="inlineStr"/>
+      <c r="G260" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I260" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J260" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K260" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАПРЕМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L260" s="2" t="inlineStr">
+        <is>
+          <t>7731445946</t>
+        </is>
+      </c>
+      <c r="M260" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N260" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O260" s="2" t="inlineStr"/>
+      <c r="P260" s="2" t="inlineStr"/>
+      <c r="Q260" s="2" t="inlineStr"/>
+      <c r="R260" s="2" t="inlineStr"/>
+      <c r="S260" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2019</t>
+        </is>
+      </c>
+      <c r="T260" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U260" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/174a5471-0c3f-43cf-8f4b-d3dc535cae5a</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="2" t="n">
+        <v>260</v>
+      </c>
+      <c r="B261" s="2" t="inlineStr">
+        <is>
+          <t>А40-211566/2018</t>
+        </is>
+      </c>
+      <c r="C261" s="2" t="inlineStr">
+        <is>
+          <t>07.09.2018</t>
+        </is>
+      </c>
+      <c r="D261" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E261" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F261" s="2" t="inlineStr"/>
+      <c r="G261" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I261" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J261" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K261" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БИЗНЕС ДЕВЕЛОПМЕНТ"</t>
+        </is>
+      </c>
+      <c r="L261" s="2" t="inlineStr">
+        <is>
+          <t>7707749502</t>
+        </is>
+      </c>
+      <c r="M261" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N261" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O261" s="2" t="inlineStr"/>
+      <c r="P261" s="2" t="inlineStr"/>
+      <c r="Q261" s="2" t="inlineStr"/>
+      <c r="R261" s="2" t="inlineStr"/>
+      <c r="S261" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2019</t>
+        </is>
+      </c>
+      <c r="T261" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U261" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d5df4cdc-d8ab-4f82-9cd7-ac57474dbaee</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="B262" s="2" t="inlineStr">
+        <is>
+          <t>А40-209886/2018</t>
+        </is>
+      </c>
+      <c r="C262" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2018</t>
+        </is>
+      </c>
+      <c r="D262" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E262" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F262" s="2" t="inlineStr"/>
+      <c r="G262" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I262" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J262" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K262" s="2" t="inlineStr">
+        <is>
+          <t>ОАО НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "М-АВТОМАТИКА"</t>
+        </is>
+      </c>
+      <c r="L262" s="2" t="inlineStr">
+        <is>
+          <t>7728699073</t>
+        </is>
+      </c>
+      <c r="M262" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N262" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O262" s="2" t="inlineStr"/>
+      <c r="P262" s="2" t="inlineStr"/>
+      <c r="Q262" s="2" t="inlineStr"/>
+      <c r="R262" s="2" t="inlineStr"/>
+      <c r="S262" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2018</t>
+        </is>
+      </c>
+      <c r="T262" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U262" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b2422f70-8f23-41ab-a2af-c082069577e2</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="2" t="n">
+        <v>262</v>
+      </c>
+      <c r="B263" s="2" t="inlineStr">
+        <is>
+          <t>А40-208695/2018</t>
+        </is>
+      </c>
+      <c r="C263" s="2" t="inlineStr">
+        <is>
+          <t>04.09.2018</t>
+        </is>
+      </c>
+      <c r="D263" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E263" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F263" s="2" t="inlineStr"/>
+      <c r="G263" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I263" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J263" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K263" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "МОССТРОЙРЕСТАВРАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="L263" s="2" t="inlineStr">
+        <is>
+          <t>7701531443</t>
+        </is>
+      </c>
+      <c r="M263" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N263" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O263" s="2" t="inlineStr"/>
+      <c r="P263" s="2" t="inlineStr"/>
+      <c r="Q263" s="2" t="inlineStr"/>
+      <c r="R263" s="2" t="inlineStr"/>
+      <c r="S263" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2019</t>
+        </is>
+      </c>
+      <c r="T263" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U263" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7317c0ca-3fb3-4ac0-b23b-3d8a3664699d</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="2" t="n">
+        <v>263</v>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>А40-207878/2018</t>
+        </is>
+      </c>
+      <c r="C264" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2018</t>
+        </is>
+      </c>
+      <c r="D264" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E264" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F264" s="2" t="inlineStr"/>
+      <c r="G264" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I264" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J264" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K264" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НАРУЖНЫЕ ИНЖЕНЕРНЫЕ СЕТИ"</t>
+        </is>
+      </c>
+      <c r="L264" s="2" t="inlineStr">
+        <is>
+          <t>7724682671</t>
+        </is>
+      </c>
+      <c r="M264" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N264" s="2" t="inlineStr">
+        <is>
+          <t>Романов О. В.</t>
+        </is>
+      </c>
+      <c r="O264" s="2" t="inlineStr"/>
+      <c r="P264" s="2" t="inlineStr"/>
+      <c r="Q264" s="2" t="inlineStr"/>
+      <c r="R264" s="2" t="inlineStr"/>
+      <c r="S264" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2019</t>
+        </is>
+      </c>
+      <c r="T264" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U264" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/865ba21d-3d95-403e-9c72-a2d183447ed2</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="2" t="n">
+        <v>264</v>
+      </c>
+      <c r="B265" s="2" t="inlineStr">
+        <is>
+          <t>А40-206603/2018</t>
+        </is>
+      </c>
+      <c r="C265" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2018</t>
+        </is>
+      </c>
+      <c r="D265" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E265" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F265" s="2" t="inlineStr"/>
+      <c r="G265" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I265" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J265" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K265" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСЕРВИС-ИМПЕКС"</t>
+        </is>
+      </c>
+      <c r="L265" s="2" t="inlineStr">
+        <is>
+          <t>7713262178</t>
+        </is>
+      </c>
+      <c r="M265" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N265" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O265" s="2" t="inlineStr"/>
+      <c r="P265" s="2" t="inlineStr"/>
+      <c r="Q265" s="2" t="inlineStr"/>
+      <c r="R265" s="2" t="inlineStr"/>
+      <c r="S265" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2020</t>
+        </is>
+      </c>
+      <c r="T265" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U265" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c4bbe33c-5b94-435f-8c19-c23c59811776</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="n">
+        <v>265</v>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>А40-187229/2018</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2018</t>
+        </is>
+      </c>
+      <c r="D266" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E266" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F266" s="2" t="inlineStr"/>
+      <c r="G266" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕСО ИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I266" s="2" t="inlineStr">
+        <is>
+          <t>7727506410</t>
+        </is>
+      </c>
+      <c r="J266" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K266" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L266" s="2" t="inlineStr">
+        <is>
+          <t>7721278125</t>
+        </is>
+      </c>
+      <c r="M266" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N266" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O266" s="2" t="inlineStr"/>
+      <c r="P266" s="2" t="inlineStr"/>
+      <c r="Q266" s="2" t="inlineStr"/>
+      <c r="R266" s="2" t="inlineStr"/>
+      <c r="S266" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2019</t>
+        </is>
+      </c>
+      <c r="T266" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U266" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b767abdc-38d3-4990-9748-09ace28e0e43</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="2" t="n">
+        <v>266</v>
+      </c>
+      <c r="B267" s="2" t="inlineStr">
+        <is>
+          <t>А40-179328/2018</t>
+        </is>
+      </c>
+      <c r="C267" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2018</t>
+        </is>
+      </c>
+      <c r="D267" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E267" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F267" s="2" t="inlineStr"/>
+      <c r="G267" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I267" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J267" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K267" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "МС-ИНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="L267" s="2" t="inlineStr">
+        <is>
+          <t>7710945000</t>
+        </is>
+      </c>
+      <c r="M267" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N267" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O267" s="2" t="inlineStr"/>
+      <c r="P267" s="2" t="inlineStr"/>
+      <c r="Q267" s="2" t="inlineStr"/>
+      <c r="R267" s="2" t="inlineStr"/>
+      <c r="S267" s="2" t="inlineStr">
+        <is>
+          <t>03.08.2019</t>
+        </is>
+      </c>
+      <c r="T267" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U267" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/264806d0-5569-499a-a754-292dfbc63257</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="n">
+        <v>267</v>
+      </c>
+      <c r="B268" s="2" t="inlineStr">
+        <is>
+          <t>А40-178006/2018</t>
+        </is>
+      </c>
+      <c r="C268" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2018</t>
+        </is>
+      </c>
+      <c r="D268" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E268" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F268" s="2" t="inlineStr"/>
+      <c r="G268" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I268" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J268" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K268" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "ПРЕЗЕНТ"</t>
+        </is>
+      </c>
+      <c r="L268" s="2" t="inlineStr">
+        <is>
+          <t>7730029894</t>
+        </is>
+      </c>
+      <c r="M268" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N268" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O268" s="2" t="inlineStr"/>
+      <c r="P268" s="2" t="inlineStr"/>
+      <c r="Q268" s="2" t="inlineStr"/>
+      <c r="R268" s="2" t="inlineStr"/>
+      <c r="S268" s="2" t="inlineStr">
+        <is>
+          <t>25.09.2019</t>
+        </is>
+      </c>
+      <c r="T268" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U268" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/248964e7-954f-48ea-b0ed-cb7e534b96a7</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="n">
+        <v>268</v>
+      </c>
+      <c r="B269" s="2" t="inlineStr">
+        <is>
+          <t>А40-177951/2018</t>
+        </is>
+      </c>
+      <c r="C269" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2018</t>
+        </is>
+      </c>
+      <c r="D269" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E269" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F269" s="2" t="inlineStr"/>
+      <c r="G269" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I269" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J269" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K269" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОКСИМА-1"</t>
+        </is>
+      </c>
+      <c r="L269" s="2" t="inlineStr">
+        <is>
+          <t>7702215024</t>
+        </is>
+      </c>
+      <c r="M269" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N269" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O269" s="2" t="inlineStr"/>
+      <c r="P269" s="2" t="inlineStr"/>
+      <c r="Q269" s="2" t="inlineStr"/>
+      <c r="R269" s="2" t="inlineStr"/>
+      <c r="S269" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2019</t>
+        </is>
+      </c>
+      <c r="T269" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U269" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/40adc8cf-87e2-4d56-ac00-867eeec313d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="n">
+        <v>269</v>
+      </c>
+      <c r="B270" s="2" t="inlineStr">
+        <is>
+          <t>А40-177396/2018</t>
+        </is>
+      </c>
+      <c r="C270" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2018</t>
+        </is>
+      </c>
+      <c r="D270" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E270" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F270" s="2" t="inlineStr"/>
+      <c r="G270" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I270" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J270" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K270" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮСБ КОМПАНИ ЛТД"</t>
+        </is>
+      </c>
+      <c r="L270" s="2" t="inlineStr">
+        <is>
+          <t>7716019630</t>
+        </is>
+      </c>
+      <c r="M270" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N270" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O270" s="2" t="inlineStr"/>
+      <c r="P270" s="2" t="inlineStr"/>
+      <c r="Q270" s="2" t="inlineStr"/>
+      <c r="R270" s="2" t="inlineStr"/>
+      <c r="S270" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2019</t>
+        </is>
+      </c>
+      <c r="T270" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U270" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28d18eee-f5cb-4465-a41b-cb7bd8217fa1</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="n">
+        <v>270</v>
+      </c>
+      <c r="B271" s="2" t="inlineStr">
+        <is>
+          <t>А40-176735/2018</t>
+        </is>
+      </c>
+      <c r="C271" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2018</t>
+        </is>
+      </c>
+      <c r="D271" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E271" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F271" s="2" t="inlineStr"/>
+      <c r="G271" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I271" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J271" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K271" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕО АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L271" s="2" t="inlineStr">
+        <is>
+          <t>7729568010</t>
+        </is>
+      </c>
+      <c r="M271" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N271" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O271" s="2" t="inlineStr"/>
+      <c r="P271" s="2" t="inlineStr"/>
+      <c r="Q271" s="2" t="inlineStr"/>
+      <c r="R271" s="2" t="inlineStr"/>
+      <c r="S271" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2019</t>
+        </is>
+      </c>
+      <c r="T271" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U271" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ea59a5ce-6b1d-4b40-8672-3ab13d710e89</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="n">
+        <v>271</v>
+      </c>
+      <c r="B272" s="2" t="inlineStr">
+        <is>
+          <t>А40-152486/2018</t>
+        </is>
+      </c>
+      <c r="C272" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2018</t>
+        </is>
+      </c>
+      <c r="D272" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E272" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F272" s="2" t="inlineStr"/>
+      <c r="G272" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="inlineStr">
+        <is>
+          <t>АО "ТЕПЛОЭНЕРГОСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I272" s="2" t="inlineStr">
+        <is>
+          <t>1435191592</t>
+        </is>
+      </c>
+      <c r="J272" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K272" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L272" s="2" t="inlineStr"/>
+      <c r="M272" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N272" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O272" s="2" t="inlineStr"/>
+      <c r="P272" s="2" t="inlineStr"/>
+      <c r="Q272" s="2" t="inlineStr"/>
+      <c r="R272" s="2" t="inlineStr"/>
+      <c r="S272" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2018</t>
+        </is>
+      </c>
+      <c r="T272" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U272" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/69edfde9-f515-445f-a371-3d6ba435fe4e</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="n">
+        <v>272</v>
+      </c>
+      <c r="B273" s="2" t="inlineStr">
+        <is>
+          <t>А40-132920/2018</t>
+        </is>
+      </c>
+      <c r="C273" s="2" t="inlineStr">
+        <is>
+          <t>13.06.2018</t>
+        </is>
+      </c>
+      <c r="D273" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E273" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F273" s="2" t="inlineStr"/>
+      <c r="G273" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВОМОСКОВСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="I273" s="2" t="inlineStr">
+        <is>
+          <t>7116128309</t>
+        </is>
+      </c>
+      <c r="J273" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K273" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L273" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M273" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N273" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O273" s="2" t="inlineStr"/>
+      <c r="P273" s="2" t="inlineStr"/>
+      <c r="Q273" s="2" t="inlineStr"/>
+      <c r="R273" s="2" t="inlineStr"/>
+      <c r="S273" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2018</t>
+        </is>
+      </c>
+      <c r="T273" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U273" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dae07c8f-de81-4d0f-af8e-769d1ab437a4</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="n">
+        <v>273</v>
+      </c>
+      <c r="B274" s="2" t="inlineStr">
+        <is>
+          <t>А40-131635/2018</t>
+        </is>
+      </c>
+      <c r="C274" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2018</t>
+        </is>
+      </c>
+      <c r="D274" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E274" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F274" s="2" t="inlineStr"/>
+      <c r="G274" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАРАТ-В"</t>
+        </is>
+      </c>
+      <c r="I274" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J274" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K274" s="2" t="inlineStr">
+        <is>
+          <t>СРО МОСО Ассоциация ОборонСтрой</t>
+        </is>
+      </c>
+      <c r="L274" s="2" t="inlineStr"/>
+      <c r="M274" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N274" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O274" s="2" t="inlineStr"/>
+      <c r="P274" s="2" t="inlineStr"/>
+      <c r="Q274" s="2" t="inlineStr"/>
+      <c r="R274" s="2" t="inlineStr"/>
+      <c r="S274" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2018</t>
+        </is>
+      </c>
+      <c r="T274" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U274" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/129bb760-eeff-4dd0-b8c3-bcb3295c864b</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="n">
+        <v>274</v>
+      </c>
+      <c r="B275" s="2" t="inlineStr">
+        <is>
+          <t>А40-84793/2018</t>
+        </is>
+      </c>
+      <c r="C275" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2018</t>
+        </is>
+      </c>
+      <c r="D275" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E275" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F275" s="2" t="inlineStr"/>
+      <c r="G275" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="inlineStr">
+        <is>
+          <t>ООО СПК-ИНЖИНИРИНГ</t>
+        </is>
+      </c>
+      <c r="I275" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J275" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K275" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L275" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M275" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N275" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O275" s="2" t="inlineStr"/>
+      <c r="P275" s="2" t="inlineStr"/>
+      <c r="Q275" s="2" t="inlineStr"/>
+      <c r="R275" s="2" t="inlineStr"/>
+      <c r="S275" s="2" t="inlineStr">
+        <is>
+          <t>09.05.2019</t>
+        </is>
+      </c>
+      <c r="T275" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U275" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/13a3000c-9251-4fa0-a7ed-774328ea9d29</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="n">
+        <v>275</v>
+      </c>
+      <c r="B276" s="2" t="inlineStr">
+        <is>
+          <t>А40-68267/2018</t>
+        </is>
+      </c>
+      <c r="C276" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2018</t>
+        </is>
+      </c>
+      <c r="D276" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F276" s="2" t="inlineStr"/>
+      <c r="G276" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СИТИ СТРОЙ СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I276" s="2" t="inlineStr">
+        <is>
+          <t>7727232293</t>
+        </is>
+      </c>
+      <c r="J276" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K276" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L276" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M276" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N276" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O276" s="2" t="inlineStr"/>
+      <c r="P276" s="2" t="inlineStr"/>
+      <c r="Q276" s="2" t="inlineStr"/>
+      <c r="R276" s="2" t="inlineStr"/>
+      <c r="S276" s="2" t="inlineStr">
+        <is>
+          <t>02.10.2018</t>
+        </is>
+      </c>
+      <c r="T276" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U276" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1721e8dd-0b90-4de1-8977-916a21c08858</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="n">
+        <v>276</v>
+      </c>
+      <c r="B277" s="2" t="inlineStr">
+        <is>
+          <t>А40-34741/2018</t>
+        </is>
+      </c>
+      <c r="C277" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2018</t>
+        </is>
+      </c>
+      <c r="D277" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr"/>
+      <c r="G277" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФУНДАМЕНТНЫЕ И СТРОИТЕЛЬНЫЕ КОНСТРУКЦИИ"</t>
+        </is>
+      </c>
+      <c r="I277" s="2" t="inlineStr">
+        <is>
+          <t>7728853487</t>
+        </is>
+      </c>
+      <c r="J277" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K277" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L277" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
+      <c r="M277" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N277" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O277" s="2" t="inlineStr"/>
+      <c r="P277" s="2" t="inlineStr"/>
+      <c r="Q277" s="2" t="inlineStr"/>
+      <c r="R277" s="2" t="inlineStr"/>
+      <c r="S277" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2018</t>
+        </is>
+      </c>
+      <c r="T277" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U277" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ad315908-a5ab-42f1-b3e1-ba085d75269c</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="n">
+        <v>277</v>
+      </c>
+      <c r="B278" s="2" t="inlineStr">
+        <is>
+          <t>А40-26864/2018</t>
+        </is>
+      </c>
+      <c r="C278" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2018</t>
+        </is>
+      </c>
+      <c r="D278" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E278" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F278" s="2" t="inlineStr"/>
+      <c r="G278" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 12 МЕТРОСТРОЯ"</t>
+        </is>
+      </c>
+      <c r="I278" s="2" t="inlineStr">
+        <is>
+          <t>7724580172</t>
+        </is>
+      </c>
+      <c r="J278" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K278" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L278" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M278" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N278" s="2" t="inlineStr">
+        <is>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O278" s="2" t="inlineStr"/>
+      <c r="P278" s="2" t="inlineStr"/>
+      <c r="Q278" s="2" t="inlineStr"/>
+      <c r="R278" s="2" t="inlineStr"/>
+      <c r="S278" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2018</t>
+        </is>
+      </c>
+      <c r="T278" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U278" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/24125ec1-6d15-4936-9565-9690b98bda3e</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="2" t="n">
+        <v>278</v>
+      </c>
+      <c r="B279" s="2" t="inlineStr">
+        <is>
+          <t>А40-17284/2018</t>
+        </is>
+      </c>
+      <c r="C279" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2018</t>
+        </is>
+      </c>
+      <c r="D279" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E279" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F279" s="2" t="inlineStr"/>
+      <c r="G279" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФИРМА "СЕВЕРТЕХДИАГНОСТИКА"</t>
+        </is>
+      </c>
+      <c r="I279" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J279" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K279" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L279" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M279" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N279" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O279" s="2" t="inlineStr"/>
+      <c r="P279" s="2" t="inlineStr"/>
+      <c r="Q279" s="2" t="inlineStr"/>
+      <c r="R279" s="2" t="inlineStr"/>
+      <c r="S279" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2018</t>
+        </is>
+      </c>
+      <c r="T279" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U279" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/675c7668-97cd-45e7-bd5c-c75e87957e05</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="n">
+        <v>279</v>
+      </c>
+      <c r="B280" s="2" t="inlineStr">
+        <is>
+          <t>А40-3929/2018</t>
+        </is>
+      </c>
+      <c r="C280" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2018</t>
+        </is>
+      </c>
+      <c r="D280" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr"/>
+      <c r="G280" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="inlineStr">
+        <is>
+          <t>ООО СУ РЕЧНОЕ</t>
+        </is>
+      </c>
+      <c r="I280" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J280" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K280" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L280" s="2" t="inlineStr"/>
+      <c r="M280" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N280" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O280" s="2" t="inlineStr"/>
+      <c r="P280" s="2" t="inlineStr"/>
+      <c r="Q280" s="2" t="inlineStr"/>
+      <c r="R280" s="2" t="inlineStr"/>
+      <c r="S280" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2018</t>
+        </is>
+      </c>
+      <c r="T280" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U280" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/54e65700-014b-4f74-ad7d-31d90e38d3d3</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="n">
+        <v>280</v>
+      </c>
+      <c r="B281" s="2" t="inlineStr">
+        <is>
+          <t>А40-3002/2018</t>
+        </is>
+      </c>
+      <c r="C281" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2018</t>
+        </is>
+      </c>
+      <c r="D281" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F281" s="2" t="inlineStr"/>
+      <c r="G281" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВЫЕ ТЕХНОЛОГИИ-МР"</t>
+        </is>
+      </c>
+      <c r="I281" s="2" t="inlineStr">
+        <is>
+          <t>7729458024</t>
+        </is>
+      </c>
+      <c r="J281" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K281" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L281" s="2" t="inlineStr">
+        <is>
+          <t>7713430030</t>
+        </is>
+      </c>
+      <c r="M281" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N281" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O281" s="2" t="inlineStr"/>
+      <c r="P281" s="2" t="inlineStr"/>
+      <c r="Q281" s="2" t="inlineStr"/>
+      <c r="R281" s="2" t="inlineStr"/>
+      <c r="S281" s="2" t="inlineStr">
+        <is>
+          <t>07.05.2018</t>
+        </is>
+      </c>
+      <c r="T281" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U281" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/24976938-eab6-4df7-acb8-af01c622d252</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="n">
+        <v>281</v>
+      </c>
+      <c r="B282" s="2" t="inlineStr">
+        <is>
+          <t>А40-3920/2018</t>
+        </is>
+      </c>
+      <c r="C282" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2018</t>
+        </is>
+      </c>
+      <c r="D282" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F282" s="2" t="inlineStr"/>
+      <c r="G282" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ РЕЧНОЕ</t>
+        </is>
+      </c>
+      <c r="I282" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J282" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K282" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L282" s="2" t="inlineStr"/>
+      <c r="M282" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N282" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O282" s="2" t="inlineStr"/>
+      <c r="P282" s="2" t="inlineStr"/>
+      <c r="Q282" s="2" t="inlineStr"/>
+      <c r="R282" s="2" t="inlineStr"/>
+      <c r="S282" s="2" t="inlineStr">
+        <is>
+          <t>21.02.2018</t>
+        </is>
+      </c>
+      <c r="T282" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U282" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d70740e0-b886-41c8-a2c5-8f534d97d7f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="2" t="n">
+        <v>282</v>
+      </c>
+      <c r="B283" s="2" t="inlineStr">
+        <is>
+          <t>А40-250597/2017</t>
+        </is>
+      </c>
+      <c r="C283" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2017</t>
+        </is>
+      </c>
+      <c r="D283" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E283" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F283" s="2" t="inlineStr"/>
+      <c r="G283" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РУУККИ РУС"</t>
+        </is>
+      </c>
+      <c r="I283" s="2" t="inlineStr">
+        <is>
+          <t>4025007580</t>
+        </is>
+      </c>
+      <c r="J283" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K283" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L283" s="2" t="inlineStr"/>
+      <c r="M283" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N283" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O283" s="2" t="inlineStr"/>
+      <c r="P283" s="2" t="inlineStr"/>
+      <c r="Q283" s="2" t="inlineStr"/>
+      <c r="R283" s="2" t="inlineStr"/>
+      <c r="S283" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2018</t>
+        </is>
+      </c>
+      <c r="T283" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U283" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/83e4d5e3-90e9-445f-b82a-159b971f297d</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="n">
+        <v>283</v>
+      </c>
+      <c r="B284" s="2" t="inlineStr">
+        <is>
+          <t>А40-236432/2017</t>
+        </is>
+      </c>
+      <c r="C284" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2017</t>
+        </is>
+      </c>
+      <c r="D284" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr"/>
+      <c r="G284" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КаскадСтрой"</t>
+        </is>
+      </c>
+      <c r="I284" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J284" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K284" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="L284" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M284" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N284" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O284" s="2" t="inlineStr"/>
+      <c r="P284" s="2" t="inlineStr"/>
+      <c r="Q284" s="2" t="inlineStr"/>
+      <c r="R284" s="2" t="inlineStr"/>
+      <c r="S284" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2018</t>
+        </is>
+      </c>
+      <c r="T284" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U284" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d78bc84d-eee3-4184-b62b-932a17b96635</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="n">
+        <v>284</v>
+      </c>
+      <c r="B285" s="2" t="inlineStr">
+        <is>
+          <t>А40-235182/2017</t>
+        </is>
+      </c>
+      <c r="C285" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2017</t>
+        </is>
+      </c>
+      <c r="D285" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E285" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F285" s="2" t="inlineStr"/>
+      <c r="G285" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройПожМастер"</t>
+        </is>
+      </c>
+      <c r="I285" s="2" t="inlineStr">
+        <is>
+          <t>3662161911</t>
+        </is>
+      </c>
+      <c r="J285" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K285" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L285" s="2" t="inlineStr"/>
+      <c r="M285" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N285" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O285" s="2" t="inlineStr"/>
+      <c r="P285" s="2" t="inlineStr"/>
+      <c r="Q285" s="2" t="inlineStr"/>
+      <c r="R285" s="2" t="inlineStr"/>
+      <c r="S285" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2018</t>
+        </is>
+      </c>
+      <c r="T285" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U285" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d45f463b-af1d-4fc5-b353-241ed1e35020</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="n">
+        <v>285</v>
+      </c>
+      <c r="B286" s="2" t="inlineStr">
+        <is>
+          <t>А40-234248/2017</t>
+        </is>
+      </c>
+      <c r="C286" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2017</t>
+        </is>
+      </c>
+      <c r="D286" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E286" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F286" s="2" t="inlineStr"/>
+      <c r="G286" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="inlineStr">
+        <is>
+          <t>АО "ТЕПЛОЭНЕРГОСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I286" s="2" t="inlineStr">
+        <is>
+          <t>1435191592</t>
+        </is>
+      </c>
+      <c r="J286" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K286" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L286" s="2" t="inlineStr"/>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N286" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O286" s="2" t="inlineStr"/>
+      <c r="P286" s="2" t="inlineStr"/>
+      <c r="Q286" s="2" t="inlineStr"/>
+      <c r="R286" s="2" t="inlineStr"/>
+      <c r="S286" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2018</t>
+        </is>
+      </c>
+      <c r="T286" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U286" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/71d62a1a-5890-4cba-9307-b0ef21b1c730</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="n">
+        <v>286</v>
+      </c>
+      <c r="B287" s="2" t="inlineStr">
+        <is>
+          <t>А40-234402/2017</t>
+        </is>
+      </c>
+      <c r="C287" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2017</t>
+        </is>
+      </c>
+      <c r="D287" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E287" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F287" s="2" t="inlineStr"/>
+      <c r="G287" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СУРГУТСКОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="I287" s="2" t="inlineStr">
+        <is>
+          <t>8617014209</t>
+        </is>
+      </c>
+      <c r="J287" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K287" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L287" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M287" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N287" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O287" s="2" t="inlineStr"/>
+      <c r="P287" s="2" t="inlineStr"/>
+      <c r="Q287" s="2" t="inlineStr"/>
+      <c r="R287" s="2" t="inlineStr"/>
+      <c r="S287" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2018</t>
+        </is>
+      </c>
+      <c r="T287" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U287" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="n">
+        <v>287</v>
+      </c>
+      <c r="B288" s="2" t="inlineStr">
+        <is>
+          <t>А40-219278/2017</t>
+        </is>
+      </c>
+      <c r="C288" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2017</t>
+        </is>
+      </c>
+      <c r="D288" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F288" s="2" t="inlineStr"/>
+      <c r="G288" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I288" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J288" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K288" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строймонтажкабель-М</t>
+        </is>
+      </c>
+      <c r="L288" s="2" t="inlineStr"/>
+      <c r="M288" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N288" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O288" s="2" t="inlineStr"/>
+      <c r="P288" s="2" t="inlineStr"/>
+      <c r="Q288" s="2" t="inlineStr"/>
+      <c r="R288" s="2" t="inlineStr"/>
+      <c r="S288" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2018</t>
+        </is>
+      </c>
+      <c r="T288" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U288" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7e51d2ec-f64f-4294-953f-34464f3d6ed9</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="n">
+        <v>288</v>
+      </c>
+      <c r="B289" s="2" t="inlineStr">
+        <is>
+          <t>А40-215141/2017</t>
+        </is>
+      </c>
+      <c r="C289" s="2" t="inlineStr">
+        <is>
+          <t>15.11.2017</t>
+        </is>
+      </c>
+      <c r="D289" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E289" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F289" s="2" t="inlineStr"/>
+      <c r="G289" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВИСБЕТОН"</t>
+        </is>
+      </c>
+      <c r="I289" s="2" t="inlineStr">
+        <is>
+          <t>7724754936</t>
+        </is>
+      </c>
+      <c r="J289" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K289" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L289" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M289" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N289" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O289" s="2" t="inlineStr"/>
+      <c r="P289" s="2" t="inlineStr"/>
+      <c r="Q289" s="2" t="inlineStr"/>
+      <c r="R289" s="2" t="inlineStr"/>
+      <c r="S289" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2018</t>
+        </is>
+      </c>
+      <c r="T289" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U289" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e1f6fe8a-b27e-4ded-be1b-fb31181f2281</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="n">
+        <v>289</v>
+      </c>
+      <c r="B290" s="2" t="inlineStr">
+        <is>
+          <t>А57-27663/2017</t>
+        </is>
+      </c>
+      <c r="C290" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2017</t>
+        </is>
+      </c>
+      <c r="D290" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E290" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F290" s="2" t="inlineStr"/>
+      <c r="G290" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГеоСтройПроект"</t>
+        </is>
+      </c>
+      <c r="I290" s="2" t="inlineStr">
+        <is>
+          <t>7701769037</t>
+        </is>
+      </c>
+      <c r="J290" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K290" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация «Объединение Саратовских строителей</t>
+        </is>
+      </c>
+      <c r="L290" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M290" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N290" s="2" t="inlineStr">
+        <is>
+          <t>Мамяшева Д. Р.</t>
+        </is>
+      </c>
+      <c r="O290" s="2" t="inlineStr"/>
+      <c r="P290" s="2" t="inlineStr"/>
+      <c r="Q290" s="2" t="inlineStr"/>
+      <c r="R290" s="2" t="inlineStr"/>
+      <c r="S290" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2018</t>
+        </is>
+      </c>
+      <c r="T290" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U290" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8d70d7cc-cbbb-4309-96a7-5506d870732c</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="2" t="n">
+        <v>290</v>
+      </c>
+      <c r="B291" s="2" t="inlineStr">
+        <is>
+          <t>А40-211747/2017</t>
+        </is>
+      </c>
+      <c r="C291" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2017</t>
+        </is>
+      </c>
+      <c r="D291" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E291" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F291" s="2" t="inlineStr"/>
+      <c r="G291" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I291" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J291" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K291" s="2" t="inlineStr">
+        <is>
+          <t>ООО ЭлСиГрупп</t>
+        </is>
+      </c>
+      <c r="L291" s="2" t="inlineStr"/>
+      <c r="M291" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N291" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O291" s="2" t="inlineStr"/>
+      <c r="P291" s="2" t="inlineStr"/>
+      <c r="Q291" s="2" t="inlineStr"/>
+      <c r="R291" s="2" t="inlineStr"/>
+      <c r="S291" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2018</t>
+        </is>
+      </c>
+      <c r="T291" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U291" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a1156031-304a-44b5-a8f0-97b7fa4908df</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="2" t="n">
+        <v>291</v>
+      </c>
+      <c r="B292" s="2" t="inlineStr">
+        <is>
+          <t>А40-208647/2017</t>
+        </is>
+      </c>
+      <c r="C292" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2017</t>
+        </is>
+      </c>
+      <c r="D292" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F292" s="2" t="inlineStr"/>
+      <c r="G292" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I292" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J292" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K292" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕВЕРИНВЕСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L292" s="2" t="inlineStr">
+        <is>
+          <t>1435261480</t>
+        </is>
+      </c>
+      <c r="M292" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N292" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O292" s="2" t="inlineStr"/>
+      <c r="P292" s="2" t="inlineStr"/>
+      <c r="Q292" s="2" t="inlineStr"/>
+      <c r="R292" s="2" t="inlineStr"/>
+      <c r="S292" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2018</t>
+        </is>
+      </c>
+      <c r="T292" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U292" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/558cbbc0-0256-4ac2-a560-84c9d256eec3</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="n">
+        <v>292</v>
+      </c>
+      <c r="B293" s="2" t="inlineStr">
+        <is>
+          <t>А50-36724/2017</t>
+        </is>
+      </c>
+      <c r="C293" s="2" t="inlineStr">
+        <is>
+          <t>26.10.2017</t>
+        </is>
+      </c>
+      <c r="D293" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E293" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F293" s="2" t="inlineStr"/>
+      <c r="G293" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УС-200"</t>
+        </is>
+      </c>
+      <c r="I293" s="2" t="inlineStr">
+        <is>
+          <t>7734182526</t>
+        </is>
+      </c>
+      <c r="J293" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K293" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L293" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
+      <c r="M293" s="2" t="inlineStr">
+        <is>
+          <t>АС Пермского края</t>
+        </is>
+      </c>
+      <c r="N293" s="2" t="inlineStr">
+        <is>
+          <t>Морозова Т. В.</t>
+        </is>
+      </c>
+      <c r="O293" s="2" t="inlineStr"/>
+      <c r="P293" s="2" t="inlineStr"/>
+      <c r="Q293" s="2" t="inlineStr"/>
+      <c r="R293" s="2" t="inlineStr"/>
+      <c r="S293" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2018</t>
+        </is>
+      </c>
+      <c r="T293" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U293" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d7dfb0ef-ae40-4868-87ac-4250a2bf3744</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="n">
+        <v>293</v>
+      </c>
+      <c r="B294" s="2" t="inlineStr">
+        <is>
+          <t>А40-194589/2017</t>
+        </is>
+      </c>
+      <c r="C294" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2017</t>
+        </is>
+      </c>
+      <c r="D294" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F294" s="2" t="inlineStr"/>
+      <c r="G294" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПЭМ"</t>
+        </is>
+      </c>
+      <c r="I294" s="2" t="inlineStr">
+        <is>
+          <t>3702100555</t>
+        </is>
+      </c>
+      <c r="J294" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K294" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L294" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M294" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N294" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O294" s="2" t="inlineStr"/>
+      <c r="P294" s="2" t="inlineStr"/>
+      <c r="Q294" s="2" t="inlineStr"/>
+      <c r="R294" s="2" t="inlineStr"/>
+      <c r="S294" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2017</t>
+        </is>
+      </c>
+      <c r="T294" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U294" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac46cf08-dbc9-4b8c-8b3c-abe597ccfa52</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="2" t="n">
+        <v>294</v>
+      </c>
+      <c r="B295" s="2" t="inlineStr">
+        <is>
+          <t>А40-176304/2017</t>
+        </is>
+      </c>
+      <c r="C295" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2017</t>
+        </is>
+      </c>
+      <c r="D295" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E295" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F295" s="2" t="inlineStr"/>
+      <c r="G295" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АТОН"</t>
+        </is>
+      </c>
+      <c r="I295" s="2" t="inlineStr">
+        <is>
+          <t>5528010278</t>
+        </is>
+      </c>
+      <c r="J295" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K295" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L295" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M295" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N295" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O295" s="2" t="inlineStr"/>
+      <c r="P295" s="2" t="inlineStr"/>
+      <c r="Q295" s="2" t="inlineStr"/>
+      <c r="R295" s="2" t="inlineStr"/>
+      <c r="S295" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2017</t>
+        </is>
+      </c>
+      <c r="T295" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U295" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4111f628-214a-441e-85b4-215d0f32dd08</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="n">
+        <v>295</v>
+      </c>
+      <c r="B296" s="2" t="inlineStr">
+        <is>
+          <t>А40-175312/2017</t>
+        </is>
+      </c>
+      <c r="C296" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2017</t>
+        </is>
+      </c>
+      <c r="D296" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E296" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F296" s="2" t="inlineStr"/>
+      <c r="G296" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I296" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J296" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K296" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ПЛЕЯДА"</t>
+        </is>
+      </c>
+      <c r="L296" s="2" t="inlineStr">
+        <is>
+          <t>5024032956</t>
+        </is>
+      </c>
+      <c r="M296" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N296" s="2" t="inlineStr">
+        <is>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O296" s="2" t="inlineStr"/>
+      <c r="P296" s="2" t="inlineStr"/>
+      <c r="Q296" s="2" t="inlineStr"/>
+      <c r="R296" s="2" t="inlineStr"/>
+      <c r="S296" s="2" t="inlineStr">
+        <is>
+          <t>16.11.2017</t>
+        </is>
+      </c>
+      <c r="T296" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U296" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8446ab8b-78fd-4cc4-8ecc-a3c3acacde43</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="n">
+        <v>296</v>
+      </c>
+      <c r="B297" s="2" t="inlineStr">
+        <is>
+          <t>А40-170587/2017</t>
+        </is>
+      </c>
+      <c r="C297" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2017</t>
+        </is>
+      </c>
+      <c r="D297" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E297" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F297" s="2" t="inlineStr"/>
+      <c r="G297" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="inlineStr">
+        <is>
+          <t>ООО ДЕВЕЛОПЕРСКАЯ КОМПАНИЯ "ЖЕЛЕЗНО"</t>
+        </is>
+      </c>
+      <c r="I297" s="2" t="inlineStr">
+        <is>
+          <t>4345298272</t>
+        </is>
+      </c>
+      <c r="J297" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K297" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L297" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M297" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N297" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O297" s="2" t="inlineStr"/>
+      <c r="P297" s="2" t="inlineStr"/>
+      <c r="Q297" s="2" t="inlineStr"/>
+      <c r="R297" s="2" t="inlineStr"/>
+      <c r="S297" s="2" t="inlineStr">
+        <is>
+          <t>01.12.2017</t>
+        </is>
+      </c>
+      <c r="T297" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U297" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3dcc9281-6ed4-43a0-8367-7bf74f3d73f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="n">
+        <v>297</v>
+      </c>
+      <c r="B298" s="2" t="inlineStr">
+        <is>
+          <t>А40-169666/2017</t>
+        </is>
+      </c>
+      <c r="C298" s="2" t="inlineStr">
+        <is>
+          <t>08.09.2017</t>
+        </is>
+      </c>
+      <c r="D298" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E298" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F298" s="2" t="inlineStr"/>
+      <c r="G298" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I298" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J298" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K298" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРУППА КОМПАНИЙ "ЭНЕРГОПРОМ"</t>
+        </is>
+      </c>
+      <c r="L298" s="2" t="inlineStr">
+        <is>
+          <t>3444203745</t>
+        </is>
+      </c>
+      <c r="M298" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N298" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O298" s="2" t="inlineStr"/>
+      <c r="P298" s="2" t="inlineStr"/>
+      <c r="Q298" s="2" t="inlineStr"/>
+      <c r="R298" s="2" t="inlineStr"/>
+      <c r="S298" s="2" t="inlineStr">
+        <is>
+          <t>24.09.2018</t>
+        </is>
+      </c>
+      <c r="T298" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U298" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/aabab5e5-8990-460b-8082-7a4d3f0917e4</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="n">
+        <v>298</v>
+      </c>
+      <c r="B299" s="2" t="inlineStr">
+        <is>
+          <t>А40-162844/2017</t>
+        </is>
+      </c>
+      <c r="C299" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2017</t>
+        </is>
+      </c>
+      <c r="D299" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E299" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F299" s="2" t="inlineStr"/>
+      <c r="G299" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="inlineStr">
+        <is>
+          <t>ООО Горстрой</t>
+        </is>
+      </c>
+      <c r="I299" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J299" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K299" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="L299" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M299" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N299" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O299" s="2" t="inlineStr"/>
+      <c r="P299" s="2" t="inlineStr"/>
+      <c r="Q299" s="2" t="inlineStr"/>
+      <c r="R299" s="2" t="inlineStr"/>
+      <c r="S299" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2017</t>
+        </is>
+      </c>
+      <c r="T299" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U299" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/90c32722-f422-4dc2-a0ff-bcf5c53400b4</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="n">
+        <v>299</v>
+      </c>
+      <c r="B300" s="2" t="inlineStr">
+        <is>
+          <t>А40-156496/2017</t>
+        </is>
+      </c>
+      <c r="C300" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2017</t>
+        </is>
+      </c>
+      <c r="D300" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E300" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F300" s="2" t="inlineStr"/>
+      <c r="G300" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДАЙЛЬМАНН ХАНИЭЛЬ ШАХТОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I300" s="2" t="inlineStr">
+        <is>
+          <t>5911057360</t>
+        </is>
+      </c>
+      <c r="J300" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K300" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L300" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M300" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N300" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O300" s="2" t="inlineStr"/>
+      <c r="P300" s="2" t="inlineStr"/>
+      <c r="Q300" s="2" t="inlineStr"/>
+      <c r="R300" s="2" t="inlineStr"/>
+      <c r="S300" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2018</t>
+        </is>
+      </c>
+      <c r="T300" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U300" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1845897b-70c8-4032-8a3c-cd5b0528c79e</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="n">
+        <v>300</v>
+      </c>
+      <c r="B301" s="2" t="inlineStr">
+        <is>
+          <t>А40-153902/2017</t>
+        </is>
+      </c>
+      <c r="C301" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="D301" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E301" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F301" s="2" t="inlineStr"/>
+      <c r="G301" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="I301" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J301" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K301" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ БОСФОР"</t>
+        </is>
+      </c>
+      <c r="L301" s="2" t="inlineStr">
+        <is>
+          <t>7714914972</t>
+        </is>
+      </c>
+      <c r="M301" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N301" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O301" s="2" t="inlineStr"/>
+      <c r="P301" s="2" t="inlineStr"/>
+      <c r="Q301" s="2" t="inlineStr"/>
+      <c r="R301" s="2" t="inlineStr"/>
+      <c r="S301" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2017</t>
+        </is>
+      </c>
+      <c r="T301" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U301" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5c534c7f-f392-413d-9713-227c42de814d</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="n">
+        <v>301</v>
+      </c>
+      <c r="B302" s="2" t="inlineStr">
+        <is>
+          <t>А40-153912/2017</t>
+        </is>
+      </c>
+      <c r="C302" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="D302" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E302" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F302" s="2" t="inlineStr"/>
+      <c r="G302" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I302" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J302" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K302" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "БАЛТИЙСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ №105"</t>
+        </is>
+      </c>
+      <c r="L302" s="2" t="inlineStr">
+        <is>
+          <t>7704806174</t>
+        </is>
+      </c>
+      <c r="M302" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N302" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O302" s="2" t="inlineStr"/>
+      <c r="P302" s="2" t="inlineStr"/>
+      <c r="Q302" s="2" t="inlineStr"/>
+      <c r="R302" s="2" t="inlineStr"/>
+      <c r="S302" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2017</t>
+        </is>
+      </c>
+      <c r="T302" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U302" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/265def27-b82b-4b32-8498-109793b5804d</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="n">
+        <v>302</v>
+      </c>
+      <c r="B303" s="2" t="inlineStr">
+        <is>
+          <t>А40-153899/2017</t>
+        </is>
+      </c>
+      <c r="C303" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2017</t>
+        </is>
+      </c>
+      <c r="D303" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E303" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F303" s="2" t="inlineStr"/>
+      <c r="G303" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="I303" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J303" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K303" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕВЕРЭЛЕКТРОСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L303" s="2" t="inlineStr">
+        <is>
+          <t>8904071497</t>
+        </is>
+      </c>
+      <c r="M303" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N303" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O303" s="2" t="inlineStr"/>
+      <c r="P303" s="2" t="inlineStr"/>
+      <c r="Q303" s="2" t="inlineStr"/>
+      <c r="R303" s="2" t="inlineStr"/>
+      <c r="S303" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2017</t>
+        </is>
+      </c>
+      <c r="T303" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U303" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/88466ebc-24c9-46d2-acfc-45b798c09ab5</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="n">
+        <v>303</v>
+      </c>
+      <c r="B304" s="2" t="inlineStr">
+        <is>
+          <t>А40-153181/2017</t>
+        </is>
+      </c>
+      <c r="C304" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2017</t>
+        </is>
+      </c>
+      <c r="D304" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E304" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F304" s="2" t="inlineStr"/>
+      <c r="G304" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕРВИСЭНЕРГО"</t>
+        </is>
+      </c>
+      <c r="I304" s="2" t="inlineStr">
+        <is>
+          <t>3702015170</t>
+        </is>
+      </c>
+      <c r="J304" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K304" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L304" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M304" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N304" s="2" t="inlineStr">
+        <is>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O304" s="2" t="inlineStr"/>
+      <c r="P304" s="2" t="inlineStr"/>
+      <c r="Q304" s="2" t="inlineStr"/>
+      <c r="R304" s="2" t="inlineStr"/>
+      <c r="S304" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2017</t>
+        </is>
+      </c>
+      <c r="T304" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U304" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/14eca611-d5f9-4ec9-b581-e05e42c682d0</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="n">
+        <v>304</v>
+      </c>
+      <c r="B305" s="2" t="inlineStr">
+        <is>
+          <t>А40-149565/2017</t>
+        </is>
+      </c>
+      <c r="C305" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="D305" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E305" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F305" s="2" t="inlineStr"/>
+      <c r="G305" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="inlineStr">
+        <is>
+          <t>АО "МОСКОВСКИЙ ОБЛАСТНОЙ ИНСТИТУТ "ГИДРОПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I305" s="2" t="inlineStr">
+        <is>
+          <t>5017001040</t>
+        </is>
+      </c>
+      <c r="J305" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K305" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L305" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M305" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N305" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O305" s="2" t="inlineStr"/>
+      <c r="P305" s="2" t="inlineStr"/>
+      <c r="Q305" s="2" t="inlineStr"/>
+      <c r="R305" s="2" t="inlineStr"/>
+      <c r="S305" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2017</t>
+        </is>
+      </c>
+      <c r="T305" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U305" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4b2e3e77-3673-44ea-a54b-f7d41eefe039</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="n">
+        <v>305</v>
+      </c>
+      <c r="B306" s="2" t="inlineStr">
+        <is>
+          <t>А40-147626/2017</t>
+        </is>
+      </c>
+      <c r="C306" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2017</t>
+        </is>
+      </c>
+      <c r="D306" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E306" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F306" s="2" t="inlineStr"/>
+      <c r="G306" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I306" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J306" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K306" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "РОЛС"</t>
+        </is>
+      </c>
+      <c r="L306" s="2" t="inlineStr">
+        <is>
+          <t>5407252434</t>
+        </is>
+      </c>
+      <c r="M306" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N306" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O306" s="2" t="inlineStr"/>
+      <c r="P306" s="2" t="inlineStr"/>
+      <c r="Q306" s="2" t="inlineStr"/>
+      <c r="R306" s="2" t="inlineStr"/>
+      <c r="S306" s="2" t="inlineStr">
+        <is>
+          <t>08.03.2018</t>
+        </is>
+      </c>
+      <c r="T306" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U306" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f996158d-28e5-4fb0-b4ef-bd0d765224d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="n">
+        <v>306</v>
+      </c>
+      <c r="B307" s="2" t="inlineStr">
+        <is>
+          <t>А40-147603/2017</t>
+        </is>
+      </c>
+      <c r="C307" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2017</t>
+        </is>
+      </c>
+      <c r="D307" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E307" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F307" s="2" t="inlineStr"/>
+      <c r="G307" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I307" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J307" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K307" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "БАЛТИЙСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ №105"</t>
+        </is>
+      </c>
+      <c r="L307" s="2" t="inlineStr">
+        <is>
+          <t>7704806174</t>
+        </is>
+      </c>
+      <c r="M307" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N307" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O307" s="2" t="inlineStr"/>
+      <c r="P307" s="2" t="inlineStr"/>
+      <c r="Q307" s="2" t="inlineStr"/>
+      <c r="R307" s="2" t="inlineStr"/>
+      <c r="S307" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2017</t>
+        </is>
+      </c>
+      <c r="T307" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U307" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6bb4a997-ee6a-48ee-83b4-d33a5ecf88db</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="n">
+        <v>307</v>
+      </c>
+      <c r="B308" s="2" t="inlineStr">
+        <is>
+          <t>А40-141427/2017</t>
+        </is>
+      </c>
+      <c r="C308" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2017</t>
+        </is>
+      </c>
+      <c r="D308" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E308" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F308" s="2" t="inlineStr"/>
+      <c r="G308" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="I308" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J308" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K308" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "КОРПОРАЦИЯ "РЕМИСТ"</t>
+        </is>
+      </c>
+      <c r="L308" s="2" t="inlineStr">
+        <is>
+          <t>7720111405</t>
+        </is>
+      </c>
+      <c r="M308" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N308" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O308" s="2" t="inlineStr"/>
+      <c r="P308" s="2" t="inlineStr"/>
+      <c r="Q308" s="2" t="inlineStr"/>
+      <c r="R308" s="2" t="inlineStr"/>
+      <c r="S308" s="2" t="inlineStr">
+        <is>
+          <t>20.11.2017</t>
+        </is>
+      </c>
+      <c r="T308" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U308" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/78b99603-cf39-42d6-ab77-5e5757406213</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="n">
+        <v>308</v>
+      </c>
+      <c r="B309" s="2" t="inlineStr">
+        <is>
+          <t>А40-141618/2017</t>
+        </is>
+      </c>
+      <c r="C309" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2017</t>
+        </is>
+      </c>
+      <c r="D309" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E309" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F309" s="2" t="inlineStr"/>
+      <c r="G309" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТИМИОР-М"</t>
+        </is>
+      </c>
+      <c r="I309" s="2" t="inlineStr">
+        <is>
+          <t>6732063659</t>
+        </is>
+      </c>
+      <c r="J309" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K309" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L309" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M309" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N309" s="2" t="inlineStr">
+        <is>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O309" s="2" t="inlineStr"/>
+      <c r="P309" s="2" t="inlineStr"/>
+      <c r="Q309" s="2" t="inlineStr"/>
+      <c r="R309" s="2" t="inlineStr"/>
+      <c r="S309" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2017</t>
+        </is>
+      </c>
+      <c r="T309" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U309" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1da6b9dd-ee7a-4c43-8933-1873065dc868</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="n">
+        <v>309</v>
+      </c>
+      <c r="B310" s="2" t="inlineStr">
+        <is>
+          <t>А55-18447/2017</t>
+        </is>
+      </c>
+      <c r="C310" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2017</t>
+        </is>
+      </c>
+      <c r="D310" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E310" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F310" s="2" t="inlineStr"/>
+      <c r="G310" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Стройсад"</t>
+        </is>
+      </c>
+      <c r="I310" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J310" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K310" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="L310" s="2" t="inlineStr"/>
+      <c r="M310" s="2" t="inlineStr">
+        <is>
+          <t>АС Самарской области</t>
+        </is>
+      </c>
+      <c r="N310" s="2" t="inlineStr">
+        <is>
+          <t>Хмелев С. П.</t>
+        </is>
+      </c>
+      <c r="O310" s="2" t="inlineStr"/>
+      <c r="P310" s="2" t="inlineStr"/>
+      <c r="Q310" s="2" t="inlineStr"/>
+      <c r="R310" s="2" t="inlineStr"/>
+      <c r="S310" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2017</t>
+        </is>
+      </c>
+      <c r="T310" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U310" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1bebbb88-66ac-429b-a4bd-62795b667076</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="n">
+        <v>310</v>
+      </c>
+      <c r="B311" s="2" t="inlineStr">
+        <is>
+          <t>А40-107034/2017</t>
+        </is>
+      </c>
+      <c r="C311" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2017</t>
+        </is>
+      </c>
+      <c r="D311" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F311" s="2" t="inlineStr"/>
+      <c r="G311" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ МОНТАЖНО-НАЛАДОЧНОЕ УПРАВЛЕНИЕ "ЮГЭНЕРГОИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I311" s="2" t="inlineStr">
+        <is>
+          <t>2308134667</t>
+        </is>
+      </c>
+      <c r="J311" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K311" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L311" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M311" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N311" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O311" s="2" t="inlineStr"/>
+      <c r="P311" s="2" t="inlineStr"/>
+      <c r="Q311" s="2" t="inlineStr"/>
+      <c r="R311" s="2" t="inlineStr"/>
+      <c r="S311" s="2" t="inlineStr">
+        <is>
+          <t>31.01.2020</t>
+        </is>
+      </c>
+      <c r="T311" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U311" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a2ea6ef8-4f18-4710-8ff2-b231a23efdea</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="n">
+        <v>311</v>
+      </c>
+      <c r="B312" s="2" t="inlineStr">
+        <is>
+          <t>А40-103784/2017</t>
+        </is>
+      </c>
+      <c r="C312" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2017</t>
+        </is>
+      </c>
+      <c r="D312" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E312" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F312" s="2" t="inlineStr"/>
+      <c r="G312" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮГЭНЕРГОИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="I312" s="2" t="inlineStr">
+        <is>
+          <t>2308129770</t>
+        </is>
+      </c>
+      <c r="J312" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K312" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L312" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M312" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N312" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O312" s="2" t="inlineStr"/>
+      <c r="P312" s="2" t="inlineStr"/>
+      <c r="Q312" s="2" t="inlineStr"/>
+      <c r="R312" s="2" t="inlineStr"/>
+      <c r="S312" s="2" t="inlineStr">
+        <is>
+          <t>17.10.2017</t>
+        </is>
+      </c>
+      <c r="T312" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U312" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4bbf6a7f-71a4-4d1e-8977-2deaec66676e</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="n">
+        <v>312</v>
+      </c>
+      <c r="B313" s="2" t="inlineStr">
+        <is>
+          <t>А40-84728/2017</t>
+        </is>
+      </c>
+      <c r="C313" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2017</t>
+        </is>
+      </c>
+      <c r="D313" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E313" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F313" s="2" t="inlineStr"/>
+      <c r="G313" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="inlineStr">
+        <is>
+          <t>ООО Шахтострой</t>
+        </is>
+      </c>
+      <c r="I313" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J313" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K313" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L313" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M313" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N313" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O313" s="2" t="inlineStr"/>
+      <c r="P313" s="2" t="inlineStr"/>
+      <c r="Q313" s="2" t="inlineStr"/>
+      <c r="R313" s="2" t="inlineStr"/>
+      <c r="S313" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2017</t>
+        </is>
+      </c>
+      <c r="T313" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U313" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a73aad9b-882e-40eb-86da-2f879c8a2768</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="n">
+        <v>313</v>
+      </c>
+      <c r="B314" s="2" t="inlineStr">
+        <is>
+          <t>А56-29112/2017</t>
+        </is>
+      </c>
+      <c r="C314" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2017</t>
+        </is>
+      </c>
+      <c r="D314" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E314" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F314" s="2" t="inlineStr"/>
+      <c r="G314" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МОССТРОЙПРОЕКТ"</t>
+        </is>
+      </c>
+      <c r="I314" s="2" t="inlineStr">
+        <is>
+          <t>7727729046</t>
+        </is>
+      </c>
+      <c r="J314" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K314" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L314" s="2" t="inlineStr">
+        <is>
+          <t>7842290102</t>
+        </is>
+      </c>
+      <c r="M314" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N314" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O314" s="2" t="inlineStr"/>
+      <c r="P314" s="2" t="inlineStr"/>
+      <c r="Q314" s="2" t="inlineStr"/>
+      <c r="R314" s="2" t="inlineStr"/>
+      <c r="S314" s="2" t="inlineStr">
+        <is>
+          <t>27.09.2017</t>
+        </is>
+      </c>
+      <c r="T314" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U314" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1a45a1dd-f58c-41ae-9e3c-c502b0d9339b</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="n">
+        <v>314</v>
+      </c>
+      <c r="B315" s="2" t="inlineStr">
+        <is>
+          <t>А40-79101/2017</t>
+        </is>
+      </c>
+      <c r="C315" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2017</t>
+        </is>
+      </c>
+      <c r="D315" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E315" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F315" s="2" t="inlineStr"/>
+      <c r="G315" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="inlineStr">
+        <is>
+          <t>ООО КОМПАНИЯ ЭЛАСТОМЕР</t>
+        </is>
+      </c>
+      <c r="I315" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J315" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K315" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="L315" s="2" t="inlineStr"/>
+      <c r="M315" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N315" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O315" s="2" t="inlineStr"/>
+      <c r="P315" s="2" t="inlineStr"/>
+      <c r="Q315" s="2" t="inlineStr"/>
+      <c r="R315" s="2" t="inlineStr"/>
+      <c r="S315" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2017</t>
+        </is>
+      </c>
+      <c r="T315" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U315" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/92620422-3790-41c3-93fd-4f1f662725e6</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="n">
+        <v>315</v>
+      </c>
+      <c r="B316" s="2" t="inlineStr">
+        <is>
+          <t>А46-4925/2017</t>
+        </is>
+      </c>
+      <c r="C316" s="2" t="inlineStr">
+        <is>
+          <t>05.04.2017</t>
+        </is>
+      </c>
+      <c r="D316" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F316" s="2" t="inlineStr"/>
+      <c r="G316" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭЛЕКТРО ХИМ ЗАЩИТА"</t>
+        </is>
+      </c>
+      <c r="I316" s="2" t="inlineStr">
+        <is>
+          <t>5505023859</t>
+        </is>
+      </c>
+      <c r="J316" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K316" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L316" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M316" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N316" s="2" t="inlineStr">
+        <is>
+          <t>Краецкая Е. Б.</t>
+        </is>
+      </c>
+      <c r="O316" s="2" t="inlineStr"/>
+      <c r="P316" s="2" t="inlineStr"/>
+      <c r="Q316" s="2" t="inlineStr"/>
+      <c r="R316" s="2" t="inlineStr"/>
+      <c r="S316" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2017</t>
+        </is>
+      </c>
+      <c r="T316" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U316" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/52fa2771-0492-4060-bf11-2b6970cbddb3</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="n">
+        <v>316</v>
+      </c>
+      <c r="B317" s="2" t="inlineStr">
+        <is>
+          <t>А40-46189/2017</t>
+        </is>
+      </c>
+      <c r="C317" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D317" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E317" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F317" s="2" t="inlineStr"/>
+      <c r="G317" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="inlineStr">
+        <is>
+          <t>ООО Фирма Севертехдиагностика</t>
+        </is>
+      </c>
+      <c r="I317" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J317" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K317" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="L317" s="2" t="inlineStr"/>
+      <c r="M317" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N317" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O317" s="2" t="inlineStr"/>
+      <c r="P317" s="2" t="inlineStr"/>
+      <c r="Q317" s="2" t="inlineStr"/>
+      <c r="R317" s="2" t="inlineStr"/>
+      <c r="S317" s="2" t="inlineStr">
+        <is>
+          <t>23.02.2018</t>
+        </is>
+      </c>
+      <c r="T317" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U317" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee375971-375e-46d8-b3df-ec7d8aef5e46</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="n">
+        <v>317</v>
+      </c>
+      <c r="B318" s="2" t="inlineStr">
+        <is>
+          <t>А62-1699/2017</t>
+        </is>
+      </c>
+      <c r="C318" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2017</t>
+        </is>
+      </c>
+      <c r="D318" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F318" s="2" t="inlineStr"/>
+      <c r="G318" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕГИОНСТРОЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="I318" s="2" t="inlineStr">
+        <is>
+          <t>6732033982</t>
+        </is>
+      </c>
+      <c r="J318" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K318" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация Саморегулируемая организация "Объединение смоленских строителей"</t>
+        </is>
+      </c>
+      <c r="L318" s="2" t="inlineStr">
+        <is>
+          <t>6731073527</t>
+        </is>
+      </c>
+      <c r="M318" s="2" t="inlineStr">
+        <is>
+          <t>АС Смоленской области</t>
+        </is>
+      </c>
+      <c r="N318" s="2" t="inlineStr">
+        <is>
+          <t>Савчук Л. А.</t>
+        </is>
+      </c>
+      <c r="O318" s="2" t="inlineStr"/>
+      <c r="P318" s="2" t="inlineStr"/>
+      <c r="Q318" s="2" t="inlineStr"/>
+      <c r="R318" s="2" t="inlineStr"/>
+      <c r="S318" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2017</t>
+        </is>
+      </c>
+      <c r="T318" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U318" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0dccb25d-5c49-4422-892b-2ca84e4f13cf</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="n">
+        <v>318</v>
+      </c>
+      <c r="B319" s="2" t="inlineStr">
+        <is>
+          <t>А40-43621/2017</t>
+        </is>
+      </c>
+      <c r="C319" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D319" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E319" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F319" s="2" t="inlineStr"/>
+      <c r="G319" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙСАД"</t>
+        </is>
+      </c>
+      <c r="I319" s="2" t="inlineStr">
+        <is>
+          <t>6325046496</t>
+        </is>
+      </c>
+      <c r="J319" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K319" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L319" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M319" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N319" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O319" s="2" t="inlineStr"/>
+      <c r="P319" s="2" t="inlineStr"/>
+      <c r="Q319" s="2" t="inlineStr"/>
+      <c r="R319" s="2" t="inlineStr"/>
+      <c r="S319" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2017</t>
+        </is>
+      </c>
+      <c r="T319" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U319" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/97dfb3eb-6633-477d-a42b-351649bb362b</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="n">
+        <v>319</v>
+      </c>
+      <c r="B320" s="2" t="inlineStr">
+        <is>
+          <t>А40-23689/2017</t>
+        </is>
+      </c>
+      <c r="C320" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2017</t>
+        </is>
+      </c>
+      <c r="D320" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E320" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F320" s="2" t="inlineStr"/>
+      <c r="G320" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕСТКОМ"</t>
+        </is>
+      </c>
+      <c r="I320" s="2" t="inlineStr">
+        <is>
+          <t>7826060694</t>
+        </is>
+      </c>
+      <c r="J320" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K320" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L320" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M320" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N320" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O320" s="2" t="inlineStr"/>
+      <c r="P320" s="2" t="inlineStr"/>
+      <c r="Q320" s="2" t="inlineStr"/>
+      <c r="R320" s="2" t="inlineStr"/>
+      <c r="S320" s="2" t="inlineStr">
+        <is>
+          <t>08.03.2017</t>
+        </is>
+      </c>
+      <c r="T320" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U320" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e22319cb-f7ac-46f7-9157-423e77714127</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="n">
+        <v>320</v>
+      </c>
+      <c r="B321" s="2" t="inlineStr">
+        <is>
+          <t>А40-192855/2016</t>
+        </is>
+      </c>
+      <c r="C321" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2016</t>
+        </is>
+      </c>
+      <c r="D321" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E321" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F321" s="2" t="inlineStr"/>
+      <c r="G321" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="I321" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J321" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K321" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕВЕРНЫЙ ЛЕГИОН"</t>
+        </is>
+      </c>
+      <c r="L321" s="2" t="inlineStr">
+        <is>
+          <t>2983002020</t>
+        </is>
+      </c>
+      <c r="M321" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N321" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O321" s="2" t="inlineStr"/>
+      <c r="P321" s="2" t="inlineStr"/>
+      <c r="Q321" s="2" t="inlineStr"/>
+      <c r="R321" s="2" t="inlineStr"/>
+      <c r="S321" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2017</t>
+        </is>
+      </c>
+      <c r="T321" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U321" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6000cc63-21d5-4a8f-9118-42da50779489</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="n">
+        <v>321</v>
+      </c>
+      <c r="B322" s="2" t="inlineStr">
+        <is>
+          <t>А40-192844/2016</t>
+        </is>
+      </c>
+      <c r="C322" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2016</t>
+        </is>
+      </c>
+      <c r="D322" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E322" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F322" s="2" t="inlineStr"/>
+      <c r="G322" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="I322" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J322" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K322" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИС-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L322" s="2" t="inlineStr">
+        <is>
+          <t>7719580339</t>
+        </is>
+      </c>
+      <c r="M322" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N322" s="2" t="inlineStr">
+        <is>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O322" s="2" t="inlineStr"/>
+      <c r="P322" s="2" t="inlineStr"/>
+      <c r="Q322" s="2" t="inlineStr"/>
+      <c r="R322" s="2" t="inlineStr"/>
+      <c r="S322" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2017</t>
+        </is>
+      </c>
+      <c r="T322" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U322" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c9b92bf7-830e-4a2e-b238-d131193bf604</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="n">
+        <v>322</v>
+      </c>
+      <c r="B323" s="2" t="inlineStr">
+        <is>
+          <t>А40-192852/2016</t>
+        </is>
+      </c>
+      <c r="C323" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2016</t>
+        </is>
+      </c>
+      <c r="D323" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E323" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F323" s="2" t="inlineStr"/>
+      <c r="G323" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="I323" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J323" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K323" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "СПНУ"</t>
+        </is>
+      </c>
+      <c r="L323" s="2" t="inlineStr">
+        <is>
+          <t>7704657807</t>
+        </is>
+      </c>
+      <c r="M323" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N323" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O323" s="2" t="inlineStr"/>
+      <c r="P323" s="2" t="inlineStr"/>
+      <c r="Q323" s="2" t="inlineStr"/>
+      <c r="R323" s="2" t="inlineStr"/>
+      <c r="S323" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2016</t>
+        </is>
+      </c>
+      <c r="T323" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U323" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/de3bd850-dbd7-4ff6-bed4-c4320826cdff</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="n">
+        <v>323</v>
+      </c>
+      <c r="B324" s="2" t="inlineStr">
+        <is>
+          <t>А40-164506/2016</t>
+        </is>
+      </c>
+      <c r="C324" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2016</t>
+        </is>
+      </c>
+      <c r="D324" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E324" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F324" s="2" t="inlineStr"/>
+      <c r="G324" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ КАЛУЖСКОЙ ОБЛАСТИ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="I324" s="2" t="inlineStr">
+        <is>
+          <t>4027084855</t>
+        </is>
+      </c>
+      <c r="J324" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K324" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+        </is>
+      </c>
+      <c r="L324" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="M324" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N324" s="2" t="inlineStr">
+        <is>
+          <t>Чернухин В. А.</t>
+        </is>
+      </c>
+      <c r="O324" s="2" t="inlineStr"/>
+      <c r="P324" s="2" t="inlineStr"/>
+      <c r="Q324" s="2" t="inlineStr"/>
+      <c r="R324" s="2" t="inlineStr"/>
+      <c r="S324" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2016</t>
+        </is>
+      </c>
+      <c r="T324" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U324" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f1997af4-dc60-4b6f-a4c1-78e10305a5c3</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="n">
+        <v>324</v>
+      </c>
+      <c r="B325" s="2" t="inlineStr">
+        <is>
+          <t>А40-98615/2016</t>
+        </is>
+      </c>
+      <c r="C325" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2016</t>
+        </is>
+      </c>
+      <c r="D325" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E325" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F325" s="2" t="inlineStr"/>
+      <c r="G325" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H325" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I325" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J325" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K325" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ "ЭНЕРГОМАКС ГЕНЕРАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="L325" s="2" t="inlineStr">
+        <is>
+          <t>7725764172</t>
+        </is>
+      </c>
+      <c r="M325" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N325" s="2" t="inlineStr">
+        <is>
+          <t>Головкина О. Г.</t>
+        </is>
+      </c>
+      <c r="O325" s="2" t="inlineStr"/>
+      <c r="P325" s="2" t="inlineStr"/>
+      <c r="Q325" s="2" t="inlineStr"/>
+      <c r="R325" s="2" t="inlineStr"/>
+      <c r="S325" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2016</t>
+        </is>
+      </c>
+      <c r="T325" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U325" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ddff631a-4417-49dc-b711-9c0fa76826f9</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="n">
+        <v>325</v>
+      </c>
+      <c r="B326" s="2" t="inlineStr">
+        <is>
+          <t>А40-98614/2016</t>
+        </is>
+      </c>
+      <c r="C326" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2016</t>
+        </is>
+      </c>
+      <c r="D326" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E326" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F326" s="2" t="inlineStr"/>
+      <c r="G326" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I326" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J326" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K326" s="2" t="inlineStr">
+        <is>
+          <t>ООО РС ТЕХСЕРВИС</t>
+        </is>
+      </c>
+      <c r="L326" s="2" t="inlineStr"/>
+      <c r="M326" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N326" s="2" t="inlineStr">
+        <is>
+          <t>Головкина О. Г.</t>
+        </is>
+      </c>
+      <c r="O326" s="2" t="inlineStr"/>
+      <c r="P326" s="2" t="inlineStr"/>
+      <c r="Q326" s="2" t="inlineStr"/>
+      <c r="R326" s="2" t="inlineStr"/>
+      <c r="S326" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2016</t>
+        </is>
+      </c>
+      <c r="T326" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U326" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/496ac049-a552-491a-98a0-487860e04481</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="n">
+        <v>326</v>
+      </c>
+      <c r="B327" s="2" t="inlineStr">
+        <is>
+          <t>А40-98613/2016</t>
+        </is>
+      </c>
+      <c r="C327" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2016</t>
+        </is>
+      </c>
+      <c r="D327" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E327" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F327" s="2" t="inlineStr"/>
+      <c r="G327" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I327" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J327" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K327" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПКФ ЯРС</t>
+        </is>
+      </c>
+      <c r="L327" s="2" t="inlineStr"/>
+      <c r="M327" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N327" s="2" t="inlineStr">
+        <is>
+          <t>Головкина О. Г.</t>
+        </is>
+      </c>
+      <c r="O327" s="2" t="inlineStr"/>
+      <c r="P327" s="2" t="inlineStr"/>
+      <c r="Q327" s="2" t="inlineStr"/>
+      <c r="R327" s="2" t="inlineStr"/>
+      <c r="S327" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2016</t>
+        </is>
+      </c>
+      <c r="T327" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U327" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b31e394-a614-4cd8-98ed-e2fe62efaf14</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="2" t="n">
+        <v>327</v>
+      </c>
+      <c r="B328" s="2" t="inlineStr">
+        <is>
+          <t>А40-94591/2016</t>
+        </is>
+      </c>
+      <c r="C328" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2016</t>
+        </is>
+      </c>
+      <c r="D328" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E328" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F328" s="2" t="inlineStr"/>
+      <c r="G328" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="inlineStr">
+        <is>
+          <t>СО Ассоциация Объединение генеральных подрядчиков в строительстве</t>
+        </is>
+      </c>
+      <c r="I328" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J328" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K328" s="2" t="inlineStr">
+        <is>
+          <t>ООО ФЕЗАЖ ЭНЕРГО</t>
+        </is>
+      </c>
+      <c r="L328" s="2" t="inlineStr"/>
+      <c r="M328" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N328" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O328" s="2" t="inlineStr"/>
+      <c r="P328" s="2" t="inlineStr"/>
+      <c r="Q328" s="2" t="inlineStr"/>
+      <c r="R328" s="2" t="inlineStr"/>
+      <c r="S328" s="2" t="inlineStr">
+        <is>
+          <t>17.08.2016</t>
+        </is>
+      </c>
+      <c r="T328" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U328" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0839f2e-3c8e-42d2-9193-144a3566e201</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="2" t="n">
+        <v>328</v>
+      </c>
+      <c r="B329" s="2" t="inlineStr">
+        <is>
+          <t>А40-16961/2016</t>
+        </is>
+      </c>
+      <c r="C329" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2016</t>
+        </is>
+      </c>
+      <c r="D329" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E329" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F329" s="2" t="inlineStr"/>
+      <c r="G329" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H329" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I329" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J329" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K329" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПО ТРУБОСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L329" s="2" t="inlineStr"/>
+      <c r="M329" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N329" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O329" s="2" t="inlineStr"/>
+      <c r="P329" s="2" t="inlineStr"/>
+      <c r="Q329" s="2" t="inlineStr"/>
+      <c r="R329" s="2" t="inlineStr"/>
+      <c r="S329" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2016</t>
+        </is>
+      </c>
+      <c r="T329" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U329" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a5fe3be8-ece4-4a62-8db2-039333df84a2</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="2" t="n">
+        <v>329</v>
+      </c>
+      <c r="B330" s="2" t="inlineStr">
+        <is>
+          <t>А40-16947/2016</t>
+        </is>
+      </c>
+      <c r="C330" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2016</t>
+        </is>
+      </c>
+      <c r="D330" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E330" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F330" s="2" t="inlineStr"/>
+      <c r="G330" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I330" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J330" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K330" s="2" t="inlineStr">
+        <is>
+          <t>ООО ИНЖТЕХСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L330" s="2" t="inlineStr"/>
+      <c r="M330" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N330" s="2" t="inlineStr">
+        <is>
+          <t>Головкина О. Г.</t>
+        </is>
+      </c>
+      <c r="O330" s="2" t="inlineStr"/>
+      <c r="P330" s="2" t="inlineStr"/>
+      <c r="Q330" s="2" t="inlineStr"/>
+      <c r="R330" s="2" t="inlineStr"/>
+      <c r="S330" s="2" t="inlineStr">
+        <is>
+          <t>18.03.2017</t>
+        </is>
+      </c>
+      <c r="T330" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U330" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/20ddfa26-59b4-401b-8b5f-f281112e09ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="2" t="n">
+        <v>330</v>
+      </c>
+      <c r="B331" s="2" t="inlineStr">
+        <is>
+          <t>А40-17110/2016</t>
+        </is>
+      </c>
+      <c r="C331" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2016</t>
+        </is>
+      </c>
+      <c r="D331" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E331" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F331" s="2" t="inlineStr"/>
+      <c r="G331" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ</t>
+        </is>
+      </c>
+      <c r="I331" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J331" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K331" s="2" t="inlineStr">
+        <is>
+          <t>ООО МАЛТИСИГНАЛ ПРОТЕКШН</t>
+        </is>
+      </c>
+      <c r="L331" s="2" t="inlineStr"/>
+      <c r="M331" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N331" s="2" t="inlineStr">
+        <is>
+          <t>Кравчик О. А.</t>
+        </is>
+      </c>
+      <c r="O331" s="2" t="inlineStr"/>
+      <c r="P331" s="2" t="inlineStr"/>
+      <c r="Q331" s="2" t="inlineStr"/>
+      <c r="R331" s="2" t="inlineStr"/>
+      <c r="S331" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2026</t>
+        </is>
+      </c>
+      <c r="T331" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U331" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/eea630ad-f09c-487f-b51f-666580fb08dc</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="2" t="n">
+        <v>331</v>
+      </c>
+      <c r="B332" s="2" t="inlineStr">
+        <is>
+          <t>А40-17112/2016</t>
+        </is>
+      </c>
+      <c r="C332" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2016</t>
+        </is>
+      </c>
+      <c r="D332" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E332" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F332" s="2" t="inlineStr"/>
+      <c r="G332" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="inlineStr">
+        <is>
+          <t>СРО Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I332" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J332" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K332" s="2" t="inlineStr">
+        <is>
+          <t>ООО СК ТРАНССТРОЙ</t>
+        </is>
+      </c>
+      <c r="L332" s="2" t="inlineStr"/>
+      <c r="M332" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N332" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O332" s="2" t="inlineStr"/>
+      <c r="P332" s="2" t="inlineStr"/>
+      <c r="Q332" s="2" t="inlineStr"/>
+      <c r="R332" s="2" t="inlineStr"/>
+      <c r="S332" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2016</t>
+        </is>
+      </c>
+      <c r="T332" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U332" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/70e2c571-c314-4b66-a634-512a321b9c05</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="2" t="n">
+        <v>332</v>
+      </c>
+      <c r="B333" s="2" t="inlineStr">
+        <is>
+          <t>А40-174472/2015</t>
+        </is>
+      </c>
+      <c r="C333" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2015</t>
+        </is>
+      </c>
+      <c r="D333" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E333" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F333" s="2" t="inlineStr"/>
+      <c r="G333" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I333" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J333" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K333" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙМАСТЕР"</t>
+        </is>
+      </c>
+      <c r="L333" s="2" t="inlineStr">
+        <is>
+          <t>5021017082</t>
+        </is>
+      </c>
+      <c r="M333" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N333" s="2" t="inlineStr">
+        <is>
+          <t>Хвостова Н. О.</t>
+        </is>
+      </c>
+      <c r="O333" s="2" t="inlineStr"/>
+      <c r="P333" s="2" t="inlineStr"/>
+      <c r="Q333" s="2" t="inlineStr"/>
+      <c r="R333" s="2" t="inlineStr"/>
+      <c r="S333" s="2" t="inlineStr">
+        <is>
+          <t>30.12.2015</t>
+        </is>
+      </c>
+      <c r="T333" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U333" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cb6cc082-9b86-4557-b0e3-31de91aea12c</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="2" t="n">
+        <v>333</v>
+      </c>
+      <c r="B334" s="2" t="inlineStr">
+        <is>
+          <t>А40-170182/2015</t>
+        </is>
+      </c>
+      <c r="C334" s="2" t="inlineStr">
+        <is>
+          <t>09.09.2015</t>
+        </is>
+      </c>
+      <c r="D334" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E334" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F334" s="2" t="inlineStr"/>
+      <c r="G334" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I334" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J334" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K334" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАЙ АРЫКАН"</t>
+        </is>
+      </c>
+      <c r="L334" s="2" t="inlineStr">
+        <is>
+          <t>1658084450</t>
+        </is>
+      </c>
+      <c r="M334" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N334" s="2" t="inlineStr">
+        <is>
+          <t>Хвостова Н. О.</t>
+        </is>
+      </c>
+      <c r="O334" s="2" t="inlineStr"/>
+      <c r="P334" s="2" t="inlineStr"/>
+      <c r="Q334" s="2" t="inlineStr"/>
+      <c r="R334" s="2" t="inlineStr"/>
+      <c r="S334" s="2" t="inlineStr">
+        <is>
+          <t>24.12.2015</t>
+        </is>
+      </c>
+      <c r="T334" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U334" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e69c5bb8-345f-4929-9c11-b206ac740abb</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="n">
+        <v>334</v>
+      </c>
+      <c r="B335" s="2" t="inlineStr">
+        <is>
+          <t>А40-165388/2015</t>
+        </is>
+      </c>
+      <c r="C335" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2015</t>
+        </is>
+      </c>
+      <c r="D335" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E335" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F335" s="2" t="inlineStr"/>
+      <c r="G335" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H335" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I335" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J335" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K335" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФСК Покровские ряды"</t>
+        </is>
+      </c>
+      <c r="L335" s="2" t="inlineStr">
+        <is>
+          <t>7701701208</t>
+        </is>
+      </c>
+      <c r="M335" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N335" s="2" t="inlineStr">
+        <is>
+          <t>Головкина О. Г.</t>
+        </is>
+      </c>
+      <c r="O335" s="2" t="inlineStr"/>
+      <c r="P335" s="2" t="inlineStr"/>
+      <c r="Q335" s="2" t="inlineStr"/>
+      <c r="R335" s="2" t="inlineStr"/>
+      <c r="S335" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2016</t>
+        </is>
+      </c>
+      <c r="T335" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U335" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8d1ffc2a-dc60-47ac-bef9-bd99848ee7e0</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="n">
+        <v>335</v>
+      </c>
+      <c r="B336" s="2" t="inlineStr">
+        <is>
+          <t>А40-165208/2015</t>
+        </is>
+      </c>
+      <c r="C336" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2015</t>
+        </is>
+      </c>
+      <c r="D336" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E336" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F336" s="2" t="inlineStr"/>
+      <c r="G336" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H336" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Ассоциация "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I336" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J336" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K336" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПАЛЛАНТ"</t>
+        </is>
+      </c>
+      <c r="L336" s="2" t="inlineStr">
+        <is>
+          <t>7710905600</t>
+        </is>
+      </c>
+      <c r="M336" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N336" s="2" t="inlineStr">
+        <is>
+          <t>Гараева Н. Я.</t>
+        </is>
+      </c>
+      <c r="O336" s="2" t="inlineStr"/>
+      <c r="P336" s="2" t="inlineStr"/>
+      <c r="Q336" s="2" t="inlineStr"/>
+      <c r="R336" s="2" t="inlineStr"/>
+      <c r="S336" s="2" t="inlineStr">
+        <is>
+          <t>18.02.2016</t>
+        </is>
+      </c>
+      <c r="T336" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U336" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b8e1364-c0c3-4821-b4d1-8cc6a28ede6d</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="2" t="n">
+        <v>336</v>
+      </c>
+      <c r="B337" s="2" t="inlineStr">
+        <is>
+          <t>А40-171384/2014</t>
+        </is>
+      </c>
+      <c r="C337" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2014</t>
+        </is>
+      </c>
+      <c r="D337" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E337" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F337" s="2" t="inlineStr"/>
+      <c r="G337" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H337" s="2" t="inlineStr">
+        <is>
+          <t>НП "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I337" s="2" t="inlineStr">
+        <is>
+          <t>7704275614</t>
+        </is>
+      </c>
+      <c r="J337" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K337" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КАПСТРОЙТРАСТ"</t>
+        </is>
+      </c>
+      <c r="L337" s="2" t="inlineStr">
+        <is>
+          <t>7736582167</t>
+        </is>
+      </c>
+      <c r="M337" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N337" s="2" t="inlineStr">
+        <is>
+          <t>Агеева Л. Н.</t>
+        </is>
+      </c>
+      <c r="O337" s="2" t="inlineStr"/>
+      <c r="P337" s="2" t="inlineStr"/>
+      <c r="Q337" s="2" t="inlineStr"/>
+      <c r="R337" s="2" t="inlineStr"/>
+      <c r="S337" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2015</t>
+        </is>
+      </c>
+      <c r="T337" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U337" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0131dead-a2ca-44a1-857a-2454474aeaba</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="n">
+        <v>337</v>
+      </c>
+      <c r="B338" s="2" t="inlineStr">
+        <is>
+          <t>А40-114137/2012</t>
+        </is>
+      </c>
+      <c r="C338" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2012</t>
+        </is>
+      </c>
+      <c r="D338" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E338" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F338" s="2" t="inlineStr"/>
+      <c r="G338" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулируемая организация Некоммерческое партнерство "Объединение генеральных подрядчиков в строительстве"</t>
+        </is>
+      </c>
+      <c r="I338" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J338" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K338" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектно-Строительная организация"Инженер"</t>
+        </is>
+      </c>
+      <c r="L338" s="2" t="inlineStr"/>
+      <c r="M338" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N338" s="2" t="inlineStr">
+        <is>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O338" s="2" t="inlineStr"/>
+      <c r="P338" s="2" t="inlineStr"/>
+      <c r="Q338" s="2" t="inlineStr"/>
+      <c r="R338" s="2" t="inlineStr"/>
+      <c r="S338" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2015</t>
+        </is>
+      </c>
+      <c r="T338" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U338" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/caf0d8fe-913e-4631-adb4-42196c98f85b</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U87" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U88" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U89" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U90" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U91" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U92" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U93" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U94" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U95" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U96" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U97" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U98" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U99" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U100" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U101" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U102" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U103" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U104" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U145" r:id="rId144"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U146" r:id="rId145"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U147" r:id="rId146"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U148" r:id="rId147"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U149" r:id="rId148"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U150" r:id="rId149"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U151" r:id="rId150"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U152" r:id="rId151"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U153" r:id="rId152"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U154" r:id="rId153"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U155" r:id="rId154"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U156" r:id="rId155"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U157" r:id="rId156"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U158" r:id="rId157"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U159" r:id="rId158"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U160" r:id="rId159"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U161" r:id="rId160"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U162" r:id="rId161"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U163" r:id="rId162"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U164" r:id="rId163"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U165" r:id="rId164"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U166" r:id="rId165"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U167" r:id="rId166"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U168" r:id="rId167"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U169" r:id="rId168"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U170" r:id="rId169"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U171" r:id="rId170"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U172" r:id="rId171"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U173" r:id="rId172"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U174" r:id="rId173"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U175" r:id="rId174"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U176" r:id="rId175"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U177" r:id="rId176"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U178" r:id="rId177"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U179" r:id="rId178"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U180" r:id="rId179"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U181" r:id="rId180"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U182" r:id="rId181"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U183" r:id="rId182"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U184" r:id="rId183"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U185" r:id="rId184"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U186" r:id="rId185"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U187" r:id="rId186"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U188" r:id="rId187"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U189" r:id="rId188"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U190" r:id="rId189"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U191" r:id="rId190"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U192" r:id="rId191"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U193" r:id="rId192"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U194" r:id="rId193"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U195" r:id="rId194"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U196" r:id="rId195"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U197" r:id="rId196"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U198" r:id="rId197"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U199" r:id="rId198"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U200" r:id="rId199"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U201" r:id="rId200"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U202" r:id="rId201"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U203" r:id="rId202"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U204" r:id="rId203"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U205" r:id="rId204"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U206" r:id="rId205"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U207" r:id="rId206"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U208" r:id="rId207"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U209" r:id="rId208"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U210" r:id="rId209"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U211" r:id="rId210"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U212" r:id="rId211"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U213" r:id="rId212"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U214" r:id="rId213"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U215" r:id="rId214"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U216" r:id="rId215"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U217" r:id="rId216"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U218" r:id="rId217"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U219" r:id="rId218"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U220" r:id="rId219"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U221" r:id="rId220"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U222" r:id="rId221"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U223" r:id="rId222"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U224" r:id="rId223"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U225" r:id="rId224"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U226" r:id="rId225"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U227" r:id="rId226"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U228" r:id="rId227"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U229" r:id="rId228"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U230" r:id="rId229"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U231" r:id="rId230"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U232" r:id="rId231"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U233" r:id="rId232"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U234" r:id="rId233"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U235" r:id="rId234"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U236" r:id="rId235"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U237" r:id="rId236"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U238" r:id="rId237"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U239" r:id="rId238"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U240" r:id="rId239"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U241" r:id="rId240"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U242" r:id="rId241"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U243" r:id="rId242"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U244" r:id="rId243"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U245" r:id="rId244"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U246" r:id="rId245"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U247" r:id="rId246"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U248" r:id="rId247"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U249" r:id="rId248"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U250" r:id="rId249"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U251" r:id="rId250"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U252" r:id="rId251"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U253" r:id="rId252"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U254" r:id="rId253"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U255" r:id="rId254"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U256" r:id="rId255"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U257" r:id="rId256"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U258" r:id="rId257"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U259" r:id="rId258"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U260" r:id="rId259"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U261" r:id="rId260"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U262" r:id="rId261"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U263" r:id="rId262"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U264" r:id="rId263"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U265" r:id="rId264"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U266" r:id="rId265"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U267" r:id="rId266"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U268" r:id="rId267"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U269" r:id="rId268"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U270" r:id="rId269"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U271" r:id="rId270"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U272" r:id="rId271"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U273" r:id="rId272"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U274" r:id="rId273"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U275" r:id="rId274"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U276" r:id="rId275"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U277" r:id="rId276"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U278" r:id="rId277"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U279" r:id="rId278"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U280" r:id="rId279"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U281" r:id="rId280"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U282" r:id="rId281"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U283" r:id="rId282"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U284" r:id="rId283"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U285" r:id="rId284"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U286" r:id="rId285"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U287" r:id="rId286"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U288" r:id="rId287"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U289" r:id="rId288"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U290" r:id="rId289"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U291" r:id="rId290"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U292" r:id="rId291"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U293" r:id="rId292"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U294" r:id="rId293"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U295" r:id="rId294"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U296" r:id="rId295"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U297" r:id="rId296"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U298" r:id="rId297"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U299" r:id="rId298"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U300" r:id="rId299"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U301" r:id="rId300"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U302" r:id="rId301"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U303" r:id="rId302"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U304" r:id="rId303"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U305" r:id="rId304"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U306" r:id="rId305"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U307" r:id="rId306"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U308" r:id="rId307"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U309" r:id="rId308"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U310" r:id="rId309"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U311" r:id="rId310"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U312" r:id="rId311"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U313" r:id="rId312"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U314" r:id="rId313"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U315" r:id="rId314"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U316" r:id="rId315"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U317" r:id="rId316"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U318" r:id="rId317"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U319" r:id="rId318"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U320" r:id="rId319"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U321" r:id="rId320"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U322" r:id="rId321"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U323" r:id="rId322"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U324" r:id="rId323"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U325" r:id="rId324"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U326" r:id="rId325"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U327" r:id="rId326"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U328" r:id="rId327"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U329" r:id="rId328"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U330" r:id="rId329"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U331" r:id="rId330"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U332" r:id="rId331"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U333" r:id="rId332"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U334" r:id="rId333"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U335" r:id="rId334"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U336" r:id="rId335"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U337" r:id="rId336"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U338" r:id="rId337"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>