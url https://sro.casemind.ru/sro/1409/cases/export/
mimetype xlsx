--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -656,52 +656,60 @@
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>9704245807</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Абрамова Е. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/97909a34-8070-43ea-9441-d39cb67e699e</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>