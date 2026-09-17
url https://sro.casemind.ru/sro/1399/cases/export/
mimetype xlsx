--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6b3b1cf-ea58-424a-9e23-2005f41accae" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d3775b3-50ba-4777-b5ed-480d612f70ca" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b880c07-5ed8-496c-b7d5-770ed8ccb3ac" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c09a5d95-88c7-4e85-bc4d-7adba9e6bbae" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43fd5f22-062d-4fa9-8f59-0e335481d488" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2437388-f0f9-448e-af16-10db3b8263f3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/772fb842-c605-4ad2-b1e4-8b89a55f77e9" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/936dc353-b000-4a92-a3e2-d1413d9f33ce" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c944333-db83-4a2a-9695-eb3ec3170bb0" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4cbcfce7-deef-45be-b4cf-09bb82960844" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfaa72a2-fce8-4d1b-af04-fec56dd726a7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d88296f8-e2de-4331-b5ff-70694d54e56a" TargetMode="External" Id="rId12" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab88f01e-bcd0-48bc-91e9-73e61028a648" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6b3b1cf-ea58-424a-9e23-2005f41accae" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b880c07-5ed8-496c-b7d5-770ed8ccb3ac" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c09a5d95-88c7-4e85-bc4d-7adba9e6bbae" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43fd5f22-062d-4fa9-8f59-0e335481d488" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2437388-f0f9-448e-af16-10db3b8263f3" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/936dc353-b000-4a92-a3e2-d1413d9f33ce" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c944333-db83-4a2a-9695-eb3ec3170bb0" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/772fb842-c605-4ad2-b1e4-8b89a55f77e9" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d3775b3-50ba-4777-b5ed-480d612f70ca" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4cbcfce7-deef-45be-b4cf-09bb82960844" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfaa72a2-fce8-4d1b-af04-fec56dd726a7" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d88296f8-e2de-4331-b5ff-70694d54e56a" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e2938d8-6a12-4f76-8a15-ccd4cb9861ed" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U13"/>
+  <dimension ref="A1:U15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,219 +589,219 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-82161/2026</t>
+          <t>А40-94386/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>03.04.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ НОВОСИБИРСКОГО РАЙОНА НОВОСИБИРСКОЙ ОБЛАСТИ "УПРАВЛЯЮЩАЯ КОМПАНИЯ ЕДИНОГО ЗАКАЗЧИКА ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА И СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>5433181613</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФАСТРОЙ"</t>
+          <t>ООО "ГЕОДЕЗИЧЕСКОЕ ИЗЫСКАНИЕ СОПРОВОЖДЕНИЕ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7726481441</t>
+          <t>7730316056</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Джиоев В. Г.</t>
+          <t>Гедрайтис О. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>15.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6b3b1cf-ea58-424a-9e23-2005f41accae</t>
+          <t>https://kad.arbitr.ru/Card/ab88f01e-bcd0-48bc-91e9-73e61028a648</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-201150/2025</t>
+          <t>А40-82161/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>04.08.2025</t>
+          <t>25.03.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТРОЙСПЕЦПРОЕКТ"</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7734268607</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "РТЛК"</t>
+          <t>ООО "АЛЬФАСТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7714481126</t>
+          <t>7726481441</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Джиоев В. Г.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>19.10.2025</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d3775b3-50ba-4777-b5ed-480d612f70ca</t>
+          <t>https://kad.arbitr.ru/Card/a6b3b1cf-ea58-424a-9e23-2005f41accae</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А40-201171/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>04.08.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
@@ -1123,422 +1123,412 @@
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
           <t>09.10.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c2437388-f0f9-448e-af16-10db3b8263f3</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-201242/2025</t>
+          <t>А40-201245/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>04.08.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТРОЙСПЕЦПРОЕКТ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7734268607</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "4120"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПАВЛИН"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>9728129655</t>
+          <t>7206061137</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Воложбенская Д. И.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>19.10.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/772fb842-c605-4ad2-b1e4-8b89a55f77e9</t>
+          <t>https://kad.arbitr.ru/Card/936dc353-b000-4a92-a3e2-d1413d9f33ce</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-201245/2025</t>
+          <t>А40-201248/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>04.08.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТРОЙСПЕЦПРОЕКТ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7734268607</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПАВЛИН"</t>
+          <t>ООО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ПРОЕКТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7206061137</t>
+          <t>6140007303</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Воложбенская Д. И.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
           <t>07.10.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/936dc353-b000-4a92-a3e2-d1413d9f33ce</t>
+          <t>https://kad.arbitr.ru/Card/5c944333-db83-4a2a-9695-eb3ec3170bb0</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-201248/2025</t>
+          <t>А40-201242/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>04.08.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТРОЙСПЕЦПРОЕКТ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7734268607</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ПРОЕКТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ООО "4120"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>6140007303</t>
+          <t>9728129655</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Воложбенская Д. И.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>19.10.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c944333-db83-4a2a-9695-eb3ec3170bb0</t>
+          <t>https://kad.arbitr.ru/Card/772fb842-c605-4ad2-b1e4-8b89a55f77e9</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-109121/2025</t>
+          <t>А40-201150/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>06.05.2025</t>
+          <t>04.08.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АССОЦИАЦИЯ ПРОЕКТНЫХ ОРГАНИЗАЦИЙ "СТРОЙСПЕЦПРОЕКТ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7734268607</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РТЛК"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>7714481126</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2025</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K11" s="2" t="inlineStr">
-[...42 lines deleted...]
-      </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4cbcfce7-deef-45be-b4cf-09bb82960844</t>
+          <t>https://kad.arbitr.ru/Card/7d3775b3-50ba-4777-b5ed-480d612f70ca</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-62695/2025</t>
+          <t>А40-109121/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>19.03.2025</t>
+          <t>06.05.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
@@ -1549,195 +1539,385 @@
           <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>ООО "НПО-1"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>9701129538</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Новиков М. С.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>7275215.41</v>
+      </c>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосвоенного аванса по договору строительного подряда на капитальный ремонт</t>
+          <t>Взыскание штрафа по договору подряда за нарушение сроков выполнения работ по капитальному ремонту</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>03.09.2025</t>
+          <t>06.05.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfaa72a2-fce8-4d1b-af04-fec56dd726a7</t>
+          <t>https://kad.arbitr.ru/Card/4cbcfce7-deef-45be-b4cf-09bb82960844</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
+          <t>А40-62695/2025</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>19.03.2025</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7701090559</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НПО-1"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>9701129538</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Федоточкин А. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосвоенного аванса по договору строительного подряда на капитальный ремонт</t>
+        </is>
+      </c>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>03.09.2025</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dfaa72a2-fce8-4d1b-af04-fec56dd726a7</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
           <t>А40-11865/2025</t>
         </is>
       </c>
-      <c r="C13" s="2" t="inlineStr">
+      <c r="C14" s="2" t="inlineStr">
         <is>
           <t>23.01.2025</t>
         </is>
       </c>
-      <c r="D13" s="2" t="inlineStr">
+      <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E13" s="2" t="inlineStr">
+      <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F13" s="2" t="inlineStr">
+      <c r="F14" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G13" s="2" t="inlineStr">
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H13" s="2" t="inlineStr">
+      <c r="H14" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
-      <c r="I13" s="2" t="inlineStr">
+      <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
-      <c r="J13" s="2" t="inlineStr">
+      <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K13" s="2" t="inlineStr">
+      <c r="K14" s="2" t="inlineStr">
         <is>
           <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОГРЕСС"</t>
         </is>
       </c>
-      <c r="L13" s="2" t="inlineStr">
+      <c r="L14" s="2" t="inlineStr">
         <is>
           <t>9729296088</t>
         </is>
       </c>
-      <c r="M13" s="2" t="inlineStr">
+      <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N13" s="2" t="inlineStr">
+      <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Ведерников М. А.</t>
         </is>
       </c>
-      <c r="O13" s="2" t="n">
+      <c r="O14" s="2" t="n">
         <v>3291237.34</v>
       </c>
-      <c r="P13" s="2" t="n">
+      <c r="P14" s="2" t="n">
         <v>3291237.34</v>
       </c>
-      <c r="Q13" s="2" t="inlineStr">
+      <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R13" s="2" t="inlineStr">
+      <c r="R14" s="2" t="inlineStr">
         <is>
           <t>Взыскание неосновательного обогащения (остаток аванса) и штрафа за нарушение условий договора.</t>
         </is>
       </c>
-      <c r="S13" s="2" t="inlineStr">
+      <c r="S14" s="2" t="inlineStr">
         <is>
           <t>06.05.2025</t>
         </is>
       </c>
-      <c r="T13" s="2" t="inlineStr">
+      <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="U13" s="3" t="inlineStr">
+      <c r="U14" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/d88296f8-e2de-4331-b5ff-70694d54e56a</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А40-297/2023</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>09.01.2023</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БАУ ЭКСПЕРТИЗ ПРОЖЕКТИЕРУНГ"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7701529116</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНЖЕНЕРНОЕ БЮРО "ДАН"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7726445274</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Луговик Е. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2026</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e2938d8-6a12-4f76-8a15-ccd4cb9861ed</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>