--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2385871f-fadf-46ea-afc9-1fa80a0a49ed" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d632d33b-70ed-4bf2-8586-91468c98dc6d" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6eda0d3c-3471-4e76-892c-692340a05133" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc1e68dc-8951-4024-ad4d-4077d6d882fd" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba48d519-5f8a-4432-b28d-61543966fae5" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43ad55fc-95dd-41cd-abb8-c32888cfdb7e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35e575bd-b751-4b64-a4d3-96a7bbb8c7cb" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9e396a6-0099-49c8-8d7c-1e67fe994549" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a4697cc-9471-4a84-b124-72413bad7f35" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4f4ac6b-5a09-427d-b606-f54c7e175609" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31b1fb0b-9cb8-4973-a466-501a2ed873a0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b135d40-6e02-4ae8-8cdd-9a9468b419c1" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99dc6449-4a37-490e-bbae-0518526e1064" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f358d93-c3d2-4bd8-9454-231031554141" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e88fb9a9-278e-45a8-aae5-d4f83b23df59" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edd0998a-38a2-484e-91d3-eb851cfce22e" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0d0a160-a1d8-4232-9c97-92662a96d173" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4204c734-2932-4184-88dd-e5becd756637" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7b5e984-6115-4e6f-ac4d-66b81e110049" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3906fa6f-3194-4240-be42-e87c919f76f2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e6fb740-1ecb-447d-83c3-5566bc384aeb" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab6d970-db56-4762-8024-48ca78dee4e4" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62c7fa2a-e9f7-4188-9993-81b0d6e5b0d6" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa0d628c-96a4-48e7-8aff-f409cf11485f" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6cd93a3-d282-4115-afc8-e20f1ad9f23a" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce83736b-3e5d-40c8-b448-850c7ee2c9aa" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6157d17-9d55-456e-8c21-26f773a1f923" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e550a42-7901-48fe-a25c-78e111cf3ad6" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b3f0d91-ca2f-4760-a4c6-aadef216fc9f" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fb02a4e-1e80-4e84-acc4-17b76a81ac16" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33cef682-bef8-4f5e-aefa-63908b38db3b" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/834612f5-7d0a-4e35-a46e-e278c2606a24" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b35ca4af-c2bc-4de0-987f-1945f0b193ef" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40e87e3f-3d04-4ed6-bd7d-671fdef0a0ad" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71960ca0-55f1-403a-a4a7-963c4fd7fc87" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd3e2c19-fba0-48c8-acd9-b9733b5137a6" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11ac233c-842a-4434-b333-42dd76991c92" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec11a679-fceb-48a8-800d-e9747fe9a531" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3861030a-9d88-4d40-9e79-4726f581570a" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab7956fe-e6d3-46f6-9848-73fe9dfe2b17" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45dfa6b4-8f13-4935-9361-12bae18b15f0" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9d658f4-4b41-4794-ad8f-3147cfb9b65b" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f82845e-03bf-4517-bd4b-12e673b5ff50" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a4c11ef-2e1a-440b-ad5b-cf2ea9fc538f" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3f471f0-1086-4a7a-8268-1a78a5ddbaf3" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88304402-21ed-4e51-80ea-8421a59da857" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3117c84-e6b8-4bde-8fb2-c7d4d940c851" TargetMode="External" Id="rId48" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78f24c63-fffa-4a6b-bb70-1a5dcf53a6bc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2385871f-fadf-46ea-afc9-1fa80a0a49ed" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/21be4c64-0796-4bdc-8cd8-4562154967eb" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d632d33b-70ed-4bf2-8586-91468c98dc6d" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/09261c03-6ec9-4e0a-a84a-3d6c1e0e8191" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6eda0d3c-3471-4e76-892c-692340a05133" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc1e68dc-8951-4024-ad4d-4077d6d882fd" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ba48d519-5f8a-4432-b28d-61543966fae5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43ad55fc-95dd-41cd-abb8-c32888cfdb7e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35e575bd-b751-4b64-a4d3-96a7bbb8c7cb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9e396a6-0099-49c8-8d7c-1e67fe994549" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a4697cc-9471-4a84-b124-72413bad7f35" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4f4ac6b-5a09-427d-b606-f54c7e175609" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/714070a8-526c-469f-8d72-3e5b136db594" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b135d40-6e02-4ae8-8cdd-9a9468b419c1" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/31b1fb0b-9cb8-4973-a466-501a2ed873a0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99dc6449-4a37-490e-bbae-0518526e1064" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f70e0398-8dd0-4b17-b6e8-b8fba69667ff" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f358d93-c3d2-4bd8-9454-231031554141" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e88fb9a9-278e-45a8-aae5-d4f83b23df59" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/edd0998a-38a2-484e-91d3-eb851cfce22e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0d0a160-a1d8-4232-9c97-92662a96d173" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4204c734-2932-4184-88dd-e5becd756637" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7b5e984-6115-4e6f-ac4d-66b81e110049" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3906fa6f-3194-4240-be42-e87c919f76f2" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e6fb740-1ecb-447d-83c3-5566bc384aeb" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eab6d970-db56-4762-8024-48ca78dee4e4" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62c7fa2a-e9f7-4188-9993-81b0d6e5b0d6" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa0d628c-96a4-48e7-8aff-f409cf11485f" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b6cd93a3-d282-4115-afc8-e20f1ad9f23a" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce83736b-3e5d-40c8-b448-850c7ee2c9aa" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6157d17-9d55-456e-8c21-26f773a1f923" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e550a42-7901-48fe-a25c-78e111cf3ad6" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b3f0d91-ca2f-4760-a4c6-aadef216fc9f" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fb02a4e-1e80-4e84-acc4-17b76a81ac16" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4cac14b0-9151-4e9b-afde-f7ecd818a94e" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/33cef682-bef8-4f5e-aefa-63908b38db3b" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/834612f5-7d0a-4e35-a46e-e278c2606a24" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b35ca4af-c2bc-4de0-987f-1945f0b193ef" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/40e87e3f-3d04-4ed6-bd7d-671fdef0a0ad" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71960ca0-55f1-403a-a4a7-963c4fd7fc87" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd3e2c19-fba0-48c8-acd9-b9733b5137a6" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11ac233c-842a-4434-b333-42dd76991c92" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec11a679-fceb-48a8-800d-e9747fe9a531" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3861030a-9d88-4d40-9e79-4726f581570a" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ab7956fe-e6d3-46f6-9848-73fe9dfe2b17" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45dfa6b4-8f13-4935-9361-12bae18b15f0" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d9d658f4-4b41-4794-ad8f-3147cfb9b65b" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f82845e-03bf-4517-bd4b-12e673b5ff50" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a4c11ef-2e1a-440b-ad5b-cf2ea9fc538f" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3f471f0-1086-4a7a-8268-1a78a5ddbaf3" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88304402-21ed-4e51-80ea-8421a59da857" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3117c84-e6b8-4bde-8fb2-c7d4d940c851" TargetMode="External" Id="rId54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U49"/>
+  <dimension ref="A1:U55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,4745 +589,5267 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А75-8404/2026</t>
+          <t>А75-22383/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>06.04.2026</t>
+          <t>15.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ-ЗАПАДНАЯ СИБИРЬ"</t>
+          <t>ООО "ГОРОДОК"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>5502020634</t>
+          <t>8601069146</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
+          <t>АО СПЕЦИАЛИЗИРОВАННЫЙ ЗАСТРОЙЩИК "ДОМОСТРОИТЕЛЬНЫЙ КОМБИНАТ-1"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>8601036373</t>
+          <t>8602058789</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Агеев А. Х.</t>
+          <t>Гавриш С. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2385871f-fadf-46ea-afc9-1fa80a0a49ed</t>
+          <t>https://kad.arbitr.ru/Card/78f24c63-fffa-4a6b-bb70-1a5dcf53a6bc</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А75-28467/2025</t>
+          <t>А75-8404/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>06.04.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМАВТОМАТИКА ПЛЮС"</t>
+          <t>АО "ТРАНСНЕФТЬ-ЗАПАДНАЯ СИБИРЬ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>8603110488</t>
+          <t>5502020634</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО ХАНТЫ-МАНСИЙСКОМУ АВТОНОМНОМУ ОКРУГУ - ЮГРЕ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>8601024346</t>
+          <t>8601036373</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Янбаева Г. Х.</t>
+          <t>Агеев А. Х.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>21.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d632d33b-70ed-4bf2-8586-91468c98dc6d</t>
+          <t>https://kad.arbitr.ru/Card/2385871f-fadf-46ea-afc9-1fa80a0a49ed</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А67-10129/2025</t>
+          <t>А75-1785/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>27.10.2025</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>АО "АВТОДОРСТРОЙ"</t>
+          <t>ООО "ПРОМАВТОМАТИКА ПЛЮС"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>8602034629</t>
+          <t>8603110488</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Областное государственное казенное учреждение "Управление автомобильных дорог Томской области"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ОСП по г. Нижневартовску и Нежневартовскому району УФССП по ХМАО - Югре</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Томской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Соколов Д. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бачурин Е. Д.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>13.12.2025</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6eda0d3c-3471-4e76-892c-692340a05133</t>
+          <t>https://kad.arbitr.ru/Card/21be4c64-0796-4bdc-8cd8-4562154967eb</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А75-17027/2025</t>
+          <t>А75-28467/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>18.12.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
+          <t>ООО "ПРОМАВТОМАТИКА ПЛЮС"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>8601999247</t>
+          <t>8603110488</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЕРШИНА"</t>
+          <t>УПРАВЛЕНИЕ ФЕДЕРАЛЬНОЙ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ ПО ХАНТЫ-МАНСИЙСКОМУ АВТОНОМНОМУ ОКРУГУ - ЮГРЕ</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>8602215551</t>
+          <t>8601024346</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
+          <t>Янбаева Г. Х.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки работ по капитальному ремонту фасада в рамках гарантийных обязательств</t>
+          <t>Оспаривание действий приставов по запрету регистрации недвижимости и бездействия по реализации ТС</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc1e68dc-8951-4024-ad4d-4077d6d882fd</t>
+          <t>https://kad.arbitr.ru/Card/d632d33b-70ed-4bf2-8586-91468c98dc6d</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А75-9511/2025</t>
+          <t>А75-25071/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>07.05.2025</t>
+          <t>13.11.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ПРОМЫШЛЕННЫЕ ПАРКИ ЮГРЫ"</t>
+          <t>ООО НИЖНЕВАРТОВСКИЕ КОММУНАЛЬНЫЕ СИСТЕМЫ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>8601044254</t>
+          <t>3661078386</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "АБСОЛЮТ"</t>
+          <t>ООО "ИНСТИТУТ ПРОМЫШЛЕННОГО И ГРАЖДАНСКОГО ПРОЕКТИРОВАНИЯ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>8601057493</t>
+          <t>8603123938</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Агеев А. Х.</t>
+          <t>Бухарова С. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>22.01.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ba48d519-5f8a-4432-b28d-61543966fae5</t>
+          <t>https://kad.arbitr.ru/Card/09261c03-6ec9-4e0a-a84a-3d6c1e0e8191</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А75-2383/2025</t>
+          <t>А67-10129/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>10.02.2025</t>
+          <t>27.10.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ГКУ Пермского края Управление капитального строительства Пермского края "</t>
+          <t>АО "АВТОДОРСТРОЙ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>5902293717</t>
+          <t>8602034629</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
+          <t>Областное государственное казенное учреждение "Управление автомобильных дорог Томской области"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>8601036373</t>
+          <t>7018002700</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Томской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Бухарова С. В.</t>
+          <t>Соколов Д. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>15966994.83</v>
-[...3 lines deleted...]
-      </c>
+        <v>9689646.960000001</v>
+      </c>
+      <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественные работы члена (ООО Спецстрой) по госконтракту</t>
+          <t>Взыскание задолженности по государственному контракту № 56-р-т24 от 17.09.2024</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>13.12.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43ad55fc-95dd-41cd-abb8-c32888cfdb7e</t>
+          <t>https://kad.arbitr.ru/Card/6eda0d3c-3471-4e76-892c-692340a05133</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А75-24767/2024</t>
+          <t>А75-17027/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>10.12.2024</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>ЮГОРСКИЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>8601999247</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АО "ГОСУДАРСТВЕННАЯ СТРАХОВАЯ КОМПАНИЯ "ЮГОРИЯ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ВЕРШИНА"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>8601023568</t>
+          <t>8602215551</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Горобчук Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Касумова С. Г.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации после выплаты страхового возмещения из-за залива квартиры</t>
+          <t>Обязание устранить недостатки работ по капитальному ремонту фасада в рамках гарантийных обязательств</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>02.05.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35e575bd-b751-4b64-a4d3-96a7bbb8c7cb</t>
+          <t>https://kad.arbitr.ru/Card/cc1e68dc-8951-4024-ad4d-4077d6d882fd</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А75-24280/2024</t>
+          <t>А75-9511/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>04.12.2024</t>
+          <t>07.05.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>КОМИТЕТ ПО УПРАВЛЕНИЮ МУНИЦИПАЛЬНЫМ ИМУЩЕСТВОМ АДМИНИСТРАЦИИ ГОРОДА НЯГАНИ</t>
+          <t>АО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ПРОМЫШЛЕННЫЕ ПАРКИ ЮГРЫ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>8610004071</t>
+          <t>8601044254</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТИЦИОННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "АБСОЛЮТ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>8610002243</t>
+          <t>8601057493</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Сердюков П. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Агеев А. Х.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>08.07.2025</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9e396a6-0099-49c8-8d7c-1e67fe994549</t>
+          <t>https://kad.arbitr.ru/Card/ba48d519-5f8a-4432-b28d-61543966fae5</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А75-23208/2024</t>
+          <t>А75-2383/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>19.11.2024</t>
+          <t>10.02.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО ОО "ЮК ГРУПП"</t>
+          <t>ГКУ Пермского края Управление капитального строительства Пермского края "</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>8603234934</t>
+          <t>5902293717</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>8601036373</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Яшукова Н. Ю.</t>
-[...3 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+          <t>Бухарова С. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>15966994.83</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>15966994.83</v>
+      </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения СРО о привлечении к дисциплинарной ответственности</t>
+          <t>Субсидиарная ответственность СРО за некачественные работы члена (ООО Спецстрой) по госконтракту</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>08.02.2025</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a4697cc-9471-4a84-b124-72413bad7f35</t>
+          <t>https://kad.arbitr.ru/Card/43ad55fc-95dd-41cd-abb8-c32888cfdb7e</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А75-22770/2024</t>
+          <t>А75-24767/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>13.11.2024</t>
+          <t>10.12.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройТрансХолдинг" в лице конкурсного управляющего Алимова Ю.А.</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>8603243625</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО ОЛИМПСТРОЙ</t>
+          <t>АО "ГОСУДАРСТВЕННАЯ СТРАХОВАЯ КОМПАНИЯ "ЮГОРИЯ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>8609223985</t>
+          <t>8601023568</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Кубасова Э. Л.</t>
+          <t>Горобчук Н. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>2645001.42</v>
+        <v>43369</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>2645001.42</v>
+        <v>43369</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения в связи с оплатой истцом долгов ответчика перед третьими лицами</t>
+          <t>Взыскание ущерба в порядке суброгации после выплаты страхового возмещения из-за залива квартиры</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>26.07.2025</t>
+          <t>02.05.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4f4ac6b-5a09-427d-b606-f54c7e175609</t>
+          <t>https://kad.arbitr.ru/Card/35e575bd-b751-4b64-a4d3-96a7bbb8c7cb</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А75-13779/2024</t>
+          <t>А75-24280/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>11.07.2024</t>
+          <t>04.12.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ХАНТЫ-МАНСИЙСКОГО АВТОНОМНОГО ОКРУГА - ЮГРЫ "ДИРЕКЦИЯ ПО ЭКСПЛУАТАЦИИ СЛУЖЕБНЫХ ЗДАНИЙ"</t>
+          <t>КОМИТЕТ ПО УПРАВЛЕНИЮ МУНИЦИПАЛЬНЫМ ИМУЩЕСТВОМ АДМИНИСТРАЦИИ ГОРОДА НЯГАНИ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>8601012220</t>
+          <t>8610004071</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
+          <t>ООО "ИНВЕСТИЦИОННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>8601036373</t>
+          <t>8610002243</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
+          <t>Сердюков П. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>7584651.28</v>
-[...1 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+        <v>62133838</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>62133838</v>
+      </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда.</t>
+          <t>Взыскание убытков за поставку некачественных квартир в доме, признанном аварийным и подлежащим сносу</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>20.01.2026</t>
+          <t>08.07.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/31b1fb0b-9cb8-4973-a466-501a2ed873a0</t>
+          <t>https://kad.arbitr.ru/Card/d9e396a6-0099-49c8-8d7c-1e67fe994549</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А75-13777/2024</t>
+          <t>А75-23208/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>11.07.2024</t>
+          <t>19.11.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ХАНТЫ-МАНСИЙСКОГО АВТОНОМНОГО ОКРУГА - ЮГРЫ "ДИРЕКЦИЯ ПО ЭКСПЛУАТАЦИИ СЛУЖЕБНЫХ ЗДАНИЙ"</t>
+          <t>ООО ОО "ЮК ГРУПП"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>8601012220</t>
+          <t>8603234934</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>8601036373</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Касумова С. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Яшукова Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по уплате неустойки</t>
+          <t>Признание недействительным решения СРО о привлечении к дисциплинарной ответственности</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>08.02.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b135d40-6e02-4ae8-8cdd-9a9468b419c1</t>
+          <t>https://kad.arbitr.ru/Card/1a4697cc-9471-4a84-b124-72413bad7f35</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А75-7082/2023</t>
+          <t>А75-22770/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>14.04.2023</t>
+          <t>13.11.2024</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СтройТрансХолдинг" в лице конкурсного управляющего Алимова Ю.А.</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7204201389</t>
+          <t>8603243625</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
+          <t>ООО ОЛИМПСТРОЙ</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>8601036373</t>
+          <t>8609223985</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Намятова А. Р.</t>
+          <t>Кубасова Э. Л.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>381983.46</v>
-[...1 lines deleted...]
-      <c r="P14" s="2" t="inlineStr"/>
+        <v>2645001.42</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>2645001.42</v>
+      </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капстроительства.</t>
+          <t>Взыскание неосновательного обогащения в связи с оплатой истцом долгов ответчика перед третьими лицами</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>30.11.2023</t>
+          <t>26.07.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99dc6449-4a37-490e-bbae-0518526e1064</t>
+          <t>https://kad.arbitr.ru/Card/e4f4ac6b-5a09-427d-b606-f54c7e175609</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А75-21320/2022</t>
+          <t>А75-14260/2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>14.11.2022</t>
+          <t>17.07.2024</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛКОМСЕРВИС НЯГАНЬ"</t>
+          <t>ПАО "Вторая генерирующая компания оптового рынка электроэнергии"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>8610010702</t>
+          <t>2607018122</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТИЦИОННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>МУП СУРГУТСКОЕ ГОРОДСКОЕ "ГОРВОДОКАНАЛ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>8610002243</t>
+          <t>8602016725</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Горобчук Н. А.</t>
         </is>
       </c>
-      <c r="O15" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>01.08.2024</t>
+          <t>09.11.2024</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f358d93-c3d2-4bd8-9454-231031554141</t>
+          <t>https://kad.arbitr.ru/Card/714070a8-526c-469f-8d72-3e5b136db594</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А75-13762/2022</t>
+          <t>А75-13777/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>21.07.2022</t>
+          <t>11.07.2024</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>КУ РК "УКС РК"</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ХАНТЫ-МАНСИЙСКОГО АВТОНОМНОГО ОКРУГА - ЮГРЫ "ДИРЕКЦИЯ ПО ЭКСПЛУАТАЦИИ СЛУЖЕБНЫХ ЗДАНИЙ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>1001041315</t>
+          <t>8601012220</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>8601036373</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Агеев А. Х.</t>
+          <t>Касумова С. Г.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>154065194.57</v>
-[...3 lines deleted...]
-      </c>
+        <v>4421358.06</v>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам (возврат аванса)</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по уплате неустойки</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>20.03.2024</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e88fb9a9-278e-45a8-aae5-d4f83b23df59</t>
+          <t>https://kad.arbitr.ru/Card/9b135d40-6e02-4ae8-8cdd-9a9468b419c1</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А75-18278/2021</t>
+          <t>А75-13779/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>15.11.2021</t>
+          <t>11.07.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТЭК"</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ХАНТЫ-МАНСИЙСКОГО АВТОНОМНОГО ОКРУГА - ЮГРЫ "ДИРЕКЦИЯ ПО ЭКСПЛУАТАЦИИ СЛУЖЕБНЫХ ЗДАНИЙ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>8603206415</t>
+          <t>8601012220</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АНО САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>8601036373</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Сердюков П. А.</t>
-[...2 lines deleted...]
-      <c r="O17" s="2" t="inlineStr"/>
+          <t>Касумова С. Г.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>7584651.28</v>
+      </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО об исключении из членов организации</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>28.06.2022</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/edd0998a-38a2-484e-91d3-eb851cfce22e</t>
+          <t>https://kad.arbitr.ru/Card/31b1fb0b-9cb8-4973-a466-501a2ed873a0</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-18540/2020</t>
+          <t>А75-7082/2023</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>03.03.2020</t>
+          <t>14.04.2023</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ТЮМЕНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7204201389</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Д.И.Павельев РОСП Центрального района</t>
-[...2 lines deleted...]
-      <c r="L18" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>8601036373</t>
+        </is>
+      </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Гуляев С. Б.</t>
-[...2 lines deleted...]
-      <c r="O18" s="2" t="inlineStr"/>
+          <t>Намятова А. Р.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>381983.46</v>
+      </c>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr"/>
-      <c r="R18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капстроительства.</t>
+        </is>
+      </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>29.06.2020</t>
+          <t>30.11.2023</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0d0a160-a1d8-4232-9c97-92662a96d173</t>
+          <t>https://kad.arbitr.ru/Card/99dc6449-4a37-490e-bbae-0518526e1064</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А75-24738/2019</t>
+          <t>А75-3867/2023</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>30.12.2019</t>
+          <t>09.03.2023</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ИП Пузанова Ирина Викторовна</t>
+          <t>ООО "СУРГУТИНТЕРСТРОЙ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>861003525054</t>
+          <t>8602215223</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АНО САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ</t>
+          <t>Бурбела Иван</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>8601036373</t>
+          <t>860228598490</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС Западно-Сибирского округа</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Гавриш С. А.</t>
+          <t>Лукьяненко М. Ф.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.09.2020</t>
+          <t>20.02.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4204c734-2932-4184-88dd-e5becd756637</t>
+          <t>https://kad.arbitr.ru/Card/f70e0398-8dd0-4b17-b6e8-b8fba69667ff</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-112690/2019</t>
+          <t>А75-21320/2022</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>06.05.2019</t>
+          <t>14.11.2022</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗПРОМ ЭНЕРГОСБЫТ БРЯНСК"</t>
+          <t>ООО "ЖИЛКОМСЕРВИС НЯГАНЬ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>8602173527</t>
+          <t>8610010702</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>ООО "ИНВЕСТИЦИОННАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>8610002243</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Горобчук Н. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1000000</v>
+        <v>62633075.2</v>
       </c>
       <c r="P20" s="2" t="n">
-        <v>1000000</v>
+        <v>62633075.2</v>
       </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
+          <t>Расторжение муниципальных контрактов на покупку квартир из-за дефектов и взыскание их стоимости.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>02.06.2020</t>
+          <t>01.08.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7b5e984-6115-4e6f-ac4d-66b81e110049</t>
+          <t>https://kad.arbitr.ru/Card/2f358d93-c3d2-4bd8-9454-231031554141</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-103829/2019</t>
+          <t>А75-13762/2022</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>22.04.2019</t>
+          <t>21.07.2022</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>АО "ГАЗПРОМ ЭНЕРГОСБЫТ ТЮМЕНЬ"</t>
+          <t>КУ РК "УКС РК"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>8602067215</t>
+          <t>1001041315</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>СРО Союз строителей Межрегиональная Ассоциация по строительству, Ремонту и техническому надзору</t>
-[...2 lines deleted...]
-      <c r="L21" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>8601036373</t>
+        </is>
+      </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Агеев А. Х.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>2000000</v>
+        <v>154065194.57</v>
       </c>
       <c r="P21" s="2" t="n">
-        <v>2000000</v>
+        <v>153965194.57</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтрактам (возврат аванса)</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>25.01.2020</t>
+          <t>20.03.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3906fa6f-3194-4240-be42-e87c919f76f2</t>
+          <t>https://kad.arbitr.ru/Card/e88fb9a9-278e-45a8-aae5-d4f83b23df59</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-230023/2018</t>
+          <t>А75-18278/2021</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>28.09.2018</t>
+          <t>15.11.2021</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО тэк-энерго</t>
+          <t>ООО "АТЭК"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8603206415</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>НОСТРОЙ</t>
-[...2 lines deleted...]
-      <c r="L22" s="2" t="inlineStr"/>
+          <t>АНО САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>8601036373</t>
+        </is>
+      </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сердюков П. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд СРО в размере 2 000 000 рублей</t>
+          <t>Оспаривание решения СРО об исключении из членов организации</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>30.07.2019</t>
+          <t>28.06.2022</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e6fb740-1ecb-447d-83c3-5566bc384aeb</t>
+          <t>https://kad.arbitr.ru/Card/edd0998a-38a2-484e-91d3-eb851cfce22e</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-225823/2018</t>
+          <t>А56-18540/2020</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>24.09.2018</t>
+          <t>03.03.2020</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>АО "ТЮМЕНСКАЯ ЭНЕРГОСБЫТОВАЯ КОМПАНИЯ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>8602067215</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>НОСТРОЙ</t>
+          <t>Судебный пристав-исполнитель Д.И.Павельев РОСП Центрального района</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr"/>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гуляев С. Б.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>01.08.2019</t>
+          <t>29.06.2020</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eab6d970-db56-4762-8024-48ca78dee4e4</t>
+          <t>https://kad.arbitr.ru/Card/c0d0a160-a1d8-4232-9c97-92662a96d173</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-68293/2018</t>
+          <t>А75-24738/2019</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>04.04.2018</t>
+          <t>30.12.2019</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Елин Е. В.</t>
+          <t>ИП Пузанова Ирина Викторовна</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>861003525054</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>НО СРО Ассоциация Объединение организаций строительного комплекса</t>
-[...2 lines deleted...]
-      <c r="L24" s="2" t="inlineStr"/>
+          <t>АНО САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ ЮГРЫ</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>8601036373</t>
+        </is>
+      </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ханты-Мансийского АО</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Гавриш С. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание процентов</t>
+          <t>Оспаривание исключения из членов СРО из-за нарушения требований к количеству специалистов в НРС</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>15.06.2018</t>
+          <t>11.09.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62c7fa2a-e9f7-4188-9993-81b0d6e5b0d6</t>
+          <t>https://kad.arbitr.ru/Card/4204c734-2932-4184-88dd-e5becd756637</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А57-3506/2018</t>
+          <t>А40-112690/2019</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>27.02.2018</t>
+          <t>06.05.2019</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промавтоматика+"</t>
+          <t>ООО "ГАЗПРОМ ЭНЕРГОСБЫТ БРЯНСК"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>8603110488</t>
+          <t>8602173527</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Игнатьев Д. Ю.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P25" s="2" t="n">
-        <v>356000</v>
+        <v>1000000</v>
       </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 300 000 руб. компенсационного фонда в новую СРО при смене членства.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>30.11.2019</t>
+          <t>02.06.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa0d628c-96a4-48e7-8aff-f409cf11485f</t>
+          <t>https://kad.arbitr.ru/Card/e7b5e984-6115-4e6f-ac4d-66b81e110049</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А46-2757/2018</t>
+          <t>А40-103829/2019</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>22.04.2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ФИРМА КПД"</t>
+          <t>АО "ГАЗПРОМ ЭНЕРГОСБЫТ ТЮМЕНЬ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>8601029111</t>
+          <t>8602067215</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО Союз строителей Межрегиональная Ассоциация по строительству, Ремонту и техническому надзору</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr"/>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Храмцов К. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>2000000</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд СРО при смене членства</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>10.09.2019</t>
+          <t>25.01.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b6cd93a3-d282-4115-afc8-e20f1ad9f23a</t>
+          <t>https://kad.arbitr.ru/Card/3906fa6f-3194-4240-be42-e87c919f76f2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-20254/2018</t>
+          <t>А40-230023/2018</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>19.02.2018</t>
+          <t>28.09.2018</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИСК "Фирма КПД"</t>
+          <t>ООО тэк-энерго</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>8601053280</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НОСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr"/>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
         <v>2000000</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 2 000 000 руб. взноса в компенсационный фонд</t>
+          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд СРО в размере 2 000 000 рублей</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>19.04.2019</t>
+          <t>30.07.2019</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce83736b-3e5d-40c8-b448-850c7ee2c9aa</t>
+          <t>https://kad.arbitr.ru/Card/7e6fb740-1ecb-447d-83c3-5566bc384aeb</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-17275/2018</t>
+          <t>А40-225823/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>24.09.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЕ ЭНЕРГЕТИЧЕСКИЕ СИСТЕМЫ"</t>
+          <t>АО "ТЮМЕНСКАЯ ЭНЕРГОСБЫТОВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>8604049941</t>
+          <t>8602067215</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НОСТРОЙ</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr"/>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе участника.</t>
+          <t>Обязание НОСТРОЙ перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>23.04.2025</t>
+          <t>01.08.2019</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6157d17-9d55-456e-8c21-26f773a1f923</t>
+          <t>https://kad.arbitr.ru/Card/eab6d970-db56-4762-8024-48ca78dee4e4</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А46-24907/2017</t>
+          <t>А40-68293/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>04.04.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ФИРМА КПД"</t>
+          <t>Елин Е. В.</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>8601029111</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НО СРО Ассоциация Объединение организаций строительного комплекса</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr"/>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P29" s="2" t="inlineStr"/>
+        <v>546823.83</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО, не переданного при переходе истца</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание процентов</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>10.02.2018</t>
+          <t>15.06.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e550a42-7901-48fe-a25c-78e111cf3ad6</t>
+          <t>https://kad.arbitr.ru/Card/62c7fa2a-e9f7-4188-9993-81b0d6e5b0d6</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-234402/2017</t>
+          <t>А57-3506/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>27.02.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУРГУТСКОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ООО "Промавтоматика+"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>8617014209</t>
+          <t>8603110488</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей" (СРО)</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7704275614</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Игнатьев Д. Ю.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="P30" s="2" t="n">
-        <v>2000000</v>
+        <v>356000</v>
       </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Обязание перечислить 300 000 руб. компенсационного фонда в новую СРО при смене членства.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>31.01.2018</t>
+          <t>30.11.2019</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95</t>
+          <t>https://kad.arbitr.ru/Card/fa0d628c-96a4-48e7-8aff-f409cf11485f</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А40-217724/2017</t>
+          <t>А46-2757/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>20.11.2017</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВОСТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ФИРМА КПД"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>8604032095</t>
+          <t>8601029111</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПЕРВАЯ ГИЛЬДИЯ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7721278125</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...2 lines deleted...]
-      <c r="O31" s="2" t="inlineStr"/>
+          <t>Храмцов К. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить денежные средства</t>
+          <t>Обязание перечислить 1 000 000 руб. взноса в компенсационный фонд СРО при смене членства</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>26.11.2017</t>
+          <t>10.09.2019</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b3f0d91-ca2f-4760-a4c6-aadef216fc9f</t>
+          <t>https://kad.arbitr.ru/Card/b6cd93a3-d282-4115-afc8-e20f1ad9f23a</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А40-177403/2017</t>
+          <t>А56-20254/2018</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>22.09.2017</t>
+          <t>19.02.2018</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО СК "ФАСАД"</t>
+          <t>ООО "ИСК "Фирма КПД"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>8603220850</t>
+          <t>8601053280</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7811290705</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию.</t>
+          <t>Обязание прекратить членство в СРО и перечислить 2 000 000 руб. взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>03.08.2018</t>
+          <t>19.04.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3fb02a4e-1e80-4e84-acc4-17b76a81ac16</t>
+          <t>https://kad.arbitr.ru/Card/ce83736b-3e5d-40c8-b448-850c7ee2c9aa</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А56-70017/2017</t>
+          <t>А40-17275/2018</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>11.09.2017</t>
+          <t>31.01.2018</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНЫЙ ТЕХНОЛОГИЧЕСКИЙ СЕРВИС"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННЫЕ ЭНЕРГЕТИЧЕСКИЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>8603170350</t>
+          <t>8604049941</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7816290018</t>
+          <t>7723211366</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>1700000</v>
+        <v>200000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>1700000</v>
+        <v>200000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе участника.</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>20.02.2018</t>
+          <t>23.04.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/33cef682-bef8-4f5e-aefa-63908b38db3b</t>
+          <t>https://kad.arbitr.ru/Card/c6157d17-9d55-456e-8c21-26f773a1f923</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-166424/2017</t>
+          <t>А46-24907/2017</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>04.09.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВАЛИТИ-СТРОЙ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "ФИРМА КПД"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>8602218873</t>
+          <t>8601029111</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Воронов Т. А.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО, не переданного при переходе истца</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>26.10.2017</t>
+          <t>10.02.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/834612f5-7d0a-4e35-a46e-e278c2606a24</t>
+          <t>https://kad.arbitr.ru/Card/6e550a42-7901-48fe-a25c-78e111cf3ad6</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А56-59167/2017</t>
+          <t>А40-234402/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>08.08.2017</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОПРОМСТРОЙ"</t>
+          <t>ООО "СУРГУТСКОЕ РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>8617020298</t>
+          <t>8617014209</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ГЕНЕРАЛЬНЫХ ПОДРЯДЧИКОВ В СТРОИТЕЛЬСТВЕ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7811154396</t>
+          <t>7704275614</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>1560000</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>2000000</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>20.07.2018</t>
+          <t>31.01.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b35ca4af-c2bc-4de0-987f-1945f0b193ef</t>
+          <t>https://kad.arbitr.ru/Card/6d2dadb3-6d06-49dd-8f74-ae1fbea5be95</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А46-12948/2017</t>
+          <t>А40-217724/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>20.11.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ №7"</t>
+          <t>ООО "НОВОСТРОЙ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>8604054236</t>
+          <t>8604032095</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "АССОЦИАЦИЯ ОБОРОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7721278125</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Голобородько Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 200 000 руб. в фонд новой организации и признание отказа незаконным.</t>
+          <t>Обязание СРО перечислить денежные средства</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>24.11.2017</t>
+          <t>26.11.2017</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/40e87e3f-3d04-4ed6-bd7d-671fdef0a0ad</t>
+          <t>https://kad.arbitr.ru/Card/1b3f0d91-ca2f-4760-a4c6-aadef216fc9f</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А56-51115/2017</t>
+          <t>А40-177403/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>15.07.2017</t>
+          <t>22.09.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО " ПРОМЖИЛСЕРВИС "</t>
+          <t>ООО СК "ФАСАД"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>8604029649</t>
+          <t>8603220850</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование о переводе 500 000 руб. взноса в новый фонд</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>03.08.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71960ca0-55f1-403a-a4a7-963c4fd7fc87</t>
+          <t>https://kad.arbitr.ru/Card/3fb02a4e-1e80-4e84-acc4-17b76a81ac16</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-49666/2017</t>
+          <t>А56-70649/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
+          <t>Тарвердиев Заур Иманкули оглы</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>8617030514</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>ООО "Капиталгрупп-СПб"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7811154396</t>
+          <t>7840491815</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шевченко И. М.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
       <c r="P38" s="2" t="inlineStr"/>
-      <c r="Q38" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>14.11.2018</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd3e2c19-fba0-48c8-acd9-b9733b5137a6</t>
+          <t>https://kad.arbitr.ru/Card/4cac14b0-9151-4e9b-afde-f7ecd818a94e</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А56-49663/2017</t>
+          <t>А56-70017/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>11.09.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙ"</t>
+          <t>ООО "ИНЖЕНЕРНЫЙ ТЕХНОЛОГИЧЕСКИЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>8617016372</t>
+          <t>8603170350</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7811154396</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1560000</v>
-[...1 lines deleted...]
-      <c r="P39" s="2" t="inlineStr"/>
+        <v>1700000</v>
+      </c>
+      <c r="P39" s="2" t="n">
+        <v>1700000</v>
+      </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Перечисление остатка взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>18.07.2018</t>
+          <t>20.02.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11ac233c-842a-4434-b333-42dd76991c92</t>
+          <t>https://kad.arbitr.ru/Card/33cef682-bef8-4f5e-aefa-63908b38db3b</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-123461/2017</t>
+          <t>А40-166424/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>04.09.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОЙГАРАНТ</t>
+          <t>ООО "КВАЛИТИ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>8602217566</t>
+          <t>8602218873</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>НП содействие по повышению качества строительных работ Национальный альянс строителей</t>
-[...2 lines deleted...]
-      <c r="L40" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>7710480080</t>
+        </is>
+      </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="P40" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>15.10.2017</t>
+          <t>26.10.2017</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec11a679-fceb-48a8-800d-e9747fe9a531</t>
+          <t>https://kad.arbitr.ru/Card/834612f5-7d0a-4e35-a46e-e278c2606a24</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А40-108931/2017</t>
+          <t>А56-59167/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>08.08.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО СЕВЕРЭКОСЕРВИС</t>
+          <t>ООО "ЭНЕРГОПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>8617020298</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7811154396</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>305537.76</v>
+        <v>1560000</v>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО и процентов за пользование денежными средствами</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>03.08.2017</t>
+          <t>20.07.2018</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3861030a-9d88-4d40-9e79-4726f581570a</t>
+          <t>https://kad.arbitr.ru/Card/b35ca4af-c2bc-4de0-987f-1945f0b193ef</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-108357/2017</t>
+          <t>А46-12948/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКЦЕНТ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ №7"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>8616010917</t>
+          <t>8604054236</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>СРО "Объединение строителей"</t>
-[...2 lines deleted...]
-      <c r="L42" s="2" t="inlineStr"/>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Голобородько Н. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить 200 000 руб. в фонд новой организации и признание отказа незаконным.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>01.11.2017</t>
+          <t>24.11.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ab7956fe-e6d3-46f6-9848-73fe9dfe2b17</t>
+          <t>https://kad.arbitr.ru/Card/40e87e3f-3d04-4ed6-bd7d-671fdef0a0ad</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А57-8354/2017</t>
+          <t>А56-51115/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>15.07.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "Линтан-Л"</t>
+          <t>ООО " ПРОМЖИЛСЕРВИС "</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>8603104420</t>
+          <t>8604029649</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>"Межрегиональное Объединение Строителей СРО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>808780</v>
+        <v>500000</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>808780</v>
+        <v>500000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток средств компенсационного фонда при переходе члена в другую СРО</t>
+          <t>Оспаривание исключения из СРО и требование о переводе 500 000 руб. взноса в новый фонд</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/45dfa6b4-8f13-4935-9361-12bae18b15f0</t>
+          <t>https://kad.arbitr.ru/Card/71960ca0-55f1-403a-a4a7-963c4fd7fc87</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А56-24134/2017</t>
+          <t>А56-49666/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>АО "ЗАПСИБПРОМСТРОЙ"</t>
+          <t>ООО "ПРОМЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>8602300006</t>
+          <t>8617030514</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7811154396</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1560000</v>
+      </c>
+      <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 1 000 000 руб. компенсационного фонда</t>
+          <t>Обязание перечислить остаток взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>03.03.2018</t>
+          <t>14.11.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d9d658f4-4b41-4794-ad8f-3147cfb9b65b</t>
+          <t>https://kad.arbitr.ru/Card/dd3e2c19-fba0-48c8-acd9-b9733b5137a6</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А53-4915/2017</t>
+          <t>А56-49663/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ДЕЗ ВОСТОЧНОГО ЖИЛОГО РАЙОНА"</t>
+          <t>ООО "ПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>8602021147</t>
+          <t>8617016372</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖСПЕЦСТРОЙ-ЭЛЕКТРОСЕТЬСТРОЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7811154396</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Бутенко З. П.</t>
-[...2 lines deleted...]
-      <c r="O45" s="2" t="inlineStr"/>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>1560000</v>
+      </c>
       <c r="P45" s="2" t="inlineStr"/>
-      <c r="Q45" s="2" t="inlineStr"/>
-      <c r="R45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление остатка взноса в компенсационный фонд СРО в связи с переходом в другую организацию</t>
+        </is>
+      </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>18.07.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f82845e-03bf-4517-bd4b-12e673b5ff50</t>
+          <t>https://kad.arbitr.ru/Card/11ac233c-842a-4434-b333-42dd76991c92</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А56-11610/2017</t>
+          <t>А40-123461/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "АФГАНВЕСТ"</t>
+          <t>ООО СТРОЙГАРАНТ</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>8602023793</t>
+          <t>8602217566</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НП содействие по повышению качества строительных работ Национальный альянс строителей</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr"/>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 400000 руб. взноса в компфонд новой СРО и взыскание 100000 руб. убытков</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>15.10.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a4c11ef-2e1a-440b-ad5b-cf2ea9fc538f</t>
+          <t>https://kad.arbitr.ru/Card/ec11a679-fceb-48a8-800d-e9747fe9a531</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А56-6574/2017</t>
+          <t>А40-108931/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>06.02.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГИДРОМЕХАНИЗИРОВАННЫЕ РАБОТЫ"</t>
+          <t>ООО СЕВЕРЭКОСЕРВИС</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>8603165021</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7842290102</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>305537.76</v>
+      </c>
+      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд (1 000 000 руб.) в другую СРО при переходе.</t>
+          <t>Взыскание взноса в компенсационный фонд СРО и процентов за пользование денежными средствами</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>03.08.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f3f471f0-1086-4a7a-8268-1a78a5ddbaf3</t>
+          <t>https://kad.arbitr.ru/Card/3861030a-9d88-4d40-9e79-4726f581570a</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-74217/2016</t>
+          <t>А40-108357/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>27.10.2016</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФТЕСПЕЦСТРОЙ"</t>
+          <t>ООО "АКЦЕНТ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>8605015381</t>
+          <t>8616010917</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО "Объединение строителей"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr"/>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>2000000</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Исключение из членов ассоциации и перевод 2 000 000 руб. компенсационного фонда в другое СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>13.12.2016</t>
+          <t>01.11.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88304402-21ed-4e51-80ea-8421a59da857</t>
+          <t>https://kad.arbitr.ru/Card/ab7956fe-e6d3-46f6-9848-73fe9dfe2b17</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
+          <t>А57-8354/2017</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2017</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Линтан-Л"</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>8603104420</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>"Межрегиональное Объединение Строителей СРО"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Огнищева Ю. П.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="n">
+        <v>808780</v>
+      </c>
+      <c r="P49" s="2" t="n">
+        <v>808780</v>
+      </c>
+      <c r="Q49" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R49" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить остаток средств компенсационного фонда при переходе члена в другую СРО</t>
+        </is>
+      </c>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2017</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45dfa6b4-8f13-4935-9361-12bae18b15f0</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А56-24134/2017</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2017</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>АО "ЗАПСИБПРОМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>8602300006</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P50" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Обязание прекратить членство в СРО и перечислить 1 000 000 руб. компенсационного фонда</t>
+        </is>
+      </c>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>03.03.2018</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d9d658f4-4b41-4794-ad8f-3147cfb9b65b</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А53-4915/2017</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2017</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ ДЕЗ ВОСТОЧНОГО ЖИЛОГО РАЙОНА"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>8602021147</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Бутенко З. П.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2017</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0f82845e-03bf-4517-bd4b-12e673b5ff50</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А56-11610/2017</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2017</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АФГАНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>8602023793</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>7842290102</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P52" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q52" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление 400000 руб. взноса в компфонд новой СРО и взыскание 100000 руб. убытков</t>
+        </is>
+      </c>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2017</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7a4c11ef-2e1a-440b-ad5b-cf2ea9fc538f</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А56-6574/2017</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>06.02.2017</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГИДРОМЕХАНИЗИРОВАННЫЕ РАБОТЫ"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>8603165021</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ОПОРА-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>7842290102</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q53" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд (1 000 000 руб.) в другую СРО при переходе.</t>
+        </is>
+      </c>
+      <c r="S53" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2017</t>
+        </is>
+      </c>
+      <c r="T53" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f3f471f0-1086-4a7a-8268-1a78a5ddbaf3</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А56-74217/2016</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2016</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЕФТЕСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>8605015381</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "ЛУЧШИЕ ТЕХНОЛОГИИ СТРОИТЕЛЬСТВА"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>7841017502</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
+        <is>
+          <t>Исключение из членов ассоциации и перевод 2 000 000 руб. компенсационного фонда в другое СРО</t>
+        </is>
+      </c>
+      <c r="S54" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2016</t>
+        </is>
+      </c>
+      <c r="T54" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/88304402-21ed-4e51-80ea-8421a59da857</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
           <t>А12-42045/2015</t>
         </is>
       </c>
-      <c r="C49" s="2" t="inlineStr">
+      <c r="C55" s="2" t="inlineStr">
         <is>
           <t>09.09.2015</t>
         </is>
       </c>
-      <c r="D49" s="2" t="inlineStr">
+      <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
-      <c r="E49" s="2" t="inlineStr">
+      <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F49" s="2" t="inlineStr">
+      <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G49" s="2" t="inlineStr">
+      <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H49" s="2" t="inlineStr">
+      <c r="H55" s="2" t="inlineStr">
         <is>
           <t>ТСЖ "Берег"</t>
         </is>
       </c>
-      <c r="I49" s="2" t="inlineStr">
+      <c r="I55" s="2" t="inlineStr">
         <is>
           <t>3446017381</t>
         </is>
       </c>
-      <c r="J49" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K49" s="2" t="inlineStr">
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
         <is>
           <t>Комитет охраны окружающей среды и природопользования Администрации Волгоградской области</t>
         </is>
       </c>
-      <c r="L49" s="2" t="inlineStr">
+      <c r="L55" s="2" t="inlineStr">
         <is>
           <t>3442103030</t>
         </is>
       </c>
-      <c r="M49" s="2" t="inlineStr">
+      <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС Волгоградской области</t>
         </is>
       </c>
-      <c r="N49" s="2" t="inlineStr">
+      <c r="N55" s="2" t="inlineStr">
         <is>
           <t>Наумова М. Ю.</t>
         </is>
       </c>
-      <c r="O49" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S49" s="2" t="inlineStr">
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr">
         <is>
           <t>17.09.2015</t>
         </is>
       </c>
-      <c r="T49" s="2" t="inlineStr">
+      <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U49" s="3" t="inlineStr">
+      <c r="U55" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a3117c84-e6b8-4bde-8fb2-c7d4d940c851</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5340,44 +5862,50 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>