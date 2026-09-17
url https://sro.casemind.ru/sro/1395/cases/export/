--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d998532-b1bb-4677-9da0-e4dc0c6dac40" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17ae6b15-d923-4aa3-9e0f-e7690a3e50af" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/082fd564-10b1-4ff2-8d87-dcf5e211f973" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d37db921-286f-45c2-a3d8-f82ebd20b0ce" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc06612e-270e-442a-a289-017c410eac79" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/142d1a5a-ee25-4030-ba6a-7fe4acd1339e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/781ec748-80f6-4371-8cad-8330f065da42" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2775f5b2-6bfb-4d7c-a1ac-f7f8ef67b07b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d71f7d82-608e-4b14-8d2f-b9089840a339" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c0a60e6-33b1-4e9c-bc07-31b9effed794" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/50b404b1-ff0b-4ec9-9aef-ae55e194fd0a" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76aea559-4030-49be-bc31-83825833511b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d20e997d-7f38-4d5a-8d11-03d04c548d38" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dd8b714-49b3-46b1-b130-5e01f7e8ec17" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d2ee48e-4591-4fac-852f-fb0f05505a2e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e389258-bad9-4c0c-81c8-b7f0cebe3f19" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b458a5f7-6dd1-43ed-8be3-c9de053ca6cc" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/44f97d50-571f-413c-93ad-d5cbd8b3e900" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a480e1b9-a8b3-437c-88ca-869f54ac26f4" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0cd78687-b594-485b-8cff-6b4c8b23ab25" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c748760-dec0-48ab-8130-8f0b781f0c21" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4cd8357-0b7e-4360-bcce-01f279a3d805" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef99eb8f-2f7c-46e7-8d07-4d4bcd807a9d" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/283ff7cf-d057-4ab3-b34d-48b4f9e0f32e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3622d26e-76cd-4d4f-8c39-7c3d3f476a2e" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fecbea5-c213-4948-9ed3-d181e369ce92" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd0e6fb8-1058-44b5-8cc4-9d81325ecf11" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c98a31a5-43b9-4b09-9f82-320f1b169bd2" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/476fabe8-418c-4a86-8794-4fde334f2cde" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da31faf8-4a94-4fad-84b2-b3f8e9edbb5e" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/795d23d0-f6ee-4205-9352-6c9d9eeac631" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac6dea3e-c4ab-4cb0-868e-3a6751ef71ee" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e9f2f60-016c-4359-b739-6bff94d31db8" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b12b350c-fa9a-427b-9731-153961753b60" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d667a19-9c43-4279-8c08-e1fa64e46466" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da58cbf3-7518-4a11-ba7f-b7a15aebb91e" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71f4391c-9c86-488a-a3ca-57798ea12ea0" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11b8fd04-09e1-403b-aef3-dc5a8913900f" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/416f8aed-6c54-4bde-9cfc-025561537680" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1e1649d-83ce-4369-9823-70cbb1b9d443" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e57a89a-6a0b-40b0-8190-f4b451812b09" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/631eb739-bd26-4042-bb2c-79e11de15168" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fcbcd37-b1fd-4c84-a970-fcfa8f736e91" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0fb825c-51cf-41c8-b746-87b336b3afe5" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70a67d73-ed74-4e74-bf0f-627b7972033c" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea019ef4-13c4-4182-8be9-b6899c2b4df9" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55d6f08f-07c9-4a99-bc0d-7f10d3bc7b9c" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75ccf7fc-0ad1-4296-b302-d4e34f5660aa" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67891b4e-ea3d-4319-95bc-160973ce05aa" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8d5a8e6-ea54-4a7e-9939-9c9b88b416d5" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efe5ab55-b357-44c9-b5c1-7f98f9ca1504" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20f25f34-041b-4e96-9db4-1af454fc7f42" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd8b4617-2cd0-449f-a710-8f0f0d4e9e30" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9184233f-96ec-4d1b-b31f-aa6e95f1cb29" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a6ef115-1777-4f50-86cc-188c98963c6f" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4da62e9-67e7-41bd-aa65-d3a3f80a8c8c" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7075dca-4594-4ba7-9575-7654f2dd2e0c" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5ac82ac6-34c3-4de9-803f-aee9e5c919ce" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a437a4f-7353-4ea7-8151-a134b1c3333a" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6601f9f0-8951-4604-8fad-de4a9f2c3e1a" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59c4674a-7df8-4b77-ad03-9f512b103d78" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df8dfcf8-af03-4502-b31a-e9043b8932d9" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f260585c-d70f-47ea-8b24-9f672e1524b5" TargetMode="External" Id="rId63" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,5277 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А56-20469/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>7811775033</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 691 С УГЛУБЛЕННЫМ ИЗУЧЕНИЕМ ИНОСТРАННЫХ ЯЗЫКОВ НЕВСКОГО РАЙОНА САНКТ-ПЕТЕРБУРГА "НЕВСКАЯ ШКОЛА"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>7811668627</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Дамдинова И. Б.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0d998532-b1bb-4677-9da0-e4dc0c6dac40</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А56-280/2026</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>03.01.2026</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>7811775033</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>ФКУ ИК-2 ГУФСИН СПб и ЛО</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr"/>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>13 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Бармина И. Н.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17ae6b15-d923-4aa3-9e0f-e7690a3e50af</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А56-283/2026</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>03.01.2026</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>7811775033</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>ФКУ ИК-2 ГУФСИН СПб и ЛО</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>4716000986</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Халимбекова А. М.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2026</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/082fd564-10b1-4ff2-8d87-dcf5e211f973</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А56-108663/2025</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2025</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Отделение Социального фонда Российской Федерации по Санкт-Петербургу и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7802114044</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>7811775033</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Синицына Е. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>19.11.2025</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d37db921-286f-45c2-a3d8-f82ebd20b0ce</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А56-49560/2025</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>30.05.2025</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОГЙ НАЛОГОВОЙ СЛУЖБЫ № 24 ПО САНКТ-ПЕТЕРБУРГУ</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>7811047958</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ ЛАБОРАТОРИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>7811740425</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Устинкина О. Е.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2025</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cc06612e-270e-442a-a289-017c410eac79</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А56-9610/2025</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2025</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>7811775033</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ СРЕДНЯЯ ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА № 691 С УГЛУБЛЕННЫМ ИЗУЧЕНИЕМ ИНОСТРАННЫХ ЯЗЫКОВ НЕВСКОГО РАЙОНА САНКТ-ПЕТЕРБУРГА "НЕВСКАЯ ШКОЛА"</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>7811668627</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Лобова Д. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/142d1a5a-ee25-4030-ba6a-7fe4acd1339e</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А56-33666/2024</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>08.04.2024</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>7817111906</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "К.О.Т."</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>7802691980</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Сурков А. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2024</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/781ec748-80f6-4371-8cad-8330f065da42</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А56-13360/2024</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2024</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>7806465043</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОМПОЗИТ СТРОЙ СНАБ"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>7842168960</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Яценко О. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2024</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2775f5b2-6bfb-4d7c-a1ac-f7f8ef67b07b</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А56-57539/2023</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2023</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>Отделение Фонда пенсионного и социального страхования Российской Федерации по Санкт-Петербургу и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>7802114044</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>7806465043</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Бугорская Н. А.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>23.06.2023</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d71f7d82-608e-4b14-8d2f-b9089840a339</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А56-38644/2023</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>25.04.2023</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ ЛАБОРАТОРИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7811740425</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОДВОДСТРОЙ СПБ"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>4725005613</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Сурков А. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2023</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7c0a60e6-33b1-4e9c-bc07-31b9effed794</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А56-85118/2022</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2022</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ ЛАБОРАТОРИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>7811740425</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОДВОДСТРОЙ СПБ"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>4725005613</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Сухаревская Т. С.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2023</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/50b404b1-ff0b-4ec9-9aef-ae55e194fd0a</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А56-30982/2022</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2022</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кредо-сервис"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7807030670</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7817111906</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Рагузина П. Н.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>24.03.2023</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/76aea559-4030-49be-bc31-83825833511b</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А56-19687/2022</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2022</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП ОРДЕНА ТРУДОВОГО КРАСНОГО ЗНАМЕНИ "РОССИЙСКИЕ СЕТИ ВЕЩАНИЯ И ОПОВЕЩЕНИЯ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>7712005121</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Михайлов П. Л.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2022</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d20e997d-7f38-4d5a-8d11-03d04c548d38</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А56-101031/2021</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>06.11.2021</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ТОВАРИЩЕСТВО СОБСТВЕННИКОВ НЕДВИЖИМОСТИ "БАССЕЙНАЯ, 21"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>7810747202</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7810399570</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Сергеева О. Н.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2022</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3dd8b714-49b3-46b1-b130-5e01f7e8ec17</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А56-73793/2021</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2021</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ ЛАБОРАТОРИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7811740425</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК СИНЕРГИЯ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7811725674</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Данилова Н. П.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>03.11.2021</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4d2ee48e-4591-4fac-852f-fb0f05505a2e</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А56-35893/2021</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2021</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПОДКОВА"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>7811091611</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УМ-332"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7805688520</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Антипинская М. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>12.05.2026</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6e389258-bad9-4c0c-81c8-b7f0cebe3f19</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А56-11267/2021</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2021</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ТОВАРИЩЕСТВО СОБСТВЕННИКОВ НЕДВИЖИМОСТИ "БАССЕЙНАЯ, 21"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>7810747202</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7810399570</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Сергеева О. Н.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>11.11.2021</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b458a5f7-6dd1-43ed-8be3-c9de053ca6cc</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А56-123263/2019</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>22.11.2019</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ФИРМА "СЕВЗАПМЕТАЛЛ"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>7825348232</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>7810399570</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецов М. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2020</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/44f97d50-571f-413c-93ad-d5cbd8b3e900</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А56-54379/2019</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2019</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>7816322380</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>Борисов Павел Юрьевич</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr"/>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>31.10.2019</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a480e1b9-a8b3-437c-88ca-869f54ac26f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А56-4316/2019</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2019</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>7816322380</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 15 ПО САНКТ-ПЕТЕРБУРГУ</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>7813200915</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2019</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0cd78687-b594-485b-8cff-6b4c8b23ab25</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А56-90314/2017</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>07.11.2017</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙЭНЕРГОМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>4705057476</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙЭНЕРГОМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>4705057476</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Голоузова О. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>15.01.2019</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5c748760-dec0-48ab-8130-8f0b781f0c21</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А56-37183/2017</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>29.05.2017</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>7816322380</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ГОСУДАРСТВЕННАЯ АДМИНИСТРАТИВНО-ТЕХНИЧЕСКАЯ ИНСПЕКЦИЯ</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7803032323</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Анисимова О. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2019</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d4cd8357-0b7e-4360-bcce-01f279a3d805</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А56-2466/2017</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2017</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>7806465043</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ИП Амродин Феда Мохаммад</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Пряхина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>28.03.2017</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ef99eb8f-2f7c-46e7-8d07-4d4bcd807a9d</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А56-90904/2016</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2016</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания Северная столица"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ПАО "ТРЕСТ "СЕВЭНЕРГОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>7825333010</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Стрельчук У. В.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2017</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/283ff7cf-d057-4ab3-b34d-48b4f9e0f32e</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А56-47446/2016</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2016</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>7816322380</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛОГИСТИКТРЕЙД"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>7810466787</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Селезнёва О. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2016</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3622d26e-76cd-4d4f-8c39-7c3d3f476a2e</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А56-47444/2016</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2016</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>7816322380</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛОГИСТИКТРЕЙД"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7810466787</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Галкина Т. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2016</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4fecbea5-c213-4948-9ed3-d181e369ce92</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А56-47441/2016</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2016</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>7816322380</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛОГИСТИКТРЕЙД"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7810466787</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Семенова И. С.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>16.07.2016</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bd0e6fb8-1058-44b5-8cc4-9d81325ecf11</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А56-39363/2016</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>03.06.2016</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БЭСТСТРОЙНЕРУД"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>7805659487</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания Северная столица"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2016</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c98a31a5-43b9-4b09-9f82-320f1b169bd2</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А56-10682/2016</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>24.02.2016</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Чистый город"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>7807381893</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Баженова Ю. С.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>31.05.2016</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/476fabe8-418c-4a86-8794-4fde334f2cde</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А56-5781/2016</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2016</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СевэнергоСистемы"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>7802855155</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Стрельчук У. В.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2016</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da31faf8-4a94-4fad-84b2-b3f8e9edbb5e</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А56-5099/2016</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>02.02.2016</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СевЭнергоТранс"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>7802854240</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Виноградова Л. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2016</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/795d23d0-f6ee-4205-9352-6c9d9eeac631</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А56-92247/2015</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>15.12.2015</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Фортрент"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>7806131019</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Чуватина Е. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2016</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac6dea3e-c4ab-4cb0-868e-3a6751ef71ee</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А56-84241/2015</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2015</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Виотранс"</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>7810893267</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Калинина Л. М.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2016</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1e9f2f60-016c-4359-b739-6bff94d31db8</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А40-174235/2015</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2015</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ООО Строительная компания Северная Столица</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО Элпанель</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr"/>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Архипов А. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>01.04.2017</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b12b350c-fa9a-427b-9731-153961753b60</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А56-61275/2015</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2015</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Энергострой"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>4707036672</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Гранова Е. А.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2015</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4d667a19-9c43-4279-8c08-e1fa64e46466</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А56-79629/2014</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>03.12.2014</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гальваника"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>4704047718</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Яценко О. В.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2015</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da58cbf3-7518-4a11-ba7f-b7a15aebb91e</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А56-74982/2014</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2014</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>Государственная административно-техническая инспекция</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Анисимова О. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2015</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/71f4391c-9c86-488a-a3ca-57798ea12ea0</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А56-74972/2014</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2014</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ГАТИ Санкт-Петербурга</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr"/>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Калайджян А. А.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2015</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/11b8fd04-09e1-403b-aef3-dc5a8913900f</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А56-53763/2014</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2014</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Межрегеональное Объединение Строителей</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная Компания Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>7806465043</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2014</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/416f8aed-6c54-4bde-9cfc-025561537680</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А56-51623/2014</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2014</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гром"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>7813123555</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Кожемякина Е. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2015</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c1e1649d-83ce-4369-9823-70cbb1b9d443</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А56-46850/2014</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2014</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная Столица"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СтройЭнергоМонтаж"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>4705057476</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Данилова Н. П.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2019</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7e57a89a-6a0b-40b0-8190-f4b451812b09</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А56-34624/2014</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>04.06.2014</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛТР"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>7811501297</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания Северная столица"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Рычагова О. А.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2015</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/631eb739-bd26-4042-bb2c-79e11de15168</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А56-25307/2014</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2014</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Межрегиональное Объединение проектировщиков"</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>6455049586</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная Компания Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>7806465043</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Боровая А. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2014</t>
+        </is>
+      </c>
+      <c r="T44" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1fcbcd37-b1fd-4c84-a970-fcfa8f736e91</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А56-24090/2014</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>18.04.2014</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СервисТрансКом"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>7820303566</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания Северная столица"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Новикова Е. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2014</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e0fb825c-51cf-41c8-b746-87b336b3afe5</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А56-17109/2014</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2014</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Европромарматура-М"</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>7810814265</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Колосова Ж. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2014</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/70a67d73-ed74-4e74-bf0f-627b7972033c</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А56-9448/2014</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2014</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания Северная столица"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДЖИВИ КОНСТРАКШН"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>7839392175</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Бармина И. Н.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2014</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ea019ef4-13c4-4182-8be9-b6899c2b4df9</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А56-55121/2013</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>12.09.2013</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Управление механизации №1"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>1001006582</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания Северная столица"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Корушова И. М.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2013</t>
+        </is>
+      </c>
+      <c r="T48" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/55d6f08f-07c9-4a99-bc0d-7f10d3bc7b9c</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А56-53494/2013</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>05.09.2013</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Севербуммаш"</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>1001086676</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Архитектурно-строительная компания "Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>7810565820</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Боровая А. А.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2016</t>
+        </is>
+      </c>
+      <c r="T49" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/75ccf7fc-0ad1-4296-b302-d4e34f5660aa</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А56-76298/2012</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2012</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная Компания Северная Столица"</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>7806465043</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕСЛА"</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr"/>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Калинина Л. М.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2013</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/67891b4e-ea3d-4319-95bc-160973ce05aa</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А56-13578/2011</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2011</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектно-строительная компания "Северная Столица"</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>Государственная административно-техническая инспекция Правительства Санкт-Петербурга</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr"/>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Александрова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2011</t>
+        </is>
+      </c>
+      <c r="T51" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e8d5a8e6-ea54-4a7e-9939-9c9b88b416d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А53-8495/2010</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2010</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>Геворгян Хачик Володович</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>526219734313</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания - Содружество"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>6165103168</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Назаренко Р. М.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>12.08.2015</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/efe5ab55-b357-44c9-b5c1-7f98f9ca1504</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А52-430/2010</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>15.02.2010</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Российские железные дороги"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>7708503727</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr"/>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Псковской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Иванов Ю. И.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr"/>
+      <c r="T53" s="2" t="inlineStr"/>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/20f25f34-041b-4e96-9db4-1af454fc7f42</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А56-50007/2009</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>31.07.2009</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ореол"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "РМК-Строй"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr"/>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Раннева Ю. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr"/>
+      <c r="T54" s="2" t="inlineStr"/>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cd8b4617-2cd0-449f-a710-8f0f0d4e9e30</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А56-45351/2009</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2009</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>Управление Пенсионного фонда Российской Федерации (государственное учреждение) в Выборгском районе Ленинградской области</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительно-торговая компания "Северная столица""</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr"/>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Захаров В. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr"/>
+      <c r="T55" s="2" t="inlineStr"/>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9184233f-96ec-4d1b-b31f-aa6e95f1cb29</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А56-35806/2009</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2009</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "РМК-строй"</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr"/>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Глазков Е. Г.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr"/>
+      <c r="T56" s="2" t="inlineStr"/>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a6ef115-1777-4f50-86cc-188c98963c6f</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А56-4308/2009</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2009</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ТИТАН-НЕРУД"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr"/>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Корушова И. М.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2011</t>
+        </is>
+      </c>
+      <c r="T57" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e4da62e9-67e7-41bd-aa65-d3a3f80a8c8c</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А56-44986/2008</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>01.11.2008</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Торговый дом Северо-западный"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Инвестиционно-строительная компания"Северная Столица"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Раздобреева Н. Г.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr"/>
+      <c r="T58" s="2" t="inlineStr"/>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f7075dca-4594-4ba7-9575-7654f2dd2e0c</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А56-38335/2008</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2008</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Технотранс"</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Строительная компания"Северная столица"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr"/>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr">
+        <is>
+          <t>Адаев О. С.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr"/>
+      <c r="T59" s="2" t="inlineStr"/>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5ac82ac6-34c3-4de9-803f-aee9e5c919ce</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А56-40789/2007</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2007</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Рено-Центр Спб"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr"/>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецов М. В.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr"/>
+      <c r="T60" s="2" t="inlineStr"/>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9a437a4f-7353-4ea7-8151-a134b1c3333a</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>36725-03</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2004</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ООО Ореол</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr"/>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>Высший Арбитражный Суд РФ</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Локтенко Н. И.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr"/>
+      <c r="T61" s="2" t="inlineStr"/>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6601f9f0-8951-4604-8fad-de4a9f2c3e1a</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А56-36726/2003</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2003</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ОРЕОЛ</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ СЕВЕРНАЯ СТОЛИЦА</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr"/>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr"/>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr"/>
+      <c r="T62" s="2" t="inlineStr"/>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/59c4674a-7df8-4b77-ad03-9f512b103d78</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А56-36725/2003</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>14.10.2003</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ореол"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>6620011003</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительная компания "Северная столица"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr"/>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr"/>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr"/>
+      <c r="T63" s="2" t="inlineStr"/>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/df8dfcf8-af03-4502-b31a-e9043b8932d9</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А56-30691/2002</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>26.09.2002</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "РМК-строй"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ"СЕВЕРНАЯ СТОЛИЦА"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr"/>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr"/>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr"/>
+      <c r="T64" s="2" t="inlineStr"/>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f260585c-d70f-47ea-8b24-9f672e1524b5</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>