--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eae54c3f-6f99-4f2d-b8b5-0905c7063e38" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/903e7924-a1aa-4f8f-b242-1abea6ee03ac" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef3886d3-648f-4d93-9e06-c6069217b0a3" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47ca4d9f-f364-4ce3-aa94-b7b9d0c76081" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/659bd89a-a4ff-467d-94da-9aa4d61110fb" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22c2afca-327a-4a82-a0e7-b2307638f0a0" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f27a4ba1-a621-4b74-b07a-947526e7f81a" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2360e250-7ffc-4990-b5f0-599babce5d8b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e603bfbd-759b-4189-b450-3648c43b8f9b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70a2d43-bb1c-413b-bc5e-1b7fcb4b778a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8233676e-1b4e-421d-ab6f-dfd78bcac5e1" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cef7dce0-2cf2-4497-bd1c-dfb15becd07d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f5f3d28-7db5-4157-9f26-f285add0bdd7" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82fc1d7d-b560-4aeb-b591-27637022dd88" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b895370-b96f-440f-bedc-7121eb16de3a" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57e80c11-6461-4da9-a5ca-387cec77ccd6" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ded2d90-761b-4efe-a859-d26b934761f1" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ea43958-6dca-458c-81c8-25131ed8b393" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4deb31f7-c41f-4780-a6ed-a93746c335cb" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1a4c518-d713-43c4-bbbf-f6dfa785588e" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca738e84-86fc-4628-8bfa-df231ba9cbc8" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc0fa9d8-f8a0-4078-be64-95c118b0a69e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7de0eb19-d696-4f76-ba6a-20631464b88b" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bc5f829-8659-4826-bc0c-967cfd158559" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e70cc3f0-30c6-404b-81b0-bbc859e59209" TargetMode="External" Id="rId25" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccd033cf-e763-459b-a579-3b1d8d94a89c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eae54c3f-6f99-4f2d-b8b5-0905c7063e38" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13a6622e-8b59-4928-9df0-29909bd3f3ff" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/903e7924-a1aa-4f8f-b242-1abea6ee03ac" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef3886d3-648f-4d93-9e06-c6069217b0a3" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47ca4d9f-f364-4ce3-aa94-b7b9d0c76081" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/659bd89a-a4ff-467d-94da-9aa4d61110fb" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22c2afca-327a-4a82-a0e7-b2307638f0a0" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f27a4ba1-a621-4b74-b07a-947526e7f81a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2360e250-7ffc-4990-b5f0-599babce5d8b" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e603bfbd-759b-4189-b450-3648c43b8f9b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d70a2d43-bb1c-413b-bc5e-1b7fcb4b778a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8233676e-1b4e-421d-ab6f-dfd78bcac5e1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cef7dce0-2cf2-4497-bd1c-dfb15becd07d" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f5f3d28-7db5-4157-9f26-f285add0bdd7" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82fc1d7d-b560-4aeb-b591-27637022dd88" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b895370-b96f-440f-bedc-7121eb16de3a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57e80c11-6461-4da9-a5ca-387cec77ccd6" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ded2d90-761b-4efe-a859-d26b934761f1" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2fae851-d2e2-4468-995e-61c7b3a27c04" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ea43958-6dca-458c-81c8-25131ed8b393" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4deb31f7-c41f-4780-a6ed-a93746c335cb" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1a4c518-d713-43c4-bbbf-f6dfa785588e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/530dde93-d572-49da-a926-d07c1ffef664" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca738e84-86fc-4628-8bfa-df231ba9cbc8" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc0fa9d8-f8a0-4078-be64-95c118b0a69e" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7de0eb19-d696-4f76-ba6a-20631464b88b" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bc5f829-8659-4826-bc0c-967cfd158559" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ade91143-3468-48d2-918c-1abf845553b6" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e70cc3f0-30c6-404b-81b0-bbc859e59209" TargetMode="External" Id="rId30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U26"/>
+  <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2433 +589,2875 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А56-69416/2026</t>
+          <t>А56-91873/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>24.06.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "МОСКОВСКИЙ ГОСУДАРСТВЕННЫЙ ТЕХНИЧЕСКИЙ УНИВЕРСИТЕТ ИМЕНИ Н.Э. БАУМАНА (НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ)"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7838129301</t>
+          <t>7701002520</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНГАРД"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7806451393</t>
+          <t>7842014416</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Несмиян И. С.</t>
+          <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eae54c3f-6f99-4f2d-b8b5-0905c7063e38</t>
+          <t>https://kad.arbitr.ru/Card/ccd033cf-e763-459b-a579-3b1d8d94a89c</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А56-43795/2026</t>
+          <t>А56-69416/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>20.04.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7838129301</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕРА"</t>
+          <t>ООО "АВАНГАРД"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7805498649</t>
+          <t>7806451393</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Дамдинова И. Б.</t>
+          <t>Несмиян И. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/903e7924-a1aa-4f8f-b242-1abea6ee03ac</t>
+          <t>https://kad.arbitr.ru/Card/eae54c3f-6f99-4f2d-b8b5-0905c7063e38</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-79593/2026</t>
+          <t>А56-67132/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ МОНТАЖНАЯ КОМПАНИЯ "НЕВА+"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7810354628</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>23.05.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef3886d3-648f-4d93-9e06-c6069217b0a3</t>
+          <t>https://kad.arbitr.ru/Card/13a6622e-8b59-4928-9df0-29909bd3f3ff</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-23556/2026</t>
+          <t>А56-43795/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>20.04.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛКОМСЕРВИС №2 ВЫБОРГСКОГО РАЙОНА"</t>
+          <t>ООО "ИНТЕРА"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7802429125</t>
+          <t>7805498649</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Дорохова Н. Н.</t>
+          <t>Дамдинова И. Б.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>03.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47ca4d9f-f364-4ce3-aa94-b7b9d0c76081</t>
+          <t>https://kad.arbitr.ru/Card/903e7924-a1aa-4f8f-b242-1abea6ee03ac</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-7305/2026</t>
+          <t>А40-79593/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>26.01.2026</t>
+          <t>24.03.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7842014416</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Косенко Т. А.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/659bd89a-a4ff-467d-94da-9aa4d61110fb</t>
+          <t>https://kad.arbitr.ru/Card/ef3886d3-648f-4d93-9e06-c6069217b0a3</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-4100/2026</t>
+          <t>А56-23556/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>19.01.2026</t>
+          <t>05.03.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
+          <t>ООО "ЖИЛКОМСЕРВИС №2 ВЫБОРГСКОГО РАЙОНА"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7842014416</t>
+          <t>7802429125</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Ким Е. В.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22c2afca-327a-4a82-a0e7-b2307638f0a0</t>
+          <t>https://kad.arbitr.ru/Card/47ca4d9f-f364-4ce3-aa94-b7b9d0c76081</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-128199/2025</t>
+          <t>А56-7305/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>15.12.2025</t>
+          <t>26.01.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Строительный Альянс Северо-Запада"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7842014416</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Хижняк М. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Косенко Т. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО по договорам капремонта</t>
+          <t>Требования Фонда капремонта к СРО по обязательствам члена СРО ООО СМК НЕВА+.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f27a4ba1-a621-4b74-b07a-947526e7f81a</t>
+          <t>https://kad.arbitr.ru/Card/659bd89a-a4ff-467d-94da-9aa4d61110fb</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-125193/2025</t>
+          <t>А56-4100/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>08.12.2025</t>
+          <t>19.01.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7842014416</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Котельников Л. О.</t>
+          <t>Ким Е. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по обязательствам членов СРО перед Фондом капитального ремонта.</t>
+          <t>Взыскание средств в рамках ответственности СРО за неисполнение обязательств членом СРО ООО Интера</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2360e250-7ffc-4990-b5f0-599babce5d8b</t>
+          <t>https://kad.arbitr.ru/Card/22c2afca-327a-4a82-a0e7-b2307638f0a0</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-119973/2025</t>
+          <t>А56-128199/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>15.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7838129301</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СОВМЕСТНОЕ ПРЕДПРИЯТИЕ ПРОМЫШЛЕННО-ЭНЕРГЕТИЧЕСКИЕ ТЕХНОЛОГИИ"</t>
+          <t>Ассоциация Саморегулируемая организация "Строительный Альянс Северо-Запада"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7802180054</t>
+          <t>7842014416</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Халимбекова А. М.</t>
-[...2 lines deleted...]
-      <c r="O10" s="2" t="inlineStr"/>
+          <t>Хижняк М. С.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>724492.62</v>
+      </c>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr"/>
-      <c r="R10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО по договорам капремонта</t>
+        </is>
+      </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e603bfbd-759b-4189-b450-3648c43b8f9b</t>
+          <t>https://kad.arbitr.ru/Card/f27a4ba1-a621-4b74-b07a-947526e7f81a</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-117893/2025</t>
+          <t>А56-125193/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>08.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Строительный Альянс Северо-Запада"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7842014416</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
+          <t>Котельников Л. О.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в субсидиарном порядке</t>
+          <t>Взыскание денежных средств по обязательствам членов СРО перед Фондом капитального ремонта.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>28.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d70a2d43-bb1c-413b-bc5e-1b7fcb4b778a</t>
+          <t>https://kad.arbitr.ru/Card/2360e250-7ffc-4990-b5f0-599babce5d8b</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-109777/2025</t>
+          <t>А56-119973/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>11.11.2025</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7838129301</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕТЕРБУРГСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГАРАНТ"</t>
+          <t>ООО "СОВМЕСТНОЕ ПРЕДПРИЯТИЕ ПРОМЫШЛЕННО-ЭНЕРГЕТИЧЕСКИЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7810881550</t>
+          <t>7802180054</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Киселева А. О.</t>
+          <t>Халимбекова А. М.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8233676e-1b4e-421d-ab6f-dfd78bcac5e1</t>
+          <t>https://kad.arbitr.ru/Card/e603bfbd-759b-4189-b450-3648c43b8f9b</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-102213/2025</t>
+          <t>А56-117893/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>20.10.2025</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛКОМСЕРВИС № 1 МОСКОВСКОГО РАЙОНА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7810520970</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>Ассоциация Саморегулируемая организация "Строительный Альянс Северо-Запада"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7842014416</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Маликов А. В.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr"/>
-      <c r="R13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в субсидиарном порядке</t>
+        </is>
+      </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>13.06.2026</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cef7dce0-2cf2-4497-bd1c-dfb15becd07d</t>
+          <t>https://kad.arbitr.ru/Card/d70a2d43-bb1c-413b-bc5e-1b7fcb4b778a</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-90655/2025</t>
+          <t>А56-109777/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>17.09.2025</t>
+          <t>11.11.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
+          <t>ООО "ПЕТЕРБУРГСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ГАРАНТ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7842014416</t>
+          <t>7810881550</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Котельников Л. О.</t>
+          <t>Киселева А. О.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств.</t>
+          <t>Обязание устранить недостатки выполненных работ и взыскание неустойки (пени)</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f5f3d28-7db5-4157-9f26-f285add0bdd7</t>
+          <t>https://kad.arbitr.ru/Card/8233676e-1b4e-421d-ab6f-dfd78bcac5e1</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-85810/2025</t>
+          <t>А56-102213/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>08.09.2025</t>
+          <t>20.10.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "ЖИЛКОМСЕРВИС № 1 МОСКОВСКОГО РАЙОНА"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>7810520970</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7842014416</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Среброва Т. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Маликов А. В.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82fc1d7d-b560-4aeb-b591-27637022dd88</t>
+          <t>https://kad.arbitr.ru/Card/cef7dce0-2cf2-4497-bd1c-dfb15becd07d</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-30903/2025</t>
+          <t>А56-90655/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>08.04.2025</t>
+          <t>17.09.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7814290904</t>
+          <t>7842014416</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>13 арбитражный апелляционный суд</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Масенкова И. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Котельников Л. О.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору капремонта</t>
+          <t>Взыскание денежных средств.</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>16.12.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b895370-b96f-440f-bedc-7121eb16de3a</t>
+          <t>https://kad.arbitr.ru/Card/7f5f3d28-7db5-4157-9f26-f285add0bdd7</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-221905/2024</t>
+          <t>А56-85810/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>09.09.2024</t>
+          <t>08.09.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "УПРАВЛЕНИЕ ПРОЕКТИРОВЩИКОВ СЕВЕРО-ЗАПАДА"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7842014381</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Шульц Ирина Александровна</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>770201331800</t>
+          <t>7842014416</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Игнатова Е. С.</t>
-[...2 lines deleted...]
-      <c r="O17" s="2" t="inlineStr"/>
+          <t>Среброва Т. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>3044873.92</v>
+      </c>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr"/>
-      <c r="R17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности</t>
+        </is>
+      </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57e80c11-6461-4da9-a5ca-387cec77ccd6</t>
+          <t>https://kad.arbitr.ru/Card/82fc1d7d-b560-4aeb-b591-27637022dd88</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А60-52087/2024</t>
+          <t>А56-30903/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>06.09.2024</t>
+          <t>08.04.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "СУБЪЕКТОВ СТРОИТЕЛЬНОЙ СФЕРЫ "ГАРАНТИЯ ОПТИМАЛЬНЫХ СТРОИТЕЛЬНЫХ ТЕХНОЛОГИЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>7814290904</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>17 арбитражный апелляционный суд</t>
+          <t>13 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Балдин Р. А.</t>
+          <t>Масенкова И. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>259562.6</v>
-[...1 lines deleted...]
-      <c r="P18" s="2" t="inlineStr"/>
+        <v>162080</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>144900</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с СРО за ущерб, причиненный ликвидированным подрядчиком при капремонте дома</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ded2d90-761b-4efe-a859-d26b934761f1</t>
+          <t>https://kad.arbitr.ru/Card/0b895370-b96f-440f-bedc-7121eb16de3a</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-44296/2024</t>
+          <t>А40-221905/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>13.05.2024</t>
+          <t>09.09.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "УПРАВЛЕНИЕ ПРОЕКТИРОВЩИКОВ СЕВЕРО-ЗАПАДА"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>7842014381</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
+          <t>Шульц Ирина Александровна</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7842014416</t>
+          <t>770201331800</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Игнатова Е. С.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>26.12.2025</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ea43958-6dca-458c-81c8-25131ed8b393</t>
+          <t>https://kad.arbitr.ru/Card/57e80c11-6461-4da9-a5ca-387cec77ccd6</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А40-84552/2024</t>
+          <t>А60-52087/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>16.04.2024</t>
+          <t>06.09.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "БЮРО "ДИА"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7708064935</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>17 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Орлова Н. В.</t>
+          <t>Балдин Р. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>580415.34</v>
-[...3 lines deleted...]
-      </c>
+        <v>259562.6</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба, причиненного заливом нежилых помещений при проведении капитального ремонта.</t>
+          <t>Взыскание убытков с СРО за ущерб, причиненный ликвидированным подрядчиком при капремонте дома</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>10.12.2025</t>
+          <t>31.08.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4deb31f7-c41f-4780-a6ed-a93746c335cb</t>
+          <t>https://kad.arbitr.ru/Card/7ded2d90-761b-4efe-a859-d26b934761f1</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А60-72301/2023</t>
+          <t>А56-50093/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>29.12.2023</t>
+          <t>04.06.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>Общество с ограниченной ответсвенностью Проектно-строительная компания "АТТИК"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>7708532284</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "РАБОЧИЕ МАШИНЫ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>8904061019</t>
+          <t>7806523457</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Дёмина А. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Терентьева О. А.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1a4c518-d713-43c4-bbbf-f6dfa785588e</t>
+          <t>https://kad.arbitr.ru/Card/e2fae851-d2e2-4468-995e-61c7b3a27c04</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А05-2773/2023</t>
+          <t>А56-44296/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>20.03.2023</t>
+          <t>13.05.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юпитер"</t>
+          <t>ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ АРХАНГЕЛЬСКОЙ ОБЛАСТИ "ГЛАВНОЕ УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7811652930</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>2901131041</t>
+          <t>7842014416</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Архангельской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Козлова М. А.</t>
-[...5 lines deleted...]
-      <c r="R22" s="2" t="inlineStr"/>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>33750902.73</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>33750902.73</v>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса.</t>
+        </is>
+      </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>26.12.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca738e84-86fc-4628-8bfa-df231ba9cbc8</t>
+          <t>https://kad.arbitr.ru/Card/8ea43958-6dca-458c-81c8-25131ed8b393</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-101490/2022</t>
+          <t>А40-84552/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>07.10.2022</t>
+          <t>16.04.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "АГРОСТРОЙКОМПЛЕКС"</t>
+          <t>ООО "БЮРО "ДИА"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>6672297402</t>
+          <t>7708064935</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Строительный Альянс Северо-Запада"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7842014416</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Коросташов А. А.</t>
+          <t>Орлова Н. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P23" s="2" t="inlineStr"/>
+        <v>580415.34</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>580415.34</v>
+      </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в возврате взноса в компфонд и взыскание 300 000 руб.</t>
+          <t>Возмещение ущерба, причиненного заливом нежилых помещений при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>30.06.2023</t>
+          <t>20.02.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc0fa9d8-f8a0-4078-be64-95c118b0a69e</t>
+          <t>https://kad.arbitr.ru/Card/4deb31f7-c41f-4780-a6ed-a93746c335cb</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А63-16020/2022</t>
+          <t>А60-72301/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>28.09.2022</t>
+          <t>29.12.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "СКССРЦ МЧС России"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юпитер"</t>
+          <t>СОЮЗ "УРАЛЬСКОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7811652930</t>
+          <t>8904061019</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Ставропольского края</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Говорун А. А.</t>
-[...2 lines deleted...]
-      <c r="O24" s="2" t="inlineStr"/>
+          <t>Дёмина А. С.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>172296</v>
+      </c>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr"/>
-      <c r="R24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков в порядке регресса с СРО за некачественный капремонт, выполненный подрядчиком</t>
+        </is>
+      </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>17.09.2024</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7de0eb19-d696-4f76-ba6a-20631464b88b</t>
+          <t>https://kad.arbitr.ru/Card/e1a4c518-d713-43c4-bbbf-f6dfa785588e</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-90896/2021</t>
+          <t>А56-36974/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>08.10.2021</t>
+          <t>20.04.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "УПРАВЛЕНИЕ ПРОЕКТИРОВЩИКОВ СЕВЕРО-ЗАПАДА"</t>
+          <t>ООО "НЕФТЕХИМКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7842014381</t>
+          <t>7801595112</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "А.Л.М."</t>
+          <t>ООО "ЭНКОМ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7814774831</t>
+          <t>7842493127</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Мурзина О. Л.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>17.05.2022</t>
+          <t>14.03.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4bc5f829-8659-4826-bc0c-967cfd158559</t>
+          <t>https://kad.arbitr.ru/Card/530dde93-d572-49da-a926-d07c1ffef664</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-52339/2020</t>
+          <t>А05-2773/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>30.06.2020</t>
+          <t>20.03.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>ООО "Юпитер"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7811652930</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
+          <t>Государственное казенное учреждение Архангельской области "Главное управление капитального строительства"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7842014416</t>
+          <t>2901131041</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Архангельской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Козлова М. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2024</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ca738e84-86fc-4628-8bfa-df231ba9cbc8</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А56-101490/2022</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>07.10.2022</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АГРОСТРОЙКОМПЛЕКС"</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>6672297402</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация Саморегулируемая организация "Строительный Альянс Северо-Запада"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>7842014416</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Коросташов А. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R26" s="2" t="inlineStr">
+      <c r="R27" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным отказа в возврате взноса в компфонд и взыскание 300 000 руб.</t>
+        </is>
+      </c>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2023</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bc0fa9d8-f8a0-4078-be64-95c118b0a69e</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А63-16020/2022</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2022</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>ФГБУ "СКССРЦ МЧС России"</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Юпитер"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>7811652930</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Говорун А. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>17.09.2024</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7de0eb19-d696-4f76-ba6a-20631464b88b</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А56-90896/2021</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2021</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "УПРАВЛЕНИЕ ПРОЕКТИРОВЩИКОВ СЕВЕРО-ЗАПАДА"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>7842014381</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "А.Л.М."</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7814774831</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2022</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4bc5f829-8659-4826-bc0c-967cfd158559</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А56-52580/2021</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2021</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО «Проводник»</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>5047115207</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТЭК-АЭРО"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7814522577</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Заварзина М. А.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2024</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ade91143-3468-48d2-918c-1abf845553b6</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А56-52339/2020</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>30.06.2020</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СТРОИТЕЛЬНЫЙ АЛЬЯНС СЕВЕРО-ЗАПАДА"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7842014416</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
         <is>
           <t>Требование об исключении ООО Энерго Строй из состава членов СРО САСЗ</t>
         </is>
       </c>
-      <c r="S26" s="2" t="inlineStr">
+      <c r="S31" s="2" t="inlineStr">
         <is>
           <t>12.05.2021</t>
         </is>
       </c>
-      <c r="T26" s="2" t="inlineStr">
+      <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U26" s="3" t="inlineStr">
+      <c r="U31" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e70cc3f0-30c6-404b-81b0-bbc859e59209</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>