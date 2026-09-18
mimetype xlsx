--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3694fb49-42d0-4090-8289-fb62889acd8d" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f4188f2-8160-4a2a-affc-6786ea4563a9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1921bcdd-0036-4be7-89f0-14632cb1971d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e187a1c-13fa-48ca-be06-252e76606c90" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74dafdd3-549f-4751-9fa8-abb01fc5fc8c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca208838-d607-41f7-bb52-9b305fc1af24" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4e0da22-8295-4e62-b45f-ab2eebab0c1f" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25844c37-aa4f-4df7-a8d5-bc6a037005ab" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f30d767d-892c-4b66-8c32-141ed0c881ed" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5952acd7-275f-4ba7-9aaa-2429ab2adad6" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51855279-567c-4039-a356-eaf3e8eb09e6" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/692282c8-430b-49aa-abdf-e387a419bbae" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38b83124-2fa5-4a84-a11e-3128e00344d0" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d90fa86-dc97-4c05-9f96-1bc689f9d599" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd6de987-5b37-4336-b08e-4cbf14bf1c33" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ed2894a-00a1-47c1-be2a-f2d84693f4d7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7eebf746-8d1d-4300-ad2c-11d31dc8970f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1530238-d6c5-4191-b8b1-65ff0e2459f0" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3482691a-368f-4866-9681-501f4568779f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e84ac70b-38b0-46e5-ac63-221756fa04b0" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c75e9f7-f3d7-4531-9b80-9fd59767c3c5" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/238ee183-3f24-4902-a7bf-834f6b839914" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bc5feda-0d6e-4335-846c-5c27c2cb33f0" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95afdbe6-87e2-475b-8d8e-22b9faee8e59" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fecd1f54-8122-4b2e-a009-7de2f2744bff" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fcb1e2a-f18e-43a7-be7d-e947233efc40" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb138f79-5e68-43e1-9b17-cdb3b36c1c07" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/181e2f61-9b2a-4222-b893-0bd41ce7c87c" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/062fa9ac-be4d-40a4-b6e4-3115b8c60576" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5337c28-9954-49d5-b8ef-9fcdcff15b1d" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2b17e4d-fc52-4de9-a743-e2f8fc126a31" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11a76d31-216e-49bb-a55d-445e7e8b99d6" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2985a70f-da9b-429f-8336-2cf0a1b37fd3" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60cbfe2e-5c55-47a2-abec-f09c3a62d884" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65a58716-6241-4743-b944-ca09b6f75317" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a16e6e8-4c60-4f56-8728-11077030446f" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/644bf119-9cb6-4cac-a89e-d04388407de4" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfe00611-e609-469a-b788-69e25250cf54" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5524943-91ba-4f9e-80c0-140da715344d" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd6903b3-3d92-491c-acda-351847bb41a3" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7012b906-d56c-4f41-8b55-601b604a03e6" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/420b1f26-4b58-4232-a8cb-d0a2130cfec7" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8419df7-f049-4845-8e94-917bbc988837" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0ef9630-04b3-4134-b5ef-83ada88dd665" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db7f6309-b5ce-459d-bafa-f6c445708623" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d62b88c-4590-43ca-a460-28d8c87c7d61" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a30b160f-ceb9-4178-b7a8-ba1301299f39" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5b4eb8f-1f2f-4bf5-a911-f9a154fc747b" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e12b54e5-b55f-44f6-8353-68f9428239c9" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d218321e-e162-4c0c-8273-69d9440e31d6" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee39c243-6ec4-4186-8231-3f63c4237bae" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0956f53-2306-4310-ac75-c8d45c2a2f39" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fdbebb5-d0b0-4cb5-9438-d65224613052" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5df21c6-4b07-4653-9a3f-a74159227f0a" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a31dc906-db55-497b-92e8-8de304fc97b5" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c464d71-f3ad-4ba9-b4e2-268427df41ee" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc8faf9f-6b8c-4c76-b13e-3c000e6df9b4" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d20386a9-e06c-4a9f-94ee-d359c53383a2" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c772faff-c072-4ff6-a827-c11606a98cc4" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c3e86a3-8c5e-4bfc-8dd2-f373b30c2ab7" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f238925-fb65-4813-9e04-cabbbf057626" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af343c9a-7a60-4506-a5ae-7c629dda7e4a" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08901180-6102-4cab-bcff-53399cc6ad6a" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f019cda-8915-4cb6-b769-9797853f6e1e" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61ee0e9d-88a6-44be-b4ab-ba909068e651" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdd1f825-2fa0-426b-9153-a2af8b8bdd27" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cc4e105-81fe-43d8-9b14-76ce754469e6" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e834af4-0823-4b4f-b986-c2b6e5db4c7f" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bab3860-6375-45c4-add2-5cfa143de3b7" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9856b397-7d85-4062-8d16-96377d30c95c" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bf75ae2-d50f-44dd-a54d-7f56cbcfa3ea" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0c58f10-8a84-451f-b10c-d4690fab15f2" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9828979-df77-4073-b4ed-c7acfb6a9099" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e5e3f79-f47b-4ac8-aa0a-6d243b6efb50" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbdd39f1-12a2-498e-a682-80b9936bfca9" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c8f42f2-40ea-49a4-bd78-fab7cd75627b" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d38c808d-5e86-4906-bb42-97b573259575" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/717c7ba6-72f6-4491-a0e5-97cd98a8298a" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18862e82-698a-4ecf-af1d-d28b1d0c8ec9" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/727ffd10-3fdf-447a-b4f8-844d641361c1" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83ea7397-ddbd-488e-9558-aa74838c9972" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d53d7956-a7c8-4542-a133-3da8c9d4c559" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fdafc42-b03d-40bf-8aa1-1a03d4db6f51" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4dc92eee-894b-4af4-acf5-edfbb27daaf6" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3203f980-fc55-49ba-a87f-884653f460b1" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5254b7f9-4b65-4df8-af0a-7d95da3037d1" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14126b45-98d7-4731-9ccc-50be6ceb7e37" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bd1a4d8-62e8-4f25-89c2-66fb262412b5" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c0347b0-b952-4288-85df-31a02ab84543" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1e7950c-29af-4e4f-afbf-3223e3db273a" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcd5f9f5-5cf6-451f-9136-1c5c0bc4f60d" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6313a3a2-3aa5-42b8-ad2d-5d85c90df2e5" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e577c62f-3248-4834-863a-e9739d0aa1c9" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d915c01-9ded-4cf2-bf08-99a65ad37aaa" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c617366-534b-48c4-99e8-0dedbf47fdbe" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b48e4a9d-7fab-4cc5-90bc-afe311b22aba" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b377e8a4-09d2-4f73-aeb9-a188defa9405" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80cad8bb-a6c6-47f7-915e-e84f2a22f5af" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b064d274-cce7-4627-bd6b-518ea35bf95b" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f398800f-48f4-44f1-ac10-76ebce9a0f49" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b33a4cc4-dd6a-43f5-a20a-daf4bab49612" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d836278e-6967-4a09-8d4e-d0827730bfc7" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77b67adc-fbcd-48a3-af45-517c74022bf1" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c916044-7ef0-4913-a989-c2a678c2330f" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ae4618f-f9d0-44fe-98fb-4a8877865360" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd48ed5f-d318-4dd4-986a-0c74e01000db" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7c75d09-9b8b-4aa4-a150-904caaa94de1" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/070903a0-6c87-4bd7-880a-1b67e250bf3b" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/577bed2f-7fa6-4fd3-abc1-f46a9663e76a" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b36b3b4d-3e46-4fbf-a5b2-aef3e407b5c2" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1980e0a8-efc3-4ff2-bc1c-0d4db13bed75" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e00a55b5-83e3-4be1-ad8d-b32d1eb12b0e" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11c9273c-5544-4870-a380-8bbb347189f5" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9ce7b78-6d87-4d3b-b1ea-e4c9993d6e89" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae88e6b4-7025-41bc-8888-e6c12be7058f" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/880922d5-2210-4be5-b498-4ec575bfa6d8" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71960ca0-55f1-403a-a4a7-963c4fd7fc87" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc821e8-e517-4e6d-b577-17ec085bff7e" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1def74f9-a4a3-41a5-bc46-4b63909a622e" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1980aa9-2b6b-4bd0-b537-9b7c162637a2" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c373311-19bb-4872-805e-15997cee271e" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6a1488a-3973-4ce2-96c9-3b5e95d63a2b" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6309382d-5798-48b3-9bd4-f457c6adc466" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c84dfa52-4dee-4603-8af2-fc4f45615f9a" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b0a1843-2ef2-4d77-82b4-18b59cd18be1" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93af35a9-cd5f-4e0a-ab4d-96e341b14d1c" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e92a6b3e-4373-4c10-b485-2d982b19aedf" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bae76138-6891-4247-a059-e6c48911c023" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10be8b15-da5a-4ea7-aca3-037e2b2fc320" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49611dcb-b269-4238-b5f4-907a6de67f58" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed02c178-ace8-4941-bf43-0cc54eae6275" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b492753a-9928-4267-82b1-8c0e5eb5d8d5" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62dc3179-78b1-4140-85d5-7aaf320979bb" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8ae6307-3768-4a99-bef0-ffdf7f5f6162" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74de9784-9c79-4340-ae76-4f05c402e6cb" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4247082-8f31-4044-8de0-e0b1bec5e719" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7edec7d6-31ff-40dd-9f77-9c7b8a6c23ae" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb38780e-079d-4b11-9ddf-69a2c7f55122" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0879cdb7-ecac-4cd8-bfce-1a1f113c87da" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c09c720-cae5-4c8c-a6ea-fbebdeb4f279" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffa674ab-fa01-4ffa-b5e4-8e526a6976c4" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ed6ea9b-816a-497a-a06e-6d34101f110a" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d0ed2fd-416c-47cd-8837-0785d3c7b7fa" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d517bc84-1831-49c6-b2c6-10d622acc7c4" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8e018aa-8b12-4855-9fe3-77da47e11114" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cb87337-9cfa-4b69-9c0f-4143b7777565" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc3ed4ad-27d4-47d1-97a2-8e81b9762eb5" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c3bb54f-8127-4047-87bb-f77406ee11f5" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8306a65c-5a13-402c-8dfe-7383ae91c5d5" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0616740a-382f-4ed6-bc44-3772e4795375" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abb09307-aaab-4e66-a959-ebb11ad08998" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4430815-6f9d-4a49-859c-c152d5835bca" TargetMode="External" Id="rId152" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8318406-9c38-4eeb-8a7e-eaac03d32124" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47c98009-0d56-48ed-ac16-656386ebe48f" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/208e09fe-6c96-4455-8b89-88b42d266d0f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a158c29-aec0-4bbd-8d67-3cd265c18734" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f91610a9-37dd-4a08-9d77-30b7386ddc27" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1af956c0-ad44-4cd5-8be4-0fcdde455871" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3694fb49-42d0-4090-8289-fb62889acd8d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f4188f2-8160-4a2a-affc-6786ea4563a9" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1921bcdd-0036-4be7-89f0-14632cb1971d" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e187a1c-13fa-48ca-be06-252e76606c90" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74dafdd3-549f-4751-9fa8-abb01fc5fc8c" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca208838-d607-41f7-bb52-9b305fc1af24" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4e0da22-8295-4e62-b45f-ab2eebab0c1f" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25844c37-aa4f-4df7-a8d5-bc6a037005ab" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5952acd7-275f-4ba7-9aaa-2429ab2adad6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f30d767d-892c-4b66-8c32-141ed0c881ed" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51855279-567c-4039-a356-eaf3e8eb09e6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/692282c8-430b-49aa-abdf-e387a419bbae" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/38b83124-2fa5-4a84-a11e-3128e00344d0" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d90fa86-dc97-4c05-9f96-1bc689f9d599" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd6de987-5b37-4336-b08e-4cbf14bf1c33" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ed2894a-00a1-47c1-be2a-f2d84693f4d7" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7eebf746-8d1d-4300-ad2c-11d31dc8970f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1530238-d6c5-4191-b8b1-65ff0e2459f0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3482691a-368f-4866-9681-501f4568779f" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c75e9f7-f3d7-4531-9b80-9fd59767c3c5" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e84ac70b-38b0-46e5-ac63-221756fa04b0" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/238ee183-3f24-4902-a7bf-834f6b839914" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bc5feda-0d6e-4335-846c-5c27c2cb33f0" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95afdbe6-87e2-475b-8d8e-22b9faee8e59" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fecd1f54-8122-4b2e-a009-7de2f2744bff" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6fcb1e2a-f18e-43a7-be7d-e947233efc40" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb138f79-5e68-43e1-9b17-cdb3b36c1c07" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/181e2f61-9b2a-4222-b893-0bd41ce7c87c" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5337c28-9954-49d5-b8ef-9fcdcff15b1d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/062fa9ac-be4d-40a4-b6e4-3115b8c60576" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2b17e4d-fc52-4de9-a743-e2f8fc126a31" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11a76d31-216e-49bb-a55d-445e7e8b99d6" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60cbfe2e-5c55-47a2-abec-f09c3a62d884" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2985a70f-da9b-429f-8336-2cf0a1b37fd3" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/65a58716-6241-4743-b944-ca09b6f75317" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a16e6e8-4c60-4f56-8728-11077030446f" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/644bf119-9cb6-4cac-a89e-d04388407de4" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dfe00611-e609-469a-b788-69e25250cf54" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5524943-91ba-4f9e-80c0-140da715344d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd6903b3-3d92-491c-acda-351847bb41a3" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7012b906-d56c-4f41-8b55-601b604a03e6" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/420b1f26-4b58-4232-a8cb-d0a2130cfec7" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8419df7-f049-4845-8e94-917bbc988837" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0ef9630-04b3-4134-b5ef-83ada88dd665" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db7f6309-b5ce-459d-bafa-f6c445708623" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d62b88c-4590-43ca-a460-28d8c87c7d61" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a30b160f-ceb9-4178-b7a8-ba1301299f39" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f5b4eb8f-1f2f-4bf5-a911-f9a154fc747b" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e12b54e5-b55f-44f6-8353-68f9428239c9" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d218321e-e162-4c0c-8273-69d9440e31d6" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee39c243-6ec4-4186-8231-3f63c4237bae" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e0956f53-2306-4310-ac75-c8d45c2a2f39" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4fdbebb5-d0b0-4cb5-9438-d65224613052" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5df21c6-4b07-4653-9a3f-a74159227f0a" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a31dc906-db55-497b-92e8-8de304fc97b5" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c464d71-f3ad-4ba9-b4e2-268427df41ee" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc8faf9f-6b8c-4c76-b13e-3c000e6df9b4" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d20386a9-e06c-4a9f-94ee-d359c53383a2" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c772faff-c072-4ff6-a827-c11606a98cc4" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c3e86a3-8c5e-4bfc-8dd2-f373b30c2ab7" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f238925-fb65-4813-9e04-cabbbf057626" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af343c9a-7a60-4506-a5ae-7c629dda7e4a" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08901180-6102-4cab-bcff-53399cc6ad6a" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f019cda-8915-4cb6-b769-9797853f6e1e" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61ee0e9d-88a6-44be-b4ab-ba909068e651" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdd1f825-2fa0-426b-9153-a2af8b8bdd27" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cc4e105-81fe-43d8-9b14-76ce754469e6" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e834af4-0823-4b4f-b986-c2b6e5db4c7f" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bab3860-6375-45c4-add2-5cfa143de3b7" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9856b397-7d85-4062-8d16-96377d30c95c" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bf75ae2-d50f-44dd-a54d-7f56cbcfa3ea" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0c58f10-8a84-451f-b10c-d4690fab15f2" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9828979-df77-4073-b4ed-c7acfb6a9099" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbdd39f1-12a2-498e-a682-80b9936bfca9" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0e5e3f79-f47b-4ac8-aa0a-6d243b6efb50" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c8f42f2-40ea-49a4-bd78-fab7cd75627b" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d38c808d-5e86-4906-bb42-97b573259575" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/717c7ba6-72f6-4491-a0e5-97cd98a8298a" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18862e82-698a-4ecf-af1d-d28b1d0c8ec9" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/727ffd10-3fdf-447a-b4f8-844d641361c1" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83ea7397-ddbd-488e-9558-aa74838c9972" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d53d7956-a7c8-4542-a133-3da8c9d4c559" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e143735-d6bf-49f9-91a4-336364e3b769" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fdafc42-b03d-40bf-8aa1-1a03d4db6f51" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4dc92eee-894b-4af4-acf5-edfbb27daaf6" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3203f980-fc55-49ba-a87f-884653f460b1" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5254b7f9-4b65-4df8-af0a-7d95da3037d1" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14126b45-98d7-4731-9ccc-50be6ceb7e37" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6bd1a4d8-62e8-4f25-89c2-66fb262412b5" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c0347b0-b952-4288-85df-31a02ab84543" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e1e7950c-29af-4e4f-afbf-3223e3db273a" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcd5f9f5-5cf6-451f-9136-1c5c0bc4f60d" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6313a3a2-3aa5-42b8-ad2d-5d85c90df2e5" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e577c62f-3248-4834-863a-e9739d0aa1c9" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d915c01-9ded-4cf2-bf08-99a65ad37aaa" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1c617366-534b-48c4-99e8-0dedbf47fdbe" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b48e4a9d-7fab-4cc5-90bc-afe311b22aba" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b377e8a4-09d2-4f73-aeb9-a188defa9405" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80cad8bb-a6c6-47f7-915e-e84f2a22f5af" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b064d274-cce7-4627-bd6b-518ea35bf95b" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f398800f-48f4-44f1-ac10-76ebce9a0f49" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b33a4cc4-dd6a-43f5-a20a-daf4bab49612" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d836278e-6967-4a09-8d4e-d0827730bfc7" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77b67adc-fbcd-48a3-af45-517c74022bf1" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c916044-7ef0-4913-a989-c2a678c2330f" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ae4618f-f9d0-44fe-98fb-4a8877865360" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd48ed5f-d318-4dd4-986a-0c74e01000db" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d7c75d09-9b8b-4aa4-a150-904caaa94de1" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cdf13c0-3db4-4ce3-9d5f-d2aabc304587" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/070903a0-6c87-4bd7-880a-1b67e250bf3b" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13379e21-46b3-484c-80e9-13c9e42f74d7" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3a4172d-e4ad-4fff-a0f0-9de9a76479e8" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/577bed2f-7fa6-4fd3-abc1-f46a9663e76a" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b36b3b4d-3e46-4fbf-a5b2-aef3e407b5c2" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1980e0a8-efc3-4ff2-bc1c-0d4db13bed75" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e00a55b5-83e3-4be1-ad8d-b32d1eb12b0e" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11c9273c-5544-4870-a380-8bbb347189f5" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e9ce7b78-6d87-4d3b-b1ea-e4c9993d6e89" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae88e6b4-7025-41bc-8888-e6c12be7058f" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/880922d5-2210-4be5-b498-4ec575bfa6d8" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71960ca0-55f1-403a-a4a7-963c4fd7fc87" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecc821e8-e517-4e6d-b577-17ec085bff7e" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1def74f9-a4a3-41a5-bc46-4b63909a622e" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c373311-19bb-4872-805e-15997cee271e" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c1980aa9-2b6b-4bd0-b537-9b7c162637a2" TargetMode="External" Id="rId131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c6a1488a-3973-4ce2-96c9-3b5e95d63a2b" TargetMode="External" Id="rId132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6309382d-5798-48b3-9bd4-f457c6adc466" TargetMode="External" Id="rId133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c84dfa52-4dee-4603-8af2-fc4f45615f9a" TargetMode="External" Id="rId134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93af35a9-cd5f-4e0a-ab4d-96e341b14d1c" TargetMode="External" Id="rId135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0b0a1843-2ef2-4d77-82b4-18b59cd18be1" TargetMode="External" Id="rId136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e92a6b3e-4373-4c10-b485-2d982b19aedf" TargetMode="External" Id="rId137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bae76138-6891-4247-a059-e6c48911c023" TargetMode="External" Id="rId138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10be8b15-da5a-4ea7-aca3-037e2b2fc320" TargetMode="External" Id="rId139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ed02c178-ace8-4941-bf43-0cc54eae6275" TargetMode="External" Id="rId140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49611dcb-b269-4238-b5f4-907a6de67f58" TargetMode="External" Id="rId141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b492753a-9928-4267-82b1-8c0e5eb5d8d5" TargetMode="External" Id="rId142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8ae6307-3768-4a99-bef0-ffdf7f5f6162" TargetMode="External" Id="rId143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62dc3179-78b1-4140-85d5-7aaf320979bb" TargetMode="External" Id="rId144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74de9784-9c79-4340-ae76-4f05c402e6cb" TargetMode="External" Id="rId145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b4247082-8f31-4044-8de0-e0b1bec5e719" TargetMode="External" Id="rId146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7edec7d6-31ff-40dd-9f77-9c7b8a6c23ae" TargetMode="External" Id="rId147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb38780e-079d-4b11-9ddf-69a2c7f55122" TargetMode="External" Id="rId148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0879cdb7-ecac-4cd8-bfce-1a1f113c87da" TargetMode="External" Id="rId149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4c09c720-cae5-4c8c-a6ea-fbebdeb4f279" TargetMode="External" Id="rId150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffa674ab-fa01-4ffa-b5e4-8e526a6976c4" TargetMode="External" Id="rId151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ed6ea9b-816a-497a-a06e-6d34101f110a" TargetMode="External" Id="rId152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d0ed2fd-416c-47cd-8837-0785d3c7b7fa" TargetMode="External" Id="rId153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d517bc84-1831-49c6-b2c6-10d622acc7c4" TargetMode="External" Id="rId154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8e018aa-8b12-4855-9fe3-77da47e11114" TargetMode="External" Id="rId155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f9719dc-3fb2-491a-917d-ad7033994197" TargetMode="External" Id="rId156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cb87337-9cfa-4b69-9c0f-4143b7777565" TargetMode="External" Id="rId157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b16c73c8-287f-4c73-a94f-c6625850de06" TargetMode="External" Id="rId158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc3ed4ad-27d4-47d1-97a2-8e81b9762eb5" TargetMode="External" Id="rId159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c3bb54f-8127-4047-87bb-f77406ee11f5" TargetMode="External" Id="rId160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8306a65c-5a13-402c-8dfe-7383ae91c5d5" TargetMode="External" Id="rId161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0616740a-382f-4ed6-bc44-3772e4795375" TargetMode="External" Id="rId162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/abb09307-aaab-4e66-a959-ebb11ad08998" TargetMode="External" Id="rId163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4430815-6f9d-4a49-859c-c152d5835bca" TargetMode="External" Id="rId164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U153"/>
+  <dimension ref="A1:U165"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,6224 +589,6194 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-154698/2026</t>
+          <t>А40-247029/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>17.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "НАУЧНО-ТЕХНИЧЕСКИЙ ИНСТИТУТ МЕЖОТРАСЛЕВОЙ ИНФОРМАЦИИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7714039292</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВИЛТА СТРОЙ"</t>
+          <t>АО "АЛЬФАСТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7806217731</t>
+          <t>7713056834</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Быхалова А. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>16.06.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3694fb49-42d0-4090-8289-fb62889acd8d</t>
+          <t>https://kad.arbitr.ru/Card/f8318406-9c38-4eeb-8a7e-eaac03d32124</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А56-54089/2026</t>
+          <t>А56-84431/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>18.05.2026</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ПАО "РОССЕТИ ЛЕНЭНЕРГО"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7803002209</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИТО РЕКОНСТРАКШН"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7801689787</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>19.06.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f4188f2-8160-4a2a-affc-6786ea4563a9</t>
+          <t>https://kad.arbitr.ru/Card/47c98009-0d56-48ed-ac16-656386ebe48f</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-37040/2026</t>
+          <t>А56-77318/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>06.04.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ПАО "РОССЕТИ ЛЕНЭНЕРГО"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7803002209</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВИТО РЕКОНСТРАКШН"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7801689787</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Корчагина Н. И.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>25.06.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1921bcdd-0036-4be7-89f0-14632cb1971d</t>
+          <t>https://kad.arbitr.ru/Card/208e09fe-6c96-4455-8b89-88b42d266d0f</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-48851/2026</t>
+          <t>А79-5813/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
+          <t>Казенное учреждение Чувашской Республики "Республиканская служба единого заказчика" Министерства строительства, архитектуры и жилищно-коммунального хозяйства Чувашской Республики</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7703702341</t>
+          <t>2130135250</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
+          <t>ООО "Эконом Строй Сервис"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7811126053</t>
+          <t>7807356054</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Чувашской Республики</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Васильев Е. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>04.08.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e187a1c-13fa-48ca-be06-252e76606c90</t>
+          <t>https://kad.arbitr.ru/Card/3a158c29-aec0-4bbd-8d67-3cd265c18734</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-40107/2026</t>
+          <t>А56-67493/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ВОЙСКОВАЯ ЧАСТЬ 45187"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7703702341</t>
+          <t>7805039765</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
+          <t>ООО "СК-ТИТАН"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7811126053</t>
+          <t>7813299421</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
+          <t>Халимбекова А. М.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>18.08.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74dafdd3-549f-4751-9fa8-abb01fc5fc8c</t>
+          <t>https://kad.arbitr.ru/Card/f91610a9-37dd-4a08-9d77-30b7386ddc27</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-33867/2026</t>
+          <t>А56-66998/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>11.02.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "АВТОМОБИЛЬНЫЕ ДОРОГИ ВОСТОЧНОГО АДМИНИСТРАТИВНОГО ОКРУГА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7719788792</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ОАО "СПЕЦИАЛИЗИРОВАННОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-5"</t>
+          <t>ООО "ИНСИБ-ПРО"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7841014981</t>
+          <t>7801499112</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Рагузина П. Н.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca208838-d607-41f7-bb52-9b305fc1af24</t>
+          <t>https://kad.arbitr.ru/Card/1af956c0-ad44-4cd5-8be4-0fcdde455871</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-7776/2026</t>
+          <t>А40-154698/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>27.01.2026</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "СТАНЦИЯ СКОРОЙ МЕДИЦИНСКОЙ ПОМОЩИ"</t>
+          <t>ФГБУ "НАУЧНО-ТЕХНИЧЕСКИЙ ИНСТИТУТ МЕЖОТРАСЛЕВОЙ ИНФОРМАЦИИ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7817036631</t>
+          <t>7714039292</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>ООО "КВИЛТА СТРОЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7806217731</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Сухинова И. В.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4e0da22-8295-4e62-b45f-ab2eebab0c1f</t>
+          <t>https://kad.arbitr.ru/Card/3694fb49-42d0-4090-8289-fb62889acd8d</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-1362/2026</t>
+          <t>А56-54089/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>12.01.2026</t>
+          <t>18.05.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>АО "МЕТРОСТРОЙ СЕВЕРНОЙ СТОЛИЦЫ"</t>
+          <t>ПАО "РОССЕТИ ЛЕНЭНЕРГО"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7810904590</t>
+          <t>7803002209</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "РИГЕЛЬ"</t>
+          <t>ООО "ВИТО РЕКОНСТРАКШН"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7801677608</t>
+          <t>7801689787</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Дамдинова И. Б.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25844c37-aa4f-4df7-a8d5-bc6a037005ab</t>
+          <t>https://kad.arbitr.ru/Card/4f4188f2-8160-4a2a-affc-6786ea4563a9</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-858/2026</t>
+          <t>А56-37040/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>08.01.2026</t>
+          <t>06.04.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО "МЕТРОСТРОЙ СЕВЕРНОЙ СТОЛИЦЫ"</t>
+          <t>ПАО "РОССЕТИ ЛЕНЭНЕРГО"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7810904590</t>
+          <t>7803002209</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "АРМ"</t>
+          <t>ООО "ВИТО РЕКОНСТРАКШН"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7813309380</t>
+          <t>7801689787</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Киселева А. О.</t>
+          <t>Корчагина Н. И.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>29.05.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f30d767d-892c-4b66-8c32-141ed0c881ed</t>
+          <t>https://kad.arbitr.ru/Card/1921bcdd-0036-4be7-89f0-14632cb1971d</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-790/2026</t>
+          <t>А40-48851/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>08.01.2026</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "ГОСУДАРСТВЕННЫЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИСПЫТАТЕЛЬНЫЙ ИНСТИТУТ ВОЕННОЙ МЕДИЦИНЫ" МИНИСТЕРСТВА ОБОРОНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7806194153</t>
+          <t>7703702341</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК-ТИТАН"</t>
+          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7813299421</t>
+          <t>7811126053</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Корчагина Н. И.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5952acd7-275f-4ba7-9aaa-2429ab2adad6</t>
+          <t>https://kad.arbitr.ru/Card/1e187a1c-13fa-48ca-be06-252e76606c90</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А40-357594/2025</t>
+          <t>А40-40107/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7703702341</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПРОЕКТ"</t>
+          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7839091668</t>
+          <t>7811126053</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.03.2026</t>
+          <t>19.05.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51855279-567c-4039-a356-eaf3e8eb09e6</t>
+          <t>https://kad.arbitr.ru/Card/74dafdd3-549f-4751-9fa8-abb01fc5fc8c</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-133565/2025</t>
+          <t>А40-33867/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>11.02.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ И ЭКСПЛУАТАЦИИ ОБЪЕКТОВ РОСГРАНИЦЫ"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "АВТОМОБИЛЬНЫЕ ДОРОГИ ВОСТОЧНОГО АДМИНИСТРАТИВНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7709827266</t>
+          <t>7719788792</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПБ ГО ВДПО"</t>
+          <t>ОАО "СПЕЦИАЛИЗИРОВАННОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-5"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7811623619</t>
+          <t>7841014981</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Лодина Ю. А.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>12.03.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/692282c8-430b-49aa-abdf-e387a419bbae</t>
+          <t>https://kad.arbitr.ru/Card/ca208838-d607-41f7-bb52-9b305fc1af24</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-132150/2025</t>
+          <t>А56-7776/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>23.12.2025</t>
+          <t>27.01.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>АО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ИМПУЛЬС"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ЗДРАВООХРАНЕНИЯ "СТАНЦИЯ СКОРОЙ МЕДИЦИНСКОЙ ПОМОЩИ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7804478424</t>
+          <t>7817036631</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОНОМ СТРОЙ СЕРВИС"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7807356054</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов М. В.</t>
+          <t>Сухинова И. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>22.05.2026</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/38b83124-2fa5-4a84-a11e-3128e00344d0</t>
+          <t>https://kad.arbitr.ru/Card/e4e0da22-8295-4e62-b45f-ab2eebab0c1f</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-131589/2025</t>
+          <t>А56-1362/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>22.12.2025</t>
+          <t>12.01.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>АО "МЕТРОСТРОЙ СЕВЕРНОЙ СТОЛИЦЫ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7810904590</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСИБ-ПРО"</t>
+          <t>ООО "СК "РИГЕЛЬ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7801499112</t>
+          <t>7801677608</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Радынов С. В.</t>
+          <t>Дамдинова И. Б.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>28.02.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2d90fa86-dc97-4c05-9f96-1bc689f9d599</t>
+          <t>https://kad.arbitr.ru/Card/25844c37-aa4f-4df7-a8d5-bc6a037005ab</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-349358/2025</t>
+          <t>А56-790/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>17.12.2025</t>
+          <t>08.01.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "ГЛАВНОЕ ВОЕННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ №14"</t>
+          <t>ФГБУ "ГОСУДАРСТВЕННЫЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИСПЫТАТЕЛЬНЫЙ ИНСТИТУТ ВОЕННОЙ МЕДИЦИНЫ" МИНИСТЕРСТВА ОБОРОНЫ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5047054473</t>
+          <t>7806194153</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
+          <t>ООО "СК-ТИТАН"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7811126053</t>
+          <t>7813299421</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Корчагина Н. И.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd6de987-5b37-4336-b08e-4cbf14bf1c33</t>
+          <t>https://kad.arbitr.ru/Card/5952acd7-275f-4ba7-9aaa-2429ab2adad6</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-128257/2025</t>
+          <t>А56-858/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>15.12.2025</t>
+          <t>08.01.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>АО "МЕТРОСТРОЙ СЕВЕРНОЙ СТОЛИЦЫ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7810904590</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "ПРОЕКТНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "АРМ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7813309380</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Болотова Л. Д.</t>
+          <t>Киселева А. О.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ed2894a-00a1-47c1-be2a-f2d84693f4d7</t>
+          <t>https://kad.arbitr.ru/Card/f30d767d-892c-4b66-8c32-141ed0c881ed</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-125198/2025</t>
+          <t>А40-357594/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>08.12.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО</t>
+          <t>ООО "СТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7839091668</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
+          <t>Акименко О. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
-      <c r="Q18" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>21.03.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7eebf746-8d1d-4300-ad2c-11d31dc8970f</t>
+          <t>https://kad.arbitr.ru/Card/51855279-567c-4039-a356-eaf3e8eb09e6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-124551/2025</t>
+          <t>А56-133565/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ПО СТРОИТЕЛЬСТВУ И ЭКСПЛУАТАЦИИ ОБЪЕКТОВ РОСГРАНИЦЫ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7709827266</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХОЛДИНГ ЕВРО ДОМ"</t>
+          <t>ООО "СПБ ГО ВДПО"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7813219384</t>
+          <t>7811623619</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Логинов С. И.</t>
+          <t>Лодина Ю. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>27.03.2026</t>
+          <t>12.03.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1530238-d6c5-4191-b8b1-65ff0e2459f0</t>
+          <t>https://kad.arbitr.ru/Card/692282c8-430b-49aa-abdf-e387a419bbae</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-122435/2025</t>
+          <t>А56-132150/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>03.12.2025</t>
+          <t>23.12.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>АО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "ИМПУЛЬС"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7804478424</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСИБ-ПРО"</t>
+          <t>ООО "ЭКОНОМ СТРОЙ СЕРВИС"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7801499112</t>
+          <t>7807356054</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Среброва Т. А.</t>
+          <t>Кузнецов М. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3482691a-368f-4866-9681-501f4568779f</t>
+          <t>https://kad.arbitr.ru/Card/38b83124-2fa5-4a84-a11e-3128e00344d0</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-122753/2025</t>
+          <t>А56-131589/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>03.12.2025</t>
+          <t>22.12.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>НО «Фонд капитального ремонта многоквартирных домов ленинградской области»</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕСТА СТРОЙ-МОНТАЖ"</t>
+          <t>ООО "ИНСИБ-ПРО"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7820330834</t>
+          <t>7801499112</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Алчаков Б. Х.</t>
+          <t>Радынов С. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr"/>
-      <c r="R21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств с члена СРО и СРО как соответчика.</t>
+        </is>
+      </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>05.06.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e84ac70b-38b0-46e5-ac63-221756fa04b0</t>
+          <t>https://kad.arbitr.ru/Card/2d90fa86-dc97-4c05-9f96-1bc689f9d599</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А56-122147/2025</t>
+          <t>А40-349358/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>03.12.2025</t>
+          <t>17.12.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ФГУП "ГЛАВНОЕ ВОЕННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ №14"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>5047054473</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХОЛДИНГ ЕВРО ДОМ"</t>
+          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7813219384</t>
+          <t>7811126053</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Дунаева Д. Ю.</t>
-[...2 lines deleted...]
-      <c r="O22" s="2" t="inlineStr"/>
+          <t>Чадов А. С.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>2260737561.62</v>
+      </c>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr"/>
-      <c r="R22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неотработанного аванса, неустойки и процентов по контракту от 04.09.2020.</t>
+        </is>
+      </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>19.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5c75e9f7-f3d7-4531-9b80-9fd59767c3c5</t>
+          <t>https://kad.arbitr.ru/Card/cd6de987-5b37-4336-b08e-4cbf14bf1c33</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-123002/2025</t>
+          <t>А56-128257/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>03.12.2025</t>
+          <t>15.12.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСИБ-ПРО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7801499112</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Лодина Ю. А.</t>
+          <t>Болотова Л. Д.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по иску Фонда капитального ремонта к ООО ИНСИБ-ПРО</t>
+          <t>О взыскании денежных средств</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/238ee183-3f24-4902-a7bf-834f6b839914</t>
+          <t>https://kad.arbitr.ru/Card/9ed2894a-00a1-47c1-be2a-f2d84693f4d7</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-325633/2025</t>
+          <t>А56-125198/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>26.11.2025</t>
+          <t>08.12.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7839091690</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларионова Н. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с ООО РЕМСТРОЙ в пользу ФКР Москвы</t>
+          <t>Взыскание средств с СРО в связи с деятельностью члена СРО ООО Инсиб-Про</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>23.03.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1bc5feda-0d6e-4335-846c-5c27c2cb33f0</t>
+          <t>https://kad.arbitr.ru/Card/7eebf746-8d1d-4300-ad2c-11d31dc8970f</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-115445/2025</t>
+          <t>А56-124551/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>ООО "ХОЛДИНГ ЕВРО ДОМ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7813219384</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Болотова Л. Д.</t>
+          <t>Логинов С. И.</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>21.01.2026</t>
+          <t>27.03.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95afdbe6-87e2-475b-8d8e-22b9faee8e59</t>
+          <t>https://kad.arbitr.ru/Card/e1530238-d6c5-4191-b8b1-65ff0e2459f0</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А44-6219/2025</t>
+          <t>А56-122435/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>12.11.2025</t>
+          <t>03.12.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Администрация Крестецкого муниципального округа</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>5300012165</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проект Инжиниринг"</t>
+          <t>ООО "ИНСИБ-ПРО"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7813212974</t>
+          <t>7801499112</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Среброва Т. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Обязание предоставить обеспечение гарантийных обязательств и взыскание неустойки по контрактам</t>
+          <t>Взыскание денежных средств в рамках обязательств члена СРО перед Фондом капитального ремонта</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fecd1f54-8122-4b2e-a009-7de2f2744bff</t>
+          <t>https://kad.arbitr.ru/Card/3482691a-368f-4866-9681-501f4568779f</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-109868/2025</t>
+          <t>А56-122147/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>11.11.2025</t>
+          <t>03.12.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ВОЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>9704016606</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
+          <t>ООО "ХОЛДИНГ ЕВРО ДОМ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7811126053</t>
+          <t>7813219384</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Рагузина П. Н.</t>
+          <t>Дунаева Д. Ю.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6fcb1e2a-f18e-43a7-be7d-e947233efc40</t>
+          <t>https://kad.arbitr.ru/Card/5c75e9f7-f3d7-4531-9b80-9fd59767c3c5</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А31-8375/2025</t>
+          <t>А56-122753/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>07.11.2025</t>
+          <t>03.12.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>МДОУ "Центр развития ребенка - детский сад № 13" г. Галича Костромской области</t>
+          <t>НО «Фонд капитального ремонта многоквартирных домов ленинградской области»</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>4403002738</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОНОМ СТРОЙСЕРВИС"</t>
+          <t>ООО "ВЕСТА СТРОЙ-МОНТАЖ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7807356054</t>
+          <t>7820330834</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Костромской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Авдеева Н. Ю.</t>
+          <t>Алчаков Б. Х.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb138f79-5e68-43e1-9b17-cdb3b36c1c07</t>
+          <t>https://kad.arbitr.ru/Card/e84ac70b-38b0-46e5-ac63-221756fa04b0</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А44-5922/2025</t>
+          <t>А56-123002/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>03.12.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>МАУ "Центр реализации проектов комфортной городской среды"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5300001484</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "Нордстройгрупп"</t>
+          <t>ООО "ИНСИБ-ПРО"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7806573602</t>
+          <t>7801499112</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Соколова Е. А.</t>
+          <t>Лодина Ю. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr"/>
-      <c r="R29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств по иску Фонда капитального ремонта к ООО ИНСИБ-ПРО</t>
+        </is>
+      </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/181e2f61-9b2a-4222-b893-0bd41ce7c87c</t>
+          <t>https://kad.arbitr.ru/Card/238ee183-3f24-4902-a7bf-834f6b839914</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А44-5923/2025</t>
+          <t>А40-325633/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>26.11.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>МАУ "Центр реализации проектов комфортной городской среды"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>5300001484</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ООО "Нордстройгрупп"</t>
+          <t>ООО "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7806573602</t>
+          <t>7839091690</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>21467196.81</v>
+        <v>321183.18</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание предоставить обеспечение гарантийных обязательств по контракту на строительство школы</t>
+          <t>Взыскание денежных средств с ООО РЕМСТРОЙ в пользу ФКР Москвы</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/062fa9ac-be4d-40a4-b6e4-3115b8c60576</t>
+          <t>https://kad.arbitr.ru/Card/1bc5feda-0d6e-4335-846c-5c27c2cb33f0</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А56-104952/2025</t>
+          <t>А56-115445/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Дунаева Д. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Болотова Л. Д.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки работ по капремонту и взыскание неустойки за нарушение обязательств</t>
+          <t>Взыскание средств по договору на выполнение работ по капитальному ремонту общего имущества в МКД</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>29.03.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5337c28-9954-49d5-b8ef-9fcdcff15b1d</t>
+          <t>https://kad.arbitr.ru/Card/95afdbe6-87e2-475b-8d8e-22b9faee8e59</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А56-98801/2025</t>
+          <t>А44-6219/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>12.11.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Другое</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ПАО "ТАТНЕФТЬ" ИМЕНИ В.Д. ШАШИНА</t>
+          <t>Администрация Крестецкого муниципального округа</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>1644003838</t>
+          <t>5300012165</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛВИСТА"</t>
+          <t>ООО "Проект Инжиниринг"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7816719970</t>
+          <t>7813212974</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Сюрина Ю. С.</t>
-[...5 lines deleted...]
-      <c r="R32" s="2" t="inlineStr"/>
+          <t>Высокоостровская А. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>2472904.9</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>105000</v>
+      </c>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Обязание предоставить обеспечение гарантийных обязательств и взыскание неустойки по контрактам</t>
+        </is>
+      </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>27.12.2025</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c2b17e4d-fc52-4de9-a743-e2f8fc126a31</t>
+          <t>https://kad.arbitr.ru/Card/fecd1f54-8122-4b2e-a009-7de2f2744bff</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-272523/2025</t>
+          <t>А56-109868/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>11.11.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "НАУЧНО-ТЕХНИЧЕСКИЙ ИНСТИТУТ МЕЖОТРАСЛЕВОЙ ИНФОРМАЦИИ"</t>
+          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ВОЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7714039292</t>
+          <t>9704016606</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "КВИЛТА СТРОЙ"</t>
+          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7806217731</t>
+          <t>7811126053</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Рагузина П. Н.</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11a76d31-216e-49bb-a55d-445e7e8b99d6</t>
+          <t>https://kad.arbitr.ru/Card/6fcb1e2a-f18e-43a7-be7d-e947233efc40</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-97265/2025</t>
+          <t>А31-8375/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>03.10.2025</t>
+          <t>07.11.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация «Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах»</t>
+          <t>МДОУ "Центр развития ребенка - детский сад № 13" г. Галича Костромской области</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>4403002738</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>ООО "ЭКОНОМ СТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7807356054</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Костромской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Хижняк М. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Авдеева Н. Ю.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
       <c r="P34" s="2" t="inlineStr"/>
-      <c r="Q34" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2985a70f-da9b-429f-8336-2cf0a1b37fd3</t>
+          <t>https://kad.arbitr.ru/Card/eb138f79-5e68-43e1-9b17-cdb3b36c1c07</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А56-97323/2025</t>
+          <t>А44-5922/2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>03.10.2025</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация «Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах»</t>
+          <t>МАУ "Центр реализации проектов комфортной городской среды"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>5300001484</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "Нордстройгрупп"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7806573602</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Среброва Т. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Соколова Е. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
-      <c r="Q35" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>11.04.2026</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60cbfe2e-5c55-47a2-abec-f09c3a62d884</t>
+          <t>https://kad.arbitr.ru/Card/181e2f61-9b2a-4222-b893-0bd41ce7c87c</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-96924/2025</t>
+          <t>А56-104952/2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>02.10.2025</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Болотова Л. Д.</t>
-[...2 lines deleted...]
-      <c r="O36" s="2" t="inlineStr"/>
+          <t>Дунаева Д. Ю.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>395512.63</v>
+      </c>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств по иску Фонда капитального ремонта.</t>
+          <t>Обязание устранить недостатки работ по капремонту и взыскание неустойки за нарушение обязательств</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/65a58716-6241-4743-b944-ca09b6f75317</t>
+          <t>https://kad.arbitr.ru/Card/e5337c28-9954-49d5-b8ef-9fcdcff15b1d</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А56-91505/2025</t>
+          <t>А44-5923/2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>18.09.2025</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬЯНС-А"</t>
+          <t>МАУ "Центр реализации проектов комфортной городской среды"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>3661068613</t>
+          <t>5300001484</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "Нордстройгрупп"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7806573602</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Алчаков Б. Х.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>30000</v>
-[...3 lines deleted...]
-      </c>
+        <v>21467196.81</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Нарушение исключительных прав на фотографическое произведение 0048</t>
+          <t>Обязание предоставить обеспечение гарантийных обязательств по контракту на строительство школы</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7a16e6e8-4c60-4f56-8728-11077030446f</t>
+          <t>https://kad.arbitr.ru/Card/062fa9ac-be4d-40a4-b6e4-3115b8c60576</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-81475/2025</t>
+          <t>А56-98801/2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>26.08.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Другое</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ГУП "ВОДОКАНАЛ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ПАО "ТАТНЕФТЬ" ИМЕНИ В.Д. ШАШИНА</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>7830000426</t>
+          <t>1644003838</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ФИРМА "ТЕХНИКА"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛВИСТА"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7805020370</t>
+          <t>7816719970</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
+          <t>Сюрина Ю. С.</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr"/>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr"/>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>09.01.2026</t>
+          <t>27.12.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/644bf119-9cb6-4cac-a89e-d04388407de4</t>
+          <t>https://kad.arbitr.ru/Card/c2b17e4d-fc52-4de9-a743-e2f8fc126a31</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А56-81262/2025</t>
+          <t>А40-272523/2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>25.08.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕТЕРБУРГТЕПЛОЭНЕРГО"</t>
+          <t>ФГБУ "НАУЧНО-ТЕХНИЧЕСКИЙ ИНСТИТУТ МЕЖОТРАСЛЕВОЙ ИНФОРМАЦИИ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7838024362</t>
+          <t>7714039292</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ЭНЕРГОЛИДЕР"</t>
+          <t>ООО "КВИЛТА СТРОЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7806566059</t>
+          <t>7806217731</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Дорохова Н. Н.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr"/>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr"/>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>24.10.2025</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dfe00611-e609-469a-b788-69e25250cf54</t>
+          <t>https://kad.arbitr.ru/Card/11a76d31-216e-49bb-a55d-445e7e8b99d6</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-213438/2025</t>
+          <t>А56-97323/2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>14.08.2025</t>
+          <t>03.10.2025</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "АВТОМОБИЛЬНЫЕ ДОРОГИ ВОСТОЧНОГО АДМИНИСТРАТИВНОГО ОКРУГА"</t>
+          <t>Некоммерческая организация «Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах»</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7719788792</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ОАО "СПЕЦИАЛИЗИРОВАННОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-5"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7841014981</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
-[...2 lines deleted...]
-      <c r="O40" s="2" t="inlineStr"/>
+          <t>Среброва Т. А.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>24435850.17</v>
+      </c>
       <c r="P40" s="2" t="inlineStr"/>
-      <c r="Q40" s="2" t="inlineStr"/>
-      <c r="R40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R40" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности по договору № 4-974/А/ФС/2020 от 25.05.2021</t>
+        </is>
+      </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>06.11.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5524943-91ba-4f9e-80c0-140da715344d</t>
+          <t>https://kad.arbitr.ru/Card/60cbfe2e-5c55-47a2-abec-f09c3a62d884</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А42-6471/2025</t>
+          <t>А56-97265/2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>01.08.2025</t>
+          <t>03.10.2025</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В МУРМАНСКОЙ ОБЛАСТИ"</t>
+          <t>Некоммерческая организация «Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах»</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5190996259</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>7836000045</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Дубровкин Р. С.</t>
-[...2 lines deleted...]
-      <c r="O41" s="2" t="inlineStr"/>
+          <t>Хижняк М. С.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>10350816.21</v>
+      </c>
       <c r="P41" s="2" t="inlineStr"/>
-      <c r="Q41" s="2" t="inlineStr"/>
-      <c r="R41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом СРО (ООО УНР-398)</t>
+        </is>
+      </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd6903b3-3d92-491c-acda-351847bb41a3</t>
+          <t>https://kad.arbitr.ru/Card/2985a70f-da9b-429f-8336-2cf0a1b37fd3</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А42-6470/2025</t>
+          <t>А56-96924/2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>01.08.2025</t>
+          <t>02.10.2025</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В МУРМАНСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5190996259</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Дубровкин Р. С.</t>
+          <t>Болотова Л. Д.</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr"/>
       <c r="P42" s="2" t="inlineStr"/>
-      <c r="Q42" s="2" t="inlineStr"/>
-      <c r="R42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств по иску Фонда капитального ремонта.</t>
+        </is>
+      </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7012b906-d56c-4f41-8b55-601b604a03e6</t>
+          <t>https://kad.arbitr.ru/Card/65a58716-6241-4743-b944-ca09b6f75317</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А56-71363/2025</t>
+          <t>А56-91505/2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>29.07.2025</t>
+          <t>18.09.2025</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ГУП "ВОДОКАНАЛ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "АЛЬЯНС-А"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7830000426</t>
+          <t>3661068613</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕВСКИЕ ГОРИЗОНТЫ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7805459760</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов М. В.</t>
-[...5 lines deleted...]
-      <c r="R43" s="2" t="inlineStr"/>
+          <t>Алчаков Б. Х.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>10000</v>
+      </c>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение исключительных прав на фотографическое произведение 0048</t>
+        </is>
+      </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>28.08.2025</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/420b1f26-4b58-4232-a8cb-d0a2130cfec7</t>
+          <t>https://kad.arbitr.ru/Card/7a16e6e8-4c60-4f56-8728-11077030446f</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А72-8799/2025</t>
+          <t>А56-81475/2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>28.07.2025</t>
+          <t>26.08.2025</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "НИКОЛАЕВСКИЙ РАЙОН" УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
+          <t>ГУП "ВОДОКАНАЛ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7311001056</t>
+          <t>7830000426</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>ООО Эконом Строй Сервис</t>
+          <t>ЗАО "ФИРМА "ТЕХНИКА"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7807356054</t>
+          <t>7805020370</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Слепенкова О. А.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr"/>
-      <c r="Q44" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>06.12.2025</t>
+          <t>09.01.2026</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8419df7-f049-4845-8e94-917bbc988837</t>
+          <t>https://kad.arbitr.ru/Card/644bf119-9cb6-4cac-a89e-d04388407de4</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А56-70377/2025</t>
+          <t>А56-81262/2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025</t>
+          <t>25.08.2025</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ООО "ПЕТЕРБУРГТЕПЛОЭНЕРГО"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7838024362</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>ООО "СК ЭНЕРГОЛИДЕР"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7806566059</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Петрова Ж. А.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr"/>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>24.10.2025</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0ef9630-04b3-4134-b5ef-83ada88dd665</t>
+          <t>https://kad.arbitr.ru/Card/dfe00611-e609-469a-b788-69e25250cf54</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А56-70051/2025</t>
+          <t>А40-213438/2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025</t>
+          <t>14.08.2025</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ ГОРОДА МОСКВЫ "АВТОМОБИЛЬНЫЕ ДОРОГИ ВОСТОЧНОГО АДМИНИСТРАТИВНОГО ОКРУГА"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7719788792</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ОАО "СПЕЦИАЛИЗИРОВАННОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-5"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7841014981</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Сухинова И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
       <c r="P46" s="2" t="inlineStr"/>
-      <c r="Q46" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>04.05.2026</t>
+          <t>06.11.2025</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db7f6309-b5ce-459d-bafa-f6c445708623</t>
+          <t>https://kad.arbitr.ru/Card/f5524943-91ba-4f9e-80c0-140da715344d</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А56-69706/2025</t>
+          <t>А42-6471/2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>01.08.2025</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В МУРМАНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>5190996259</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>7836000045</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Петрова Ж. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Дубровкин Р. С.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
-      <c r="Q47" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>20.09.2025</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d62b88c-4590-43ca-a460-28d8c87c7d61</t>
+          <t>https://kad.arbitr.ru/Card/dd6903b3-3d92-491c-acda-351847bb41a3</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-188480/2025</t>
+          <t>А42-6470/2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>01.08.2025</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В МУРМАНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5190996259</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕФАНС"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7839443197</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Козленкова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Дубровкин Р. С.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
-      <c r="Q48" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>31.08.2025</t>
+          <t>20.09.2025</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a30b160f-ceb9-4178-b7a8-ba1301299f39</t>
+          <t>https://kad.arbitr.ru/Card/7012b906-d56c-4f41-8b55-601b604a03e6</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-68701/2025</t>
+          <t>А56-71363/2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>21.07.2025</t>
+          <t>29.07.2025</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ГУП "ВОДОКАНАЛ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7830000426</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>ООО "НЕВСКИЕ ГОРИЗОНТЫ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7805459760</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Голоузова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кузнецов М. В.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
-      <c r="Q49" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>22.04.2026</t>
+          <t>28.08.2025</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f5b4eb8f-1f2f-4bf5-a911-f9a154fc747b</t>
+          <t>https://kad.arbitr.ru/Card/420b1f26-4b58-4232-a8cb-d0a2130cfec7</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А56-66094/2025</t>
+          <t>А72-8799/2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>14.07.2025</t>
+          <t>28.07.2025</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ФЁДОРОВСКОГО ГОРОДСКОГО ПОСЕЛЕНИЯ ТОСНЕНСКОГО МУНИЦИПАЛЬНОГО РАЙОНА ЛЕНИНГРАДСКОЙ ОБЛАСТИ</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "НИКОЛАЕВСКИЙ РАЙОН" УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>4716024602</t>
+          <t>7311001056</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОДОТЕПЛОМОНТАЖ"</t>
+          <t>ООО Эконом Строй Сервис</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7805699514</t>
+          <t>7807356054</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС Северо-Западного округа</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Пряхина Ю. В.</t>
+          <t>Слепенкова О. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
-      <c r="Q50" s="2" t="inlineStr"/>
-      <c r="R50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Обязание устранить недостатки работ (протечка навеса, отмостка, сливы) по гарантии госконтракта</t>
+        </is>
+      </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>06.12.2025</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e12b54e5-b55f-44f6-8353-68f9428239c9</t>
+          <t>https://kad.arbitr.ru/Card/f8419df7-f049-4845-8e94-917bbc988837</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А56-59913/2025</t>
+          <t>А56-70377/2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>01.07.2025</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬЯНС-А"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>3661068613</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Рагузина П. Н.</t>
+          <t>Петрова Ж. А.</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
-      <c r="Q51" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>16.07.2025</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d218321e-e162-4c0c-8273-69d9440e31d6</t>
+          <t>https://kad.arbitr.ru/Card/f0ef9630-04b3-4134-b5ef-83ada88dd665</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А56-56009/2025</t>
+          <t>А56-70051/2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>18.06.2025</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛКОМСЕРВИС № 1 МОСКОВСКОГО РАЙОНА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ</t>
-[...2 lines deleted...]
-      <c r="L52" s="2" t="inlineStr"/>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>7807340921</t>
+        </is>
+      </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
-[...2 lines deleted...]
-      <c r="O52" s="2" t="inlineStr"/>
+          <t>Сухинова И. В.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="n">
+        <v>1127477.86</v>
+      </c>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков капитального ремонта крыш МКД и взыскание судебной неустойки</t>
+          <t>Взыскание неустойки за просрочку устранения дефектов работ и обязание устранить недостатки</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee39c243-6ec4-4186-8231-3f63c4237bae</t>
+          <t>https://kad.arbitr.ru/Card/db7f6309-b5ce-459d-bafa-f6c445708623</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А56-45179/2025</t>
+          <t>А56-69706/2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>21.05.2025</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ТИХВИНСКИЙ МУНИЦИПАЛЬНЫЙ РАЙОН ЛЕНИНГРАДСКОЙ ОБЛАСТИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>4715015877</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХОЛДИНГ ЕВРО ДОМ"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7813219384</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>13 арбитражный апелляционный суд</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Бармина И. Н.</t>
-[...2 lines deleted...]
-      <c r="O53" s="2" t="inlineStr"/>
+          <t>Петрова Ж. А.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>40040.54</v>
+      </c>
       <c r="P53" s="2" t="inlineStr"/>
-      <c r="Q53" s="2" t="inlineStr"/>
-      <c r="R53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R53" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в порядке регресса с подрядчика и СРО</t>
+        </is>
+      </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e0956f53-2306-4310-ac75-c8d45c2a2f39</t>
+          <t>https://kad.arbitr.ru/Card/9d62b88c-4590-43ca-a460-28d8c87c7d61</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А72-4382/2025</t>
+          <t>А40-188480/2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>09.04.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "НИКОЛАЕВСКИЙ РАЙОН" УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7311001056</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>ООО Эконом Строй Сервис</t>
+          <t>ООО "ДЕФАНС"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7807356054</t>
+          <t>7839443197</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС Ульяновской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Моисейченкова Е. Н.</t>
+          <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>1546557.92</v>
+        <v>58953.36</v>
       </c>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки и штрафа за нарушение условий контракта на капитальный ремонт сельской школы</t>
+          <t>Солидарное взыскание убытков с ООО «ДЕФАНС» и СРО.</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>27.06.2025</t>
+          <t>31.08.2025</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4fdbebb5-d0b0-4cb5-9438-d65224613052</t>
+          <t>https://kad.arbitr.ru/Card/a30b160f-ceb9-4178-b7a8-ba1301299f39</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-65147/2025</t>
+          <t>А56-68701/2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>21.07.2025</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "ГЛАВНОЕ ВОЕННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ ПО СПЕЦИАЛЬНЫМ ОБЪЕКТАМ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>7734003657</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7811126053</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Мищенко А. В.</t>
+          <t>Голоузова О. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>866755.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>403290</v>
+      </c>
+      <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неисполнения субподрядчиком обязательств по охране объекта.</t>
+          <t>Возмещение ущерба от залития квартиры при капремонте, СРО привлечена как соответчик за члена</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>07.12.2025</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5df21c6-4b07-4653-9a3f-a74159227f0a</t>
+          <t>https://kad.arbitr.ru/Card/f5b4eb8f-1f2f-4bf5-a911-f9a154fc747b</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-18918/2025</t>
+          <t>А56-66094/2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>31.01.2025</t>
+          <t>14.07.2025</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
+          <t>АДМИНИСТРАЦИЯ ФЁДОРОВСКОГО ГОРОДСКОГО ПОСЕЛЕНИЯ ТОСНЕНСКОГО МУНИЦИПАЛЬНОГО РАЙОНА ЛЕНИНГРАДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>7703702341</t>
+          <t>4716024602</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
+          <t>ООО "ВОДОТЕПЛОМОНТАЖ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7811126053</t>
+          <t>7805699514</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Северо-Западного округа</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Ведерников М. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Пряхина Ю. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>28.10.2025</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a31dc906-db55-497b-92e8-8de304fc97b5</t>
+          <t>https://kad.arbitr.ru/Card/e12b54e5-b55f-44f6-8353-68f9428239c9</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А42-574/2025</t>
+          <t>А56-59913/2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>30.01.2025</t>
+          <t>01.07.2025</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В МУРМАНСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АЛЬЯНС-А"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>5190996259</t>
+          <t>3661068613</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Дубровкин Р. С.</t>
+          <t>Рагузина П. Н.</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr"/>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Обязание подрядчика устранить дефекты капремонта крыш и фасадов МКД в рамках гарантийных обязательств</t>
+          <t>Основания иска в тексте документа не указаны</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>26.11.2025</t>
+          <t>16.07.2025</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c464d71-f3ad-4ba9-b4e2-268427df41ee</t>
+          <t>https://kad.arbitr.ru/Card/d218321e-e162-4c0c-8273-69d9440e31d6</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-290445/2024</t>
+          <t>А56-56009/2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>03.12.2024</t>
+          <t>18.06.2025</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
+          <t>ООО "ЖИЛКОМСЕРВИС № 1 МОСКОВСКОГО РАЙОНА"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7703702341</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Сергеева О. Н.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса, неустойки и процентов по договору строительного подряда.</t>
+          <t>Устранение недостатков капитального ремонта крыш МКД и взыскание судебной неустойки</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>16.10.2025</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc8faf9f-6b8c-4c76-b13e-3c000e6df9b4</t>
+          <t>https://kad.arbitr.ru/Card/ee39c243-6ec4-4186-8231-3f63c4237bae</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А56-101520/2024</t>
+          <t>А56-45179/2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>21.05.2025</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ТИХВИНСКИЙ МУНИЦИПАЛЬНЫЙ РАЙОН ЛЕНИНГРАДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4715015877</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИМПУЛЬС-М"</t>
-[...2 lines deleted...]
-      <c r="L59" s="2" t="inlineStr"/>
+          <t>ООО "ХОЛДИНГ ЕВРО ДОМ"</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>7813219384</t>
+        </is>
+      </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>13 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Ермолина Е. К.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бармина И. Н.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
       <c r="P59" s="2" t="inlineStr"/>
-      <c r="Q59" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>27.11.2024</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d20386a9-e06c-4a9f-94ee-d359c53383a2</t>
+          <t>https://kad.arbitr.ru/Card/e0956f53-2306-4310-ac75-c8d45c2a2f39</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А56-89757/2024</t>
+          <t>А72-4382/2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>12.09.2024</t>
+          <t>09.04.2025</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛКОМСЕРВИС № 1 МОСКОВСКОГО РАЙОНА"</t>
+          <t>АДМИНИСТРАЦИЯ МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ "НИКОЛАЕВСКИЙ РАЙОН" УЛЬЯНОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>7810520970</t>
+          <t>7311001056</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
-[...2 lines deleted...]
-      <c r="L60" s="2" t="inlineStr"/>
+          <t>ООО Эконом Строй Сервис</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>7807356054</t>
+        </is>
+      </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ульяновской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Киселева А. О.</t>
-[...2 lines deleted...]
-      <c r="O60" s="2" t="inlineStr"/>
+          <t>Моисейченкова Е. Н.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="n">
+        <v>1546557.92</v>
+      </c>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки капитального ремонта фасада (разрушение водосточных труб).</t>
+          <t>Взыскание неустойки и штрафа за нарушение условий контракта на капитальный ремонт сельской школы</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>27.06.2025</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c772faff-c072-4ff6-a827-c11606a98cc4</t>
+          <t>https://kad.arbitr.ru/Card/4fdbebb5-d0b0-4cb5-9438-d65224613052</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А56-40294/2024</t>
+          <t>А40-65147/2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>24.04.2024</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>ФГУП "ГЛАВНОЕ ВОЕННО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ ПО СПЕЦИАЛЬНЫМ ОБЪЕКТАМ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7734003657</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7811126053</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Среброва Т. А.</t>
-[...5 lines deleted...]
-      <c r="R61" s="2" t="inlineStr"/>
+          <t>Мищенко А. В.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="n">
+        <v>866755.6</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>866755.6</v>
+      </c>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков из-за неисполнения субподрядчиком обязательств по охране объекта.</t>
+        </is>
+      </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>16.10.2024</t>
+          <t>07.02.2026</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9c3e86a3-8c5e-4bfc-8dd2-f373b30c2ab7</t>
+          <t>https://kad.arbitr.ru/Card/a5df21c6-4b07-4653-9a3f-a74159227f0a</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А56-38737/2024</t>
+          <t>А40-18918/2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>20.04.2024</t>
+          <t>31.01.2025</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7703702341</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСИБ-ПРО"</t>
+          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7801499112</t>
+          <t>7811126053</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Среброва Т. А.</t>
-[...5 lines deleted...]
-      <c r="R62" s="2" t="inlineStr"/>
+          <t>Ведерников М. А.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>82320885.94</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>82320885.94</v>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неотработанного аванса, неустойки и процентов по договору строительного подряда.</t>
+        </is>
+      </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>04.11.2024</t>
+          <t>28.10.2025</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f238925-fb65-4813-9e04-cabbbf057626</t>
+          <t>https://kad.arbitr.ru/Card/a31dc906-db55-497b-92e8-8de304fc97b5</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А56-32370/2024</t>
+          <t>А42-574/2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>03.04.2024</t>
+          <t>30.01.2025</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>АО "Метрострой Северной Столицы"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В МУРМАНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>7810904590</t>
+          <t>5190996259</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛВИСТА"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7816719970</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
+          <t>Дубровкин Р. С.</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr"/>
       <c r="P63" s="2" t="inlineStr"/>
-      <c r="Q63" s="2" t="inlineStr"/>
-      <c r="R63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Обязание подрядчика устранить дефекты капремонта крыш и фасадов МКД в рамках гарантийных обязательств</t>
+        </is>
+      </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>12.03.2025</t>
+          <t>26.11.2025</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af343c9a-7a60-4506-a5ae-7c629dda7e4a</t>
+          <t>https://kad.arbitr.ru/Card/9c464d71-f3ad-4ba9-b4e2-268427df41ee</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А56-30867/2024</t>
+          <t>А40-290445/2024</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>01.04.2024</t>
+          <t>03.12.2024</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>АО "МЕТРОСТРОЙ СЕВЕРНОЙ СТОЛИЦЫ"</t>
+          <t>АО "ГЛАВНОЕ УПРАВЛЕНИЕ ОБУСТРОЙСТВА ВОЙСК"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>7810904590</t>
+          <t>7703702341</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛВИСТА"</t>
+          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7816719970</t>
+          <t>7811126053</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Данилова Н. П.</t>
-[...5 lines deleted...]
-      <c r="R64" s="2" t="inlineStr"/>
+          <t>Лихачева О. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>104490187.08</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>104490187.08</v>
+      </c>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неотработанного аванса, неустойки и процентов по договору строительного подряда.</t>
+        </is>
+      </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>24.10.2024</t>
+          <t>16.10.2025</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08901180-6102-4cab-bcff-53399cc6ad6a</t>
+          <t>https://kad.arbitr.ru/Card/bc8faf9f-6b8c-4c76-b13e-3c000e6df9b4</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А42-2433/2024</t>
+          <t>А56-101520/2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>25.03.2024</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В МУРМАНСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>5190996259</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ИМПУЛЬС-М"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr"/>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Дубровкин Р. С.</t>
-[...2 lines deleted...]
-      <c r="O65" s="2" t="inlineStr"/>
+          <t>Ермолина Е. К.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>180920</v>
+      </c>
       <c r="P65" s="2" t="inlineStr"/>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков работ по капитальному ремонту крыши МКД в рамках гарантийных обязательств</t>
+          <t>Возмещение ущерба в рамках обязательств по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>26.10.2024</t>
+          <t>27.11.2024</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0f019cda-8915-4cb6-b769-9797853f6e1e</t>
+          <t>https://kad.arbitr.ru/Card/d20386a9-e06c-4a9f-94ee-d359c53383a2</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А56-20814/2024</t>
+          <t>А56-89757/2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>05.03.2024</t>
+          <t>12.09.2024</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
+          <t>ООО "ЖИЛКОМСЕРВИС № 1 МОСКОВСКОГО РАЙОНА"</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>7810520970</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
           <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
-      <c r="I66" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="L66" s="2" t="inlineStr"/>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Болотова Л. Д.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Киселева А. О.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту МКД</t>
+          <t>Обязание устранить недостатки капитального ремонта фасада (разрушение водосточных труб).</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>03.07.2024</t>
+          <t>28.06.2026</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61ee0e9d-88a6-44be-b4ab-ba909068e651</t>
+          <t>https://kad.arbitr.ru/Card/c772faff-c072-4ff6-a827-c11606a98cc4</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А56-13940/2024</t>
+          <t>А56-40294/2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>15.02.2024</t>
+          <t>24.04.2024</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>ООО "Холдинг евро дом"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>7813219384</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Болотова Л. Д.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Среброва Т. А.</t>
+        </is>
+      </c>
+      <c r="O67" s="2" t="inlineStr"/>
       <c r="P67" s="2" t="inlineStr"/>
-      <c r="Q67" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>24.03.2026</t>
+          <t>16.10.2024</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cdd1f825-2fa0-426b-9153-a2af8b8bdd27</t>
+          <t>https://kad.arbitr.ru/Card/9c3e86a3-8c5e-4bfc-8dd2-f373b30c2ab7</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А56-1661/2024</t>
+          <t>А56-38737/2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>11.01.2024</t>
+          <t>20.04.2024</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
@@ -6826,1453 +6796,1463 @@
         <is>
           <t>ООО "ИНСИБ-ПРО"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
           <t>7801499112</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>Среброва Т. А.</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr"/>
       <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr"/>
       <c r="R68" s="2" t="inlineStr"/>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>25.07.2024</t>
+          <t>04.11.2024</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1cc4e105-81fe-43d8-9b14-76ce754469e6</t>
+          <t>https://kad.arbitr.ru/Card/5f238925-fb65-4813-9e04-cabbbf057626</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А56-1282/2024</t>
+          <t>А56-32370/2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>10.01.2024</t>
+          <t>03.04.2024</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>АО "Метрострой Северной Столицы"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7810904590</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛВИСТА"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7816719970</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Володина И. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сурков А. А.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="inlineStr"/>
       <c r="P69" s="2" t="inlineStr"/>
-      <c r="Q69" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q69" s="2" t="inlineStr"/>
+      <c r="R69" s="2" t="inlineStr"/>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>12.03.2025</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8e834af4-0823-4b4f-b986-c2b6e5db4c7f</t>
+          <t>https://kad.arbitr.ru/Card/af343c9a-7a60-4506-a5ae-7c629dda7e4a</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А56-129663/2023</t>
+          <t>А56-30867/2024</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>30.12.2023</t>
+          <t>01.04.2024</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>АО "МЕТРОСТРОЙ СЕВЕРНОЙ СТОЛИЦЫ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7810904590</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "АЛВИСТА"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7816719970</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
+          <t>Данилова Н. П.</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr"/>
       <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr"/>
       <c r="R70" s="2" t="inlineStr"/>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>12.09.2024</t>
+          <t>24.10.2024</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0bab3860-6375-45c4-add2-5cfa143de3b7</t>
+          <t>https://kad.arbitr.ru/Card/08901180-6102-4cab-bcff-53399cc6ad6a</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А56-126886/2023</t>
+          <t>А42-2433/2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>26.12.2023</t>
+          <t>25.03.2024</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирны191023х домах"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В МУРМАНСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>5190996259</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Сухаревская Т. С.</t>
+          <t>Дубровкин Р. С.</t>
         </is>
       </c>
       <c r="O71" s="2" t="inlineStr"/>
       <c r="P71" s="2" t="inlineStr"/>
-      <c r="Q71" s="2" t="inlineStr"/>
-      <c r="R71" s="2" t="inlineStr"/>
+      <c r="Q71" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R71" s="2" t="inlineStr">
+        <is>
+          <t>Устранение недостатков работ по капитальному ремонту крыши МКД в рамках гарантийных обязательств</t>
+        </is>
+      </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>29.10.2024</t>
+          <t>26.10.2024</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9856b397-7d85-4062-8d16-96377d30c95c</t>
+          <t>https://kad.arbitr.ru/Card/0f019cda-8915-4cb6-b769-9797853f6e1e</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А56-118192/2023</t>
+          <t>А56-20814/2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>04.12.2023</t>
+          <t>05.03.2024</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ООО "ИНСИБ-ПРО"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7801499112</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>Болотова Л. Д.</t>
         </is>
       </c>
-      <c r="O72" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R72" s="2" t="inlineStr"/>
+      <c r="O72" s="2" t="n">
+        <v>895964.3199999999</v>
+      </c>
+      <c r="P72" s="2" t="n">
+        <v>201403.36</v>
+      </c>
+      <c r="Q72" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R72" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту МКД</t>
+        </is>
+      </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>12.07.2025</t>
+          <t>03.07.2024</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6bf75ae2-d50f-44dd-a54d-7f56cbcfa3ea</t>
+          <t>https://kad.arbitr.ru/Card/61ee0e9d-88a6-44be-b4ab-ba909068e651</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А56-117575/2023</t>
+          <t>А56-13940/2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>01.12.2023</t>
+          <t>15.02.2024</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ООО "Холдинг евро дом"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7813219384</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Косенко Т. А.</t>
-[...2 lines deleted...]
-      <c r="O73" s="2" t="inlineStr"/>
+          <t>Болотова Л. Д.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="n">
+        <v>293130.2</v>
+      </c>
       <c r="P73" s="2" t="inlineStr"/>
-      <c r="Q73" s="2" t="inlineStr"/>
-      <c r="R73" s="2" t="inlineStr"/>
+      <c r="Q73" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R73" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительными доп. соглашений к договору №2020-04и и взыскание 293 130,20 руб.</t>
+        </is>
+      </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025</t>
+          <t>24.03.2026</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a0c58f10-8a84-451f-b10c-d4690fab15f2</t>
+          <t>https://kad.arbitr.ru/Card/cdd1f825-2fa0-426b-9153-a2af8b8bdd27</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А56-112684/2023</t>
+          <t>А56-1661/2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>18.11.2023</t>
+          <t>11.01.2024</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ООО "ИНСИБ-ПРО"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7801499112</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
+          <t>Среброва Т. А.</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr"/>
       <c r="P74" s="2" t="inlineStr"/>
       <c r="Q74" s="2" t="inlineStr"/>
       <c r="R74" s="2" t="inlineStr"/>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>11.05.2024</t>
+          <t>25.07.2024</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9828979-df77-4073-b4ed-c7acfb6a9099</t>
+          <t>https://kad.arbitr.ru/Card/1cc4e105-81fe-43d8-9b14-76ce754469e6</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А56-109853/2023</t>
+          <t>А56-1282/2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>13.11.2023</t>
+          <t>10.01.2024</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Среброва Т. А.</t>
-[...2 lines deleted...]
-      <c r="O75" s="2" t="inlineStr"/>
+          <t>Володина И. С.</t>
+        </is>
+      </c>
+      <c r="O75" s="2" t="n">
+        <v>493888.44</v>
+      </c>
       <c r="P75" s="2" t="inlineStr"/>
-      <c r="Q75" s="2" t="inlineStr"/>
-      <c r="R75" s="2" t="inlineStr"/>
+      <c r="Q75" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R75" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков из-за неисполнения обязательств членом СРО по договору строительного подряда</t>
+        </is>
+      </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>20.09.2024</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0e5e3f79-f47b-4ac8-aa0a-6d243b6efb50</t>
+          <t>https://kad.arbitr.ru/Card/8e834af4-0823-4b4f-b986-c2b6e5db4c7f</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А56-109886/2023</t>
+          <t>А56-129663/2023</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>13.11.2023</t>
+          <t>30.12.2023</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
           <t>7807340921</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Стрельчук У. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Сергеева О. Н.</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="inlineStr"/>
+      <c r="Q76" s="2" t="inlineStr"/>
+      <c r="R76" s="2" t="inlineStr"/>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>24.04.2024</t>
+          <t>12.09.2024</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fbdd39f1-12a2-498e-a682-80b9936bfca9</t>
+          <t>https://kad.arbitr.ru/Card/0bab3860-6375-45c4-add2-5cfa143de3b7</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А56-109684/2023</t>
+          <t>А56-126886/2023</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>10.11.2023</t>
+          <t>26.12.2023</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирны191023х домах"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>7807340921</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
+          <t>Сухаревская Т. С.</t>
         </is>
       </c>
       <c r="O77" s="2" t="inlineStr"/>
       <c r="P77" s="2" t="inlineStr"/>
       <c r="Q77" s="2" t="inlineStr"/>
       <c r="R77" s="2" t="inlineStr"/>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>26.06.2024</t>
+          <t>29.10.2024</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c8f42f2-40ea-49a4-bd78-fab7cd75627b</t>
+          <t>https://kad.arbitr.ru/Card/9856b397-7d85-4062-8d16-96377d30c95c</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А56-108883/2023</t>
+          <t>А56-118192/2023</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>09.11.2023</t>
+          <t>04.12.2023</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>7807340921</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Бутова Р. А.</t>
+          <t>Болотова Л. Д.</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr"/>
       <c r="P78" s="2" t="inlineStr"/>
       <c r="Q78" s="2" t="inlineStr"/>
       <c r="R78" s="2" t="inlineStr"/>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>06.03.2025</t>
+          <t>12.07.2025</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d38c808d-5e86-4906-bb42-97b573259575</t>
+          <t>https://kad.arbitr.ru/Card/6bf75ae2-d50f-44dd-a54d-7f56cbcfa3ea</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А56-99552/2023</t>
+          <t>А56-117575/2023</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>16.10.2023</t>
+          <t>01.12.2023</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>МИ ФНС № 6 по Московской области</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>ООО "Холдинг евро дом"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>7813219384</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O79" s="2" t="inlineStr"/>
       <c r="P79" s="2" t="inlineStr"/>
       <c r="Q79" s="2" t="inlineStr"/>
       <c r="R79" s="2" t="inlineStr"/>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>20.09.2025</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/717c7ba6-72f6-4491-a0e5-97cd98a8298a</t>
+          <t>https://kad.arbitr.ru/Card/a0c58f10-8a84-451f-b10c-d4690fab15f2</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А56-81322/2023</t>
+          <t>А56-112684/2023</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>25.08.2023</t>
+          <t>18.11.2023</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ГУ УПР ПО ВОПРОСАМ МИГРАЦИИ МВД ПО СПБ И ЛЕН ОБЛ</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
           <t>7807340921</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Бутова Р. А.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr"/>
       <c r="P80" s="2" t="inlineStr"/>
       <c r="Q80" s="2" t="inlineStr"/>
       <c r="R80" s="2" t="inlineStr"/>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>01.04.2025</t>
+          <t>11.05.2024</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18862e82-698a-4ecf-af1d-d28b1d0c8ec9</t>
+          <t>https://kad.arbitr.ru/Card/a9828979-df77-4073-b4ed-c7acfb6a9099</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А56-74758/2023</t>
+          <t>А56-109886/2023</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>07.08.2023</t>
+          <t>13.11.2023</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Сухаревская Т. С.</t>
+          <t>Стрельчук У. В.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>1978842.99</v>
-[...1 lines deleted...]
-      <c r="P81" s="2" t="inlineStr"/>
+        <v>2039673.05</v>
+      </c>
+      <c r="P81" s="2" t="n">
+        <v>1436389.47</v>
+      </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки из компфонда СРО за нарушение сроков работ членом СРО (ООО Дефанс)</t>
+          <t>Взыскание неустойки за нарушение сроков выполнения работ по капитальному ремонту многоквартирных домов</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>30.12.2023</t>
+          <t>24.04.2024</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/727ffd10-3fdf-447a-b4f8-844d641361c1</t>
+          <t>https://kad.arbitr.ru/Card/fbdd39f1-12a2-498e-a682-80b9936bfca9</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А56-70522/2023</t>
+          <t>А56-109853/2023</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>26.07.2023</t>
+          <t>13.11.2023</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНСИБ-ПРО"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7801499112</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Сухаревская Т. С.</t>
+          <t>Среброва Т. А.</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr"/>
       <c r="P82" s="2" t="inlineStr"/>
       <c r="Q82" s="2" t="inlineStr"/>
       <c r="R82" s="2" t="inlineStr"/>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>01.05.2024</t>
+          <t>20.09.2024</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83ea7397-ddbd-488e-9558-aa74838c9972</t>
+          <t>https://kad.arbitr.ru/Card/0e5e3f79-f47b-4ac8-aa0a-6d243b6efb50</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А56-65096/2023</t>
+          <t>А56-109684/2023</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>10.07.2023</t>
+          <t>10.11.2023</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Стрельчук У. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сергеева О. Н.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="inlineStr"/>
       <c r="P83" s="2" t="inlineStr"/>
-      <c r="Q83" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="R83" s="2" t="inlineStr"/>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>15.07.2023</t>
+          <t>26.06.2024</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d53d7956-a7c8-4542-a133-3da8c9d4c559</t>
+          <t>https://kad.arbitr.ru/Card/1c8f42f2-40ea-49a4-bd78-fab7cd75627b</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А56-60161/2023</t>
+          <t>А56-108883/2023</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>26.06.2023</t>
+          <t>09.11.2023</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
@@ -8283,6743 +8263,7831 @@
           <t>7840290890</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
           <t>7807340921</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Дорохова Н. Н.</t>
+          <t>Бутова Р. А.</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr"/>
       <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr"/>
       <c r="R84" s="2" t="inlineStr"/>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>05.09.2023</t>
+          <t>06.03.2025</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3fdafc42-b03d-40bf-8aa1-1a03d4db6f51</t>
+          <t>https://kad.arbitr.ru/Card/d38c808d-5e86-4906-bb42-97b573259575</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А56-47225/2023</t>
+          <t>А56-99552/2023</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>22.05.2023</t>
+          <t>16.10.2023</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>МИ ФНС № 6 по Московской области</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
+          <t>ООО "Холдинг евро дом"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7807340921</t>
+          <t>7813219384</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
+          <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr"/>
       <c r="P85" s="2" t="inlineStr"/>
       <c r="Q85" s="2" t="inlineStr"/>
       <c r="R85" s="2" t="inlineStr"/>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>02.11.2024</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4dc92eee-894b-4af4-acf5-edfbb27daaf6</t>
+          <t>https://kad.arbitr.ru/Card/717c7ba6-72f6-4491-a0e5-97cd98a8298a</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А56-45562/2023</t>
+          <t>А56-81322/2023</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>17.05.2023</t>
+          <t>25.08.2023</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>ГУ УПР ПО ВОПРОСАМ МИГРАЦИИ МВД ПО СПБ И ЛЕН ОБЛ</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
           <t>7807340921</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Данилова Н. П.</t>
+          <t>Бутова Р. А.</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr"/>
       <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr"/>
       <c r="R86" s="2" t="inlineStr"/>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>28.11.2023</t>
+          <t>01.04.2025</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3203f980-fc55-49ba-a87f-884653f460b1</t>
+          <t>https://kad.arbitr.ru/Card/18862e82-698a-4ecf-af1d-d28b1d0c8ec9</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А56-132216/2022</t>
+          <t>А56-74758/2023</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>28.12.2022</t>
+          <t>07.08.2023</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГК ИСНЕС"</t>
+          <t>Саморегулируемая организация Ассоциация компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7814555332</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Евдошенко А. П.</t>
-[...2 lines deleted...]
-      <c r="O87" s="2" t="inlineStr"/>
+          <t>Сухаревская Т. С.</t>
+        </is>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>1978842.99</v>
+      </c>
       <c r="P87" s="2" t="inlineStr"/>
-      <c r="Q87" s="2" t="inlineStr"/>
-      <c r="R87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R87" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки из компфонда СРО за нарушение сроков работ членом СРО (ООО Дефанс)</t>
+        </is>
+      </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>25.04.2024</t>
+          <t>30.12.2023</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5254b7f9-4b65-4df8-af0a-7d95da3037d1</t>
+          <t>https://kad.arbitr.ru/Card/727ffd10-3fdf-447a-b4f8-844d641361c1</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А40-280315/2022</t>
+          <t>А56-70522/2023</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>15.12.2022</t>
+          <t>26.07.2023</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ ЗДРАВООХРАНЕНИЯ "ГОЛОВНОЙ ЦЕНТР ГИГИЕНЫ И ЭПИДЕМИОЛОГИИ ФЕДЕРАЛЬНОГО МЕДИКО-БИОЛОГИЧЕСКОГО АГЕНТСТВА"</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>7734052252</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАШ ГОРОД"</t>
+          <t>ООО "ИНСИБ-ПРО"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>7813233822</t>
+          <t>7801499112</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Лихачева О. В.</t>
+          <t>Сухаревская Т. С.</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr"/>
       <c r="P88" s="2" t="inlineStr"/>
-      <c r="Q88" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="R88" s="2" t="inlineStr"/>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>25.04.2023</t>
+          <t>01.05.2024</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14126b45-98d7-4731-9ccc-50be6ceb7e37</t>
+          <t>https://kad.arbitr.ru/Card/83ea7397-ddbd-488e-9558-aa74838c9972</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А56-118624/2022</t>
+          <t>А56-65096/2023</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>24.11.2022</t>
+          <t>10.07.2023</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Рагузина П. Н.</t>
-[...2 lines deleted...]
-      <c r="O89" s="2" t="inlineStr"/>
+          <t>Стрельчук У. В.</t>
+        </is>
+      </c>
+      <c r="O89" s="2" t="n">
+        <v>1978842.99</v>
+      </c>
       <c r="P89" s="2" t="inlineStr"/>
-      <c r="Q89" s="2" t="inlineStr"/>
-      <c r="R89" s="2" t="inlineStr"/>
+      <c r="Q89" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R89" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание средств из компфонда ОДО по договору от 09.08.2017 № КР-002364-17</t>
+        </is>
+      </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>19.08.2023</t>
+          <t>15.07.2023</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6bd1a4d8-62e8-4f25-89c2-66fb262412b5</t>
+          <t>https://kad.arbitr.ru/Card/d53d7956-a7c8-4542-a133-3da8c9d4c559</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А56-99344/2022</t>
+          <t>А56-65050/2023</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>03.10.2022</t>
+          <t>10.07.2023</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>ООО "ТАУРУС ФИНАНС"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5047255780</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "ЭНЕРГОКОМПЛЕКТ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7814102519</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Новикова Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лобсанова Д. Ю.</t>
+        </is>
+      </c>
+      <c r="O90" s="2" t="inlineStr"/>
       <c r="P90" s="2" t="inlineStr"/>
-      <c r="Q90" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q90" s="2" t="inlineStr"/>
+      <c r="R90" s="2" t="inlineStr"/>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>20.05.2023</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c0347b0-b952-4288-85df-31a02ab84543</t>
+          <t>https://kad.arbitr.ru/Card/1e143735-d6bf-49f9-91a4-336364e3b769</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А56-99127/2022</t>
+          <t>А56-60161/2023</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>30.09.2022</t>
+          <t>26.06.2023</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>ООО "Холдинг евро дом"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7813219384</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Киселева А. О.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O91" s="2" t="inlineStr"/>
       <c r="P91" s="2" t="inlineStr"/>
       <c r="Q91" s="2" t="inlineStr"/>
       <c r="R91" s="2" t="inlineStr"/>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>15.04.2024</t>
+          <t>05.09.2023</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e1e7950c-29af-4e4f-afbf-3223e3db273a</t>
+          <t>https://kad.arbitr.ru/Card/3fdafc42-b03d-40bf-8aa1-1a03d4db6f51</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А56-95881/2022</t>
+          <t>А56-47225/2023</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>22.09.2022</t>
+          <t>22.05.2023</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "Росморпорт"</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>7702352454</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГИДРОСПЕЦСТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>7810383178</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Евдошенко А. П.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O92" s="2" t="inlineStr"/>
       <c r="P92" s="2" t="inlineStr"/>
       <c r="Q92" s="2" t="inlineStr"/>
       <c r="R92" s="2" t="inlineStr"/>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>01.11.2023</t>
+          <t>02.11.2024</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcd5f9f5-5cf6-451f-9136-1c5c0bc4f60d</t>
+          <t>https://kad.arbitr.ru/Card/4dc92eee-894b-4af4-acf5-edfbb27daaf6</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А42-7797/2022</t>
+          <t>А56-45562/2023</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>05.09.2022</t>
+          <t>17.05.2023</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ПАО "РОССЕТИ СЕВЕРО-ЗАПАД"</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>7802312751</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОКОМПЛЕКТ-СЕРВИС"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛС"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>7814102519</t>
+          <t>7807340921</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Тарасов А. Е.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Данилова Н. П.</t>
+        </is>
+      </c>
+      <c r="O93" s="2" t="inlineStr"/>
+      <c r="P93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr"/>
+      <c r="R93" s="2" t="inlineStr"/>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>26.07.2025</t>
+          <t>28.11.2023</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6313a3a2-3aa5-42b8-ad2d-5d85c90df2e5</t>
+          <t>https://kad.arbitr.ru/Card/3203f980-fc55-49ba-a87f-884653f460b1</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А56-84978/2022</t>
+          <t>А56-132216/2022</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>20.08.2022</t>
+          <t>28.12.2022</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>ООО "Холдинг евро дом"</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГК ИСНЕС"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7813219384</t>
+          <t>7814555332</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Сухаревская Т. С.</t>
+          <t>Евдошенко А. П.</t>
         </is>
       </c>
       <c r="O94" s="2" t="inlineStr"/>
       <c r="P94" s="2" t="inlineStr"/>
       <c r="Q94" s="2" t="inlineStr"/>
       <c r="R94" s="2" t="inlineStr"/>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>02.05.2024</t>
+          <t>25.04.2024</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e577c62f-3248-4834-863a-e9739d0aa1c9</t>
+          <t>https://kad.arbitr.ru/Card/5254b7f9-4b65-4df8-af0a-7d95da3037d1</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А56-58417/2022</t>
+          <t>А40-280315/2022</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>07.06.2022</t>
+          <t>15.12.2022</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>НО "ФКР МКД СПБ"</t>
+          <t>ФГБУ ЗДРАВООХРАНЕНИЯ "ГОЛОВНОЙ ЦЕНТР ГИГИЕНЫ И ЭПИДЕМИОЛОГИИ ФЕДЕРАЛЬНОГО МЕДИКО-БИОЛОГИЧЕСКОГО АГЕНТСТВА"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7734052252</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>АО "АСФАЛЬТОБЕТОННЫЙ ЗАВОД "МАГИСТРАЛЬ"</t>
+          <t>ООО "НАШ ГОРОД"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>7811038093</t>
+          <t>7813233822</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Ульянова М. Н.</t>
+          <t>Лихачева О. В.</t>
         </is>
       </c>
       <c r="O95" s="2" t="inlineStr"/>
       <c r="P95" s="2" t="inlineStr"/>
-      <c r="Q95" s="2" t="inlineStr"/>
-      <c r="R95" s="2" t="inlineStr"/>
+      <c r="Q95" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R95" s="2" t="inlineStr">
+        <is>
+          <t>Расторжение договора подряда на ремонт территории из-за нарушения сроков и прекращения работ.</t>
+        </is>
+      </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>13.10.2022</t>
+          <t>25.04.2023</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1d915c01-9ded-4cf2-bf08-99a65ad37aaa</t>
+          <t>https://kad.arbitr.ru/Card/14126b45-98d7-4731-9ccc-50be6ceb7e37</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А56-53245/2022</t>
+          <t>А56-118624/2022</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>27.05.2022</t>
+          <t>24.11.2022</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ПАО "РОССЕТИ ЛЕНЭНЕРГО"</t>
+          <t>Некоммерческая организация "Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>7803002209</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>АО "ЭНЕРГОПРОЕКТ-ИНЖИНИРИНГ"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>7725592815</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Михайлов П. Л.</t>
+          <t>Рагузина П. Н.</t>
         </is>
       </c>
       <c r="O96" s="2" t="inlineStr"/>
       <c r="P96" s="2" t="inlineStr"/>
       <c r="Q96" s="2" t="inlineStr"/>
       <c r="R96" s="2" t="inlineStr"/>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>31.08.2023</t>
+          <t>19.08.2023</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1c617366-534b-48c4-99e8-0dedbf47fdbe</t>
+          <t>https://kad.arbitr.ru/Card/6bd1a4d8-62e8-4f25-89c2-66fb262412b5</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А56-53321/2022</t>
+          <t>А56-99344/2022</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>27.05.2022</t>
+          <t>03.10.2022</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ПАО "РОССЕТИ ЛЕНЭНЕРГО"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>7803002209</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЕ ЭНЕРГЕТИЧЕСКИЕ ТЕХНОЛОГИИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>7811490221</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Рагузина П. Н.</t>
-[...2 lines deleted...]
-      <c r="O97" s="2" t="inlineStr"/>
+          <t>Новикова Е. В.</t>
+        </is>
+      </c>
+      <c r="O97" s="2" t="n">
+        <v>554059.16</v>
+      </c>
       <c r="P97" s="2" t="inlineStr"/>
-      <c r="Q97" s="2" t="inlineStr"/>
-      <c r="R97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R97" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки из компфонда СРО за нарушение членом сроков работ по капремонту.</t>
+        </is>
+      </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>20.09.2023</t>
+          <t>20.05.2023</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b48e4a9d-7fab-4cc5-90bc-afe311b22aba</t>
+          <t>https://kad.arbitr.ru/Card/6c0347b0-b952-4288-85df-31a02ab84543</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А42-3204/2022</t>
+          <t>А56-99127/2022</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>15.04.2022</t>
+          <t>30.09.2022</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДА КИРОВСКА С ПОДВЕДОМСТВЕННОЙ ТЕРРИТОРИЕЙ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>5103020946</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНР-398"</t>
+          <t>ООО "Холдинг евро дом"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>7836000045</t>
+          <t>7813219384</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>АС Мурманской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Лесной И. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Киселева А. О.</t>
+        </is>
+      </c>
+      <c r="O98" s="2" t="inlineStr"/>
+      <c r="P98" s="2" t="inlineStr"/>
+      <c r="Q98" s="2" t="inlineStr"/>
+      <c r="R98" s="2" t="inlineStr"/>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>30.09.2023</t>
+          <t>15.04.2024</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b377e8a4-09d2-4f73-aeb9-a188defa9405</t>
+          <t>https://kad.arbitr.ru/Card/e1e7950c-29af-4e4f-afbf-3223e3db273a</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А56-30789/2022</t>
+          <t>А56-95881/2022</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>28.03.2022</t>
+          <t>22.09.2022</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ПАО "Россети Ленэнерго"</t>
+          <t>ФГУП "Росморпорт"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7702352454</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНЫЕ ЭНЕРГЕТИЧЕСКИЕ ТЕХНОЛОГИИ"</t>
-[...2 lines deleted...]
-      <c r="L99" s="2" t="inlineStr"/>
+          <t>ООО "ГИДРОСПЕЦСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L99" s="2" t="inlineStr">
+        <is>
+          <t>7810383178</t>
+        </is>
+      </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Новикова Е. В.</t>
+          <t>Евдошенко А. П.</t>
         </is>
       </c>
       <c r="O99" s="2" t="inlineStr"/>
       <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr"/>
       <c r="R99" s="2" t="inlineStr"/>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>07.05.2024</t>
+          <t>01.11.2023</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80cad8bb-a6c6-47f7-915e-e84f2a22f5af</t>
+          <t>https://kad.arbitr.ru/Card/dcd5f9f5-5cf6-451f-9136-1c5c0bc4f60d</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А56-98319/2021</t>
+          <t>А42-7797/2022</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>31.10.2021</t>
+          <t>05.09.2022</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>КОМИТЕТ ПО ГОСУДАРСТВЕННОМУ КОНТРОЛЮ, ИСПОЛЬЗОВАНИЮ И ОХРАНЕ ПАМЯТНИКОВ ИСТОРИИ И КУЛЬТУРЫ</t>
+          <t>ПАО "РОССЕТИ СЕВЕРО-ЗАПАД"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>7832000069</t>
+          <t>7802312751</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ООО "ЭНЕРГОКОМПЛЕКТ-СЕРВИС"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7814102519</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Бутова Р. А.</t>
-[...5 lines deleted...]
-      <c r="R100" s="2" t="inlineStr"/>
+          <t>Тарасов А. Е.</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="n">
+        <v>129647325.88</v>
+      </c>
+      <c r="P100" s="2" t="n">
+        <v>8000000</v>
+      </c>
+      <c r="Q100" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R100" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание долга по договору подряда, процентов и расходов на судебную экспертизу</t>
+        </is>
+      </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>04.07.2025</t>
+          <t>26.07.2025</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b064d274-cce7-4627-bd6b-518ea35bf95b</t>
+          <t>https://kad.arbitr.ru/Card/6313a3a2-3aa5-42b8-ad2d-5d85c90df2e5</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А56-95071/2021</t>
+          <t>А56-84978/2022</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>22.10.2021</t>
+          <t>20.08.2022</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "Холдинг евро дом"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7813219384</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>Виноградова Л. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сухаревская Т. С.</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
       <c r="P101" s="2" t="inlineStr"/>
-      <c r="Q101" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q101" s="2" t="inlineStr"/>
+      <c r="R101" s="2" t="inlineStr"/>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>17.12.2022</t>
+          <t>02.05.2024</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f398800f-48f4-44f1-ac10-76ebce9a0f49</t>
+          <t>https://kad.arbitr.ru/Card/e577c62f-3248-4834-863a-e9739d0aa1c9</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А56-67374/2021</t>
+          <t>А56-58417/2022</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>27.07.2021</t>
+          <t>07.06.2022</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>НО "ФКР МКД СПБ"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОРДИНВЕСТ"</t>
+          <t>АО "АСФАЛЬТОБЕТОННЫЙ ЗАВОД "МАГИСТРАЛЬ"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>7814561417</t>
+          <t>7811038093</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Киселева А. О.</t>
+          <t>Ульянова М. Н.</t>
         </is>
       </c>
       <c r="O102" s="2" t="inlineStr"/>
       <c r="P102" s="2" t="inlineStr"/>
       <c r="Q102" s="2" t="inlineStr"/>
       <c r="R102" s="2" t="inlineStr"/>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>07.04.2022</t>
+          <t>13.10.2022</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b33a4cc4-dd6a-43f5-a20a-daf4bab49612</t>
+          <t>https://kad.arbitr.ru/Card/1d915c01-9ded-4cf2-bf08-99a65ad37aaa</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А56-66841/2021</t>
+          <t>А56-53245/2022</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>26.07.2021</t>
+          <t>27.05.2022</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ПАО "РОССЕТИ ЛЕНЭНЕРГО"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7803002209</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОРДИНВЕСТ"</t>
+          <t>АО "ЭНЕРГОПРОЕКТ-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>7814561417</t>
+          <t>7725592815</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Новикова Е. В.</t>
+          <t>Михайлов П. Л.</t>
         </is>
       </c>
       <c r="O103" s="2" t="inlineStr"/>
       <c r="P103" s="2" t="inlineStr"/>
       <c r="Q103" s="2" t="inlineStr"/>
       <c r="R103" s="2" t="inlineStr"/>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>12.02.2022</t>
+          <t>31.08.2023</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d836278e-6967-4a09-8d4e-d0827730bfc7</t>
+          <t>https://kad.arbitr.ru/Card/1c617366-534b-48c4-99e8-0dedbf47fdbe</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А56-61292/2021</t>
+          <t>А56-53321/2022</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>08.07.2021</t>
+          <t>27.05.2022</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ФКР МОСКВЫ</t>
+          <t>ПАО "РОССЕТИ ЛЕНЭНЕРГО"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7803002209</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕФАНС"</t>
+          <t>ООО "СТРОИТЕЛЬНЫЕ ЭНЕРГЕТИЧЕСКИЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>7839443197</t>
+          <t>7811490221</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Ульянова М. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Рагузина П. Н.</t>
+        </is>
+      </c>
+      <c r="O104" s="2" t="inlineStr"/>
+      <c r="P104" s="2" t="inlineStr"/>
+      <c r="Q104" s="2" t="inlineStr"/>
+      <c r="R104" s="2" t="inlineStr"/>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>03.03.2022</t>
+          <t>20.09.2023</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/77b67adc-fbcd-48a3-af45-517c74022bf1</t>
+          <t>https://kad.arbitr.ru/Card/b48e4a9d-7fab-4cc5-90bc-afe311b22aba</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А56-54537/2021</t>
+          <t>А42-3204/2022</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>22.06.2021</t>
+          <t>15.04.2022</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДА КИРОВСКА С ПОДВЕДОМСТВЕННОЙ ТЕРРИТОРИЕЙ</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>5103020946</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОРДИНВЕСТ"</t>
+          <t>ООО "УНР-398"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>7814561417</t>
+          <t>7836000045</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Мурманской области</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Косенко Т. А.</t>
-[...5 lines deleted...]
-      <c r="R105" s="2" t="inlineStr"/>
+          <t>Лесной И. А.</t>
+        </is>
+      </c>
+      <c r="O105" s="2" t="n">
+        <v>5539405.12</v>
+      </c>
+      <c r="P105" s="2" t="n">
+        <v>553940.51</v>
+      </c>
+      <c r="Q105" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R105" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание штрафа за одностороннее расторжение договора на выполнение работ по капитальному ремонту</t>
+        </is>
+      </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>24.10.2021</t>
+          <t>30.09.2023</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c916044-7ef0-4913-a989-c2a678c2330f</t>
+          <t>https://kad.arbitr.ru/Card/b377e8a4-09d2-4f73-aeb9-a188defa9405</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А56-54268/2021</t>
+          <t>А56-30789/2022</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>21.06.2021</t>
+          <t>28.03.2022</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ПАО "Россети Ленэнерго"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОРДИНВЕСТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "СТРОИТЕЛЬНЫЕ ЭНЕРГЕТИЧЕСКИЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="L106" s="2" t="inlineStr"/>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Коросташов А. А.</t>
+          <t>Новикова Е. В.</t>
         </is>
       </c>
       <c r="O106" s="2" t="inlineStr"/>
       <c r="P106" s="2" t="inlineStr"/>
       <c r="Q106" s="2" t="inlineStr"/>
       <c r="R106" s="2" t="inlineStr"/>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>13.04.2022</t>
+          <t>07.05.2024</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ae4618f-f9d0-44fe-98fb-4a8877865360</t>
+          <t>https://kad.arbitr.ru/Card/80cad8bb-a6c6-47f7-915e-e84f2a22f5af</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А56-73360/2020</t>
+          <t>А56-98319/2021</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>27.08.2020</t>
+          <t>31.10.2021</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ООО "УХТАСТРОЙПУТЬ"</t>
+          <t>КОМИТЕТ ПО ГОСУДАРСТВЕННОМУ КОНТРОЛЮ, ИСПОЛЬЗОВАНИЮ И ОХРАНЕ ПАМЯТНИКОВ ИСТОРИИ И КУЛЬТУРЫ</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>1102065922</t>
+          <t>7832000069</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бутова Р. А.</t>
+        </is>
+      </c>
+      <c r="O107" s="2" t="inlineStr"/>
       <c r="P107" s="2" t="inlineStr"/>
-      <c r="Q107" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="R107" s="2" t="inlineStr"/>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>28.01.2021</t>
+          <t>04.07.2025</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bd48ed5f-d318-4dd4-986a-0c74e01000db</t>
+          <t>https://kad.arbitr.ru/Card/b064d274-cce7-4627-bd6b-518ea35bf95b</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А56-55985/2020</t>
+          <t>А56-95071/2021</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>09.07.2020</t>
+          <t>22.10.2021</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО "УХТАСТРОЙПУТЬ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>1102065922</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Виноградова Л. В.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
-        <v>18942.45</v>
+        <v>15927.97</v>
       </c>
       <c r="P108" s="2" t="inlineStr"/>
       <c r="Q108" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов за пользование чужими денежными средствами</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по выплате неустойки по договору</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>22.08.2020</t>
+          <t>17.12.2022</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d7c75d09-9b8b-4aa4-a150-904caaa94de1</t>
+          <t>https://kad.arbitr.ru/Card/f398800f-48f4-44f1-ac10-76ebce9a0f49</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А56-128140/2019</t>
+          <t>А56-67374/2021</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>05.12.2019</t>
+          <t>27.07.2021</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ЗАО Совместное предприятие в форме "Изготовление, внедрение, сервис"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>7801064753</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>Союз организаций строительной отрасли "Строительный Ресурс"</t>
+          <t>ООО "НОРДИНВЕСТ"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814561417</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Горбатовская О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Киселева А. О.</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr"/>
+      <c r="P109" s="2" t="inlineStr"/>
+      <c r="Q109" s="2" t="inlineStr"/>
+      <c r="R109" s="2" t="inlineStr"/>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>20.11.2020</t>
+          <t>07.04.2022</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/070903a0-6c87-4bd7-880a-1b67e250bf3b</t>
+          <t>https://kad.arbitr.ru/Card/b33a4cc4-dd6a-43f5-a20a-daf4bab49612</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А56-56573/2018</t>
+          <t>А56-66841/2021</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>07.05.2018</t>
+          <t>26.07.2021</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>7811126053</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>ООО "НОРДИНВЕСТ"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814561417</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Новикова Е. В.</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr"/>
+      <c r="P110" s="2" t="inlineStr"/>
+      <c r="Q110" s="2" t="inlineStr"/>
+      <c r="R110" s="2" t="inlineStr"/>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>23.04.2019</t>
+          <t>12.02.2022</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/577bed2f-7fa6-4fd3-abc1-f46a9663e76a</t>
+          <t>https://kad.arbitr.ru/Card/d836278e-6967-4a09-8d4e-d0827730bfc7</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А40-202352/2017</t>
+          <t>А56-61292/2021</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>08.07.2021</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ООО НПО Акваинж</t>
+          <t>ФКР МОСКВЫ</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>СРО Союз строителей Межрегиональная Ассоциация по строительству Ремонту и Техническому надзору</t>
-[...2 lines deleted...]
-      <c r="L111" s="2" t="inlineStr"/>
+          <t>ООО "ДЕФАНС"</t>
+        </is>
+      </c>
+      <c r="L111" s="2" t="inlineStr">
+        <is>
+          <t>7839443197</t>
+        </is>
+      </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Ульянова М. Н.</t>
         </is>
       </c>
       <c r="O111" s="2" t="n">
-        <v>1017931.5</v>
-[...1 lines deleted...]
-      <c r="P111" s="2" t="inlineStr"/>
+        <v>412339.16</v>
+      </c>
+      <c r="P111" s="2" t="n">
+        <v>412339.16</v>
+      </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО и процентов при переходе в другую организацию</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте МКД.</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>30.12.2017</t>
+          <t>03.03.2022</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b36b3b4d-3e46-4fbf-a5b2-aef3e407b5c2</t>
+          <t>https://kad.arbitr.ru/Card/77b67adc-fbcd-48a3-af45-517c74022bf1</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А40-194897/2017</t>
+          <t>А56-54537/2021</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>17.10.2017</t>
+          <t>22.06.2021</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>инновад</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>АСО ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ</t>
-[...2 lines deleted...]
-      <c r="L112" s="2" t="inlineStr"/>
+          <t>ООО "НОРДИНВЕСТ"</t>
+        </is>
+      </c>
+      <c r="L112" s="2" t="inlineStr">
+        <is>
+          <t>7814561417</t>
+        </is>
+      </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O112" s="2" t="inlineStr"/>
       <c r="P112" s="2" t="inlineStr"/>
-      <c r="Q112" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q112" s="2" t="inlineStr"/>
+      <c r="R112" s="2" t="inlineStr"/>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>17.01.2018</t>
+          <t>24.10.2021</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1980e0a8-efc3-4ff2-bc1c-0d4db13bed75</t>
+          <t>https://kad.arbitr.ru/Card/3c916044-7ef0-4913-a989-c2a678c2330f</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А40-177160/2017</t>
+          <t>А56-54268/2021</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>21.06.2021</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "ИНСТИТУТ ХИМИЧЕСКИХ РЕАКТИВОВ И ОСОБО ЧИСТЫХ ХИМИЧЕСКИХ ВЕЩЕСТВ НАЦИОНАЛЬНОГО ИССЛЕДОВАТЕЛЬСКОГО ЦЕНТРА "КУРЧАТОВСКИЙ ИНСТИТУТ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>7718013432</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ООО "НОРДИНВЕСТ"</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7814561417</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Сорокин В. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Коросташов А. А.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr"/>
       <c r="P113" s="2" t="inlineStr"/>
-      <c r="Q113" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="R113" s="2" t="inlineStr"/>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>22.01.2018</t>
+          <t>13.04.2022</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e00a55b5-83e3-4be1-ad8d-b32d1eb12b0e</t>
+          <t>https://kad.arbitr.ru/Card/2ae4618f-f9d0-44fe-98fb-4a8877865360</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А56-70225/2017</t>
+          <t>А56-73360/2020</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>12.09.2017</t>
+          <t>27.08.2020</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО ХИМСТРОЙРЕМОНТ</t>
+          <t>ООО "УХТАСТРОЙПУТЬ"</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>5321114464</t>
+          <t>1102065922</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O114" s="2" t="n">
-        <v>300000</v>
+        <v>18942.45</v>
       </c>
       <c r="P114" s="2" t="inlineStr"/>
       <c r="Q114" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в размере 300000 руб. при переходе в другую СРО</t>
+          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный перевод взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>14.04.2018</t>
+          <t>28.01.2021</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11c9273c-5544-4870-a380-8bbb347189f5</t>
+          <t>https://kad.arbitr.ru/Card/bd48ed5f-d318-4dd4-986a-0c74e01000db</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А56-63627/2017</t>
+          <t>А56-55985/2020</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>09.07.2020</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>ПАО "ТРЕСТ "СЕВЭНЕРГОСТРОЙ"</t>
+          <t>ООО "УХТАСТРОЙПУТЬ"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>7825333010</t>
+          <t>1102065922</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>Саморегулируемая организация Ассоциация компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O115" s="2" t="n">
-        <v>1000000</v>
+        <v>18942.45</v>
       </c>
       <c r="P115" s="2" t="inlineStr"/>
       <c r="Q115" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>Перевод средств компенсационного фонда при переходе в другую СРО по региональному принципу</t>
+          <t>Взыскание процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S115" s="2" t="inlineStr">
         <is>
-          <t>14.11.2018</t>
+          <t>22.08.2020</t>
         </is>
       </c>
       <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e9ce7b78-6d87-4d3b-b1ea-e4c9993d6e89</t>
+          <t>https://kad.arbitr.ru/Card/d7c75d09-9b8b-4aa4-a150-904caaa94de1</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А40-138589/2017</t>
+          <t>А56-5492/2020</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>24.01.2020</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ МАКСИМУС"</t>
+          <t>ООО "ПК ЛАТИКА"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>7802831732</t>
+          <t>7811650605</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>ООО "ЗТ"</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7839447515</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пивцаев Е. И.</t>
+        </is>
+      </c>
+      <c r="O116" s="2" t="inlineStr"/>
       <c r="P116" s="2" t="inlineStr"/>
-      <c r="Q116" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q116" s="2" t="inlineStr"/>
+      <c r="R116" s="2" t="inlineStr"/>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>04.10.2017</t>
+          <t>26.10.2021</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae88e6b4-7025-41bc-8888-e6c12be7058f</t>
+          <t>https://kad.arbitr.ru/Card/8cdf13c0-3db4-4ce3-9d5f-d2aabc304587</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А56-52807/2017</t>
+          <t>А56-128140/2019</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>20.07.2017</t>
+          <t>05.12.2019</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВЕРС"</t>
+          <t>ЗАО Совместное предприятие в форме "Изготовление, внедрение, сервис"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>3444260983</t>
+          <t>7801064753</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>Союз организаций строительной отрасли "Строительный Ресурс"</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Горбатовская О. В.</t>
         </is>
       </c>
       <c r="O117" s="2" t="n">
-        <v>100000</v>
-[...1 lines deleted...]
-      <c r="P117" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P117" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q117" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при прекращении членства в СРО</t>
+          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>20.11.2020</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/880922d5-2210-4be5-b498-4ec575bfa6d8</t>
+          <t>https://kad.arbitr.ru/Card/070903a0-6c87-4bd7-880a-1b67e250bf3b</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А56-51115/2017</t>
+          <t>А56-46077/2019</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>15.07.2017</t>
+          <t>19.04.2019</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО " ПРОМЖИЛСЕРВИС "</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГК "МЕГАПОЛИС"</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>8604029649</t>
+          <t>7805663500</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГК "МЕГАПОЛИС"</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7805663500</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Куклина Ю. И.</t>
+        </is>
+      </c>
+      <c r="O118" s="2" t="inlineStr"/>
+      <c r="P118" s="2" t="inlineStr"/>
+      <c r="Q118" s="2" t="inlineStr"/>
+      <c r="R118" s="2" t="inlineStr"/>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>04.12.2018</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71960ca0-55f1-403a-a4a7-963c4fd7fc87</t>
+          <t>https://kad.arbitr.ru/Card/13379e21-46b3-484c-80e9-13c9e42f74d7</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А40-124175/2017</t>
+          <t>А56-106058/2018</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>06.07.2017</t>
+          <t>23.08.2018</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОССТРОЙ"</t>
+          <t>АО "АЭРОПОРТ "ПУЛКОВО"</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>7813309380</t>
+          <t>7810091320</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>ЗАО "Проектное агентство"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>7810286174</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шведов А. А.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="inlineStr"/>
+      <c r="P119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="R119" s="2" t="inlineStr"/>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecc821e8-e517-4e6d-b577-17ec085bff7e</t>
+          <t>https://kad.arbitr.ru/Card/c3a4172d-e4ad-4fff-a0f0-9de9a76479e8</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А40-122356/2017</t>
+          <t>А56-56573/2018</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>07.05.2018</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ЮНИКС"</t>
+          <t>ООО "СТРОЙВЫСОТРЕГИОН"</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>7813225395</t>
+          <t>7811126053</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...3 lines deleted...]
-      <c r="P120" s="2" t="inlineStr"/>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O120" s="2" t="n">
+        <v>2341335</v>
+      </c>
+      <c r="P120" s="2" t="n">
+        <v>2341335</v>
+      </c>
       <c r="Q120" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>16.03.2019</t>
+          <t>23.04.2019</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1def74f9-a4a3-41a5-bc46-4b63909a622e</t>
+          <t>https://kad.arbitr.ru/Card/577bed2f-7fa6-4fd3-abc1-f46a9663e76a</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А40-121883/2017</t>
+          <t>А40-202352/2017</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГОРНЫЕ ТЕХНОЛОГИИ И ИННОВАЦИИ"</t>
+          <t>ООО НПО Акваинж</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>7804395880</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>СРО Союз строителей Межрегиональная Ассоциация по строительству Ремонту и Техническому надзору</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr"/>
       <c r="M121" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O121" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1017931.5</v>
+      </c>
+      <c r="P121" s="2" t="inlineStr"/>
       <c r="Q121" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание взноса в компенсационный фонд СРО и процентов при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>30.12.2017</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c1980aa9-2b6b-4bd0-b537-9b7c162637a2</t>
+          <t>https://kad.arbitr.ru/Card/b36b3b4d-3e46-4fbf-a5b2-aef3e407b5c2</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А40-121733/2017</t>
+          <t>А40-194897/2017</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>04.07.2017</t>
+          <t>17.10.2017</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОЕКТСТРОЙСЕРВИС"</t>
+          <t>инновад</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>7814564760</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>АСО ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ</t>
+        </is>
+      </c>
+      <c r="L122" s="2" t="inlineStr"/>
       <c r="M122" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O122" s="2" t="inlineStr"/>
+      <c r="P122" s="2" t="inlineStr"/>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Признание незаконным бездействия СРО и обязание перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>23.10.2019</t>
+          <t>17.01.2018</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c373311-19bb-4872-805e-15997cee271e</t>
+          <t>https://kad.arbitr.ru/Card/1980e0a8-efc3-4ff2-bc1c-0d4db13bed75</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А56-46818/2017</t>
+          <t>А40-177160/2017</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАТРУБОПРОВОДМОНТАЖ"</t>
+          <t>ФГУП "ИНСТИТУТ ХИМИЧЕСКИХ РЕАКТИВОВ И ОСОБО ЧИСТЫХ ХИМИЧЕСКИХ ВЕЩЕСТВ НАЦИОНАЛЬНОГО ИССЛЕДОВАТЕЛЬСКОГО ЦЕНТРА "КУРЧАТОВСКИЙ ИНСТИТУТ"</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>8602004536</t>
+          <t>7718013432</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Сорокин В. П.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
-        <v>350000</v>
+        <v>20050023.65</v>
       </c>
       <c r="P123" s="2" t="inlineStr"/>
       <c r="Q123" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить членский взнос в размере 350 000 руб. в другую СРО (НО «ОПУС»)</t>
+          <t>Солидарная ответственность СРО за неисполнение обязательств членом СРО по контракту</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>10.10.2017</t>
+          <t>22.01.2018</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c6a1488a-3973-4ce2-96c9-3b5e95d63a2b</t>
+          <t>https://kad.arbitr.ru/Card/e00a55b5-83e3-4be1-ad8d-b32d1eb12b0e</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А56-44971/2017</t>
+          <t>А56-70225/2017</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>12.09.2017</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВАТРА"</t>
+          <t>ООО ХИМСТРОЙРЕМОНТ</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>9102011907</t>
+          <t>5321114464</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P124" s="2" t="inlineStr"/>
       <c r="Q124" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд в размере 300000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>14.04.2018</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6309382d-5798-48b3-9bd4-f457c6adc466</t>
+          <t>https://kad.arbitr.ru/Card/11c9273c-5544-4870-a380-8bbb347189f5</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А40-112295/2017</t>
+          <t>А56-63627/2017</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>21.06.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТЛАНТ"</t>
+          <t>ПАО "ТРЕСТ "СЕВЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>7842020762</t>
+          <t>7825333010</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000000</v>
+      </c>
+      <c r="P125" s="2" t="inlineStr"/>
       <c r="Q125" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом в другую СРО</t>
+          <t>Перевод средств компенсационного фонда при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>21.10.2017</t>
+          <t>14.11.2018</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c84dfa52-4dee-4603-8af2-fc4f45615f9a</t>
+          <t>https://kad.arbitr.ru/Card/e9ce7b78-6d87-4d3b-b1ea-e4c9993d6e89</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А56-38573/2017</t>
+          <t>А40-138589/2017</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПКФ ТЕПЛОГРАД"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ МАКСИМУС"</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>2901145693</t>
+          <t>7802831732</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O126" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P126" s="2" t="inlineStr"/>
       <c r="Q126" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить 300 000 руб. компенсационного фонда в связи с переходом в другое СРО</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>04.10.2017</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0b0a1843-2ef2-4d77-82b4-18b59cd18be1</t>
+          <t>https://kad.arbitr.ru/Card/ae88e6b4-7025-41bc-8888-e6c12be7058f</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>А40-100330/2017</t>
+          <t>А56-52807/2017</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>20.07.2017</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОРБИТА"</t>
+          <t>ООО "АВЕРС"</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>7814630131</t>
+          <t>3444260983</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O127" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100000</v>
+      </c>
+      <c r="P127" s="2" t="inlineStr"/>
       <c r="Q127" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе организации</t>
+          <t>Взыскание взноса в компенсационный фонд при прекращении членства в СРО</t>
         </is>
       </c>
       <c r="S127" s="2" t="inlineStr">
         <is>
-          <t>07.08.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="T127" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U127" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93af35a9-cd5f-4e0a-ab4d-96e341b14d1c</t>
+          <t>https://kad.arbitr.ru/Card/880922d5-2210-4be5-b498-4ec575bfa6d8</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>А56-37131/2017</t>
+          <t>А56-51115/2017</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>15.07.2017</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛАРИС-МЕД"</t>
+          <t>ООО " ПРОМЖИЛСЕРВИС "</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>3528120968</t>
+          <t>8604029649</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P128" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q128" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S128" s="2" t="inlineStr">
         <is>
-          <t>14.08.2018</t>
+          <t>04.12.2018</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U128" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e92a6b3e-4373-4c10-b485-2d982b19aedf</t>
+          <t>https://kad.arbitr.ru/Card/71960ca0-55f1-403a-a4a7-963c4fd7fc87</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>А56-36637/2017</t>
+          <t>А40-124175/2017</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>06.07.2017</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОЦЕНТР"</t>
+          <t>ООО "РОССТРОЙ"</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>7811150786</t>
+          <t>7813309380</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...3 lines deleted...]
-      <c r="P129" s="2" t="inlineStr"/>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O129" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P129" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q129" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения общего собрания о создании резервного фонда и установлении целевых взносов</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом истца в другую СРО</t>
         </is>
       </c>
       <c r="S129" s="2" t="inlineStr">
         <is>
-          <t>26.09.2018</t>
+          <t>31.08.2017</t>
         </is>
       </c>
       <c r="T129" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U129" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bae76138-6891-4247-a059-e6c48911c023</t>
+          <t>https://kad.arbitr.ru/Card/ecc821e8-e517-4e6d-b577-17ec085bff7e</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
         <v>129</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>А56-34107/2017</t>
+          <t>А40-122356/2017</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>18.05.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОЕКТ НН"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "ЮНИКС"</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>5257099375</t>
+          <t>7813225395</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>5018119895</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr"/>
       <c r="P130" s="2" t="inlineStr"/>
       <c r="Q130" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S130" s="2" t="inlineStr">
         <is>
-          <t>01.02.2018</t>
+          <t>16.03.2019</t>
         </is>
       </c>
       <c r="T130" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U130" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10be8b15-da5a-4ea7-aca3-037e2b2fc320</t>
+          <t>https://kad.arbitr.ru/Card/1def74f9-a4a3-41a5-bc46-4b63909a622e</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
         <v>130</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>А56-30710/2017</t>
+          <t>А40-121733/2017</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕЛЬФИН"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "ПРОЕКТСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>7725606112</t>
+          <t>7814564760</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O131" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P131" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q131" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе члена в другую СРО по региональному принципу</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S131" s="2" t="inlineStr">
         <is>
-          <t>07.03.2018</t>
+          <t>23.10.2019</t>
         </is>
       </c>
       <c r="T131" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U131" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/49611dcb-b269-4238-b5f4-907a6de67f58</t>
+          <t>https://kad.arbitr.ru/Card/7c373311-19bb-4872-805e-15997cee271e</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
         <v>131</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>А40-83054/2017</t>
+          <t>А40-121883/2017</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>04.05.2017</t>
+          <t>04.07.2017</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТП-СТИМУЛ"</t>
+          <t>ООО "ГОРНЫЕ ТЕХНОЛОГИИ И ИННОВАЦИИ"</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>7811591847</t>
+          <t>7804395880</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O132" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P132" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q132" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S132" s="2" t="inlineStr">
         <is>
-          <t>22.07.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="T132" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U132" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ed02c178-ace8-4941-bf43-0cc54eae6275</t>
+          <t>https://kad.arbitr.ru/Card/c1980aa9-2b6b-4bd0-b537-9b7c162637a2</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
         <v>132</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>А56-27014/2017</t>
+          <t>А56-46818/2017</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>21.04.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>ООО ЦЕНТРАЛЬНЫЙ ПРОЕКТНО-ТЕХНОЛОГИЧЕСКИЙ ИНСТИТУТ "ОРГЮГСТРОЙ"</t>
+          <t>ООО "ЮГРАТРУБОПРОВОДМОНТАЖ"</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>6168092563</t>
+          <t>8602004536</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O133" s="2" t="n">
-        <v>700000</v>
-[...3 lines deleted...]
-      </c>
+        <v>350000</v>
+      </c>
+      <c r="P133" s="2" t="inlineStr"/>
       <c r="Q133" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R133" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компфонд при переходе члена в другую СРО по региональному принципу</t>
+          <t>Обязание перечислить членский взнос в размере 350 000 руб. в другую СРО (НО «ОПУС»)</t>
         </is>
       </c>
       <c r="S133" s="2" t="inlineStr">
         <is>
-          <t>17.03.2018</t>
+          <t>10.10.2017</t>
         </is>
       </c>
       <c r="T133" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U133" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b492753a-9928-4267-82b1-8c0e5eb5d8d5</t>
+          <t>https://kad.arbitr.ru/Card/c6a1488a-3973-4ce2-96c9-3b5e95d63a2b</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
         <v>133</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>А56-21923/2017</t>
+          <t>А56-44971/2017</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙ"</t>
+          <t>ООО "ВАТРА"</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>5321077195</t>
+          <t>9102011907</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O134" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P134" s="2" t="inlineStr"/>
       <c r="Q134" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R134" s="2" t="inlineStr">
         <is>
-          <t>Перечисление остатка взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S134" s="2" t="inlineStr">
         <is>
-          <t>12.08.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T134" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U134" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62dc3179-78b1-4140-85d5-7aaf320979bb</t>
+          <t>https://kad.arbitr.ru/Card/6309382d-5798-48b3-9bd4-f457c6adc466</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
         <v>134</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>А56-22074/2017</t>
+          <t>А40-112295/2017</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>04.04.2017</t>
+          <t>21.06.2017</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>МУП "ВОЛОГДАГОРТЕПЛОСЕТЬ"</t>
+          <t>ООО "АТЛАНТ"</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
-          <t>3525000077</t>
+          <t>7842020762</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7734270814</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O135" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P135" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q135" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R135" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в КФ при переходе в другую СРО по месту регистрации (ст. 3.3 ФЗ-191)</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S135" s="2" t="inlineStr">
         <is>
-          <t>18.08.2018</t>
+          <t>21.10.2017</t>
         </is>
       </c>
       <c r="T135" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U135" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e8ae6307-3768-4a99-bef0-ffdf7f5f6162</t>
+          <t>https://kad.arbitr.ru/Card/c84dfa52-4dee-4603-8af2-fc4f45615f9a</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
         <v>135</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>А56-19780/2017</t>
+          <t>А40-100330/2017</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕДАЛ-СТРОЙ"</t>
+          <t>ООО "ОРБИТА"</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
-          <t>4708052035</t>
+          <t>7814630131</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O136" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P136" s="2" t="n">
-        <v>786000</v>
+        <v>500000</v>
       </c>
       <c r="Q136" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе организации</t>
         </is>
       </c>
       <c r="S136" s="2" t="inlineStr">
         <is>
-          <t>17.07.2018</t>
+          <t>07.08.2017</t>
         </is>
       </c>
       <c r="T136" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U136" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74de9784-9c79-4340-ae76-4f05c402e6cb</t>
+          <t>https://kad.arbitr.ru/Card/93af35a9-cd5f-4e0a-ab4d-96e341b14d1c</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
         <v>136</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>А56-18246/2017</t>
+          <t>А56-38573/2017</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>ООО "УХТАСТРОЙПУТЬ"</t>
+          <t>ООО "ПКФ ТЕПЛОГРАД"</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
-          <t>1102065922</t>
+          <t>2901145693</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
           <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O137" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P137" s="2" t="inlineStr"/>
       <c r="Q137" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>Требование о перечислении средств компенсационного фонда в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S137" s="2" t="inlineStr">
         <is>
-          <t>03.06.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="T137" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U137" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b4247082-8f31-4044-8de0-e0b1bec5e719</t>
+          <t>https://kad.arbitr.ru/Card/0b0a1843-2ef2-4d77-82b4-18b59cd18be1</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
         <v>137</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>А56-17287/2017</t>
+          <t>А56-37131/2017</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>20.03.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРО-АМЕРИКЭН ГЛЭЗИНГ ИНЖИНИРИНГ"</t>
+          <t>ООО "АЛАРИС-МЕД"</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
-          <t>3908032041</t>
+          <t>3528120968</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O138" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P138" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="Q138" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации истца</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S138" s="2" t="inlineStr">
         <is>
-          <t>05.10.2018</t>
+          <t>14.08.2018</t>
         </is>
       </c>
       <c r="T138" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U138" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7edec7d6-31ff-40dd-9f77-9c7b8a6c23ae</t>
+          <t>https://kad.arbitr.ru/Card/e92a6b3e-4373-4c10-b485-2d982b19aedf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
         <v>138</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>А56-16617/2017</t>
+          <t>А56-36637/2017</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "СПЕЦСТРОЙМЕХАНИЗАЦИЯ"</t>
+          <t>ООО "ЭНЕРГОЦЕНТР"</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
-          <t>5318005955</t>
+          <t>7811150786</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O139" s="2" t="inlineStr"/>
+      <c r="P139" s="2" t="inlineStr"/>
       <c r="Q139" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Оспаривание решения общего собрания о создании резервного фонда и установлении целевых взносов</t>
         </is>
       </c>
       <c r="S139" s="2" t="inlineStr">
         <is>
-          <t>12.04.2018</t>
+          <t>26.09.2018</t>
         </is>
       </c>
       <c r="T139" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U139" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eb38780e-079d-4b11-9ddf-69a2c7f55122</t>
+          <t>https://kad.arbitr.ru/Card/bae76138-6891-4247-a059-e6c48911c023</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
         <v>139</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>А40-30013/2017</t>
+          <t>А56-34107/2017</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>18.05.2017</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>ООО ГЛАВЛЕНЭКСПЕРТ</t>
+          <t>ООО "ПРОЕКТ НН"</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5257099375</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O140" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>700000</v>
+      </c>
+      <c r="P140" s="2" t="inlineStr"/>
       <c r="Q140" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R140" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса 300000 руб. в компенсационный фонд новой СРО в связи со сменой членства</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S140" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>01.02.2018</t>
         </is>
       </c>
       <c r="T140" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U140" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0879cdb7-ecac-4cd8-bfce-1a1f113c87da</t>
+          <t>https://kad.arbitr.ru/Card/10be8b15-da5a-4ea7-aca3-037e2b2fc320</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
         <v>140</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>А56-9516/2017</t>
+          <t>А40-83054/2017</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>15.02.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАТРУБОПРОВОДМОНТАЖ"</t>
+          <t>ООО "АТП-СТИМУЛ"</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
-          <t>8602004536</t>
+          <t>7811591847</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O141" s="2" t="n">
-        <v>356222.92</v>
-[...1 lines deleted...]
-      <c r="P141" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P141" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q141" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>Взыскание остатка взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S141" s="2" t="inlineStr">
         <is>
-          <t>01.02.2018</t>
+          <t>22.07.2017</t>
         </is>
       </c>
       <c r="T141" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U141" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4c09c720-cae5-4c8c-a6ea-fbebdeb4f279</t>
+          <t>https://kad.arbitr.ru/Card/ed02c178-ace8-4941-bf43-0cc54eae6275</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
         <v>141</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>А56-182/2017</t>
+          <t>А56-30710/2017</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>09.01.2017</t>
+          <t>04.05.2017</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГТ СЕВЕР"</t>
+          <t>ООО "ДЕЛЬФИН"</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
-          <t>2902060812</t>
+          <t>7725606112</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O142" s="2" t="n">
-        <v>1400000</v>
+        <v>300000</v>
       </c>
       <c r="P142" s="2" t="n">
-        <v>1400000</v>
+        <v>300000</v>
       </c>
       <c r="Q142" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компфонд при переходе члена в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S142" s="2" t="inlineStr">
         <is>
-          <t>07.07.2018</t>
+          <t>07.03.2018</t>
         </is>
       </c>
       <c r="T142" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U142" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ffa674ab-fa01-4ffa-b5e4-8e526a6976c4</t>
+          <t>https://kad.arbitr.ru/Card/49611dcb-b269-4238-b5f4-907a6de67f58</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
         <v>142</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>А40-243140/2016</t>
+          <t>А56-27014/2017</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>06.12.2016</t>
+          <t>21.04.2017</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИНТЕХНО"</t>
+          <t>ООО ЦЕНТРАЛЬНЫЙ ПРОЕКТНО-ТЕХНОЛОГИЧЕСКИЙ ИНСТИТУТ "ОРГЮГСТРОЙ"</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
-          <t>7804478865</t>
+          <t>6168092563</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>5018119895</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...2 lines deleted...]
-      <c r="O143" s="2" t="inlineStr"/>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O143" s="2" t="n">
+        <v>700000</v>
+      </c>
       <c r="P143" s="2" t="n">
-        <v>41000</v>
+        <v>700000</v>
       </c>
       <c r="Q143" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R143" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и требование перечислить взнос в компенсационный фонд нового СРО</t>
+          <t>Обязание перечислить взнос в компфонд при переходе члена в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S143" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>17.03.2018</t>
         </is>
       </c>
       <c r="T143" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U143" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ed6ea9b-816a-497a-a06e-6d34101f110a</t>
+          <t>https://kad.arbitr.ru/Card/b492753a-9928-4267-82b1-8c0e5eb5d8d5</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
         <v>143</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>А40-237570/2016</t>
+          <t>А56-22074/2017</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>28.11.2016</t>
+          <t>04.04.2017</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>ООО ГРИВАН СПБ</t>
+          <t>МУП "ВОЛОГДАГОРТЕПЛОСЕТЬ"</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>3525000077</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O144" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P144" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q144" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перевести средства компенсационного фонда при переходе истца в другую организацию.</t>
+          <t>Перечисление взноса в КФ при переходе в другую СРО по месту регистрации (ст. 3.3 ФЗ-191)</t>
         </is>
       </c>
       <c r="S144" s="2" t="inlineStr">
         <is>
-          <t>07.02.2020</t>
+          <t>18.08.2018</t>
         </is>
       </c>
       <c r="T144" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U144" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d0ed2fd-416c-47cd-8837-0785d3c7b7fa</t>
+          <t>https://kad.arbitr.ru/Card/e8ae6307-3768-4a99-bef0-ffdf7f5f6162</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
         <v>144</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>А56-60098/2015</t>
+          <t>А56-21923/2017</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>20.08.2015</t>
+          <t>04.04.2017</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>ООО "НК Электро"</t>
+          <t>ООО "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
-          <t>7840460782</t>
+          <t>5321077195</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКАТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>7814326036</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>Звонарева Ю. Н.</t>
-[...2 lines deleted...]
-      <c r="O145" s="2" t="inlineStr"/>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O145" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="P145" s="2" t="inlineStr"/>
-      <c r="Q145" s="2" t="inlineStr"/>
-      <c r="R145" s="2" t="inlineStr"/>
+      <c r="Q145" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R145" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление остатка взноса в компенсационный фонд при переходе в СРО по месту регистрации</t>
+        </is>
+      </c>
       <c r="S145" s="2" t="inlineStr">
         <is>
-          <t>30.12.2016</t>
+          <t>12.08.2017</t>
         </is>
       </c>
       <c r="T145" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U145" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d517bc84-1831-49c6-b2c6-10d622acc7c4</t>
+          <t>https://kad.arbitr.ru/Card/62dc3179-78b1-4140-85d5-7aaf320979bb</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
         <v>145</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>А52-1078/2015</t>
+          <t>А56-19780/2017</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>06.04.2015</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>ООО "Рембурводстрой"</t>
+          <t>ООО "ДЕДАЛ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
-          <t>5032052459</t>
+          <t>4708052035</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>ООО "Гарантстройсервис"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>6027090299</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>АС Псковской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>Орлов В. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O146" s="2" t="n">
-        <v>16045257.81</v>
+        <v>1000000</v>
       </c>
       <c r="P146" s="2" t="n">
-        <v>16045257.81</v>
+        <v>786000</v>
       </c>
       <c r="Q146" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>Признание должника банкротом и привлечение руководителя к субсидиарной ответственности</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S146" s="2" t="inlineStr">
         <is>
-          <t>14.09.2022</t>
+          <t>17.07.2018</t>
         </is>
       </c>
       <c r="T146" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U146" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8e018aa-8b12-4855-9fe3-77da47e11114</t>
+          <t>https://kad.arbitr.ru/Card/74de9784-9c79-4340-ae76-4f05c402e6cb</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
         <v>146</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>А56-3875/2015</t>
+          <t>А56-18246/2017</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>27.01.2015</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>в/у Сатюков Д.Н.</t>
+          <t>ООО "УХТАСТРОЙПУТЬ"</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1102065922</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Петро Инжиниринг"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>7810659059</t>
+          <t>7842013902</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>Рогова Ю. В.</t>
-[...2 lines deleted...]
-      <c r="O147" s="2" t="inlineStr"/>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O147" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="P147" s="2" t="inlineStr"/>
-      <c r="Q147" s="2" t="inlineStr"/>
-      <c r="R147" s="2" t="inlineStr"/>
+      <c r="Q147" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R147" s="2" t="inlineStr">
+        <is>
+          <t>Требование о перечислении средств компенсационного фонда в другую СРО</t>
+        </is>
+      </c>
       <c r="S147" s="2" t="inlineStr">
         <is>
-          <t>25.01.2017</t>
+          <t>03.06.2017</t>
         </is>
       </c>
       <c r="T147" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U147" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3cb87337-9cfa-4b69-9c0f-4143b7777565</t>
+          <t>https://kad.arbitr.ru/Card/b4247082-8f31-4044-8de0-e0b1bec5e719</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
         <v>147</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>А56-45203/2014</t>
+          <t>А56-17287/2017</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>21.07.2014</t>
+          <t>20.03.2017</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>ООО "Модуль"</t>
+          <t>ООО "ЕВРО-АМЕРИКЭН ГЛЭЗИНГ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
-          <t>7816095810</t>
+          <t>3908032041</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...3 lines deleted...]
-      <c r="P148" s="2" t="inlineStr"/>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P148" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q148" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R148" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решений внеочередного общего собрания членов СРО от 22.01.2014</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации истца</t>
         </is>
       </c>
       <c r="S148" s="2" t="inlineStr">
         <is>
-          <t>01.11.2014</t>
+          <t>05.10.2018</t>
         </is>
       </c>
       <c r="T148" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U148" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc3ed4ad-27d4-47d1-97a2-8e81b9762eb5</t>
+          <t>https://kad.arbitr.ru/Card/7edec7d6-31ff-40dd-9f77-9c7b8a6c23ae</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
         <v>148</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>А56-70525/2013</t>
+          <t>А56-16617/2017</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>21.11.2013</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Реал - инвест"</t>
+          <t>ЗАО "СПЕЦСТРОЙМЕХАНИЗАЦИЯ"</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
-          <t>7810102268</t>
+          <t>5318005955</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство Компаний Строительного Комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...3 lines deleted...]
-      <c r="P149" s="2" t="inlineStr"/>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O149" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P149" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q149" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>Нарушение порядка созыва и проведения собрания, отсутствие кворума и извещения члена СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S149" s="2" t="inlineStr">
         <is>
-          <t>17.05.2014</t>
+          <t>12.04.2018</t>
         </is>
       </c>
       <c r="T149" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U149" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c3bb54f-8127-4047-87bb-f77406ee11f5</t>
+          <t>https://kad.arbitr.ru/Card/eb38780e-079d-4b11-9ddf-69a2c7f55122</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
         <v>149</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>А56-7271/2013</t>
+          <t>А40-30013/2017</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>12.02.2013</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>ООО "Реал-Инвест"</t>
+          <t>ООО ГЛАВЛЕНЭКСПЕРТ</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
-          <t>7842471130</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>7842013902</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...3 lines deleted...]
-      <c r="P150" s="2" t="inlineStr"/>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P150" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q150" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений внеочередного общего собрания членов СРО от 18.01.2013</t>
+          <t>Перечисление взноса 300000 руб. в компенсационный фонд новой СРО в связи со сменой членства</t>
         </is>
       </c>
       <c r="S150" s="2" t="inlineStr">
         <is>
-          <t>21.08.2013</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="T150" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U150" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8306a65c-5a13-402c-8dfe-7383ae91c5d5</t>
+          <t>https://kad.arbitr.ru/Card/0879cdb7-ecac-4cd8-bfce-1a1f113c87da</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
         <v>150</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>А56-5060/2013</t>
+          <t>А56-9516/2017</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>01.02.2013</t>
+          <t>15.02.2017</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>Общероссийская негосударственная некомерческая организация "Национальное объединение саморегулируемых организаций,основанных на членстве лиц,осуществляющих строительство"(Национальное объединение строителей)</t>
+          <t>ООО "ЮГРАТРУБОПРОВОДМОНТАЖ"</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>8602004536</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>Некомерческое пертнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>Покровский С. С.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O151" s="2" t="n">
-        <v>1223750</v>
+        <v>356222.92</v>
       </c>
       <c r="P151" s="2" t="inlineStr"/>
       <c r="Q151" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R151" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по уплате членских взносов в Национальное объединение строителей</t>
+          <t>Взыскание остатка взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S151" s="2" t="inlineStr">
         <is>
-          <t>08.02.2013</t>
+          <t>01.02.2018</t>
         </is>
       </c>
       <c r="T151" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U151" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0616740a-382f-4ed6-bc44-3772e4795375</t>
+          <t>https://kad.arbitr.ru/Card/4c09c720-cae5-4c8c-a6ea-fbebdeb4f279</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="n">
         <v>151</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>А56-2555/2013</t>
+          <t>А56-182/2017</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>22.01.2013</t>
+          <t>09.01.2017</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>Общероссийская негосударственная некоммерческая организация "Национальное объединение саморегулируемых организаций,основанных на членстве лиц,осуществляющих строительство"</t>
+          <t>ООО "ГТ СЕВЕР"</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>2902060812</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ КОМПАНИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>Маркин С. Ф.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O152" s="2" t="n">
-        <v>1223750</v>
+        <v>1400000</v>
       </c>
       <c r="P152" s="2" t="n">
-        <v>1223750</v>
+        <v>1400000</v>
       </c>
       <c r="Q152" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R152" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по уплате членских взносов в НОСТРОЙ за 1-4 кварталы 2010 года.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S152" s="2" t="inlineStr">
         <is>
-          <t>22.01.2015</t>
+          <t>07.07.2018</t>
         </is>
       </c>
       <c r="T152" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U152" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/abb09307-aaab-4e66-a959-ebb11ad08998</t>
+          <t>https://kad.arbitr.ru/Card/ffa674ab-fa01-4ffa-b5e4-8e526a6976c4</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="n">
         <v>152</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
+          <t>А40-243140/2016</t>
+        </is>
+      </c>
+      <c r="C153" s="2" t="inlineStr">
+        <is>
+          <t>06.12.2016</t>
+        </is>
+      </c>
+      <c r="D153" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F153" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G153" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИНТЕХНО"</t>
+        </is>
+      </c>
+      <c r="I153" s="2" t="inlineStr">
+        <is>
+          <t>7804478865</t>
+        </is>
+      </c>
+      <c r="J153" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K153" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr">
+        <is>
+          <t>5018119895</t>
+        </is>
+      </c>
+      <c r="M153" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N153" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O153" s="2" t="inlineStr"/>
+      <c r="P153" s="2" t="n">
+        <v>41000</v>
+      </c>
+      <c r="Q153" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R153" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и требование перечислить взнос в компенсационный фонд нового СРО</t>
+        </is>
+      </c>
+      <c r="S153" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2017</t>
+        </is>
+      </c>
+      <c r="T153" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U153" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2ed6ea9b-816a-497a-a06e-6d34101f110a</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="n">
+        <v>153</v>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>А40-237570/2016</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>28.11.2016</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G154" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr">
+        <is>
+          <t>ООО ГРИВАН СПБ</t>
+        </is>
+      </c>
+      <c r="I154" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr">
+        <is>
+          <t>7734270814</t>
+        </is>
+      </c>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N154" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O154" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P154" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q154" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R154" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перевести средства компенсационного фонда при переходе истца в другую организацию.</t>
+        </is>
+      </c>
+      <c r="S154" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2020</t>
+        </is>
+      </c>
+      <c r="T154" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U154" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6d0ed2fd-416c-47cd-8837-0785d3c7b7fa</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="n">
+        <v>154</v>
+      </c>
+      <c r="B155" s="2" t="inlineStr">
+        <is>
+          <t>А56-60098/2015</t>
+        </is>
+      </c>
+      <c r="C155" s="2" t="inlineStr">
+        <is>
+          <t>20.08.2015</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G155" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НК Электро"</t>
+        </is>
+      </c>
+      <c r="I155" s="2" t="inlineStr">
+        <is>
+          <t>7840460782</t>
+        </is>
+      </c>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СКАТ"</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr">
+        <is>
+          <t>7814326036</t>
+        </is>
+      </c>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N155" s="2" t="inlineStr">
+        <is>
+          <t>Звонарева Ю. Н.</t>
+        </is>
+      </c>
+      <c r="O155" s="2" t="inlineStr"/>
+      <c r="P155" s="2" t="inlineStr"/>
+      <c r="Q155" s="2" t="inlineStr"/>
+      <c r="R155" s="2" t="inlineStr"/>
+      <c r="S155" s="2" t="inlineStr">
+        <is>
+          <t>30.12.2016</t>
+        </is>
+      </c>
+      <c r="T155" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U155" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d517bc84-1831-49c6-b2c6-10d622acc7c4</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="n">
+        <v>155</v>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>А52-1078/2015</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2015</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G156" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Рембурводстрой"</t>
+        </is>
+      </c>
+      <c r="I156" s="2" t="inlineStr">
+        <is>
+          <t>5032052459</t>
+        </is>
+      </c>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Гарантстройсервис"</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr">
+        <is>
+          <t>6027090299</t>
+        </is>
+      </c>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>АС Псковской области</t>
+        </is>
+      </c>
+      <c r="N156" s="2" t="inlineStr">
+        <is>
+          <t>Орлов В. А.</t>
+        </is>
+      </c>
+      <c r="O156" s="2" t="n">
+        <v>16045257.81</v>
+      </c>
+      <c r="P156" s="2" t="n">
+        <v>16045257.81</v>
+      </c>
+      <c r="Q156" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R156" s="2" t="inlineStr">
+        <is>
+          <t>Признание должника банкротом и привлечение руководителя к субсидиарной ответственности</t>
+        </is>
+      </c>
+      <c r="S156" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2022</t>
+        </is>
+      </c>
+      <c r="T156" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U156" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d8e018aa-8b12-4855-9fe3-77da47e11114</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="n">
+        <v>156</v>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>А56-4437/2015</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2015</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G157" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="inlineStr">
+        <is>
+          <t>ООО *** "Осоран-огнезащита"</t>
+        </is>
+      </c>
+      <c r="I157" s="2" t="inlineStr">
+        <is>
+          <t>7810015625</t>
+        </is>
+      </c>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПСК ПУЛКОВО"</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr">
+        <is>
+          <t>4719025918</t>
+        </is>
+      </c>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N157" s="2" t="inlineStr">
+        <is>
+          <t>Муха Т. М.</t>
+        </is>
+      </c>
+      <c r="O157" s="2" t="inlineStr"/>
+      <c r="P157" s="2" t="inlineStr"/>
+      <c r="Q157" s="2" t="inlineStr"/>
+      <c r="R157" s="2" t="inlineStr"/>
+      <c r="S157" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2025</t>
+        </is>
+      </c>
+      <c r="T157" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U157" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2f9719dc-3fb2-491a-917d-ad7033994197</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="n">
+        <v>157</v>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>А56-3875/2015</t>
+        </is>
+      </c>
+      <c r="C158" s="2" t="inlineStr">
+        <is>
+          <t>27.01.2015</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G158" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="inlineStr">
+        <is>
+          <t>в/у Сатюков Д.Н.</t>
+        </is>
+      </c>
+      <c r="I158" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Петро Инжиниринг"</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>7810659059</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N158" s="2" t="inlineStr">
+        <is>
+          <t>Рогова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="inlineStr"/>
+      <c r="P158" s="2" t="inlineStr"/>
+      <c r="Q158" s="2" t="inlineStr"/>
+      <c r="R158" s="2" t="inlineStr"/>
+      <c r="S158" s="2" t="inlineStr">
+        <is>
+          <t>25.01.2017</t>
+        </is>
+      </c>
+      <c r="T158" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U158" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3cb87337-9cfa-4b69-9c0f-4143b7777565</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="n">
+        <v>158</v>
+      </c>
+      <c r="B159" s="2" t="inlineStr">
+        <is>
+          <t>А56-67387/2014</t>
+        </is>
+      </c>
+      <c r="C159" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2014</t>
+        </is>
+      </c>
+      <c r="D159" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G159" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Энергомашстрой"</t>
+        </is>
+      </c>
+      <c r="I159" s="2" t="inlineStr">
+        <is>
+          <t>7815022168</t>
+        </is>
+      </c>
+      <c r="J159" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительный мир"</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr">
+        <is>
+          <t>7813383338</t>
+        </is>
+      </c>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N159" s="2" t="inlineStr">
+        <is>
+          <t>Юрков И. В.</t>
+        </is>
+      </c>
+      <c r="O159" s="2" t="inlineStr"/>
+      <c r="P159" s="2" t="inlineStr"/>
+      <c r="Q159" s="2" t="inlineStr"/>
+      <c r="R159" s="2" t="inlineStr"/>
+      <c r="S159" s="2" t="inlineStr">
+        <is>
+          <t>25.11.2018</t>
+        </is>
+      </c>
+      <c r="T159" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U159" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b16c73c8-287f-4c73-a94f-c6625850de06</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="n">
+        <v>159</v>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>А56-45203/2014</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2014</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G160" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Модуль"</t>
+        </is>
+      </c>
+      <c r="I160" s="2" t="inlineStr">
+        <is>
+          <t>7816095810</t>
+        </is>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N160" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O160" s="2" t="inlineStr"/>
+      <c r="P160" s="2" t="inlineStr"/>
+      <c r="Q160" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R160" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решений внеочередного общего собрания членов СРО от 22.01.2014</t>
+        </is>
+      </c>
+      <c r="S160" s="2" t="inlineStr">
+        <is>
+          <t>01.11.2014</t>
+        </is>
+      </c>
+      <c r="T160" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U160" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bc3ed4ad-27d4-47d1-97a2-8e81b9762eb5</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="B161" s="2" t="inlineStr">
+        <is>
+          <t>А56-70525/2013</t>
+        </is>
+      </c>
+      <c r="C161" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2013</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G161" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Реал - инвест"</t>
+        </is>
+      </c>
+      <c r="I161" s="2" t="inlineStr">
+        <is>
+          <t>7810102268</t>
+        </is>
+      </c>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K161" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство Компаний Строительного Комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L161" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
+      <c r="M161" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N161" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O161" s="2" t="inlineStr"/>
+      <c r="P161" s="2" t="inlineStr"/>
+      <c r="Q161" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R161" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение порядка созыва и проведения собрания, отсутствие кворума и извещения члена СРО</t>
+        </is>
+      </c>
+      <c r="S161" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2014</t>
+        </is>
+      </c>
+      <c r="T161" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U161" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0c3bb54f-8127-4047-87bb-f77406ee11f5</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="n">
+        <v>161</v>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>А56-7271/2013</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2013</t>
+        </is>
+      </c>
+      <c r="D162" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G162" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Реал-Инвест"</t>
+        </is>
+      </c>
+      <c r="I162" s="2" t="inlineStr">
+        <is>
+          <t>7842471130</t>
+        </is>
+      </c>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N162" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O162" s="2" t="inlineStr"/>
+      <c r="P162" s="2" t="inlineStr"/>
+      <c r="Q162" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R162" s="2" t="inlineStr">
+        <is>
+          <t>Признание недействительными решений внеочередного общего собрания членов СРО от 18.01.2013</t>
+        </is>
+      </c>
+      <c r="S162" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2013</t>
+        </is>
+      </c>
+      <c r="T162" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U162" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8306a65c-5a13-402c-8dfe-7383ae91c5d5</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="n">
+        <v>162</v>
+      </c>
+      <c r="B163" s="2" t="inlineStr">
+        <is>
+          <t>А56-5060/2013</t>
+        </is>
+      </c>
+      <c r="C163" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2013</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G163" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="inlineStr">
+        <is>
+          <t>Общероссийская негосударственная некомерческая организация "Национальное объединение саморегулируемых организаций,основанных на членстве лиц,осуществляющих строительство"(Национальное объединение строителей)</t>
+        </is>
+      </c>
+      <c r="I163" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
+      <c r="J163" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K163" s="2" t="inlineStr">
+        <is>
+          <t>Некомерческое пертнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L163" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
+      <c r="M163" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N163" s="2" t="inlineStr">
+        <is>
+          <t>Покровский С. С.</t>
+        </is>
+      </c>
+      <c r="O163" s="2" t="n">
+        <v>1223750</v>
+      </c>
+      <c r="P163" s="2" t="inlineStr"/>
+      <c r="Q163" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R163" s="2" t="inlineStr">
+        <is>
+          <t>Задолженность по уплате членских взносов в Национальное объединение строителей</t>
+        </is>
+      </c>
+      <c r="S163" s="2" t="inlineStr">
+        <is>
+          <t>08.02.2013</t>
+        </is>
+      </c>
+      <c r="T163" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U163" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0616740a-382f-4ed6-bc44-3772e4795375</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="n">
+        <v>163</v>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>А56-2555/2013</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2013</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G164" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="inlineStr">
+        <is>
+          <t>Общероссийская негосударственная некоммерческая организация "Национальное объединение саморегулируемых организаций,основанных на членстве лиц,осуществляющих строительство"</t>
+        </is>
+      </c>
+      <c r="I164" s="2" t="inlineStr">
+        <is>
+          <t>7710478130</t>
+        </is>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr">
+        <is>
+          <t>7842013902</t>
+        </is>
+      </c>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N164" s="2" t="inlineStr">
+        <is>
+          <t>Маркин С. Ф.</t>
+        </is>
+      </c>
+      <c r="O164" s="2" t="n">
+        <v>1223750</v>
+      </c>
+      <c r="P164" s="2" t="n">
+        <v>1223750</v>
+      </c>
+      <c r="Q164" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R164" s="2" t="inlineStr">
+        <is>
+          <t>Задолженность по уплате членских взносов в НОСТРОЙ за 1-4 кварталы 2010 года.</t>
+        </is>
+      </c>
+      <c r="S164" s="2" t="inlineStr">
+        <is>
+          <t>22.01.2015</t>
+        </is>
+      </c>
+      <c r="T164" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U164" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/abb09307-aaab-4e66-a959-ebb11ad08998</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="n">
+        <v>164</v>
+      </c>
+      <c r="B165" s="2" t="inlineStr">
+        <is>
           <t>А56-65054/2012</t>
         </is>
       </c>
-      <c r="C153" s="2" t="inlineStr">
+      <c r="C165" s="2" t="inlineStr">
         <is>
           <t>29.10.2012</t>
         </is>
       </c>
-      <c r="D153" s="2" t="inlineStr">
+      <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E153" s="2" t="inlineStr">
+      <c r="E165" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F153" s="2" t="inlineStr">
+      <c r="F165" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G153" s="2" t="inlineStr">
+      <c r="G165" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H153" s="2" t="inlineStr">
+      <c r="H165" s="2" t="inlineStr">
         <is>
           <t>ООО "Управление кровельных работ 2000"</t>
         </is>
       </c>
-      <c r="I153" s="2" t="inlineStr">
+      <c r="I165" s="2" t="inlineStr">
         <is>
           <t>7810180844</t>
         </is>
       </c>
-      <c r="J153" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K153" s="2" t="inlineStr">
+      <c r="J165" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K165" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство компаний строительного комплекса "СОЮЗПЕТРОСТРОЙ-СТАНДАРТ"</t>
         </is>
       </c>
-      <c r="L153" s="2" t="inlineStr">
+      <c r="L165" s="2" t="inlineStr">
         <is>
           <t>7842013902</t>
         </is>
       </c>
-      <c r="M153" s="2" t="inlineStr">
+      <c r="M165" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N153" s="2" t="inlineStr">
+      <c r="N165" s="2" t="inlineStr">
         <is>
           <t>Сергеева О. Н.</t>
         </is>
       </c>
-      <c r="O153" s="2" t="n">
+      <c r="O165" s="2" t="n">
         <v>479265</v>
       </c>
-      <c r="P153" s="2" t="n">
+      <c r="P165" s="2" t="n">
         <v>479265</v>
       </c>
-      <c r="Q153" s="2" t="inlineStr">
+      <c r="Q165" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R153" s="2" t="inlineStr">
+      <c r="R165" s="2" t="inlineStr">
         <is>
           <t>Взыскание взносов как неосновательного обогащения из-за невнесения истца в реестр членов СРО</t>
         </is>
       </c>
-      <c r="S153" s="2" t="inlineStr">
+      <c r="S165" s="2" t="inlineStr">
         <is>
           <t>09.08.2013</t>
         </is>
       </c>
-      <c r="T153" s="2" t="inlineStr">
+      <c r="T165" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U153" s="3" t="inlineStr">
+      <c r="U165" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e4430815-6f9d-4a49-859c-c152d5835bca</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -15136,44 +16204,56 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U133" r:id="rId132"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U134" r:id="rId133"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U135" r:id="rId134"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U136" r:id="rId135"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U137" r:id="rId136"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U138" r:id="rId137"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U139" r:id="rId138"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U140" r:id="rId139"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U141" r:id="rId140"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U142" r:id="rId141"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U143" r:id="rId142"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U144" r:id="rId143"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U145" r:id="rId144"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U146" r:id="rId145"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U147" r:id="rId146"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U148" r:id="rId147"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U149" r:id="rId148"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U150" r:id="rId149"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U151" r:id="rId150"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U152" r:id="rId151"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U153" r:id="rId152"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U154" r:id="rId153"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U155" r:id="rId154"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U156" r:id="rId155"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U157" r:id="rId156"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U158" r:id="rId157"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U159" r:id="rId158"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U160" r:id="rId159"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U161" r:id="rId160"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U162" r:id="rId161"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U163" r:id="rId162"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U164" r:id="rId163"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U165" r:id="rId164"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>