--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -666,51 +666,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Ким Е. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств с СРО в связи с деятельностью члена СРО ООО «Альтернатива»</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1390867e-a5fb-4ac1-8014-3beb25ab9c08</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А56-76111/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>12.08.2025</t>
@@ -864,51 +864,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Ермолина Е. К.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств в связи с обязательствами члена СРО ООО Гранд</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>01.09.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/bc025f6a-64c6-48ab-b92b-981b78ad0124</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А33-30718/2017</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>21.11.2017</t>