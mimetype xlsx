--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b26c48a0-7df6-4d7c-b722-0542bb497481" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7751744-a1bc-46df-9cca-f8ddc91aa0e7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f903160a-0abb-4679-b3cd-0d023e99c399" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/584df571-3f9f-42be-9f0a-aa693a414e73" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/935e1b7b-3602-4d64-9793-7bb60852a26c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/387b7e2f-b54f-4ab2-b355-2200b125eb90" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c70e08b2-8eaf-4e99-bc48-d4b3d39a0d2c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b771534-59c4-4916-a289-78848679dac7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64834c10-b446-4229-902c-e4daefe991ce" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fbd828c-af20-46c8-9a1d-9e48fcc77ac6" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68cbdd1e-655e-4867-ac53-7373ab3c4f62" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81dfa411-6d16-4e22-b2c4-5e15019994f5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f6ce844-ff73-4f70-b548-6d4b580516e8" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/846f176a-46c4-4555-ac27-89fb5491bcb6" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02ba5af5-c18b-4dd4-a5c8-c7997d6bbce0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb00036d-82c4-413e-baa4-22b87b888cc4" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc5e3adf-867f-423e-b464-ebf101d06b98" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa7b860d-6799-40e2-883f-2549ffdd61cd" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a5862d8-f424-4a46-8803-48a82a6fa1a8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5bc5dc-29ea-47be-90e1-5d92632af6d3" TargetMode="External" Id="rId20" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b26c48a0-7df6-4d7c-b722-0542bb497481" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7751744-a1bc-46df-9cca-f8ddc91aa0e7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f903160a-0abb-4679-b3cd-0d023e99c399" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/584df571-3f9f-42be-9f0a-aa693a414e73" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/935e1b7b-3602-4d64-9793-7bb60852a26c" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/387b7e2f-b54f-4ab2-b355-2200b125eb90" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c70e08b2-8eaf-4e99-bc48-d4b3d39a0d2c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b771534-59c4-4916-a289-78848679dac7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64834c10-b446-4229-902c-e4daefe991ce" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5fbd828c-af20-46c8-9a1d-9e48fcc77ac6" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68cbdd1e-655e-4867-ac53-7373ab3c4f62" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81dfa411-6d16-4e22-b2c4-5e15019994f5" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f6ce844-ff73-4f70-b548-6d4b580516e8" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/846f176a-46c4-4555-ac27-89fb5491bcb6" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02ba5af5-c18b-4dd4-a5c8-c7997d6bbce0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eb00036d-82c4-413e-baa4-22b87b888cc4" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc5e3adf-867f-423e-b464-ebf101d06b98" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa7b860d-6799-40e2-883f-2549ffdd61cd" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a5862d8-f424-4a46-8803-48a82a6fa1a8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5bc5dc-29ea-47be-90e1-5d92632af6d3" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d30b52fa-73da-48d6-b7a7-939b6ada19a7" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c50430b-f5ea-40f4-819d-3dd0e07c94c7" TargetMode="External" Id="rId22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U21"/>
+  <dimension ref="A1:U23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -658,51 +658,51 @@
         <is>
           <t>ООО "НСК"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7842126254</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Самойлова О. С.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>25.06.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/b26c48a0-7df6-4d7c-b722-0542bb497481</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А56-43572/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>20.04.2026</t>
@@ -1133,51 +1133,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>27130227.48</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Требование о взыскании денежных средств</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/387b7e2f-b54f-4ab2-b355-2200b125eb90</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А56-130724/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>18.12.2025</t>
@@ -1232,51 +1232,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>736205.64</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Взыскание средств в порядке субсидиарной ответственности за неисполнение обязательств членом СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>20.02.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c70e08b2-8eaf-4e99-bc48-d4b3d39a0d2c</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А70-25951/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>26.11.2025</t>
@@ -1428,51 +1428,51 @@
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>Шуваева М. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
           <t>Исковое заявление об обязании совершить определенные действия</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/64834c10-b446-4229-902c-e4daefe991ce</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>А70-21783/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>08.10.2025</t>
@@ -1626,51 +1626,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>Евдошенко А. П.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
         <v>2280844.83</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств по иску Фонда капитального ремонта</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/68cbdd1e-655e-4867-ac53-7373ab3c4f62</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>А56-68741/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>21.07.2025</t>
@@ -1915,51 +1915,51 @@
         <is>
           <t>АС Липецкой области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Хорошилов А. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
         <v>2025653.48</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
           <t>Взыскание штрафа по договору на выполнение работ по капитальному ремонту МКД</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/846f176a-46c4-4555-ac27-89fb5491bcb6</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>А56-1218/2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>10.01.2024</t>
@@ -2526,70 +2526,250 @@
         <v>48784.12</v>
       </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
           <t>Взыскание задолженности по членским взносам и процентов за пользование чужими денежными средствами</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
           <t>26.12.2023</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8b5bc5dc-29ea-47be-90e1-5d92632af6d3</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А56-82703/2015</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>12.11.2015</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Вира"</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7838471681</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГАЗТЕПЛОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>7804311217</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Антипинская М. В.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>04.02.2018</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d30b52fa-73da-48d6-b7a7-939b6ada19a7</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А56-69767/2013</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>18.11.2013</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>ООО Группа Компаний РегионГазЭнергоСтрой</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>7841419120</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО Группа Компаний РегионГазЭнергоСтрой</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7841419120</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Муха Т. М.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>11.05.2016</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6c50430b-f5ea-40f4-819d-3dd0e07c94c7</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>