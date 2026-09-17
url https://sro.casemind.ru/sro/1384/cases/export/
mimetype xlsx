--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -668,51 +668,51 @@
         <is>
           <t>АС Республики Хакасия</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Лобынцев П. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>40950000</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО по обязательствам члена по контракту от 25.03.2022 № 5А-2022</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>11.05.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/167c1b6a-9e16-4974-9e65-5a734530c866</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А33-21395/2020</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>13.07.2020</t>