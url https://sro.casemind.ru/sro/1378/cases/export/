--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68ba5f80-c347-4a98-9897-4abe31205dc6" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dceeccc-8dc2-4299-ab9c-67b6af641132" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f3c81ef-f3b0-41de-a406-d5143978ddcd" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3adcbfc-56a6-4ce0-a22e-41492d2cad53" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aeb9e0ab-01de-496a-9c53-364aa26a9496" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6808a78-a23c-4f0a-81b6-3654700689a7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b16c186d-f09e-47cc-8d04-77e458874452" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7023c810-88ee-4db7-9797-1b04f2d6a393" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8c8c5b9-e586-4f75-b567-5dead954709b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5db0b5e1-31bd-49a0-a657-e5544c8f76b1" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22ac1cc7-ea54-4ec8-b9dc-4f396f07a901" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1aa17623-b764-4421-a6e5-edd71e386cd2" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60b924dd-7864-4c8e-9f1c-2a94416e3521" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b660b6bb-81fa-4255-b82e-6b5c012b1f9e" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/355e35a6-30a8-4298-85ae-b316156972eb" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e63d582-9932-418f-9078-569b41706cd8" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5835f069-9c99-4ff5-9c78-4ba7ebbee060" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7f4ef57-4ede-4d79-908e-fb75e5a56ab1" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f1365e0-d7c5-456a-9853-9ac1c794d82f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95aa7ce0-8e0f-4f83-b2d2-be8efa5c2169" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/782478a2-881e-49e8-8c36-ed2bd10ddaf3" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/776219ee-6f52-4b4d-8d00-c4f57a14616d" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc12f103-af7a-4af1-af77-0343b5499fca" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56902d83-5ae7-4c5e-b6eb-7a6d56df09ac" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b3dbb2d-80d8-4147-b9a8-f6564275186e" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83658fe8-1472-4f8e-8150-4406e6dc4ec4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95eeb0b4-6b13-4623-9dca-33bcd7449bed" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ad7cbb4-1ac4-4810-aa49-898d19a33f30" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c225742d-1659-427f-816d-225666858799" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b40dd8f-109c-4cc8-9ca1-6308c282ab33" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43d7b811-ce43-4a44-9719-aaf0a5c3134e" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5830d7-c466-4bc9-a468-03e78bbe0231" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9132291a-84f8-4222-a90e-bf900cfb4a13" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b46fbd48-01c4-4f8e-974d-1de103f4bdfa" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0965eace-7e9b-42f3-a3c2-dc5bb0888fe0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/337fea4f-f64b-4c8c-b640-cf4d3bbab1da" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60a0a707-0f4e-475c-8e50-1bc34dbd2d8d" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9d5daed-6775-4e8e-b7b2-294df64025f4" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7bdf6bc-0102-4685-a0e5-225c6e7bc193" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f277a48b-d466-4a8b-bd9e-42f6c2ffa7b0" TargetMode="External" Id="rId40" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7a5f9a13-ddac-4f80-8350-f60f14c4a2bf" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/68ba5f80-c347-4a98-9897-4abe31205dc6" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5002a26-67fb-41f3-ac2a-a36feebcd07a" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9dceeccc-8dc2-4299-ab9c-67b6af641132" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f3c81ef-f3b0-41de-a406-d5143978ddcd" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3adcbfc-56a6-4ce0-a22e-41492d2cad53" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ebac28a-6520-47f3-b906-4a96a7397c31" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aeb9e0ab-01de-496a-9c53-364aa26a9496" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6808a78-a23c-4f0a-81b6-3654700689a7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b16c186d-f09e-47cc-8d04-77e458874452" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7023c810-88ee-4db7-9797-1b04f2d6a393" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5db0b5e1-31bd-49a0-a657-e5544c8f76b1" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8c8c5b9-e586-4f75-b567-5dead954709b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22ac1cc7-ea54-4ec8-b9dc-4f396f07a901" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1aa17623-b764-4421-a6e5-edd71e386cd2" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60b924dd-7864-4c8e-9f1c-2a94416e3521" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b660b6bb-81fa-4255-b82e-6b5c012b1f9e" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/355e35a6-30a8-4298-85ae-b316156972eb" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5835f069-9c99-4ff5-9c78-4ba7ebbee060" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7f4ef57-4ede-4d79-908e-fb75e5a56ab1" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e63d582-9932-418f-9078-569b41706cd8" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f1365e0-d7c5-456a-9853-9ac1c794d82f" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/782478a2-881e-49e8-8c36-ed2bd10ddaf3" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95aa7ce0-8e0f-4f83-b2d2-be8efa5c2169" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/776219ee-6f52-4b4d-8d00-c4f57a14616d" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dc12f103-af7a-4af1-af77-0343b5499fca" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b3dbb2d-80d8-4147-b9a8-f6564275186e" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56902d83-5ae7-4c5e-b6eb-7a6d56df09ac" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83658fe8-1472-4f8e-8150-4406e6dc4ec4" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95eeb0b4-6b13-4623-9dca-33bcd7449bed" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ad7cbb4-1ac4-4810-aa49-898d19a33f30" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c225742d-1659-427f-816d-225666858799" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b40dd8f-109c-4cc8-9ca1-6308c282ab33" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43d7b811-ce43-4a44-9719-aaf0a5c3134e" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d5830d7-c466-4bc9-a468-03e78bbe0231" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9132291a-84f8-4222-a90e-bf900cfb4a13" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b46fbd48-01c4-4f8e-974d-1de103f4bdfa" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0965eace-7e9b-42f3-a3c2-dc5bb0888fe0" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/337fea4f-f64b-4c8c-b640-cf4d3bbab1da" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/60a0a707-0f4e-475c-8e50-1bc34dbd2d8d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9d5daed-6775-4e8e-b7b2-294df64025f4" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7bdf6bc-0102-4685-a0e5-225c6e7bc193" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f277a48b-d466-4a8b-bd9e-42f6c2ffa7b0" TargetMode="External" Id="rId43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U41"/>
+  <dimension ref="A1:U44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,318 +589,310 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А56-72637/2026</t>
+          <t>А56-98664/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>01.07.2026</t>
+          <t>08.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7838129301</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАРК-СПБ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>6679104561</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Самойлова О. С.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/68ba5f80-c347-4a98-9897-4abe31205dc6</t>
+          <t>https://kad.arbitr.ru/Card/7a5f9a13-ddac-4f80-8350-f60f14c4a2bf</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А56-61500/2026</t>
+          <t>А56-72637/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
+          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>3906275521</t>
+          <t>7838129301</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "СТАРК-СПБ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>6679104561</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
+          <t>Самойлова О. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9dceeccc-8dc2-4299-ab9c-67b6af641132</t>
+          <t>https://kad.arbitr.ru/Card/68ba5f80-c347-4a98-9897-4abe31205dc6</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-61502/2026</t>
+          <t>А56-69414/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
+          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>3906275521</t>
+          <t>7838129301</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "СТАРК-СПБ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>6679104561</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Корчагина Н. И.</t>
+          <t>Михайлов П. Л.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>27.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f3c81ef-f3b0-41de-a406-d5143978ddcd</t>
+          <t>https://kad.arbitr.ru/Card/e5002a26-67fb-41f3-ac2a-a36feebcd07a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-61503/2026</t>
+          <t>А56-61500/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>03.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -916,1007 +908,983 @@
           <t>3906275521</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Курлышева Н. О.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3adcbfc-56a6-4ce0-a22e-41492d2cad53</t>
+          <t>https://kad.arbitr.ru/Card/9dceeccc-8dc2-4299-ab9c-67b6af641132</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-53127/2026</t>
+          <t>А56-61502/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>14.05.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7838129301</t>
+          <t>3906275521</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАРК-СПБ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>6679104561</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Лодина Ю. А.</t>
+          <t>Корчагина Н. И.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aeb9e0ab-01de-496a-9c53-364aa26a9496</t>
+          <t>https://kad.arbitr.ru/Card/9f3c81ef-f3b0-41de-a406-d5143978ddcd</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-38399/2026</t>
+          <t>А56-61503/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВМОРПРОЕКТ"</t>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА КАЛИНИНГРАДСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7802802890</t>
+          <t>3906275521</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Душечкина А. И.</t>
+          <t>Курлышева Н. О.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f6808a78-a23c-4f0a-81b6-3654700689a7</t>
+          <t>https://kad.arbitr.ru/Card/a3adcbfc-56a6-4ce0-a22e-41492d2cad53</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-28058/2026</t>
+          <t>А56-60226/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>16.03.2026</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>КОМИТЕТ ПО ТРАНСПОРТУ</t>
+          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7830001067</t>
+          <t>7838129301</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "СТАРК-СПБ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>6679104561</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Черкасов М. А.</t>
+          <t>Самойлова О. С.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b16c186d-f09e-47cc-8d04-77e458874452</t>
+          <t>https://kad.arbitr.ru/Card/4ebac28a-6520-47f3-b906-4a96a7397c31</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-16891/2026</t>
+          <t>А56-53127/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>14.05.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ЕДИНЫЙ ЗАКАЗЧИК В СФЕРЕ СТРОИТЕЛЬСТВА"</t>
+          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7707448255</t>
+          <t>7838129301</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "СТАРК-СПБ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>6679104561</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Хайруллина М. А.</t>
+          <t>Лодина Ю. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>27.02.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7023c810-88ee-4db7-9797-1b04f2d6a393</t>
+          <t>https://kad.arbitr.ru/Card/aeb9e0ab-01de-496a-9c53-364aa26a9496</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-16300/2026</t>
+          <t>А56-38399/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>16.02.2026</t>
+          <t>08.04.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>ООО "СЕВМОРПРОЕКТ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7802802890</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Ермолина Е. К.</t>
+          <t>Душечкина А. И.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8c8c5b9-e586-4f75-b567-5dead954709b</t>
+          <t>https://kad.arbitr.ru/Card/f6808a78-a23c-4f0a-81b6-3654700689a7</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-16304/2026</t>
+          <t>А56-28058/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>16.02.2026</t>
+          <t>16.03.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>КОМИТЕТ ПО ТРАНСПОРТУ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7830001067</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Ермолина Е. К.</t>
+          <t>Черкасов М. А.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5db0b5e1-31bd-49a0-a657-e5544c8f76b1</t>
+          <t>https://kad.arbitr.ru/Card/b16c186d-f09e-47cc-8d04-77e458874452</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-131069/2025</t>
+          <t>А56-16891/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ЕДИНЫЙ ЗАКАЗЧИК В СФЕРЕ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7707448255</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
+          <t>Хайруллина М. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>15.04.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22ac1cc7-ea54-4ec8-b9dc-4f396f07a901</t>
+          <t>https://kad.arbitr.ru/Card/7023c810-88ee-4db7-9797-1b04f2d6a393</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-131164/2025</t>
+          <t>А56-16304/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>16.02.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>7809025523</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
+          <t>Ермолина Е. К.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>29.12.2025</t>
+          <t>04.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1aa17623-b764-4421-a6e5-edd71e386cd2</t>
+          <t>https://kad.arbitr.ru/Card/5db0b5e1-31bd-49a0-a657-e5544c8f76b1</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-127286/2025</t>
+          <t>А56-16300/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>16.02.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>7809025523</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Прокофьева А. В.</t>
+          <t>Ермолина Е. К.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>23.04.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60b924dd-7864-4c8e-9f1c-2a94416e3521</t>
+          <t>https://kad.arbitr.ru/Card/f8c8c5b9-e586-4f75-b567-5dead954709b</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-125637/2025</t>
+          <t>А56-131069/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>09.12.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Санкт-Петербургское государственное казенное учреждение "Фонд капитального строительства и реконструкции" СПБ ГКУ "ФКСР"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7809025523</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Ларионова Н. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках ответственности СРО</t>
+          <t>Привлечение СРО к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>12.04.2026</t>
+          <t>15.04.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b660b6bb-81fa-4255-b82e-6b5c012b1f9e</t>
+          <t>https://kad.arbitr.ru/Card/22ac1cc7-ea54-4ec8-b9dc-4f396f07a901</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-113793/2025</t>
+          <t>А56-131164/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>18.11.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
@@ -1927,1358 +1895,1362 @@
           <t>7809025523</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Хайруллина М. А.</t>
+          <t>Ларионова Н. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
           <t>Привлечение СРО к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/355e35a6-30a8-4298-85ae-b316156972eb</t>
+          <t>https://kad.arbitr.ru/Card/1aa17623-b764-4421-a6e5-edd71e386cd2</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А21-12954/2025</t>
+          <t>А56-127286/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Министерство строительства и жилищно-коммунального хозяйства Калининградской области</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>3906131456</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Геоизол"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7811077889</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС Калининградской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Глухоедов М. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Прокофьева А. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по строительному контракту</t>
+          <t>Взыскание в порядке привлечения к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>23.04.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e63d582-9932-418f-9078-569b41706cd8</t>
+          <t>https://kad.arbitr.ru/Card/60b924dd-7864-4c8e-9f1c-2a94416e3521</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А21-12956/2025</t>
+          <t>А56-125637/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>09.12.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Министерство строительства и жилищно-коммунального хозяйства Калининградской области</t>
+          <t>Санкт-Петербургское государственное казенное учреждение "Фонд капитального строительства и реконструкции" СПБ ГКУ "ФКСР"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3906131456</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "Геоизол"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7811077889</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Калининградской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Пахомова Т. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларионова Н. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО Геоизол) по госконтракту.</t>
+          <t>Взыскание денежных средств в рамках ответственности СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>14.02.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5835f069-9c99-4ff5-9c78-4ba7ebbee060</t>
+          <t>https://kad.arbitr.ru/Card/b660b6bb-81fa-4255-b82e-6b5c012b1f9e</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А21-12955/2025</t>
+          <t>А56-113793/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>18.11.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Министерство строительства и жилищно-коммунального хозяйства Калининградской области</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>3906131456</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "Геоизол"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7811077889</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Калининградской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Шкутко О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Хайруллина М. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Привлечение СРО к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7f4ef57-4ede-4d79-908e-fb75e5a56ab1</t>
+          <t>https://kad.arbitr.ru/Card/355e35a6-30a8-4298-85ae-b316156972eb</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А43-29187/2025</t>
+          <t>А21-12956/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>18.09.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ НИЖЕГОРОДСКОЙ ОБЛАСТИ"</t>
+          <t>Министерство строительства и жилищно-коммунального хозяйства Калининградской области</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5260986962</t>
+          <t>3906131456</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Актюбинск"</t>
+          <t>ООО "Геоизол"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7839453043</t>
+          <t>7811077889</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Нижегородской области</t>
+          <t>АС Калининградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Верховодов Е. В.</t>
+          <t>Пахомова Т. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>319000.87</v>
+        <v>444328893.91</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности в рамках обязательств члена СРО перед Фондом капитального ремонта.</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО Геоизол) по госконтракту.</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>14.02.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f1365e0-d7c5-456a-9853-9ac1c794d82f</t>
+          <t>https://kad.arbitr.ru/Card/5835f069-9c99-4ff5-9c78-4ba7ebbee060</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А40-134474/2025</t>
+          <t>А21-12955/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>30.05.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
+          <t>Министерство строительства и жилищно-коммунального хозяйства Калининградской области</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7714030726</t>
+          <t>3906131456</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "Геоизол"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>7811077889</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Калининградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Шкутко О. Н.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>337660758.15</v>
+        <v>1342779031.38</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>25.12.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95aa7ce0-8e0f-4f83-b2d2-be8efa5c2169</t>
+          <t>https://kad.arbitr.ru/Card/b7f4ef57-4ede-4d79-908e-fb75e5a56ab1</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А40-135142/2025</t>
+          <t>А21-12954/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>30.05.2025</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
+          <t>Министерство строительства и жилищно-коммунального хозяйства Калининградской области</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>7714030726</t>
+          <t>3906131456</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "Геоизол"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>7811077889</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Калининградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Абрамова Е. А.</t>
+          <t>Глухоедов М. С.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>179743654.6</v>
+        <v>1223128336.43</v>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с члена СРО и СРО в рамках ответственности по договорам подряда.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по строительному контракту</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>19.03.2026</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/782478a2-881e-49e8-8c36-ed2bd10ddaf3</t>
+          <t>https://kad.arbitr.ru/Card/1e63d582-9932-418f-9078-569b41706cd8</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-130202/2025</t>
+          <t>А43-29187/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>18.09.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ, РАСПОЛОЖЕННЫХ НА ТЕРРИТОРИИ НИЖЕГОРОДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>5260986962</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "Актюбинск"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7839453043</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Нижегородской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...2 lines deleted...]
-      <c r="O23" s="2" t="inlineStr"/>
+          <t>Верховодов Е. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>319000.87</v>
+      </c>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr"/>
-      <c r="R23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R23" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности в рамках обязательств члена СРО перед Фондом капитального ремонта.</t>
+        </is>
+      </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>15.10.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/776219ee-6f52-4b4d-8d00-c4f57a14616d</t>
+          <t>https://kad.arbitr.ru/Card/9f1365e0-d7c5-456a-9853-9ac1c794d82f</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А40-130259/2025</t>
+          <t>А40-135142/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>30.05.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7714030726</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...2 lines deleted...]
-      <c r="O24" s="2" t="inlineStr"/>
+          <t>Абрамова Е. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="n">
+        <v>179743654.6</v>
+      </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Привлечение СРО к субсидиарной ответственности по обязательствам члена СРО</t>
+          <t>Взыскание денежных средств с члена СРО и СРО в рамках ответственности по договорам подряда.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>29.05.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dc12f103-af7a-4af1-af77-0343b5499fca</t>
+          <t>https://kad.arbitr.ru/Card/782478a2-881e-49e8-8c36-ed2bd10ddaf3</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-121226/2025</t>
+          <t>А40-134474/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>30.05.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>7714030726</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Подгорная С. В.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>337661758.15</v>
+        <v>337660758.15</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения и процентов по договору подряда от 01.11.2022.</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>30.04.2026</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56902d83-5ae7-4c5e-b6eb-7a6d56df09ac</t>
+          <t>https://kad.arbitr.ru/Card/95aa7ce0-8e0f-4f83-b2d2-be8efa5c2169</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А40-120395/2025</t>
+          <t>А40-130202/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7714030726</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>08.10.2025</t>
+          <t>15.10.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b3dbb2d-80d8-4147-b9a8-f6564275186e</t>
+          <t>https://kad.arbitr.ru/Card/776219ee-6f52-4b4d-8d00-c4f57a14616d</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А40-288148/2024</t>
+          <t>А40-130259/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>29.11.2024</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСК СТРОЙМОНОЛИТ"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5046072832</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7714030726</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС Московского округа</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Дзюба Д. И.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения НИУ ВШЭ об одностороннем отказе от договора строительного подряда</t>
+          <t>Привлечение СРО к субсидиарной ответственности по обязательствам члена СРО</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>14.03.2026</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83658fe8-1472-4f8e-8150-4406e6dc4ec4</t>
+          <t>https://kad.arbitr.ru/Card/dc12f103-af7a-4af1-af77-0343b5499fca</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-248678/2024</t>
+          <t>А40-120395/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>7714030726</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСК СТРОЙМОНОЛИТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5046072832</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>9 арбитражный апелляционный суд</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>1177222092.62</v>
-[...3 lines deleted...]
-      </c>
+        <v>179743654.6</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Взыскание денежных средств с СРО и ООО ПСК СТРОЙМОНОЛИТ</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>08.10.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95eeb0b4-6b13-4623-9dca-33bcd7449bed</t>
+          <t>https://kad.arbitr.ru/Card/6b3dbb2d-80d8-4147-b9a8-f6564275186e</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А40-243836/2024</t>
+          <t>А40-121226/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>07.10.2024</t>
+          <t>20.05.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПСК СТРОЙМОНОЛИТ"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5046072832</t>
+          <t>7714030726</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7714030726</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
-[...2 lines deleted...]
-      <c r="O29" s="2" t="inlineStr"/>
+          <t>Подгорная С. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>337661758.15</v>
+      </c>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr"/>
-      <c r="R29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения и процентов по договору подряда от 01.11.2022.</t>
+        </is>
+      </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>23.05.2026</t>
+          <t>29.06.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ad7cbb4-1ac4-4810-aa49-898d19a33f30</t>
+          <t>https://kad.arbitr.ru/Card/56902d83-5ae7-4c5e-b6eb-7a6d56df09ac</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А40-238248/2024</t>
+          <t>А40-288148/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>30.09.2024</t>
+          <t>29.11.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>ООО "ПСК СТРОЙМОНОЛИТ"</t>
@@ -3289,1215 +3261,1505 @@
           <t>5046072832</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7714030726</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Московского округа</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Нечаев С. В.</t>
+          <t>Дзюба Д. И.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения НИУ ВШЭ об одностороннем отказе от договора на реконструкцию</t>
+          <t>Признание недействительным решения НИУ ВШЭ об одностороннем отказе от договора строительного подряда</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>26.03.2026</t>
+          <t>14.03.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c225742d-1659-427f-816d-225666858799</t>
+          <t>https://kad.arbitr.ru/Card/83658fe8-1472-4f8e-8150-4406e6dc4ec4</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А56-115653/2023</t>
+          <t>А40-248678/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>27.11.2023</t>
+          <t>14.10.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙРЕСУРС-1"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7804469596</t>
+          <t>7714030726</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "ПСК СТРОЙМОНОЛИТ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>5046072832</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>9 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Ким Е. В.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>904435.28</v>
-[...1 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+        <v>1177222092.62</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>491122850.97</v>
+      </c>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание выплаты из компенсационного фонда СРО и процентов</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>30.07.2024</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b40dd8f-109c-4cc8-9ca1-6308c282ab33</t>
+          <t>https://kad.arbitr.ru/Card/95eeb0b4-6b13-4623-9dca-33bcd7449bed</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А44-5309/2023</t>
+          <t>А40-243836/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>01.09.2023</t>
+          <t>07.10.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Квант"</t>
+          <t>ООО "ПСК СТРОЙМОНОЛИТ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6167100758</t>
+          <t>5046072832</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Объединение строителей Санкт-Петербурга"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>7714030726</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Нестерова И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Вольская К. В.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr"/>
-      <c r="Q32" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>08.03.2025</t>
+          <t>23.05.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43d7b811-ce43-4a44-9719-aaf0a5c3134e</t>
+          <t>https://kad.arbitr.ru/Card/4ad7cbb4-1ac4-4810-aa49-898d19a33f30</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А44-7541/2019</t>
+          <t>А40-238248/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>08.08.2019</t>
+          <t>30.09.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>Управление Министерства внутренних дел Российской Федерации по Новгородской области</t>
+          <t>ООО "ПСК СТРОЙМОНОЛИТ"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>5321038319</t>
+          <t>5046072832</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремонтно-Строительная Компания "Стройтек"</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ АВТОНОМНОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "НАЦИОНАЛЬНЫЙ ИССЛЕДОВАТЕЛЬСКИЙ УНИВЕРСИТЕТ "ВЫСШАЯ ШКОЛА ЭКОНОМИКИ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5321101200</t>
+          <t>7714030726</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС Московского округа</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Федорова А. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Нечаев С. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Регресс по выплатам компенсаций семьям погибших при обрушении кровли здания ОМОН.</t>
+          <t>Признание недействительным решения НИУ ВШЭ об одностороннем отказе от договора на реконструкцию</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>30.12.2020</t>
+          <t>26.03.2026</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d5830d7-c466-4bc9-a468-03e78bbe0231</t>
+          <t>https://kad.arbitr.ru/Card/c225742d-1659-427f-816d-225666858799</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А44-10714/2018</t>
+          <t>А56-115653/2023</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>19.11.2018</t>
+          <t>27.11.2023</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>УМВД России по Новгородской области</t>
+          <t>ООО "СТРОЙРЕСУРС-1"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5321038319</t>
+          <t>7804469596</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "РСК "Стройтек"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>5321101200</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Высокоостровская А. В.</t>
+          <t>Ким Е. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>5000000</v>
+        <v>904435.28</v>
       </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Регресс по возмещению вреда, выплаченного потерпевшим вследствие обрушения кровли при строительстве.</t>
+          <t>Взыскание выплаты из компенсационного фонда СРО и процентов</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>19.03.2021</t>
+          <t>30.07.2024</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9132291a-84f8-4222-a90e-bf900cfb4a13</t>
+          <t>https://kad.arbitr.ru/Card/7b40dd8f-109c-4cc8-9ca1-6308c282ab33</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А56-105395/2017</t>
+          <t>А44-5309/2023</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017</t>
+          <t>01.09.2023</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>АО "МЕГАМЕЙД"</t>
+          <t>ООО "Квант"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>7806122166</t>
+          <t>6167100758</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>Саморегулируемая организация Ассоциация "Объединение строителей Санкт-Петербурга"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Нестерова И. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>6500000</v>
+        <v>35285039.99</v>
       </c>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО в связи со сменой местонахождения</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>30.01.2019</t>
+          <t>08.03.2025</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b46fbd48-01c4-4f8e-974d-1de103f4bdfa</t>
+          <t>https://kad.arbitr.ru/Card/43d7b811-ce43-4a44-9719-aaf0a5c3134e</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-67780/2017</t>
+          <t>А44-7541/2019</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>04.09.2017</t>
+          <t>08.08.2019</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "НГ-ЭНЕРГО"</t>
+          <t>Управление Министерства внутренних дел Российской Федерации по Новгородской области</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7810329660</t>
+          <t>5321038319</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>ООО "Ремонтно-Строительная Компания "Стройтек"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7838029642</t>
+          <t>5321101200</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Федорова А. Е.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>6000000</v>
+      </c>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Переход члена в другую СРО по месту регистрации и требование о переводе взноса в компфонд.</t>
+          <t>Регресс по выплатам компенсаций семьям погибших при обрушении кровли здания ОМОН.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>07.07.2018</t>
+          <t>30.12.2020</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0965eace-7e9b-42f3-a3c2-dc5bb0888fe0</t>
+          <t>https://kad.arbitr.ru/Card/5d5830d7-c466-4bc9-a468-03e78bbe0231</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А44-7830/2017</t>
+          <t>А44-10714/2018</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>19.11.2018</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>УМВД России по Новгородской области</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>5321038319</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>ООО "РСК Стройтек"</t>
+          <t>ООО "РСК "Стройтек"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>5321101200</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Аксенов И. С.</t>
+          <t>Высокоостровская А. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>3000000</v>
+        <v>5000000</v>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при строительстве объекта.</t>
+          <t>Регресс по возмещению вреда, выплаченного потерпевшим вследствие обрушения кровли при строительстве.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>29.01.2022</t>
+          <t>19.03.2021</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/337fea4f-f64b-4c8c-b640-cf4d3bbab1da</t>
+          <t>https://kad.arbitr.ru/Card/9132291a-84f8-4222-a90e-bf900cfb4a13</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А40-164470/2017</t>
+          <t>А56-105395/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>31.08.2017</t>
+          <t>07.12.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЫЙ ДОМ"</t>
+          <t>АО "МЕГАМЕЙД"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>7810478126</t>
+          <t>7806122166</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7838029642</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>6500000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при смене членства</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО в связи со сменой местонахождения</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>30.01.2019</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/60a0a707-0f4e-475c-8e50-1bc34dbd2d8d</t>
+          <t>https://kad.arbitr.ru/Card/b46fbd48-01c4-4f8e-974d-1de103f4bdfa</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А56-39784/2017</t>
+          <t>А56-67780/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>04.09.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕХАНИК"</t>
+          <t>ООО "НГ-ЭНЕРГО"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>3528215377</t>
+          <t>7810329660</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7838029642</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1000000</v>
+        <v>2000000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>1000000</v>
+        <v>2000000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Переход члена в другую СРО по месту регистрации и требование о переводе взноса в компфонд.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>15.10.2017</t>
+          <t>07.07.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9d5daed-6775-4e8e-b7b2-294df64025f4</t>
+          <t>https://kad.arbitr.ru/Card/0965eace-7e9b-42f3-a3c2-dc5bb0888fe0</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А08-4372/2017</t>
+          <t>А44-7830/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙАРСЕНАЛ"</t>
+          <t>УМВД России по Новгородской области</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7805651512</t>
+          <t>5321038319</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "РСК Стройтек"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>5321101200</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Каверина М. П.</t>
+          <t>Аксенов И. С.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при строительстве объекта.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>29.01.2022</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7bdf6bc-0102-4685-a0e5-225c6e7bc193</t>
+          <t>https://kad.arbitr.ru/Card/337fea4f-f64b-4c8c-b640-cf4d3bbab1da</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
+          <t>А40-164470/2017</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2017</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НОВЫЙ ДОМ"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>7810478126</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>7710479800</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при смене членства</t>
+        </is>
+      </c>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2017</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/60a0a707-0f4e-475c-8e50-1bc34dbd2d8d</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А56-39784/2017</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2017</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "МЕХАНИК"</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>3528215377</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>7838029642</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
+        </is>
+      </c>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2017</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f9d5daed-6775-4e8e-b7b2-294df64025f4</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А08-4372/2017</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2017</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙАРСЕНАЛ"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>7805651512</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Каверина М. П.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P43" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>14.12.2017</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f7bdf6bc-0102-4685-a0e5-225c6e7bc193</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
           <t>А40-85962/2017</t>
         </is>
       </c>
-      <c r="C41" s="2" t="inlineStr">
+      <c r="C44" s="2" t="inlineStr">
         <is>
           <t>12.05.2017</t>
         </is>
       </c>
-      <c r="D41" s="2" t="inlineStr">
+      <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E41" s="2" t="inlineStr">
+      <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F41" s="2" t="inlineStr">
+      <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G41" s="2" t="inlineStr">
+      <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H41" s="2" t="inlineStr">
+      <c r="H44" s="2" t="inlineStr">
         <is>
           <t>ООО "НОРД-СТРОЙ"</t>
         </is>
       </c>
-      <c r="I41" s="2" t="inlineStr">
+      <c r="I44" s="2" t="inlineStr">
         <is>
           <t>7813233438</t>
         </is>
       </c>
-      <c r="J41" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K41" s="2" t="inlineStr">
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС "ЕДИНСТВО"</t>
         </is>
       </c>
-      <c r="L41" s="2" t="inlineStr">
+      <c r="L44" s="2" t="inlineStr">
         <is>
           <t>5018119895</t>
         </is>
       </c>
-      <c r="M41" s="2" t="inlineStr">
+      <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N41" s="2" t="inlineStr">
+      <c r="N44" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
-      <c r="O41" s="2" t="n">
+      <c r="O44" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P41" s="2" t="inlineStr"/>
-      <c r="Q41" s="2" t="inlineStr">
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R41" s="2" t="inlineStr">
+      <c r="R44" s="2" t="inlineStr">
         <is>
           <t>Требование о перечислении взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
-      <c r="S41" s="2" t="inlineStr">
+      <c r="S44" s="2" t="inlineStr">
         <is>
           <t>11.07.2017</t>
         </is>
       </c>
-      <c r="T41" s="2" t="inlineStr">
+      <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U41" s="3" t="inlineStr">
+      <c r="U44" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f277a48b-d466-4a8b-bd9e-42f6c2ffa7b0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>