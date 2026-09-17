--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13970f69-fc4a-49d2-8581-03afa504c045" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cadf4ab9-846f-4db1-9fd3-1026f92d6bbb" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5147f4a2-c4a5-4b64-bd9e-6226d09ff30f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4be2f3e9-76e4-4d51-8d44-59505fd8b210" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b34c78b-2124-484e-a856-7e90c8929af0" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5468aaf-88c4-47c7-9382-e09e0ad886ec" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/354b7242-4bde-4150-b515-1ae23caa16e7" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b095dcf-b7fd-4aec-a448-54b8cf9dc8ea" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f8af533-6e7c-4e8f-816a-e35803e484e6" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54fb8939-a42b-4137-bb95-2a46df979b18" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b5006ba-ecc7-4712-bf81-f99bfaf9cf17" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3c497b4-6b3e-4827-b3f0-0dacced854d6" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9902fd6a-3bb2-4d38-8de4-dfcf6d78bf67" TargetMode="External" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/501fced2-4bc2-4a27-a801-b410a749d81b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b2cc668-f3cf-4ccb-8ef9-58f0f6e1f286" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/13970f69-fc4a-49d2-8581-03afa504c045" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cadf4ab9-846f-4db1-9fd3-1026f92d6bbb" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5147f4a2-c4a5-4b64-bd9e-6226d09ff30f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4be2f3e9-76e4-4d51-8d44-59505fd8b210" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b34c78b-2124-484e-a856-7e90c8929af0" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5468aaf-88c4-47c7-9382-e09e0ad886ec" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/354b7242-4bde-4150-b515-1ae23caa16e7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b095dcf-b7fd-4aec-a448-54b8cf9dc8ea" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f8af533-6e7c-4e8f-816a-e35803e484e6" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54fb8939-a42b-4137-bb95-2a46df979b18" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bb927eb1-ade5-444e-b99d-0136ad7f45d4" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b5006ba-ecc7-4712-bf81-f99bfaf9cf17" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3c497b4-6b3e-4827-b3f0-0dacced854d6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9902fd6a-3bb2-4d38-8de4-dfcf6d78bf67" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b4cabd0-4688-4935-a04c-9c5aacd04e5e" TargetMode="External" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:U18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1287 +589,1647 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А56-9801/2026</t>
+          <t>А56-94175/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>02.02.2026</t>
+          <t>26.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ПРОКУРАТУРА КУРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>4629025430</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВЕРС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7804548047</t>
+          <t>7816638915</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Халимбекова А. М.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Хайруллина М. А.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
-      <c r="Q2" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>11.04.2026</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/13970f69-fc4a-49d2-8581-03afa504c045</t>
+          <t>https://kad.arbitr.ru/Card/501fced2-4bc2-4a27-a801-b410a749d81b</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А56-8335/2026</t>
+          <t>А56-86510/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕВСКАЯ ЗВЕЗДА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7841080303</t>
+          <t>7816638915</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Халимбекова А. М.</t>
+          <t>Михайлов П. Л.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>02.04.2026</t>
+          <t>08.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cadf4ab9-846f-4db1-9fd3-1026f92d6bbb</t>
+          <t>https://kad.arbitr.ru/Card/9b2cc668-f3cf-4ccb-8ef9-58f0f6e1f286</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-130916/2025</t>
+          <t>А56-9801/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>02.02.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "АВЕРС"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7816638915</t>
+          <t>7804548047</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Халимбекова А. М.</t>
         </is>
       </c>
-      <c r="O4" s="2" t="inlineStr"/>
+      <c r="O4" s="2" t="n">
+        <v>259084</v>
+      </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>О взыскании денежных средств</t>
+          <t>Взыскание убытков в порядке регресса (ст. 60, 60.1 ГрК РФ) в связи с возмещением Фондом вреда собственнику помещения, возникшего из-за залива при проведении капитального ремонта членом СРО (ООО «Аверс»).</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5147f4a2-c4a5-4b64-bd9e-6226d09ff30f</t>
+          <t>https://kad.arbitr.ru/Card/13970f69-fc4a-49d2-8581-03afa504c045</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-130951/2025</t>
+          <t>А56-8335/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "НЕВСКАЯ ЗВЕЗДА"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7816638915</t>
+          <t>7841080303</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
+          <t>Халимбекова А. М.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>12.04.2026</t>
+          <t>12.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4be2f3e9-76e4-4d51-8d44-59505fd8b210</t>
+          <t>https://kad.arbitr.ru/Card/cadf4ab9-846f-4db1-9fd3-1026f92d6bbb</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-118405/2025</t>
+          <t>А56-130916/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>БЕСПАЛОВ АНТОН ИВАНОВИЧ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>621505414734</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>БЕСПАЛОВ АНТОН ИВАНОВИЧ</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>621505414734</t>
+          <t>7816638915</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Мурзина О. Л.</t>
+          <t>Халимбекова А. М.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr"/>
-      <c r="R6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>О взыскании денежных средств</t>
+        </is>
+      </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>25.03.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b34c78b-2124-484e-a856-7e90c8929af0</t>
+          <t>https://kad.arbitr.ru/Card/5147f4a2-c4a5-4b64-bd9e-6226d09ff30f</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-73959/2025</t>
+          <t>А56-130951/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>06.08.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7816638915</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Капустина Е. В.</t>
+          <t>Ларионова Н. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков</t>
+          <t>Привлечение СРО к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>13.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5468aaf-88c4-47c7-9382-e09e0ad886ec</t>
+          <t>https://kad.arbitr.ru/Card/4be2f3e9-76e4-4d51-8d44-59505fd8b210</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-61695/2025</t>
+          <t>А56-118405/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>03.07.2025</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>БЕСПАЛОВ АНТОН ИВАНОВИЧ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>621505414734</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>БЕСПАЛОВ АНТОН ИВАНОВИЧ</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7816638915</t>
+          <t>621505414734</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>13 арбитражный апелляционный суд</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Мурзина О. Л.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>14.03.2026</t>
+          <t>11.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/354b7242-4bde-4150-b515-1ae23caa16e7</t>
+          <t>https://kad.arbitr.ru/Card/8b34c78b-2124-484e-a856-7e90c8929af0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-55072/2025</t>
+          <t>А56-73959/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>17.06.2025</t>
+          <t>06.08.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ИП НЕВСКИЙ АЛЕКСАНДР НИКОЛАЕВИЧ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>782540339546</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ПЕТЕРМАРКЕТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7809009137</t>
+          <t>7816638915</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Рычкова О. И.</t>
+          <t>Капустина Е. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
-      <c r="Q9" s="2" t="inlineStr"/>
-      <c r="R9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков</t>
+        </is>
+      </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b095dcf-b7fd-4aec-a448-54b8cf9dc8ea</t>
+          <t>https://kad.arbitr.ru/Card/a5468aaf-88c4-47c7-9382-e09e0ad886ec</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-52578/2025</t>
+          <t>А56-61695/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>06.06.2025</t>
+          <t>03.07.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУБИНПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7840395460</t>
+          <t>7816638915</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>13 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Корчагина Н. И.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>713960.29</v>
+        <v>6441308.04</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки по договору на выполнение работ по капитальному ремонту МКД</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>14.03.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f8af533-6e7c-4e8f-816a-e35803e484e6</t>
+          <t>https://kad.arbitr.ru/Card/354b7242-4bde-4150-b515-1ae23caa16e7</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-19222/2025</t>
+          <t>А56-55072/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>06.03.2025</t>
+          <t>17.06.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>ИП НЕВСКИЙ АЛЕКСАНДР НИКОЛАЕВИЧ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>782540339546</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННАЯ ФИРМА "ПЕТЕРМАРКЕТ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7816638915</t>
+          <t>7809009137</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Ермолина Е. К.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Рычкова О. И.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
-      <c r="Q11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54fb8939-a42b-4137-bb95-2a46df979b18</t>
+          <t>https://kad.arbitr.ru/Card/9b095dcf-b7fd-4aec-a448-54b8cf9dc8ea</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-12419/2023</t>
+          <t>А56-52578/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>13.02.2023</t>
+          <t>06.06.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХСТРОЙИНЖИНИРИНГ"</t>
+          <t>ООО "РУБИНПРОЕКТ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7807219298</t>
+          <t>7840395460</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...2 lines deleted...]
-      <c r="O12" s="2" t="inlineStr"/>
+          <t>Корчагина Н. И.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>713960.29</v>
+      </c>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr"/>
-      <c r="R12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неустойки по договору на выполнение работ по капитальному ремонту МКД</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>28.04.2023</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b5006ba-ecc7-4712-bf81-f99bfaf9cf17</t>
+          <t>https://kad.arbitr.ru/Card/6f8af533-6e7c-4e8f-816a-e35803e484e6</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-83323/2022</t>
+          <t>А56-19222/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>16.08.2022</t>
+          <t>06.03.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>НП "Балтийское объединение проектировщиков"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7839017696</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНВЕНТСТРОЙИНЖИНИРИНГ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>1660164825</t>
+          <t>7816638915</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Сюрина Ю. С.</t>
-[...2 lines deleted...]
-      <c r="O13" s="2" t="inlineStr"/>
+          <t>Ермолина Е. К.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>6846107.76</v>
+      </c>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr"/>
-      <c r="R13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по строительному контракту</t>
+        </is>
+      </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>17.11.2022</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e3c497b4-6b3e-4827-b3f0-0dacced854d6</t>
+          <t>https://kad.arbitr.ru/Card/54fb8939-a42b-4137-bb95-2a46df979b18</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
+          <t>А56-102562/2024</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2024</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СПЕЦТЕХНОЛОГИИ И АВТОМАТИЗАЦИЯ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>7811206358</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕВЗАПЭНЕРГОМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7811368239</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Семенова И. С.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>14.09.2026</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bb927eb1-ade5-444e-b99d-0136ad7f45d4</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А56-12419/2023</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2023</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ПРОФЕССИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕХСТРОЙИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7807219298</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2023</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3b5006ba-ecc7-4712-bf81-f99bfaf9cf17</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А56-83323/2022</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2022</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>НП "Балтийское объединение проектировщиков"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7839017696</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КОНВЕНТСТРОЙИНЖИНИРИНГ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>1660164825</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Сюрина Ю. С.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>17.11.2022</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e3c497b4-6b3e-4827-b3f0-0dacced854d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
           <t>А56-73132/2022</t>
         </is>
       </c>
-      <c r="C14" s="2" t="inlineStr">
+      <c r="C17" s="2" t="inlineStr">
         <is>
           <t>18.07.2022</t>
         </is>
       </c>
-      <c r="D14" s="2" t="inlineStr">
+      <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E14" s="2" t="inlineStr">
+      <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F14" s="2" t="inlineStr">
+      <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G14" s="2" t="inlineStr">
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H14" s="2" t="inlineStr">
+      <c r="H17" s="2" t="inlineStr">
         <is>
           <t>КАЗЕННОЕ УЧРЕЖДЕНИЕ РЕСПУБЛИКИ КАРЕЛИЯ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАРЕЛИЯ"</t>
         </is>
       </c>
-      <c r="I14" s="2" t="inlineStr">
+      <c r="I17" s="2" t="inlineStr">
         <is>
           <t>1001041315</t>
         </is>
       </c>
-      <c r="J14" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K14" s="2" t="inlineStr">
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация «Профессиональное объединение строителей»</t>
         </is>
       </c>
-      <c r="L14" s="2" t="inlineStr">
+      <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7816638915</t>
         </is>
       </c>
-      <c r="M14" s="2" t="inlineStr">
+      <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N14" s="2" t="inlineStr">
+      <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Рагузина П. Н.</t>
         </is>
       </c>
-      <c r="O14" s="2" t="n">
+      <c r="O17" s="2" t="n">
         <v>12575764.91</v>
       </c>
-      <c r="P14" s="2" t="n">
+      <c r="P17" s="2" t="n">
         <v>11525940.68</v>
       </c>
-      <c r="Q14" s="2" t="inlineStr">
+      <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R14" s="2" t="inlineStr">
+      <c r="R17" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
         </is>
       </c>
-      <c r="S14" s="2" t="inlineStr">
+      <c r="S17" s="2" t="inlineStr">
         <is>
           <t>27.04.2024</t>
         </is>
       </c>
-      <c r="T14" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U14" s="3" t="inlineStr">
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9902fd6a-3bb2-4d38-8de4-dfcf6d78bf67</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А56-100290/2020</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2020</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БОЛИВАР"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>6027016560</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СК МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7810680607</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Дудина О. Ю.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3b4cabd0-4688-4935-a04c-9c5aacd04e5e</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>