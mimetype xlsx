--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22eed114-bebe-4582-b0dc-b3504eefe7fc" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bba48c77-3394-4a1b-b293-e740746fd111" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0706df9e-bb53-4adf-875c-444f592d6f5d" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1345f85-7bc7-4d83-b84d-422da902e4c5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/401d5617-d608-4a93-bf31-122516065f13" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/673501df-7e32-44da-becd-0edd00b90c87" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b02cff5e-5396-4662-beaf-d87e96ed077e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f6315a8-6f28-47d8-a513-281a933d9f8d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18e115de-2cc7-4943-b929-32b3b91619f8" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aa51a42-3b57-471d-a8ff-6744ffe31ebe" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27df1f62-f811-404b-9c3d-e2618ca58d95" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9ae824c-79c5-4ece-9206-ab877e579b58" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d00d8472-46e3-41a1-ad0e-6313b43cedda" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d2a9bb9-5d55-4ec0-982a-af6a1fc9baf5" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f40c8ede-ee29-4da7-a27c-74d79a8b2952" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e4d992e-5120-4d27-acf6-328176cc5c3a" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61603828-8552-47b5-99e1-82b6cc5148bd" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a07e8dcb-113f-43c7-9903-8afe62930efb" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b0cf62c-175c-46fb-89c0-6a19192d7680" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2596a38-5e4b-4326-b6af-ed26b200e222" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fad3cc1e-bdb0-47d4-bead-8b088cbe340e" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4829d5fb-eba6-4a5f-90d1-4f5e4d427159" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6aeab128-3379-46e0-a08a-b2eeb83f71f3" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6ccbb8f-7100-4480-add0-3ee5390cc10e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fe5210d-8d7e-4443-9e0e-fec9b5b9493d" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e70e9ec4-bc67-4ee7-9a4b-186cf53bdc10" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23f3202d-536b-47a3-aee8-212d81ac6c2c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42dfafd3-6afe-4160-82d6-359c26ffd136" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18a2dc27-23fc-4a48-a015-e6f78bb129dd" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/605a8261-c6ea-4301-ab40-5ff104f572a7" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47d4268a-72fa-47fb-ae5f-50c4ca6cb8e7" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8da63da6-6a9c-4fc7-88f4-8705b31e62b6" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce8f31ae-5883-4fa5-b038-db1003d90576" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cf58331-51ed-4c7c-a272-4dd566f13e73" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03bfc1ee-56fa-4cf6-b58d-a8a29a94965f" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88a8898e-ad36-4b12-a235-280bc4b6f3ca" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1da2e0d7-f3f6-463d-9c1b-53ca9db569ef" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f33f2dbf-dd4e-43be-81f6-34892d1765e0" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/738ea1b7-3acb-4875-beb4-4e0ce967701a" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e7eff37-9820-4a12-afdb-1dcbd299be08" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a69d1224-eaf1-43f4-bf5a-6000466add17" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8168401f-0368-418e-9aaf-7d85f8a6ae2f" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a0707f5-94e4-45c2-8c86-2816a368ef14" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97a1f0c4-d0b0-45f7-9a4b-c66073348215" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/592b746d-af56-411d-ab0b-1d36549d29d8" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34c500c9-2d31-486b-adc3-c12aaa67b2ef" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78f00402-d6c9-454f-9925-30a1286d16df" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4893a36c-9b96-4b8a-b152-a0f16e57c682" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6282de09-09eb-46c1-9922-9e64c5eda3ce" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/015e9eb5-193a-4b2a-9d7d-b020ce44669e" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5ca5bbf-037e-49e0-b5ed-a1e21cd83ce0" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5856df9f-2196-4e60-87d7-d5cf87da176e" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/223b8799-7e38-437b-9f85-73c8ed902015" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a84dcc-e8b0-4e4e-9aaa-b9daabcafb31" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26f5c64b-a3db-432d-a2d5-2a2e05eed3bc" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67dc39f7-fadd-4a36-b428-ad6660a2c1eb" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/016b624d-cbcb-4912-836e-37c04e6d51a1" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/253a1a95-44f5-468b-914a-809a2d55be79" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d86b745a-3eb6-417d-8fc1-3c672b11940d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2c97dfe-fe93-4395-8535-b66199546dad" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9033dbc7-f650-4e37-9985-c1da7345624c" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56bbf3b9-eefb-4ae9-82a0-7d44718a53e2" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20de505e-e72e-4cca-b247-eb8740bbd74d" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f18f455e-782d-4778-8288-e1156a48e905" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2df89aa-c8ef-4782-b88d-f2e685f06f4c" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fad1ef5-c085-479f-adb1-a970bb7e77a2" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96a5761e-683e-4c11-9348-88215af46cea" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/677d29cf-320c-4167-a92b-4d34ccc681f8" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f006c19f-9285-4909-922f-e831fc2b8580" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92322053-64d7-452d-b25a-e5442d877636" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43269d71-fa99-487d-800c-0e2a4666265d" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39c963b8-6642-4d5f-812b-2beb729f9a01" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8a753df-a054-4175-bb2b-44a3ef556790" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6023e5b5-ea0a-4188-bbae-b545e41cfada" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b86a1a1-c63e-48a4-b3e2-72ae900b51e4" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8c66b35-98d8-4dc7-a9dc-ef9129c762ad" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9275df22-ebe8-4147-8787-b1d016c8119b" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7e4de5a-b3fe-4ac9-bd44-0c501daee485" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd3867d5-39d2-44cc-ad5e-94454357d971" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ed7ee51-728c-40e6-88eb-f5ea49d8c07b" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22b0fde0-b6c1-4195-9541-8ded267bf995" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f718acb9-7500-4ee5-b204-4cfc83081e3c" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77497dc9-7ec2-481d-a911-87b906fcc3c6" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6680680-766f-4c80-919e-6a00aa7be0c2" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3179c94b-4e98-4be6-84d9-ddd7b4f65a8d" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8225d3a6-665c-45a2-aa38-5e0363bc71d4" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d437c7-26a7-4b1c-8a85-ea606c65dbce" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea07d1c0-2074-479d-8e3d-7f516280637b" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/161c6fc0-3fab-4c6b-8c9c-faebd27bda8c" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c241d17-266e-4a52-997d-f39496c1c193" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0d30ebd-50a7-4984-91af-5b523889da14" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef19f1a5-cec0-4aca-8f4e-14bae514885c" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/958aa4d3-896f-4dff-aaf4-2487f5bdc3a2" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14727434-7593-4075-a650-7f3dcba56bda" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/460bb18b-f37f-4de7-acec-2c82f7339480" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c15a757e-bfda-4b0c-9917-fed9e04bb96a" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fcb4bbe-c482-4111-8bd5-7e88b367ae0c" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d92dad7e-0e41-4130-96c0-970543091ff2" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3453706b-9feb-4677-9bd4-65912482b6fa" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/533044c5-5b36-4a57-9b4e-d059afaf80d3" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1eb2575e-b04a-49b8-bbeb-d277d2d1c38c" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e720a5f8-be52-41f2-9ba7-81a3756da1c4" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9417215d-91a5-4b4a-8a59-51f723f820ae" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d57b63a1-37f8-448a-a007-bcd47050f9cb" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d353ff95-5da2-422f-add7-88231addc486" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b71cb0f-582f-4a57-881d-45ae0dc72c4e" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e569efa-9292-4172-bf22-a1ff8c13b12e" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7eeb38a1-b9db-4d46-91db-17e8a539e678" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a76cfd-5cf9-47aa-a563-50fb7beb2dfa" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87089964-7c27-4baf-a306-b127debe6512" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8a286b9-a4f6-4096-babe-212cba53385a" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b7f6dda-3db6-484e-a416-756d564a53cd" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aac168ca-1a8b-418c-98e7-2f474bef9c6d" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71b408cd-c509-4ef5-8ccf-4a18a9ce4121" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4b3c911-f5ad-43fe-b1d6-af0832e07c7d" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26c34d1d-9255-4cd9-9daa-5bc3157769b6" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f7fb1b1-6f83-4a55-9f52-ad9b4ca19580" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/102740de-aee4-4e30-a39c-c0fb50d8126c" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee2a2873-488d-43bd-b6af-50b59b86c563" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d42a4ef7-ceba-433d-b989-d986aa6b66d5" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec8cfe25-c22d-4573-89f1-1c17da7e9441" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51b4e987-1286-410b-a970-2a6dccc64952" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f03cac4-7ae4-45f8-a94c-4449eba45a3a" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c15dbaa-6169-4cea-8cf1-0b093810307b" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f895580-0a5d-491c-9037-12f993b61467" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a6b017c-0fc7-4e9c-bf9e-17645b0a85db" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19b4d875-4c3c-421c-aeee-66a9be2720d6" TargetMode="External" Id="rId128" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c9447230-61cc-4741-b066-fdbc32dc54c7" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/887d2574-d71a-4f7c-89d7-aa71040b5ab4" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22eed114-bebe-4582-b0dc-b3504eefe7fc" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a0df7d6d-21ab-4d7f-a2bf-c4b9d760ff56" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bba48c77-3394-4a1b-b293-e740746fd111" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0706df9e-bb53-4adf-875c-444f592d6f5d" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1345f85-7bc7-4d83-b84d-422da902e4c5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/401d5617-d608-4a93-bf31-122516065f13" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/673501df-7e32-44da-becd-0edd00b90c87" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b02cff5e-5396-4662-beaf-d87e96ed077e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f6315a8-6f28-47d8-a513-281a933d9f8d" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18e115de-2cc7-4943-b929-32b3b91619f8" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7aa51a42-3b57-471d-a8ff-6744ffe31ebe" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27df1f62-f811-404b-9c3d-e2618ca58d95" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9ae824c-79c5-4ece-9206-ab877e579b58" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d00d8472-46e3-41a1-ad0e-6313b43cedda" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6d2a9bb9-5d55-4ec0-982a-af6a1fc9baf5" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f40c8ede-ee29-4da7-a27c-74d79a8b2952" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7e4d992e-5120-4d27-acf6-328176cc5c3a" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61603828-8552-47b5-99e1-82b6cc5148bd" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a07e8dcb-113f-43c7-9903-8afe62930efb" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b0cf62c-175c-46fb-89c0-6a19192d7680" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2596a38-5e4b-4326-b6af-ed26b200e222" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fad3cc1e-bdb0-47d4-bead-8b088cbe340e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4829d5fb-eba6-4a5f-90d1-4f5e4d427159" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6aeab128-3379-46e0-a08a-b2eeb83f71f3" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6ccbb8f-7100-4480-add0-3ee5390cc10e" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fe5210d-8d7e-4443-9e0e-fec9b5b9493d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e70e9ec4-bc67-4ee7-9a4b-186cf53bdc10" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/23f3202d-536b-47a3-aee8-212d81ac6c2c" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42dfafd3-6afe-4160-82d6-359c26ffd136" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18a2dc27-23fc-4a48-a015-e6f78bb129dd" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/605a8261-c6ea-4301-ab40-5ff104f572a7" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47d4268a-72fa-47fb-ae5f-50c4ca6cb8e7" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8da63da6-6a9c-4fc7-88f4-8705b31e62b6" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce8f31ae-5883-4fa5-b038-db1003d90576" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3cf58331-51ed-4c7c-a272-4dd566f13e73" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03bfc1ee-56fa-4cf6-b58d-a8a29a94965f" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88a8898e-ad36-4b12-a235-280bc4b6f3ca" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1da2e0d7-f3f6-463d-9c1b-53ca9db569ef" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f33f2dbf-dd4e-43be-81f6-34892d1765e0" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/738ea1b7-3acb-4875-beb4-4e0ce967701a" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e7eff37-9820-4a12-afdb-1dcbd299be08" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a69d1224-eaf1-43f4-bf5a-6000466add17" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8168401f-0368-418e-9aaf-7d85f8a6ae2f" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a0707f5-94e4-45c2-8c86-2816a368ef14" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/97a1f0c4-d0b0-45f7-9a4b-c66073348215" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/592b746d-af56-411d-ab0b-1d36549d29d8" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/34c500c9-2d31-486b-adc3-c12aaa67b2ef" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78f00402-d6c9-454f-9925-30a1286d16df" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4893a36c-9b96-4b8a-b152-a0f16e57c682" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6282de09-09eb-46c1-9922-9e64c5eda3ce" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/015e9eb5-193a-4b2a-9d7d-b020ce44669e" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5ca5bbf-037e-49e0-b5ed-a1e21cd83ce0" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5856df9f-2196-4e60-87d7-d5cf87da176e" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/223b8799-7e38-437b-9f85-73c8ed902015" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93a84dcc-e8b0-4e4e-9aaa-b9daabcafb31" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26f5c64b-a3db-432d-a2d5-2a2e05eed3bc" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/016b624d-cbcb-4912-836e-37c04e6d51a1" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67dc39f7-fadd-4a36-b428-ad6660a2c1eb" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/253a1a95-44f5-468b-914a-809a2d55be79" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d86b745a-3eb6-417d-8fc1-3c672b11940d" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2c97dfe-fe93-4395-8535-b66199546dad" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9033dbc7-f650-4e37-9985-c1da7345624c" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56bbf3b9-eefb-4ae9-82a0-7d44718a53e2" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20de505e-e72e-4cca-b247-eb8740bbd74d" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f18f455e-782d-4778-8288-e1156a48e905" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c2df89aa-c8ef-4782-b88d-f2e685f06f4c" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8fad1ef5-c085-479f-adb1-a970bb7e77a2" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96a5761e-683e-4c11-9348-88215af46cea" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/677d29cf-320c-4167-a92b-4d34ccc681f8" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f006c19f-9285-4909-922f-e831fc2b8580" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92322053-64d7-452d-b25a-e5442d877636" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43269d71-fa99-487d-800c-0e2a4666265d" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/39c963b8-6642-4d5f-812b-2beb729f9a01" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8a753df-a054-4175-bb2b-44a3ef556790" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6023e5b5-ea0a-4188-bbae-b545e41cfada" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b86a1a1-c63e-48a4-b3e2-72ae900b51e4" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d8c66b35-98d8-4dc7-a9dc-ef9129c762ad" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9275df22-ebe8-4147-8787-b1d016c8119b" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7e4de5a-b3fe-4ac9-bd44-0c501daee485" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd3867d5-39d2-44cc-ad5e-94454357d971" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2ed7ee51-728c-40e6-88eb-f5ea49d8c07b" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22b0fde0-b6c1-4195-9541-8ded267bf995" TargetMode="External" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f718acb9-7500-4ee5-b204-4cfc83081e3c" TargetMode="External" Id="rId86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77497dc9-7ec2-481d-a911-87b906fcc3c6" TargetMode="External" Id="rId87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6680680-766f-4c80-919e-6a00aa7be0c2" TargetMode="External" Id="rId88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3179c94b-4e98-4be6-84d9-ddd7b4f65a8d" TargetMode="External" Id="rId89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71d437c7-26a7-4b1c-8a85-ea606c65dbce" TargetMode="External" Id="rId90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8225d3a6-665c-45a2-aa38-5e0363bc71d4" TargetMode="External" Id="rId91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea07d1c0-2074-479d-8e3d-7f516280637b" TargetMode="External" Id="rId92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/161c6fc0-3fab-4c6b-8c9c-faebd27bda8c" TargetMode="External" Id="rId93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c241d17-266e-4a52-997d-f39496c1c193" TargetMode="External" Id="rId94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0d30ebd-50a7-4984-91af-5b523889da14" TargetMode="External" Id="rId95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/958aa4d3-896f-4dff-aaf4-2487f5bdc3a2" TargetMode="External" Id="rId96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ef19f1a5-cec0-4aca-8f4e-14bae514885c" TargetMode="External" Id="rId97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14727434-7593-4075-a650-7f3dcba56bda" TargetMode="External" Id="rId98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/460bb18b-f37f-4de7-acec-2c82f7339480" TargetMode="External" Id="rId99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fcb4bbe-c482-4111-8bd5-7e88b367ae0c" TargetMode="External" Id="rId100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c15a757e-bfda-4b0c-9917-fed9e04bb96a" TargetMode="External" Id="rId101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d92dad7e-0e41-4130-96c0-970543091ff2" TargetMode="External" Id="rId102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3453706b-9feb-4677-9bd4-65912482b6fa" TargetMode="External" Id="rId103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/533044c5-5b36-4a57-9b4e-d059afaf80d3" TargetMode="External" Id="rId104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1eb2575e-b04a-49b8-bbeb-d277d2d1c38c" TargetMode="External" Id="rId105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e720a5f8-be52-41f2-9ba7-81a3756da1c4" TargetMode="External" Id="rId106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9417215d-91a5-4b4a-8a59-51f723f820ae" TargetMode="External" Id="rId107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d57b63a1-37f8-448a-a007-bcd47050f9cb" TargetMode="External" Id="rId108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b71cb0f-582f-4a57-881d-45ae0dc72c4e" TargetMode="External" Id="rId109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d353ff95-5da2-422f-add7-88231addc486" TargetMode="External" Id="rId110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e569efa-9292-4172-bf22-a1ff8c13b12e" TargetMode="External" Id="rId111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7eeb38a1-b9db-4d46-91db-17e8a539e678" TargetMode="External" Id="rId112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/25a76cfd-5cf9-47aa-a563-50fb7beb2dfa" TargetMode="External" Id="rId113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87089964-7c27-4baf-a306-b127debe6512" TargetMode="External" Id="rId114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8a286b9-a4f6-4096-babe-212cba53385a" TargetMode="External" Id="rId115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b7f6dda-3db6-484e-a416-756d564a53cd" TargetMode="External" Id="rId116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aac168ca-1a8b-418c-98e7-2f474bef9c6d" TargetMode="External" Id="rId117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/71b408cd-c509-4ef5-8ccf-4a18a9ce4121" TargetMode="External" Id="rId118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4b3c911-f5ad-43fe-b1d6-af0832e07c7d" TargetMode="External" Id="rId119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26c34d1d-9255-4cd9-9daa-5bc3157769b6" TargetMode="External" Id="rId120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/102740de-aee4-4e30-a39c-c0fb50d8126c" TargetMode="External" Id="rId121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f7fb1b1-6f83-4a55-9f52-ad9b4ca19580" TargetMode="External" Id="rId122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee2a2873-488d-43bd-b6af-50b59b86c563" TargetMode="External" Id="rId123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d42a4ef7-ceba-433d-b989-d986aa6b66d5" TargetMode="External" Id="rId124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec8cfe25-c22d-4573-89f1-1c17da7e9441" TargetMode="External" Id="rId125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51b4e987-1286-410b-a970-2a6dccc64952" TargetMode="External" Id="rId126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f03cac4-7ae4-45f8-a94c-4449eba45a3a" TargetMode="External" Id="rId127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7c15dbaa-6169-4cea-8cf1-0b093810307b" TargetMode="External" Id="rId128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f895580-0a5d-491c-9037-12f993b61467" TargetMode="External" Id="rId129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a6b017c-0fc7-4e9c-bf9e-17645b0a85db" TargetMode="External" Id="rId130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/19b4d875-4c3c-421c-aeee-66a9be2720d6" TargetMode="External" Id="rId131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U129"/>
+  <dimension ref="A1:U132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,12705 +589,12980 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А56-65054/2026</t>
+          <t>А56-84711/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>СЕВЕРО-ЗАПАДНОЕ ТАМОЖЕННОЕ УПРАВЛЕНИЕ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>7830002582</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
+          <t>ООО "ТЕПЛОЭНЕРГОСТРОИТЕЛЬНЫЕ РЕШЕНИЯ РЕКОНСТРУКЦИИ И АВТОМАТИЗАЦИИ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7804513076</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N2" s="2" t="inlineStr"/>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Кузнецов М. В.</t>
+        </is>
+      </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>11.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22eed114-bebe-4582-b0dc-b3504eefe7fc</t>
+          <t>https://kad.arbitr.ru/Card/c9447230-61cc-4741-b066-fdbc32dc54c7</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-71984/2026</t>
+          <t>А56-74328/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7706810747</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЫЙ ГОРОД"</t>
+          <t>ООО "МАСТЕР РУФ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7810589362</t>
+          <t>7802822488</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
+          <t>Шелема З. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>05.04.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bba48c77-3394-4a1b-b293-e740746fd111</t>
+          <t>https://kad.arbitr.ru/Card/887d2574-d71a-4f7c-89d7-aa71040b5ab4</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-16825/2026</t>
+          <t>А56-65054/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ЕДИНЫЙ ЗАКАЗЧИК В СФЕРЕ СТРОИТЕЛЬСТВА"</t>
+          <t>СЕВЕРО-ЗАПАДНОЕ ТАМОЖЕННОЕ УПРАВЛЕНИЕ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7707448255</t>
+          <t>7830002582</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr"/>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0706df9e-bb53-4adf-875c-444f592d6f5d</t>
+          <t>https://kad.arbitr.ru/Card/22eed114-bebe-4582-b0dc-b3504eefe7fc</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-8336/2026</t>
+          <t>А40-168155/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>28.01.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>СЕВЕРО-ЗАПАДНОЕ ТАМОЖЕННОЕ УПРАВЛЕНИЕ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7830002582</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОЭНЕРГОСТРОИТЕЛЬНЫЕ РЕШЕНИЯ РЕКОНСТРУКЦИИ И АВТОМАТИЗАЦИИ"</t>
+          <t>ООО "РФК КЛИМАТ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7804513076</t>
+          <t>7717663364</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Дамдинова И. Б.</t>
+          <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>28.03.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1345f85-7bc7-4d83-b84d-422da902e4c5</t>
+          <t>https://kad.arbitr.ru/Card/a0df7d6d-21ab-4d7f-a2bf-c4b9d760ff56</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-4796/2026</t>
+          <t>А40-71984/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>20.01.2026</t>
+          <t>18.03.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ООО СТРАХОВАЯ КОМПАНИЯ "СБЕРБАНК СТРАХОВАНИЕ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7706810747</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
+          <t>ООО "НОВЫЙ ГОРОД"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7810589362</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Ким Е. В.</t>
+          <t>Пронин А. П.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/401d5617-d608-4a93-bf31-122516065f13</t>
+          <t>https://kad.arbitr.ru/Card/bba48c77-3394-4a1b-b293-e740746fd111</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-128212/2025</t>
+          <t>А56-16825/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>15.12.2025</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ПУБЛИЧНО-ПРАВОВАЯ КОМПАНИЯ "ЕДИНЫЙ ЗАКАЗЧИК В СФЕРЕ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7707448255</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Хижняк М. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ермолина Е. К.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/673501df-7e32-44da-becd-0edd00b90c87</t>
+          <t>https://kad.arbitr.ru/Card/0706df9e-bb53-4adf-875c-444f592d6f5d</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-125200/2025</t>
+          <t>А56-8336/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>08.12.2025</t>
+          <t>28.01.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
+          <t>ООО "ТЕПЛОЭНЕРГОСТРОИТЕЛЬНЫЕ РЕШЕНИЯ РЕКОНСТРУКЦИИ И АВТОМАТИЗАЦИИ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7804513076</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
+          <t>Дамдинова И. Б.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках обязательств члена СРО перед Фондом капитального ремонта</t>
+          <t>Взыскание денежных средств с члена СРО и СРО в порядке субсидиарной ответственности.</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>12.04.2026</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b02cff5e-5396-4662-beaf-d87e96ed077e</t>
+          <t>https://kad.arbitr.ru/Card/d1345f85-7bc7-4d83-b84d-422da902e4c5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-124919/2025</t>
+          <t>А56-4796/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>20.01.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОЭНЕРГОСТРОИТЕЛЬНЫЕ РЕШЕНИЯ РЕКОНСТРУКЦИИ И АВТОМАТИЗАЦИИ"</t>
+          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7804513076</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Михайлов П. Л.</t>
+          <t>Ким Е. В.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в рамках обязательств по капитальному ремонту</t>
+          <t>Взыскание средств с СРО в связи с неисполнением обязательств членом СРО ООО СТРОЙТЕХНОПРОМ</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>06.05.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f6315a8-6f28-47d8-a513-281a933d9f8d</t>
+          <t>https://kad.arbitr.ru/Card/401d5617-d608-4a93-bf31-122516065f13</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-109186/2025</t>
+          <t>А56-128212/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>10.11.2025</t>
+          <t>15.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОЭНЕРГОСТРОИТЕЛЬНЫЕ РЕШЕНИЯ РЕКОНСТРУКЦИИ И АВТОМАТИЗАЦИИ"</t>
+          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7804513076</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Косенко Т. А.</t>
-[...2 lines deleted...]
-      <c r="O10" s="2" t="inlineStr"/>
+          <t>Хижняк М. С.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>4007683.02</v>
+      </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом ассоциации</t>
+          <t>Взыскание денежных средств по иску Фонда капитального ремонта.</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>09.04.2026</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18e115de-2cc7-4943-b929-32b3b91619f8</t>
+          <t>https://kad.arbitr.ru/Card/673501df-7e32-44da-becd-0edd00b90c87</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-87947/2025</t>
+          <t>А56-125200/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>11.09.2025</t>
+          <t>08.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ХУАДЯНЬ-ТЕНИНСКАЯ ТЭЦ"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7604217961</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Голоузова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларионова Н. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность из средств КФ ОДО за неисполнение обязательств ООО Темпобур-НР</t>
+          <t>Взыскание денежных средств в рамках обязательств члена СРО перед Фондом капитального ремонта</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7aa51a42-3b57-471d-a8ff-6744ffe31ebe</t>
+          <t>https://kad.arbitr.ru/Card/b02cff5e-5396-4662-beaf-d87e96ed077e</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-84929/2025</t>
+          <t>А56-124919/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>04.09.2025</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАРАНТ-ПРОЕКТ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7814848184</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
+          <t>ООО "ТЕПЛОЭНЕРГОСТРОИТЕЛЬНЫЕ РЕШЕНИЯ РЕКОНСТРУКЦИИ И АВТОМАТИЗАЦИИ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7804513076</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Прокофьева А. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Михайлов П. Л.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Зачет взносов в компенсационные фонды в порядке правопреемства после реорганизации члена СРО</t>
+          <t>Взыскание денежных средств в рамках обязательств по капитальному ремонту</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27df1f62-f811-404b-9c3d-e2618ca58d95</t>
+          <t>https://kad.arbitr.ru/Card/6f6315a8-6f28-47d8-a513-281a933d9f8d</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-14367/2025</t>
+          <t>А56-109186/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>21.02.2025</t>
+          <t>10.11.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
+          <t>ООО "ТЕПЛОЭНЕРГОСТРОИТЕЛЬНЫЕ РЕШЕНИЯ РЕКОНСТРУКЦИИ И АВТОМАТИЗАЦИИ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7804513076</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Сюрина Ю. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Косенко Т. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом ассоциации</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>27.05.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9ae824c-79c5-4ece-9206-ab877e579b58</t>
+          <t>https://kad.arbitr.ru/Card/18e115de-2cc7-4943-b929-32b3b91619f8</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-74576/2023</t>
+          <t>А56-87947/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>05.08.2023</t>
+          <t>11.09.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Вегера Надежда Павловна</t>
+          <t>ООО "ХУАДЯНЬ-ТЕНИНСКАЯ ТЭЦ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>471800646190</t>
+          <t>7604217961</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Вегера Надежда Павловна</t>
+          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>471800646190</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Нарижний А. С.</t>
-[...2 lines deleted...]
-      <c r="O14" s="2" t="inlineStr"/>
+          <t>Голоузова О. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="n">
+        <v>93385386.92</v>
+      </c>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr"/>
-      <c r="R14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность из средств КФ ОДО за неисполнение обязательств ООО Темпобур-НР</t>
+        </is>
+      </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>25.04.2024</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d00d8472-46e3-41a1-ad0e-6313b43cedda</t>
+          <t>https://kad.arbitr.ru/Card/7aa51a42-3b57-471d-a8ff-6744ffe31ebe</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-19792/2022</t>
+          <t>А56-84929/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>04.09.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВЫЕ ФАСАДЫ"</t>
+          <t>ООО "ГАРАНТ-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2315125575</t>
+          <t>7814848184</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Горбатовская О. В.</t>
+          <t>Прокофьева А. В.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>8243.84</v>
+        <v>3100000</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>8243.84</v>
+        <v>3100000</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат взноса в компенсационный фонд.</t>
+          <t>Зачет взносов в компенсационные фонды в порядке правопреемства после реорганизации члена СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>27.08.2022</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6d2a9bb9-5d55-4ec0-982a-af6a1fc9baf5</t>
+          <t>https://kad.arbitr.ru/Card/27df1f62-f811-404b-9c3d-e2618ca58d95</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-62277/2021</t>
+          <t>А56-14367/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>12.07.2021</t>
+          <t>21.02.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ СМУ-7"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>4632151058</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...2 lines deleted...]
-      <c r="O16" s="2" t="inlineStr"/>
+          <t>Сюрина Ю. С.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>20096120.66</v>
+      </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Об обязании перечислить средства компенсационного фонда</t>
+          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>16.07.2021</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f40c8ede-ee29-4da7-a27c-74d79a8b2952</t>
+          <t>https://kad.arbitr.ru/Card/f9ae824c-79c5-4ece-9206-ab877e579b58</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-102023/2020</t>
+          <t>А56-74576/2023</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>16.11.2020</t>
+          <t>05.08.2023</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛГАПРОЕКТБЕЗОПАСНОСТЬ"</t>
+          <t>Вегера Надежда Павловна</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>6316163073</t>
+          <t>471800646190</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>Вегера Надежда Павловна</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>471800646190</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Нарижний А. С.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>13.05.2021</t>
+          <t>25.04.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7e4d992e-5120-4d27-acf6-328176cc5c3a</t>
+          <t>https://kad.arbitr.ru/Card/d00d8472-46e3-41a1-ad0e-6313b43cedda</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-92478/2020</t>
+          <t>А56-19792/2022</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>19.10.2020</t>
+          <t>01.03.2022</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Межрегиональное объединение Строительных Компаний"</t>
+          <t>ООО "НОВЫЕ ФАСАДЫ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2315125575</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПИК"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7810604532</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>Горбатовская О. В.</t>
         </is>
       </c>
-      <c r="O18" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R18" s="2" t="inlineStr"/>
+      <c r="O18" s="2" t="n">
+        <v>8243.84</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>8243.84</v>
+      </c>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат взноса в компенсационный фонд.</t>
+        </is>
+      </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>16.03.2021</t>
+          <t>27.08.2022</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61603828-8552-47b5-99e1-82b6cc5148bd</t>
+          <t>https://kad.arbitr.ru/Card/6d2a9bb9-5d55-4ec0-982a-af6a1fc9baf5</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-58670/2020</t>
+          <t>А56-62277/2021</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>17.07.2020</t>
+          <t>12.07.2021</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИННОВАЦИОННАЯ ФИРМА "СИНТИЯ"</t>
+          <t>ООО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ СМУ-7"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>3435008748</t>
+          <t>4632151058</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Горбатовская О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в неполном объеме при переходе в другую СРО.</t>
+          <t>Об обязании перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>25.03.2021</t>
+          <t>16.07.2021</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a07e8dcb-113f-43c7-9903-8afe62930efb</t>
+          <t>https://kad.arbitr.ru/Card/f40c8ede-ee29-4da7-a27c-74d79a8b2952</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-50814/2020</t>
+          <t>А56-102023/2020</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>25.06.2020</t>
+          <t>16.11.2020</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>САМАРСКОЕ ОБЛАСТНОЕ ОТДЕЛЕНИЕ ОБЩЕРОССИЙСКОЙ ОБЩЕСТВЕННОЙ ОРГАНИЗАЦИИ "ВСЕРОССИЙСКОЕ ДОБРОВОЛЬНОЕ ПОЖАРНОЕ ОБЩЕСТВО"</t>
+          <t>ООО "ВОЛГАПРОЕКТБЕЗОПАСНОСТЬ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>6317066749</t>
+          <t>6316163073</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр объединения строителей "СФЕРА-А"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации (372-ФЗ)</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>17.04.2022</t>
+          <t>13.05.2021</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b0cf62c-175c-46fb-89c0-6a19192d7680</t>
+          <t>https://kad.arbitr.ru/Card/7e4d992e-5120-4d27-acf6-328176cc5c3a</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-50845/2020</t>
+          <t>А56-92478/2020</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>25.06.2020</t>
+          <t>19.10.2020</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛГАПРОЕКТБЕЗОПАСНОСТЬ"</t>
+          <t>Ассоциация Саморегулируемая организация "Межрегиональное объединение Строительных Компаний"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>6316163073</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПИК"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7810604532</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Горбатовская О. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>24.11.2020</t>
+          <t>16.03.2021</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2596a38-5e4b-4326-b6af-ed26b200e222</t>
+          <t>https://kad.arbitr.ru/Card/61603828-8552-47b5-99e1-82b6cc5148bd</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А56-46375/2020</t>
+          <t>А56-58670/2020</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>09.06.2020</t>
+          <t>17.07.2020</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮЖНАЯ ЭНЕРГОСТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "ИННОВАЦИОННАЯ ФИРМА "СИНТИЯ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2635827284</t>
+          <t>3435008748</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Горбатовская О. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>200000</v>
+        <v>192000</v>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд в неполном объеме при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>26.11.2020</t>
+          <t>25.03.2021</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fad3cc1e-bdb0-47d4-bead-8b088cbe340e</t>
+          <t>https://kad.arbitr.ru/Card/a07e8dcb-113f-43c7-9903-8afe62930efb</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-20897/2020</t>
+          <t>А56-50814/2020</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>10.03.2020</t>
+          <t>25.06.2020</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>АО "Янтарьэнерго"</t>
+          <t>САМАРСКОЕ ОБЛАСТНОЕ ОТДЕЛЕНИЕ ОБЩЕРОССИЙСКОЙ ОБЩЕСТВЕННОЙ ОРГАНИЗАЦИИ "ВСЕРОССИЙСКОЕ ДОБРОВОЛЬНОЕ ПОЖАРНОЕ ОБЩЕСТВО"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>3903007130</t>
+          <t>6317066749</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>НОПРИЗ</t>
-[...2 lines deleted...]
-      <c r="L23" s="2" t="inlineStr"/>
+          <t>Ассоциация "Центр объединения строителей "СФЕРА-А"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Горбатовская О. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>10442785.94</v>
+        <v>1000000</v>
       </c>
       <c r="P23" s="2" t="n">
-        <v>2320528</v>
+        <v>1000000</v>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда.</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации (372-ФЗ)</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>16.07.2022</t>
+          <t>17.04.2022</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4829d5fb-eba6-4a5f-90d1-4f5e4d427159</t>
+          <t>https://kad.arbitr.ru/Card/5b0cf62c-175c-46fb-89c0-6a19192d7680</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-17931/2020</t>
+          <t>А56-50845/2020</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>02.03.2020</t>
+          <t>25.06.2020</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРОТЕХНИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "ВОЛГАПРОЕКТБЕЗОПАСНОСТЬ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7806389378</t>
+          <t>6316163073</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Горбатовская О. В.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО о приостановлении права на строительство из-за превышения уровня ответственности</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>04.12.2020</t>
+          <t>24.11.2020</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6aeab128-3379-46e0-a08a-b2eeb83f71f3</t>
+          <t>https://kad.arbitr.ru/Card/b2596a38-5e4b-4326-b6af-ed26b200e222</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А41-2278/2020</t>
+          <t>А56-46375/2020</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>17.01.2020</t>
+          <t>09.06.2020</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ-ГРУПП"</t>
+          <t>ООО "ЮЖНАЯ ЭНЕРГОСТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7813584669</t>
+          <t>2635827284</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 200 000 руб. средств компенсационного фонда при переходе в другую СРО</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>16.08.2020</t>
+          <t>26.11.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6ccbb8f-7100-4480-add0-3ee5390cc10e</t>
+          <t>https://kad.arbitr.ru/Card/fad3cc1e-bdb0-47d4-bead-8b088cbe340e</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-127561/2019</t>
+          <t>А56-20897/2020</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>04.12.2019</t>
+          <t>10.03.2020</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СКСТРОЙ"</t>
+          <t>АО "Янтарьэнерго"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7325096266</t>
+          <t>3903007130</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
-[...6 lines deleted...]
-      </c>
+          <t>НОПРИЗ</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr"/>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Горбатовская О. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>500000</v>
+        <v>10442785.94</v>
       </c>
       <c r="P26" s="2" t="n">
-        <v>500000</v>
+        <v>2320528</v>
       </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в СРО по месту регистрации</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам подряда.</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>05.08.2020</t>
+          <t>16.07.2022</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9fe5210d-8d7e-4443-9e0e-fec9b5b9493d</t>
+          <t>https://kad.arbitr.ru/Card/4829d5fb-eba6-4a5f-90d1-4f5e4d427159</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-90144/2019</t>
+          <t>А56-17931/2020</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>05.08.2019</t>
+          <t>02.03.2020</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГО СТРОЙ"</t>
+          <t>ООО "ЭЛЕКТРОТЕХНИЧЕСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7805450220</t>
+          <t>7806389378</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Новикова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Горбатовская О. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Убытки (взносы в новую СРО) из-за незаконного исключения истца из членов Ассоциации</t>
+          <t>Оспаривание решения СРО о приостановлении права на строительство из-за превышения уровня ответственности</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>10.12.2020</t>
+          <t>04.12.2020</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e70e9ec4-bc67-4ee7-9a4b-186cf53bdc10</t>
+          <t>https://kad.arbitr.ru/Card/6aeab128-3379-46e0-a08a-b2eeb83f71f3</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-75893/2019</t>
+          <t>А41-2278/2020</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>02.07.2019</t>
+          <t>17.01.2020</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВОРОСВОДСТРОЙ"</t>
+          <t>ООО "АМ-ГРУПП"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2315158080</t>
+          <t>7813584669</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по территориальному принципу</t>
+          <t>Обязание перечислить 200 000 руб. средств компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>26.12.2019</t>
+          <t>16.08.2020</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/23f3202d-536b-47a3-aee8-212d81ac6c2c</t>
+          <t>https://kad.arbitr.ru/Card/a6ccbb8f-7100-4480-add0-3ee5390cc10e</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А50-21054/2019</t>
+          <t>А56-127561/2019</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>27.06.2019</t>
+          <t>04.12.2019</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТВК-ИНЖИНИРИНГ"</t>
+          <t>ООО "СКСТРОЙ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7802764324</t>
+          <t>7325096266</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение строителей Топливно-Энергетического Комплекса"</t>
-[...2 lines deleted...]
-      <c r="L29" s="2" t="inlineStr"/>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O29" s="2" t="n">
-        <v>246770.8</v>
+        <v>500000</v>
       </c>
       <c r="P29" s="2" t="n">
-        <v>246770.8</v>
+        <v>500000</v>
       </c>
       <c r="Q29" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и процентов из-за неперечисления взноса в компенсационный фонд СРО при переходе.</t>
+          <t>Перечисление взноса в компфонд при переходе в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>03.09.2019</t>
+          <t>05.08.2020</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42dfafd3-6afe-4160-82d6-359c26ffd136</t>
+          <t>https://kad.arbitr.ru/Card/9fe5210d-8d7e-4443-9e0e-fec9b5b9493d</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-70351/2019</t>
+          <t>А56-90144/2019</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>20.06.2019</t>
+          <t>05.08.2019</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА ПО ЭКОЛОГИЧЕСКОМУ, ТЕХНОЛОГИЧЕСКОМУ И АТОМНОМУ НАДЗОРУ</t>
+          <t>ООО "ЭНЕРГО СТРОЙ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7709561778</t>
+          <t>7805450220</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...3 lines deleted...]
-      <c r="P30" s="2" t="inlineStr"/>
+          <t>Новикова Е. В.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>6200000</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>6200000</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Недостаточность средств компенсационного фонда и нарушение порядка его формирования</t>
+          <t>Убытки (взносы в новую СРО) из-за незаконного исключения истца из членов Ассоциации</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>11.03.2020</t>
+          <t>10.12.2020</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18a2dc27-23fc-4a48-a015-e6f78bb129dd</t>
+          <t>https://kad.arbitr.ru/Card/e70e9ec4-bc67-4ee7-9a4b-186cf53bdc10</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А50-20298/2019</t>
+          <t>А56-75893/2019</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>20.06.2019</t>
+          <t>02.07.2019</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "АБСОЛЮТ-СТРОЙ"</t>
+          <t>ООО "НОВОРОСВОДСТРОЙ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7801558953</t>
+          <t>2315158080</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по территориальному принципу</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>08.08.2019</t>
+          <t>26.12.2019</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/605a8261-c6ea-4301-ab40-5ff104f572a7</t>
+          <t>https://kad.arbitr.ru/Card/23f3202d-536b-47a3-aee8-212d81ac6c2c</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А53-15173/2019</t>
+          <t>А50-21054/2019</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>06.05.2019</t>
+          <t>27.06.2019</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИСТЕМ ГРУПП"</t>
+          <t>ООО "ТВК-ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7810386250</t>
+          <t>7802764324</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация "Объединение строителей Топливно-Энергетического Комплекса"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Губенко М. И.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>400000</v>
+        <v>246770.8</v>
       </c>
       <c r="P32" s="2" t="n">
-        <v>400000</v>
+        <v>246770.8</v>
       </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 400 000 рублей</t>
+          <t>Взыскание убытков и процентов из-за неперечисления взноса в компенсационный фонд СРО при переходе.</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>13.07.2019</t>
+          <t>03.09.2019</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/47d4268a-72fa-47fb-ae5f-50c4ca6cb8e7</t>
+          <t>https://kad.arbitr.ru/Card/42dfafd3-6afe-4160-82d6-359c26ffd136</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А56-48613/2019</t>
+          <t>А56-70351/2019</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>25.04.2019</t>
+          <t>20.06.2019</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОЭФФЕКТИВНОСТЬ"</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА ПО ЭКОЛОГИЧЕСКОМУ, ТЕХНОЛОГИЧЕСКОМУ И АТОМНОМУ НАДЗОРУ</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>3459000530</t>
+          <t>7709561778</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Недостаточность средств компенсационного фонда и нарушение порядка его формирования</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>21.06.2019</t>
+          <t>11.03.2020</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8da63da6-6a9c-4fc7-88f4-8705b31e62b6</t>
+          <t>https://kad.arbitr.ru/Card/18a2dc27-23fc-4a48-a015-e6f78bb129dd</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-48069/2019</t>
+          <t>А50-20298/2019</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>24.04.2019</t>
+          <t>20.06.2019</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГАЗПРОЕКТСТРОЙ"</t>
+          <t>ООО "АБСОЛЮТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7814458603</t>
+          <t>7801558953</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Коросташов А. А.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>296567.78</v>
+        <v>200000</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>296567.78</v>
+        <v>200000</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения из-за двойного перечисления взноса в компенсационный фонд</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>22.01.2021</t>
+          <t>08.08.2019</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce8f31ae-5883-4fa5-b038-db1003d90576</t>
+          <t>https://kad.arbitr.ru/Card/605a8261-c6ea-4301-ab40-5ff104f572a7</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А56-25644/2019</t>
+          <t>А53-15173/2019</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>06.03.2019</t>
+          <t>06.05.2019</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "СИСТЕМ ГРУПП"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>6670389810</t>
+          <t>7810386250</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Губенко М. И.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P35" s="2" t="inlineStr"/>
+        <v>400000</v>
+      </c>
+      <c r="P35" s="2" t="n">
+        <v>400000</v>
+      </c>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО как неосновательного обогащения</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО в размере 400 000 рублей</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>30.05.2019</t>
+          <t>13.07.2019</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3cf58331-51ed-4c7c-a272-4dd566f13e73</t>
+          <t>https://kad.arbitr.ru/Card/47d4268a-72fa-47fb-ae5f-50c4ca6cb8e7</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-16945/2019</t>
+          <t>А56-48613/2019</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>15.02.2019</t>
+          <t>25.04.2019</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛГОПРОМСТРОЙ"</t>
+          <t>ООО "ЭНЕРГОЭФФЕКТИВНОСТЬ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>2130037372</t>
+          <t>3459000530</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P36" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>13.10.2019</t>
+          <t>21.06.2019</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03bfc1ee-56fa-4cf6-b58d-a8a29a94965f</t>
+          <t>https://kad.arbitr.ru/Card/8da63da6-6a9c-4fc7-88f4-8705b31e62b6</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А56-7925/2019</t>
+          <t>А56-48069/2019</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>29.01.2019</t>
+          <t>24.04.2019</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>АО ПРОМЫШЛЕННО-ФИНАНСОВАЯ КОМПАНИЯ "ТРАНСРЕСУРС"</t>
+          <t>ООО "ГАЗПРОЕКТСТРОЙ"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>5404218241</t>
+          <t>7814458603</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Коросташов А. А.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>300000</v>
+        <v>296567.78</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>300000</v>
+        <v>296567.78</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Взыскание неосновательного обогащения из-за двойного перечисления взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>04.05.2019</t>
+          <t>22.01.2021</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88a8898e-ad36-4b12-a235-280bc4b6f3ca</t>
+          <t>https://kad.arbitr.ru/Card/ce8f31ae-5883-4fa5-b038-db1003d90576</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-166973/2018</t>
+          <t>А56-25644/2019</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>29.12.2018</t>
+          <t>06.03.2019</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГО СТРОЙ"</t>
+          <t>ООО "ПЕРВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>7805450220</t>
+          <t>6670389810</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Требование о признании решений СРО незаконными и взыскании судебных издержек</t>
+          <t>Взыскание взноса в компенсационный фонд при переходе в другую СРО как неосновательного обогащения</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>11.10.2019</t>
+          <t>30.05.2019</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1da2e0d7-f3f6-463d-9c1b-53ca9db569ef</t>
+          <t>https://kad.arbitr.ru/Card/3cf58331-51ed-4c7c-a272-4dd566f13e73</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А56-165576/2018</t>
+          <t>А56-16945/2019</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>27.12.2018</t>
+          <t>15.02.2019</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙГАРАНТ"</t>
+          <t>ООО "ВОЛГОПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>3435075832</t>
+          <t>2130037372</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Неисполнение обязанности по перечислению взноса в КФ при переходе в СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>27.10.2020</t>
+          <t>13.10.2019</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f33f2dbf-dd4e-43be-81f6-34892d1765e0</t>
+          <t>https://kad.arbitr.ru/Card/03bfc1ee-56fa-4cf6-b58d-a8a29a94965f</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А56-164007/2018</t>
+          <t>А56-7925/2019</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>25.12.2018</t>
+          <t>29.01.2019</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТКОМ"</t>
+          <t>АО ПРОМЫШЛЕННО-ФИНАНСОВАЯ КОМПАНИЯ "ТРАНСРЕСУРС"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>2634076606</t>
+          <t>5404218241</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Неполный перевод взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>08.04.2019</t>
+          <t>04.05.2019</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/738ea1b7-3acb-4875-beb4-4e0ce967701a</t>
+          <t>https://kad.arbitr.ru/Card/88a8898e-ad36-4b12-a235-280bc4b6f3ca</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А56-157952/2018</t>
+          <t>А56-166973/2018</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>14.12.2018</t>
+          <t>29.12.2018</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДАЛЛАС"</t>
+          <t>ООО "ЭНЕРГО СТРОЙ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7801239724</t>
+          <t>7805450220</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>200000</v>
-[...1 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+        <v>100000</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>50000</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 200 000 руб. компенсационного фонда новой СРО при переходе истца</t>
+          <t>Требование о признании решений СРО незаконными и взыскании судебных издержек</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>23.11.2019</t>
+          <t>11.10.2019</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e7eff37-9820-4a12-afdb-1dcbd299be08</t>
+          <t>https://kad.arbitr.ru/Card/1da2e0d7-f3f6-463d-9c1b-53ca9db569ef</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А60-70959/2018</t>
+          <t>А56-165576/2018</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>10.12.2018</t>
+          <t>27.12.2018</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "ПРОМСТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>6670389810</t>
+          <t>3435075832</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Федорова Е. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P42" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (взнос в компфонд) при переходе в другую СРО</t>
+          <t>Неисполнение обязанности по перечислению взноса в КФ при переходе в СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>13.02.2019</t>
+          <t>27.10.2020</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a69d1224-eaf1-43f4-bf5a-6000466add17</t>
+          <t>https://kad.arbitr.ru/Card/f33f2dbf-dd4e-43be-81f6-34892d1765e0</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-272392/2018</t>
+          <t>А56-164007/2018</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>15.11.2018</t>
+          <t>25.12.2018</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ГУ МРО ФСС РФ Филиал № 18</t>
+          <t>ООО "СТКОМ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2634076606</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Бедрацкая А. В.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>100</v>
+        <v>200000</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>100</v>
+        <v>200000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Признание задолженности по страховым взносам безнадежной к взысканию из-за истечения сроков</t>
+          <t>Неполный перевод взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>02.02.2019</t>
+          <t>08.04.2019</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8168401f-0368-418e-9aaf-7d85f8a6ae2f</t>
+          <t>https://kad.arbitr.ru/Card/738ea1b7-3acb-4875-beb4-4e0ce967701a</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А56-136028/2018</t>
+          <t>А56-157952/2018</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>01.11.2018</t>
+          <t>14.12.2018</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "Беловопромжелдортранс"</t>
+          <t>ООО "ДАЛЛАС"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>4202023632</t>
+          <t>7801239724</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7811290215</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>307436.98</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в КФ при переходе в другую СРО по территориальному признаку</t>
+          <t>Обязание перечислить 200 000 руб. компенсационного фонда новой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>17.12.2019</t>
+          <t>23.11.2019</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6a0707f5-94e4-45c2-8c86-2816a368ef14</t>
+          <t>https://kad.arbitr.ru/Card/3e7eff37-9820-4a12-afdb-1dcbd299be08</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А56-136008/2018</t>
+          <t>А60-70959/2018</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>01.11.2018</t>
+          <t>10.12.2018</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЦЕНТР КОММУНАЛЬНЫХ УСЛУГ ПЛЮС"</t>
+          <t>ООО "ПЕРВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5443003987</t>
+          <t>6670389810</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Федорова Е. Н.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
+          <t>Взыскание неосновательного обогащения (взнос в компфонд) при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>18.02.2019</t>
+          <t>13.02.2019</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/97a1f0c4-d0b0-45f7-9a4b-c66073348215</t>
+          <t>https://kad.arbitr.ru/Card/a69d1224-eaf1-43f4-bf5a-6000466add17</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А56-118382/2018</t>
+          <t>А40-272392/2018</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>25.09.2018</t>
+          <t>15.11.2018</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНЖЕНЕРИНГ КРЫМ"</t>
+          <t>ГУ МРО ФСС РФ Филиал № 18</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>9201509436</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Бедрацкая А. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>200000</v>
+        <v>100</v>
       </c>
       <c r="P46" s="2" t="n">
-        <v>200000</v>
+        <v>100</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Признание задолженности по страховым взносам безнадежной к взысканию из-за истечения сроков</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>05.04.2019</t>
+          <t>02.02.2019</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/592b746d-af56-411d-ab0b-1d36549d29d8</t>
+          <t>https://kad.arbitr.ru/Card/8168401f-0368-418e-9aaf-7d85f8a6ae2f</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А56-110091/2018</t>
+          <t>А56-136028/2018</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>03.09.2018</t>
+          <t>01.11.2018</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЭП-1"</t>
+          <t>ООО "Беловопромжелдортранс"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>6679017140</t>
+          <t>4202023632</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>200000</v>
+        <v>307436.98</v>
       </c>
       <c r="P47" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу</t>
+          <t>Неперечисление взноса в КФ при переходе в другую СРО по территориальному признаку</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>16.10.2018</t>
+          <t>17.12.2019</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/34c500c9-2d31-486b-adc3-c12aaa67b2ef</t>
+          <t>https://kad.arbitr.ru/Card/6a0707f5-94e4-45c2-8c86-2816a368ef14</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-95064/2018</t>
+          <t>А56-136008/2018</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>26.07.2018</t>
+          <t>01.11.2018</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСНОВА"</t>
+          <t>ООО "ЦЕНТР КОММУНАЛЬНЫХ УСЛУГ ПЛЮС"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>9111011318</t>
+          <t>5443003987</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>200000</v>
+        <v>300000</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неполного перечисления взноса в компфонд при переходе в другую СРО</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>30.10.2018</t>
+          <t>18.02.2019</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78f00402-d6c9-454f-9925-30a1286d16df</t>
+          <t>https://kad.arbitr.ru/Card/97a1f0c4-d0b0-45f7-9a4b-c66073348215</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А56-90888/2018</t>
+          <t>А56-118382/2018</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>17.07.2018</t>
+          <t>25.09.2018</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРИМА"</t>
+          <t>ООО "СТРОЙИНЖЕНЕРИНГ КРЫМ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>5404349928</t>
+          <t>9201509436</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P49" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>11.10.2019</t>
+          <t>05.04.2019</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4893a36c-9b96-4b8a-b152-a0f16e57c682</t>
+          <t>https://kad.arbitr.ru/Card/592b746d-af56-411d-ab0b-1d36549d29d8</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А53-20194/2018</t>
+          <t>А56-110091/2018</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>03.09.2018</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ РОСЭНЕРГО"</t>
+          <t>ООО "РЭП-1"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7810824619</t>
+          <t>6679017140</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Батурина Е. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="P50" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе организации в другую СРО</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>24.04.2019</t>
+          <t>16.10.2018</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6282de09-09eb-46c1-9922-9e64c5eda3ce</t>
+          <t>https://kad.arbitr.ru/Card/34c500c9-2d31-486b-adc3-c12aaa67b2ef</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А56-71949/2018</t>
+          <t>А56-95064/2018</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>06.06.2018</t>
+          <t>26.07.2018</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>АО "МЕГАФОН РИТЕЙЛ"</t>
+          <t>ООО "ОСНОВА"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>7825695758</t>
+          <t>9111011318</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>КОМИТЕТ ПО ПЕЧАТИ И ВЗАИМОДЕЙСТВИЮ СО СРЕДСТВАМИ МАССОВОЙ ИНФОРМАЦИИ</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7830002423</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Грачева И. В.</t>
-[...5 lines deleted...]
-      <c r="R51" s="2" t="inlineStr"/>
+          <t>Бойкова Е. Е.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P51" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="Q51" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R51" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание убытков из-за неполного перечисления взноса в компфонд при переходе в другую СРО</t>
+        </is>
+      </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>01.09.2018</t>
+          <t>30.10.2018</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/015e9eb5-193a-4b2a-9d7d-b020ce44669e</t>
+          <t>https://kad.arbitr.ru/Card/78f00402-d6c9-454f-9925-30a1286d16df</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А56-63081/2018</t>
+          <t>А56-90888/2018</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>17.07.2018</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>УМУП "Городская теплосеть"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРИМА"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5404349928</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>192000</v>
+        <v>300000</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>192000</v>
+        <v>300000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>24.04.2019</t>
+          <t>11.10.2019</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5ca5bbf-037e-49e0-b5ed-a1e21cd83ce0</t>
+          <t>https://kad.arbitr.ru/Card/4893a36c-9b96-4b8a-b152-a0f16e57c682</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А56-56958/2018</t>
+          <t>А53-20194/2018</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>08.05.2018</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "УНР-1 АРЕНДНОГО ПРЕДПРИЯТИЯ "ЭСПА"</t>
+          <t>ООО "ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ РОСЭНЕРГО"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>7803013070</t>
+          <t>7810824619</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Батурина Е. А.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>192000</v>
+        <v>200000</v>
       </c>
       <c r="P53" s="2" t="n">
-        <v>192000</v>
+        <v>200000</v>
       </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неполного перечисления взноса в компфонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе организации в другую СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>26.12.2019</t>
+          <t>24.04.2019</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5856df9f-2196-4e60-87d7-d5cf87da176e</t>
+          <t>https://kad.arbitr.ru/Card/6282de09-09eb-46c1-9922-9e64c5eda3ce</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А56-54117/2018</t>
+          <t>А56-71949/2018</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>03.05.2018</t>
+          <t>06.06.2018</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "Комфорт сервис Крым"</t>
+          <t>АО "МЕГАФОН РИТЕЙЛ"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>9102016944</t>
+          <t>7825695758</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>КОМИТЕТ ПО ПЕЧАТИ И ВЗАИМОДЕЙСТВИЮ СО СРЕДСТВАМИ МАССОВОЙ ИНФОРМАЦИИ</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7830002423</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Грачева И. В.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>09.01.2019</t>
+          <t>01.09.2018</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/223b8799-7e38-437b-9f85-73c8ed902015</t>
+          <t>https://kad.arbitr.ru/Card/015e9eb5-193a-4b2a-9d7d-b020ce44669e</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А56-52147/2018</t>
+          <t>А56-63081/2018</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕПЕР"</t>
+          <t>УМУП "Городская теплосеть"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>1327006740</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>500000</v>
+        <v>192000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>500000</v>
+        <v>192000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>14.02.2019</t>
+          <t>24.04.2019</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93a84dcc-e8b0-4e4e-9aaa-b9daabcafb31</t>
+          <t>https://kad.arbitr.ru/Card/e5ca5bbf-037e-49e0-b5ed-a1e21cd83ce0</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А56-38716/2018</t>
+          <t>А56-56958/2018</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>30.03.2018</t>
+          <t>08.05.2018</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛАУДА-СТРОИТЕЛЬ"</t>
+          <t>ЗАО "УНР-1 АРЕНДНОГО ПРЕДПРИЯТИЯ "ЭСПА"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>5407049560</t>
+          <t>7803013070</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
-        <v>320000</v>
+        <v>192000</v>
       </c>
       <c r="P56" s="2" t="n">
-        <v>320000</v>
+        <v>192000</v>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Взыскание убытков из-за неполного перечисления взноса в компфонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>19.08.2018</t>
+          <t>26.12.2019</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26f5c64b-a3db-432d-a2d5-2a2e05eed3bc</t>
+          <t>https://kad.arbitr.ru/Card/5856df9f-2196-4e60-87d7-d5cf87da176e</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А56-31086/2018</t>
+          <t>А56-54117/2018</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>16.03.2018</t>
+          <t>03.05.2018</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "Высотные строительные технологии - Реконструкция"</t>
+          <t>ООО "Комфорт сервис Крым"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>1660147749</t>
+          <t>9102016944</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="P57" s="2" t="n">
-        <v>500000</v>
+        <v>200000</v>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компфонд, не перечисленного СРО при переходе члена в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>26.10.2018</t>
+          <t>09.01.2019</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67dc39f7-fadd-4a36-b428-ad6660a2c1eb</t>
+          <t>https://kad.arbitr.ru/Card/223b8799-7e38-437b-9f85-73c8ed902015</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А56-31051/2018</t>
+          <t>А56-52147/2018</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>16.03.2018</t>
+          <t>26.04.2018</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМСТРОЙГАРАНТ"</t>
+          <t>ООО "РЕПЕР"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>3435075832</t>
+          <t>1327006740</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P58" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P58" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неперечисления взноса в компфонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>31.10.2018</t>
+          <t>14.02.2019</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/016b624d-cbcb-4912-836e-37c04e6d51a1</t>
+          <t>https://kad.arbitr.ru/Card/93a84dcc-e8b0-4e4e-9aaa-b9daabcafb31</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А56-28248/2018</t>
+          <t>А56-38716/2018</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>12.03.2018</t>
+          <t>30.03.2018</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "Производственно-коммерческая фирма "Берегиня Люкс"</t>
+          <t>ООО "ЛАУДА-СТРОИТЕЛЬ"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7327033504</t>
+          <t>5407049560</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>300000</v>
+        <v>320000</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>300000</v>
+        <v>320000</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Переход в другую СРО по региональному принципу, требование о переводе взноса в компенсационный фонд.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>26.06.2018</t>
+          <t>19.08.2018</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/253a1a95-44f5-468b-914a-809a2d55be79</t>
+          <t>https://kad.arbitr.ru/Card/26f5c64b-a3db-432d-a2d5-2a2e05eed3bc</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А56-19008/2018</t>
+          <t>А56-31051/2018</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>15.02.2018</t>
+          <t>16.03.2018</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕМАЛЬ"</t>
+          <t>ООО "ПРОМСТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>5404460450</t>
+          <t>3435075832</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P60" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Взыскание убытков из-за неперечисления взноса в компфонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>19.09.2019</t>
+          <t>31.10.2018</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d86b745a-3eb6-417d-8fc1-3c672b11940d</t>
+          <t>https://kad.arbitr.ru/Card/016b624d-cbcb-4912-836e-37c04e6d51a1</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А56-14481/2018</t>
+          <t>А56-31086/2018</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>06.02.2018</t>
+          <t>16.03.2018</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>Администрация Любанского городского поселения Тосненского района Ленинградской области</t>
+          <t>ООО "Высотные строительные технологии - Реконструкция"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>1660147749</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЛЬНАЯ КОРПОРАЦИЯ "ФАСАДСТРОЙСЕРВИС"</t>
-[...2 lines deleted...]
-      <c r="L61" s="2" t="inlineStr"/>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O61" s="2" t="n">
-        <v>6707951.73</v>
+        <v>500000</v>
       </c>
       <c r="P61" s="2" t="n">
-        <v>6707951.73</v>
+        <v>500000</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения (аванса) и процентов после расторжения строительных контрактов</t>
+          <t>Взыскание убытков в размере взноса в компфонд, не перечисленного СРО при переходе члена в другую СРО</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>28.06.2019</t>
+          <t>26.10.2018</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2c97dfe-fe93-4395-8535-b66199546dad</t>
+          <t>https://kad.arbitr.ru/Card/67dc39f7-fadd-4a36-b428-ad6660a2c1eb</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А56-8529/2018</t>
+          <t>А56-28248/2018</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>24.01.2018</t>
+          <t>12.03.2018</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИНТЕЗ"</t>
+          <t>ООО "Производственно-коммерческая фирма "Берегиня Люкс"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>5403175556</t>
+          <t>7327033504</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P62" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Переход в другую СРО по региональному принципу, требование о переводе взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>18.12.2018</t>
+          <t>26.06.2018</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9033dbc7-f650-4e37-9985-c1da7345624c</t>
+          <t>https://kad.arbitr.ru/Card/253a1a95-44f5-468b-914a-809a2d55be79</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А53-1116/2018</t>
+          <t>А56-19008/2018</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>18.01.2018</t>
+          <t>15.02.2018</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТЛАНТ-СТРОЙ"</t>
+          <t>ООО "ГЕМАЛЬ"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>7810590880</t>
+          <t>5404460450</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Корниенко А. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>27.03.2018</t>
+          <t>19.09.2019</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/56bbf3b9-eefb-4ae9-82a0-7d44718a53e2</t>
+          <t>https://kad.arbitr.ru/Card/d86b745a-3eb6-417d-8fc1-3c672b11940d</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А56-3822/2018</t>
+          <t>А56-14481/2018</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>12.01.2018</t>
+          <t>06.02.2018</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙПОЖСЕРВИС"</t>
+          <t>Администрация Любанского городского поселения Тосненского района Ленинградской области</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "СТРОИТЛЬНАЯ КОРПОРАЦИЯ "ФАСАДСТРОЙСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr"/>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>300000</v>
+        <v>6707951.73</v>
       </c>
       <c r="P64" s="2" t="n">
-        <v>300000</v>
+        <v>6707951.73</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Взыскание неосновательного обогащения (аванса) и процентов после расторжения строительных контрактов</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>30.04.2018</t>
+          <t>28.06.2019</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20de505e-e72e-4cca-b247-eb8740bbd74d</t>
+          <t>https://kad.arbitr.ru/Card/b2c97dfe-fe93-4395-8535-b66199546dad</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А40-252920/2017</t>
+          <t>А56-8529/2018</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017</t>
+          <t>24.01.2018</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭЛЕКТРО ПРОЕКТ МОНТАЖ ИЗМЕРЕНИЯ"</t>
+          <t>ООО "СИНТЕЗ"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>7805604304</t>
+          <t>5403175556</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P65" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>05.04.2018</t>
+          <t>18.12.2018</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f18f455e-782d-4778-8288-e1156a48e905</t>
+          <t>https://kad.arbitr.ru/Card/9033dbc7-f650-4e37-9985-c1da7345624c</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А08-15949/2017</t>
+          <t>А53-1116/2018</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>18.01.2018</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОСВ-СТРОЙ"</t>
+          <t>ООО "АТЛАНТ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>7802786350</t>
+          <t>7810590880</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Мирошникова Ю. В.</t>
+          <t>Корниенко А. В.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P66" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 200 000 руб. взноса в компенсационный фонд при переходе истца в другое СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>22.03.2018</t>
+          <t>27.03.2018</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c2df89aa-c8ef-4782-b88d-f2e685f06f4c</t>
+          <t>https://kad.arbitr.ru/Card/56bbf3b9-eefb-4ae9-82a0-7d44718a53e2</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А56-112642/2017</t>
+          <t>А56-3822/2018</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017</t>
+          <t>12.01.2018</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙКОМПЛЕКС"</t>
+          <t>ООО "СТРОЙПОЖСЕРВИС"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>7327067006</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P67" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>12.07.2018</t>
+          <t>30.04.2018</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8fad1ef5-c085-479f-adb1-a970bb7e77a2</t>
+          <t>https://kad.arbitr.ru/Card/20de505e-e72e-4cca-b247-eb8740bbd74d</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А83-21062/2017</t>
+          <t>А40-252920/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>06.12.2017</t>
+          <t>27.12.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМФОРТ СЕРВИС КРЫМ"</t>
+          <t>ООО "ЭЛЕКТРО ПРОЕКТ МОНТАЖ ИЗМЕРЕНИЯ"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>9102016944</t>
+          <t>7805604304</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Белоус М. А.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>200000</v>
-[...1 lines deleted...]
-      <c r="P68" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P68" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>05.04.2018</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96a5761e-683e-4c11-9348-88215af46cea</t>
+          <t>https://kad.arbitr.ru/Card/f18f455e-782d-4778-8288-e1156a48e905</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А56-101484/2017</t>
+          <t>А08-15949/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНТИНЕНТПРОМ"</t>
+          <t>ООО "ОСВ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7802786350</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7814290421</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Мирошникова Ю. В.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Обязание перечислить 200 000 руб. взноса в компенсационный фонд при переходе истца в другое СРО</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>30.08.2018</t>
+          <t>22.03.2018</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/677d29cf-320c-4167-a92b-4d34ccc681f8</t>
+          <t>https://kad.arbitr.ru/Card/c2df89aa-c8ef-4782-b88d-f2e685f06f4c</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А56-97576/2017</t>
+          <t>А56-112642/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>20.12.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРИМА"</t>
+          <t>ООО "СТРОЙКОМПЛЕКС"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>5404349928</t>
+          <t>7327067006</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>10.07.2018</t>
+          <t>12.07.2018</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f006c19f-9285-4909-922f-e831fc2b8580</t>
+          <t>https://kad.arbitr.ru/Card/8fad1ef5-c085-479f-adb1-a970bb7e77a2</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А53-34671/2017</t>
+          <t>А83-21062/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>06.12.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРУППА КОМПАНИЙ СТРОЙ-ЭКСПЕРТ"</t>
+          <t>ООО "КОМФОРТ СЕРВИС КРЫМ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>7801560920</t>
+          <t>9102016944</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ "ЦЕНТР ОБЪЕДИНЕНИЯ СТРОИТЕЛЕЙ "СФЕРА-А"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Губенко М. И.</t>
+          <t>Белоус М. А.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>200000</v>
+      </c>
+      <c r="P71" s="2" t="inlineStr"/>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>22.03.2019</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92322053-64d7-452d-b25a-e5442d877636</t>
+          <t>https://kad.arbitr.ru/Card/96a5761e-683e-4c11-9348-88215af46cea</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А41-92880/2017</t>
+          <t>А56-101484/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>14.11.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>НП "Центр объединения строителей СФЕРА-А"</t>
+          <t>ООО "КОНТИНЕНТПРОМ"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J72" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
           <t>7814154394</t>
         </is>
       </c>
-      <c r="J72" s="2" t="inlineStr">
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O72" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P72" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q72" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R72" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+        </is>
+      </c>
+      <c r="S72" s="2" t="inlineStr">
+        <is>
+          <t>30.08.2018</t>
+        </is>
+      </c>
+      <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K72" s="2" t="inlineStr">
-[...42 lines deleted...]
-      </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43269d71-fa99-487d-800c-0e2a4666265d</t>
+          <t>https://kad.arbitr.ru/Card/677d29cf-320c-4167-a92b-4d34ccc681f8</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А40-211413/2017</t>
+          <t>А56-97576/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО Ал Тек</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ПРИМА"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5404349928</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7716451007</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P73" s="2" t="inlineStr"/>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>15.03.2018</t>
+          <t>10.07.2018</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/39c963b8-6642-4d5f-812b-2beb729f9a01</t>
+          <t>https://kad.arbitr.ru/Card/f006c19f-9285-4909-922f-e831fc2b8580</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А56-79171/2017</t>
+          <t>А53-34671/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>11.10.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖНИК-ДИМИТРОВГРАД"</t>
+          <t>ООО "ГРУППА КОМПАНИЙ СТРОЙ-ЭКСПЕРТ"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>7302015052</t>
+          <t>7801560920</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7842290871</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Губенко М. И.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую региональную СРО</t>
+          <t>Взыскание убытков и обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>03.11.2019</t>
+          <t>22.03.2019</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8a753df-a054-4175-bb2b-44a3ef556790</t>
+          <t>https://kad.arbitr.ru/Card/92322053-64d7-452d-b25a-e5442d877636</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А56-75297/2017</t>
+          <t>А41-92880/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>14.11.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-ПОИСК"</t>
+          <t>НП "Центр объединения строителей СФЕРА-А"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>6330015800</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЕ РЕСУРСЫ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7816290018</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>3000000</v>
+        <v>200000</v>
       </c>
       <c r="P75" s="2" t="inlineStr"/>
       <c r="Q75" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 3 000 000 руб. взноса в компенсационный фонд в другую СРО</t>
+          <t>Обязание перечислить 200 000 руб. взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>10.06.2018</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6023e5b5-ea0a-4188-bbae-b545e41cfada</t>
+          <t>https://kad.arbitr.ru/Card/43269d71-fa99-487d-800c-0e2a4666265d</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А56-74727/2017</t>
+          <t>А40-211413/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИРКУТСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО Ал Тек</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>3811146084</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНСТРОЙОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7716451007</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="P76" s="2" t="n">
-        <v>400000</v>
+        <v>541000</v>
       </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>28.11.2020</t>
+          <t>15.03.2018</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b86a1a1-c63e-48a4-b3e2-72ae900b51e4</t>
+          <t>https://kad.arbitr.ru/Card/39c963b8-6642-4d5f-812b-2beb729f9a01</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А56-74617/2017</t>
+          <t>А56-79171/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>11.10.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПКФ "КОНСТАНТА"</t>
+          <t>ООО "МОНТАЖНИК-ДИМИТРОВГРАД"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>5501240651</t>
+          <t>7302015052</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P77" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую региональную СРО</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>03.11.2019</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7</t>
+          <t>https://kad.arbitr.ru/Card/d8a753df-a054-4175-bb2b-44a3ef556790</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А56-74706/2017</t>
+          <t>А56-75297/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМПРОМ"</t>
+          <t>ООО "РЕМОНТНО-СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ-ПОИСК"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>6623090412</t>
+          <t>6330015800</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3000000</v>
+      </c>
+      <c r="P78" s="2" t="inlineStr"/>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе истца в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить 3 000 000 руб. взноса в компенсационный фонд в другую СРО</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>10.06.2018</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d8c66b35-98d8-4dc7-a9dc-ef9129c762ad</t>
+          <t>https://kad.arbitr.ru/Card/6023e5b5-ea0a-4188-bbae-b545e41cfada</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А56-74404/2017</t>
+          <t>А56-74617/2017</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕРВИС-СТРОЙТОРГ"</t>
+          <t>ООО "ПКФ "КОНСТАНТА"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>3665028273</t>
+          <t>5501240651</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O79" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P79" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>24.06.2019</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9275df22-ebe8-4147-8787-b1d016c8119b</t>
+          <t>https://kad.arbitr.ru/Card/26e8db0b-e753-4048-b6cd-d310acb572f7</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А56-72896/2017</t>
+          <t>А56-74727/2017</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИАСТ"</t>
+          <t>ООО "ИРКУТСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>5405347056</t>
+          <t>3811146084</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>320000</v>
+        <v>400000</v>
       </c>
       <c r="P80" s="2" t="n">
-        <v>320000</v>
+        <v>400000</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>28.11.2020</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7e4de5a-b3fe-4ac9-bd44-0c501daee485</t>
+          <t>https://kad.arbitr.ru/Card/3b86a1a1-c63e-48a4-b3e2-72ae900b51e4</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>А56-72140/2017</t>
+          <t>А56-74706/2017</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>19.09.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОРЕЛДОРМОСТ"</t>
+          <t>ООО "РЕМПРОМ"</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>5720016317</t>
+          <t>6623090412</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O81" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P81" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q81" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе истца в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S81" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U81" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fd3867d5-39d2-44cc-ad5e-94454357d971</t>
+          <t>https://kad.arbitr.ru/Card/d8c66b35-98d8-4dc7-a9dc-ef9129c762ad</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
         <v>81</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>А40-171972/2017</t>
+          <t>А56-74404/2017</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>14.09.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТА"</t>
+          <t>ООО "СЕРВИС-СТРОЙТОРГ"</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>7840505497</t>
+          <t>3665028273</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O82" s="2" t="n">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="P82" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд и взыскание убытков</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S82" s="2" t="inlineStr">
         <is>
-          <t>28.11.2017</t>
+          <t>24.06.2019</t>
         </is>
       </c>
       <c r="T82" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U82" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2ed7ee51-728c-40e6-88eb-f5ea49d8c07b</t>
+          <t>https://kad.arbitr.ru/Card/9275df22-ebe8-4147-8787-b1d016c8119b</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
         <v>82</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>А56-69607/2017</t>
+          <t>А56-72896/2017</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>21.09.2017</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛЖСКОЕ ЭЛЕКТРОМОНТАЖНОЕ ПРЕДПРИЯТИЕ"</t>
+          <t>ООО "МИАСТ"</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>7620005065</t>
+          <t>5405347056</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O83" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P83" s="2" t="inlineStr"/>
+        <v>320000</v>
+      </c>
+      <c r="P83" s="2" t="n">
+        <v>320000</v>
+      </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
         </is>
       </c>
       <c r="S83" s="2" t="inlineStr">
         <is>
-          <t>25.08.2018</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T83" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U83" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22b0fde0-b6c1-4195-9541-8ded267bf995</t>
+          <t>https://kad.arbitr.ru/Card/f7e4de5a-b3fe-4ac9-bd44-0c501daee485</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
         <v>83</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>А56-69011/2017</t>
+          <t>А56-72140/2017</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>07.09.2017</t>
+          <t>19.09.2017</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАСТРОЙ"</t>
+          <t>ООО "ОРЕЛДОРМОСТ"</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>3849009030</t>
+          <t>5720016317</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O84" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="P84" s="2" t="n">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S84" s="2" t="inlineStr">
         <is>
-          <t>30.01.2018</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="T84" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U84" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f718acb9-7500-4ee5-b204-4cfc83081e3c</t>
+          <t>https://kad.arbitr.ru/Card/fd3867d5-39d2-44cc-ad5e-94454357d971</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
         <v>84</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>А56-68521/2017</t>
+          <t>А40-171972/2017</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>14.09.2017</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>ООО ""СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 7"</t>
+          <t>ООО "МЕТА"</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>5752201217</t>
+          <t>7840505497</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Кочетков А. А.</t>
         </is>
       </c>
       <c r="O85" s="2" t="n">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="P85" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд и взыскание убытков</t>
         </is>
       </c>
       <c r="S85" s="2" t="inlineStr">
         <is>
-          <t>15.12.2017</t>
+          <t>28.11.2017</t>
         </is>
       </c>
       <c r="T85" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U85" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/77497dc9-7ec2-481d-a911-87b906fcc3c6</t>
+          <t>https://kad.arbitr.ru/Card/2ed7ee51-728c-40e6-88eb-f5ea49d8c07b</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
         <v>85</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>А56-64863/2017</t>
+          <t>А56-69607/2017</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОРД-СЕРВИС"</t>
+          <t>ООО "ВОЛЖСКОЕ ЭЛЕКТРОМОНТАЖНОЕ ПРЕДПРИЯТИЕ"</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>7811493247</t>
+          <t>7620005065</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O86" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P86" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным исключения из СРО и перевод 300 000 руб. компфонда в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S86" s="2" t="inlineStr">
         <is>
-          <t>26.01.2018</t>
+          <t>25.08.2018</t>
         </is>
       </c>
       <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U86" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f6680680-766f-4c80-919e-6a00aa7be0c2</t>
+          <t>https://kad.arbitr.ru/Card/22b0fde0-b6c1-4195-9541-8ded267bf995</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
         <v>86</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>А40-153881/2017</t>
+          <t>А56-69011/2017</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>18.08.2017</t>
+          <t>07.09.2017</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНСТРОЙКОМПЛЕКТ"</t>
+          <t>ООО "АВАСТРОЙ"</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>7814611996</t>
+          <t>3849009030</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O87" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P87" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S87" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018</t>
+          <t>30.01.2018</t>
         </is>
       </c>
       <c r="T87" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U87" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3179c94b-4e98-4be6-84d9-ddd7b4f65a8d</t>
+          <t>https://kad.arbitr.ru/Card/f718acb9-7500-4ee5-b204-4cfc83081e3c</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
         <v>87</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>А56-60593/2017</t>
+          <t>А56-68521/2017</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>АО ПРОИЗВОДСТВЕННО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "НАТЭК"</t>
+          <t>ООО ""СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ № 7"</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>6143061080</t>
+          <t>5752201217</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O88" s="2" t="n">
-        <v>2000000</v>
+        <v>500000</v>
       </c>
       <c r="P88" s="2" t="n">
-        <v>720000</v>
+        <v>500000</v>
       </c>
       <c r="Q88" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S88" s="2" t="inlineStr">
         <is>
-          <t>27.03.2019</t>
+          <t>15.12.2017</t>
         </is>
       </c>
       <c r="T88" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U88" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8225d3a6-665c-45a2-aa38-5e0363bc71d4</t>
+          <t>https://kad.arbitr.ru/Card/77497dc9-7ec2-481d-a911-87b906fcc3c6</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
         <v>88</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>А40-149477/2017</t>
+          <t>А56-64863/2017</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "НОРД-СЕРВИС"</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>7838468463</t>
+          <t>7811493247</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O89" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P89" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Признание недействительным исключения из СРО и перевод 300 000 руб. компфонда в другую организацию</t>
         </is>
       </c>
       <c r="S89" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>26.01.2018</t>
         </is>
       </c>
       <c r="T89" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71d437c7-26a7-4b1c-8a85-ea606c65dbce</t>
+          <t>https://kad.arbitr.ru/Card/f6680680-766f-4c80-919e-6a00aa7be0c2</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
         <v>89</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>А56-59871/2017</t>
+          <t>А40-153881/2017</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>18.08.2017</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРМОКАБЕЛЬ - МП"</t>
+          <t>ООО "ЛЕНСТРОЙКОМПЛЕКТ"</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>7603044868</t>
+          <t>7814611996</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O90" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P90" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S90" s="2" t="inlineStr">
         <is>
-          <t>30.12.2017</t>
+          <t>07.02.2018</t>
         </is>
       </c>
       <c r="T90" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U90" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea07d1c0-2074-479d-8e3d-7f516280637b</t>
+          <t>https://kad.arbitr.ru/Card/3179c94b-4e98-4be6-84d9-ddd7b4f65a8d</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
         <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>А56-58970/2017</t>
+          <t>А40-149477/2017</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>07.08.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАСТРОЙМОНТАЖ"</t>
+          <t>ООО "ПЕРЕДОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>7204182633</t>
+          <t>7838468463</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O91" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P91" s="2" t="inlineStr"/>
+        <v>1000000</v>
+      </c>
+      <c r="P91" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q91" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным отказа в переводе 500 000 руб. КФ в СРО по новому месту регистрации.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S91" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T91" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U91" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/161c6fc0-3fab-4c6b-8c9c-faebd27bda8c</t>
+          <t>https://kad.arbitr.ru/Card/71d437c7-26a7-4b1c-8a85-ea606c65dbce</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
         <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>А56-58550/2017</t>
+          <t>А56-60593/2017</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>04.08.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-СТИЛЬ"</t>
+          <t>АО ПРОИЗВОДСТВЕННО-МОНТАЖНОЕ ПРЕДПРИЯТИЕ "НАТЭК"</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>4708011102</t>
+          <t>6143061080</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O92" s="2" t="n">
-        <v>300000</v>
+        <v>2000000</v>
       </c>
       <c r="P92" s="2" t="n">
-        <v>300000</v>
+        <v>720000</v>
       </c>
       <c r="Q92" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>Отказ в перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S92" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>27.03.2019</t>
         </is>
       </c>
       <c r="T92" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U92" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0c241d17-266e-4a52-997d-f39496c1c193</t>
+          <t>https://kad.arbitr.ru/Card/8225d3a6-665c-45a2-aa38-5e0363bc71d4</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
         <v>92</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>А56-54863/2017</t>
+          <t>А56-59871/2017</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛОККАРД"</t>
+          <t>ООО "ТЕРМОКАБЕЛЬ - МП"</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>5406728336</t>
+          <t>7603044868</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O93" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P93" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q93" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S93" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>30.12.2017</t>
         </is>
       </c>
       <c r="T93" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U93" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0d30ebd-50a7-4984-91af-5b523889da14</t>
+          <t>https://kad.arbitr.ru/Card/ea07d1c0-2074-479d-8e3d-7f516280637b</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
         <v>93</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>А56-53756/2017</t>
+          <t>А56-58970/2017</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>07.08.2017</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦТЕПЛОГАЗСТРОЙ"</t>
+          <t>ООО "МЕГАСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>3443110840</t>
+          <t>7204182633</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O94" s="2" t="n">
-        <v>368356</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P94" s="2" t="inlineStr"/>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание судебных издержек</t>
+          <t>Признание недействительным отказа в переводе 500 000 руб. КФ в СРО по новому месту регистрации.</t>
         </is>
       </c>
       <c r="S94" s="2" t="inlineStr">
         <is>
-          <t>05.12.2019</t>
+          <t>12.10.2017</t>
         </is>
       </c>
       <c r="T94" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U94" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ef19f1a5-cec0-4aca-8f4e-14bae514885c</t>
+          <t>https://kad.arbitr.ru/Card/161c6fc0-3fab-4c6b-8c9c-faebd27bda8c</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
         <v>94</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>А56-53729/2017</t>
+          <t>А56-58550/2017</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>24.07.2017</t>
+          <t>04.08.2017</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭНЕРГОМОНТАЖ"</t>
+          <t>ООО "СТРОЙ-СТИЛЬ"</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>5752043063</t>
+          <t>4708011102</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O95" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P95" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q95" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО по месту регистрации.</t>
+          <t>Отказ в перечислении взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S95" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="T95" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U95" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/958aa4d3-896f-4dff-aaf4-2487f5bdc3a2</t>
+          <t>https://kad.arbitr.ru/Card/0c241d17-266e-4a52-997d-f39496c1c193</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
         <v>95</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>А56-52921/2017</t>
+          <t>А56-54863/2017</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>20.07.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АГРОСТРОЙСЕРВИС"</t>
+          <t>ООО "ЛОККАРД"</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>5244025873</t>
+          <t>5406728336</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O96" s="2" t="n">
-        <v>1052638.82</v>
+        <v>300000</v>
       </c>
       <c r="P96" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>Отказ в перечислении взноса в компенсационный фонд при переходе в другую СРО и взыскание процентов</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S96" s="2" t="inlineStr">
         <is>
-          <t>29.10.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="T96" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U96" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14727434-7593-4075-a650-7f3dcba56bda</t>
+          <t>https://kad.arbitr.ru/Card/f0d30ebd-50a7-4984-91af-5b523889da14</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
         <v>96</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>А40-131217/2017</t>
+          <t>А56-53729/2017</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>17.07.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК ОЛИМП"</t>
+          <t>ООО "СТРОЙЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>7811607416</t>
+          <t>5752043063</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>7731008022</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O97" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P97" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q97" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 500 000 руб. взноса в компфонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S97" s="2" t="inlineStr">
         <is>
-          <t>07.12.2019</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="T97" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U97" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/460bb18b-f37f-4de7-acec-2c82f7339480</t>
+          <t>https://kad.arbitr.ru/Card/958aa4d3-896f-4dff-aaf4-2487f5bdc3a2</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
         <v>97</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>А56-46171/2017</t>
+          <t>А56-53756/2017</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>24.07.2017</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕПЕР"</t>
+          <t>ООО "СПЕЦТЕПЛОГАЗСТРОЙ"</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>1327006740</t>
+          <t>3443110840</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Дашковская С. А.</t>
         </is>
       </c>
       <c r="O98" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P98" s="2" t="inlineStr"/>
+        <v>368356</v>
+      </c>
+      <c r="P98" s="2" t="n">
+        <v>368356</v>
+      </c>
       <c r="Q98" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>Отказ в добровольном прекращении членства и взыскание убытков в размере взноса в компфонд</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание судебных издержек</t>
         </is>
       </c>
       <c r="S98" s="2" t="inlineStr">
         <is>
-          <t>13.02.2018</t>
+          <t>05.12.2019</t>
         </is>
       </c>
       <c r="T98" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U98" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c15a757e-bfda-4b0c-9917-fed9e04bb96a</t>
+          <t>https://kad.arbitr.ru/Card/ef19f1a5-cec0-4aca-8f4e-14bae514885c</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
         <v>98</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>А56-46258/2017</t>
+          <t>А56-52921/2017</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>20.07.2017</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>ЗАО КОНСТРУКТОРСКОЕ БЮРО "ПРОМЫШЛЕННО-ИНЖИНИРИНГОВЫЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "НАУЧНО-ПРОИЗВОДСТВЕННОЕ ОБЪЕДИНЕНИЕ "АГРОСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>7703582193</t>
+          <t>5244025873</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O99" s="2" t="n">
-        <v>300000</v>
+        <v>1052638.82</v>
       </c>
       <c r="P99" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q99" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в КФ при переходе в другую СРО по региональному принципу (Закон № 191-ФЗ)</t>
+          <t>Отказ в перечислении взноса в компенсационный фонд при переходе в другую СРО и взыскание процентов</t>
         </is>
       </c>
       <c r="S99" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>29.10.2017</t>
         </is>
       </c>
       <c r="T99" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U99" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9fcb4bbe-c482-4111-8bd5-7e88b367ae0c</t>
+          <t>https://kad.arbitr.ru/Card/14727434-7593-4075-a650-7f3dcba56bda</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
         <v>99</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>А56-46109/2017</t>
+          <t>А40-131217/2017</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>17.07.2017</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕПЕР"</t>
+          <t>ООО "СК ОЛИМП"</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>1327006740</t>
+          <t>7811607416</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ КАЧЕСТВО"</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7731008022</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O100" s="2" t="n">
-        <v>18000</v>
-[...1 lines deleted...]
-      <c r="P100" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P100" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q100" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>Убытки в виде страховой премии из-за несвоевременного перечисления взноса в компенсационный фонд</t>
+          <t>Обязание СРО перечислить 500 000 руб. взноса в компфонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S100" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>07.12.2019</t>
         </is>
       </c>
       <c r="T100" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U100" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d92dad7e-0e41-4130-96c0-970543091ff2</t>
+          <t>https://kad.arbitr.ru/Card/460bb18b-f37f-4de7-acec-2c82f7339480</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
         <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>А56-42975/2017</t>
+          <t>А56-46258/2017</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>16.06.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕРМОИНЖЕНИРИНГ"</t>
+          <t>ЗАО КОНСТРУКТОРСКОЕ БЮРО "ПРОМЫШЛЕННО-ИНЖИНИРИНГОВЫЕ ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>6670400929</t>
+          <t>7703582193</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
           <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O101" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P101" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q101" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Перечисление взноса в КФ при переходе в другую СРО по региональному принципу (Закон № 191-ФЗ)</t>
         </is>
       </c>
       <c r="S101" s="2" t="inlineStr">
         <is>
-          <t>28.12.2019</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T101" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U101" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3453706b-9feb-4677-9bd4-65912482b6fa</t>
+          <t>https://kad.arbitr.ru/Card/9fcb4bbe-c482-4111-8bd5-7e88b367ae0c</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
         <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>А56-41463/2017</t>
+          <t>А56-46171/2017</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕГАСТРОЙМОНТАЖ"</t>
+          <t>ООО "РЕПЕР"</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>7204182633</t>
+          <t>1327006740</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O102" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P102" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P102" s="2" t="inlineStr"/>
       <c r="Q102" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>Отказ в приеме уведомления о выходе из СРО и неперечисление средств компфонда в новую СРО.</t>
+          <t>Отказ в добровольном прекращении членства и взыскание убытков в размере взноса в компфонд</t>
         </is>
       </c>
       <c r="S102" s="2" t="inlineStr">
         <is>
-          <t>20.08.2017</t>
+          <t>13.02.2018</t>
         </is>
       </c>
       <c r="T102" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U102" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/533044c5-5b36-4a57-9b4e-d059afaf80d3</t>
+          <t>https://kad.arbitr.ru/Card/c15a757e-bfda-4b0c-9917-fed9e04bb96a</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
         <v>102</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>А56-41256/2017</t>
+          <t>А56-46109/2017</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>09.06.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОХОЛДИНГ-Н"</t>
+          <t>ООО "РЕПЕР"</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>7325106404</t>
+          <t>1327006740</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O103" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>18000</v>
+      </c>
+      <c r="P103" s="2" t="inlineStr"/>
       <c r="Q103" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе в региональную СРО по закону № 372-ФЗ</t>
+          <t>Убытки в виде страховой премии из-за несвоевременного перечисления взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S103" s="2" t="inlineStr">
         <is>
-          <t>08.02.2018</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="T103" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U103" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1eb2575e-b04a-49b8-bbeb-d277d2d1c38c</t>
+          <t>https://kad.arbitr.ru/Card/d92dad7e-0e41-4130-96c0-970543091ff2</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
         <v>103</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>А56-40101/2017</t>
+          <t>А56-42975/2017</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>16.06.2017</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "КАСКАД"</t>
+          <t>ООО "ПРОИЗВОДСТВЕННО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТЕРМОИНЖЕНИРИНГ"</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>6670397786</t>
+          <t>6670400929</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O104" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P104" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q104" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S104" s="2" t="inlineStr">
         <is>
-          <t>24.04.2018</t>
+          <t>28.12.2019</t>
         </is>
       </c>
       <c r="T104" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U104" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e720a5f8-be52-41f2-9ba7-81a3756da1c4</t>
+          <t>https://kad.arbitr.ru/Card/3453706b-9feb-4677-9bd4-65912482b6fa</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
         <v>104</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>А56-32434/2017</t>
+          <t>А56-41463/2017</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>12.05.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛОБАЛ"</t>
+          <t>ООО "МЕГАСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>7203267612</t>
+          <t>7204182633</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O105" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="P105" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Отказ в приеме уведомления о выходе из СРО и неперечисление средств компфонда в новую СРО.</t>
         </is>
       </c>
       <c r="S105" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>20.08.2017</t>
         </is>
       </c>
       <c r="T105" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U105" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9417215d-91a5-4b4a-8a59-51f723f820ae</t>
+          <t>https://kad.arbitr.ru/Card/533044c5-5b36-4a57-9b4e-d059afaf80d3</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
         <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>А56-31650/2017</t>
+          <t>А56-41256/2017</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>09.06.2017</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВМ-Групп"</t>
+          <t>ООО "ЭНЕРГОХОЛДИНГ-Н"</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>6670417305</t>
+          <t>7325106404</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O106" s="2" t="n">
-        <v>1900000</v>
+        <v>300000</v>
       </c>
       <c r="P106" s="2" t="n">
-        <v>1900000</v>
+        <v>300000</v>
       </c>
       <c r="Q106" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взносов в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в региональную СРО по закону № 372-ФЗ</t>
         </is>
       </c>
       <c r="S106" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>08.02.2018</t>
         </is>
       </c>
       <c r="T106" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U106" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d57b63a1-37f8-448a-a007-bcd47050f9cb</t>
+          <t>https://kad.arbitr.ru/Card/1eb2575e-b04a-49b8-bbeb-d277d2d1c38c</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
         <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>А56-26808/2017</t>
+          <t>А56-40101/2017</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙДОР"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "КАСКАД"</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>6671312168</t>
+          <t>6670397786</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O107" s="2" t="n">
-        <v>634193</v>
+        <v>500000</v>
       </c>
       <c r="P107" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="Q107" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в КФ при переходе в другую СРО, взыскание убытков и процентов.</t>
+          <t>Перечисление взноса в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S107" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>24.04.2018</t>
         </is>
       </c>
       <c r="T107" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U107" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d353ff95-5da2-422f-add7-88231addc486</t>
+          <t>https://kad.arbitr.ru/Card/e720a5f8-be52-41f2-9ba7-81a3756da1c4</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
         <v>107</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>А56-26731/2017</t>
+          <t>А56-32434/2017</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>20.04.2017</t>
+          <t>12.05.2017</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРЕМИУМСТРОЙ"</t>
+          <t>ООО "ГЛОБАЛ"</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>6671402580</t>
+          <t>7203267612</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O108" s="2" t="n">
-        <v>518689.7</v>
-[...1 lines deleted...]
-      <c r="P108" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P108" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q108" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание процентов</t>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S108" s="2" t="inlineStr">
         <is>
-          <t>17.08.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="T108" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U108" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b71cb0f-582f-4a57-881d-45ae0dc72c4e</t>
+          <t>https://kad.arbitr.ru/Card/9417215d-91a5-4b4a-8a59-51f723f820ae</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
         <v>108</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>А56-26295/2017</t>
+          <t>А56-31650/2017</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИГНАЛ"</t>
+          <t>ООО "АВМ-Групп"</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>2353002302</t>
+          <t>6670417305</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O109" s="2" t="n">
-        <v>300000</v>
+        <v>1900000</v>
       </c>
       <c r="P109" s="2" t="n">
-        <v>300000</v>
+        <v>1900000</v>
       </c>
       <c r="Q109" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе члена в другую СРО</t>
+          <t>Перечисление взносов в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S109" s="2" t="inlineStr">
         <is>
-          <t>28.06.2023</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T109" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U109" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e569efa-9292-4172-bf22-a1ff8c13b12e</t>
+          <t>https://kad.arbitr.ru/Card/d57b63a1-37f8-448a-a007-bcd47050f9cb</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
         <v>109</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>А40-53143/2017</t>
+          <t>А56-26731/2017</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПБ ТЕПЛОЭНЕРГО"</t>
+          <t>ООО "ПРЕМИУМСТРОЙ"</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>7839488060</t>
+          <t>6671402580</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O110" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>518689.7</v>
+      </c>
+      <c r="P110" s="2" t="inlineStr"/>
       <c r="Q110" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить средства компенсационного фонда</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание процентов</t>
         </is>
       </c>
       <c r="S110" s="2" t="inlineStr">
         <is>
-          <t>06.09.2017</t>
+          <t>17.08.2017</t>
         </is>
       </c>
       <c r="T110" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U110" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7eeb38a1-b9db-4d46-91db-17e8a539e678</t>
+          <t>https://kad.arbitr.ru/Card/5b71cb0f-582f-4a57-881d-45ae0dc72c4e</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
         <v>110</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>А56-12566/2017</t>
+          <t>А56-26808/2017</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>20.04.2017</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>ООО "НСХ АЗИЯ ДРИЛЛИНГ"</t>
+          <t>ООО "СТРОЙДОР"</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>5914024719</t>
+          <t>6671312168</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...3 lines deleted...]
-      <c r="P111" s="2" t="inlineStr"/>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="n">
+        <v>634193</v>
+      </c>
+      <c r="P111" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q111" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в прекращении членства в СРО и обязание внести сведения в реестр</t>
+          <t>Перечисление взноса в КФ при переходе в другую СРО, взыскание убытков и процентов.</t>
         </is>
       </c>
       <c r="S111" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T111" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U111" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/25a76cfd-5cf9-47aa-a563-50fb7beb2dfa</t>
+          <t>https://kad.arbitr.ru/Card/d353ff95-5da2-422f-add7-88231addc486</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
         <v>111</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>А56-9214/2017</t>
+          <t>А56-26295/2017</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>14.02.2017</t>
+          <t>19.04.2017</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦАВТОМАТИКА"</t>
+          <t>ООО "СИГНАЛ"</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>6950097320</t>
+          <t>2353002302</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O112" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P112" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в КФ в другую СРО при переходе по региональному принципу (ФЗ № 372-ФЗ)</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе члена в другую СРО</t>
         </is>
       </c>
       <c r="S112" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>28.06.2023</t>
         </is>
       </c>
       <c r="T112" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U112" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/87089964-7c27-4baf-a306-b127debe6512</t>
+          <t>https://kad.arbitr.ru/Card/3e569efa-9292-4172-bf22-a1ff8c13b12e</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
         <v>112</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>А56-5595/2017</t>
+          <t>А40-53143/2017</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ЕВРОПРОМСТРОЙ"</t>
+          <t>ООО "СПБ ТЕПЛОЭНЕРГО"</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>5752024078</t>
+          <t>7839488060</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...3 lines deleted...]
-      <c r="P113" s="2" t="inlineStr"/>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P113" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа в выходе из СРО и требование о переводе взноса в компенсационный фонд</t>
+          <t>Обязание прекратить членство в СРО и перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S113" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>06.09.2017</t>
         </is>
       </c>
       <c r="T113" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U113" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c8a286b9-a4f6-4096-babe-212cba53385a</t>
+          <t>https://kad.arbitr.ru/Card/7eeb38a1-b9db-4d46-91db-17e8a539e678</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
         <v>113</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>А56-5584/2017</t>
+          <t>А56-12566/2017</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>02.02.2017</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕРВИС"</t>
+          <t>ООО "НСХ АЗИЯ ДРИЛЛИНГ"</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>5752040249</t>
+          <t>5914024719</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O114" s="2" t="inlineStr"/>
       <c r="P114" s="2" t="inlineStr"/>
       <c r="Q114" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+          <t>Признание незаконным отказа в прекращении членства в СРО и обязание внести сведения в реестр</t>
         </is>
       </c>
       <c r="S114" s="2" t="inlineStr">
         <is>
-          <t>30.03.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="T114" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U114" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b7f6dda-3db6-484e-a416-756d564a53cd</t>
+          <t>https://kad.arbitr.ru/Card/25a76cfd-5cf9-47aa-a563-50fb7beb2dfa</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
         <v>114</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>А56-49049/2015</t>
+          <t>А56-9214/2017</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>10.07.2015</t>
+          <t>14.02.2017</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр объединения строителей "Сфера-А"</t>
+          <t>ООО "СПЕЦАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
+          <t>6950097320</t>
+        </is>
+      </c>
+      <c r="J115" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K115" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L115" s="2" t="inlineStr">
+        <is>
           <t>7814154394</t>
         </is>
       </c>
-      <c r="J115" s="2" t="inlineStr">
+      <c r="M115" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N115" s="2" t="inlineStr">
+        <is>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O115" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P115" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="Q115" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R115" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в КФ в другую СРО при переходе по региональному принципу (ФЗ № 372-ФЗ)</t>
+        </is>
+      </c>
+      <c r="S115" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2017</t>
+        </is>
+      </c>
+      <c r="T115" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K115" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aac168ca-1a8b-418c-98e7-2f474bef9c6d</t>
+          <t>https://kad.arbitr.ru/Card/87089964-7c27-4baf-a306-b127debe6512</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
         <v>115</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>А56-49051/2015</t>
+          <t>А56-5595/2017</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>10.07.2015</t>
+          <t>02.02.2017</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр объединения строителей "Сфера-А"</t>
+          <t>ЗАО "ЕВРОПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
+          <t>5752024078</t>
+        </is>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K116" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L116" s="2" t="inlineStr">
+        <is>
           <t>7814154394</t>
         </is>
       </c>
-      <c r="J116" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O116" s="2" t="inlineStr"/>
       <c r="P116" s="2" t="inlineStr"/>
-      <c r="Q116" s="2" t="inlineStr"/>
-      <c r="R116" s="2" t="inlineStr"/>
+      <c r="Q116" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R116" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание отказа в выходе из СРО и требование о переводе взноса в компенсационный фонд</t>
+        </is>
+      </c>
       <c r="S116" s="2" t="inlineStr">
         <is>
-          <t>30.09.2015</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="T116" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U116" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/71b408cd-c509-4ef5-8ccf-4a18a9ce4121</t>
+          <t>https://kad.arbitr.ru/Card/c8a286b9-a4f6-4096-babe-212cba53385a</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
         <v>116</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>А56-38635/2015</t>
+          <t>А56-5584/2017</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>04.06.2015</t>
+          <t>02.02.2017</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр объединения строителей "Сфера-А"</t>
+          <t>ООО "СТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
+          <t>5752040249</t>
+        </is>
+      </c>
+      <c r="J117" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K117" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L117" s="2" t="inlineStr">
+        <is>
           <t>7814154394</t>
         </is>
       </c>
-      <c r="J117" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O117" s="2" t="inlineStr"/>
       <c r="P117" s="2" t="inlineStr"/>
-      <c r="Q117" s="2" t="inlineStr"/>
-      <c r="R117" s="2" t="inlineStr"/>
+      <c r="Q117" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R117" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда в связи с переходом в другую СРО</t>
+        </is>
+      </c>
       <c r="S117" s="2" t="inlineStr">
         <is>
-          <t>14.09.2015</t>
+          <t>30.03.2017</t>
         </is>
       </c>
       <c r="T117" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U117" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4b3c911-f5ad-43fe-b1d6-af0832e07c7d</t>
+          <t>https://kad.arbitr.ru/Card/3b7f6dda-3db6-484e-a416-756d564a53cd</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
         <v>117</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>А08-8123/2014</t>
+          <t>А56-49049/2015</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>01.10.2014</t>
+          <t>10.07.2015</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лува Мастер"</t>
+          <t>Ассоциация "Центр объединения строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>3123209294</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>Нп "цос "сфера-А"</t>
-[...2 lines deleted...]
-      <c r="L118" s="2" t="inlineStr"/>
+          <t>ООО "Современные технологии строительства"</t>
+        </is>
+      </c>
+      <c r="L118" s="2" t="inlineStr">
+        <is>
+          <t>7817326411</t>
+        </is>
+      </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>Мирошникова Ю. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O118" s="2" t="inlineStr"/>
       <c r="P118" s="2" t="inlineStr"/>
-      <c r="Q118" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q118" s="2" t="inlineStr"/>
+      <c r="R118" s="2" t="inlineStr"/>
       <c r="S118" s="2" t="inlineStr">
         <is>
-          <t>16.06.2015</t>
+          <t>30.09.2015</t>
         </is>
       </c>
       <c r="T118" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U118" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26c34d1d-9255-4cd9-9daa-5bc3157769b6</t>
+          <t>https://kad.arbitr.ru/Card/aac168ca-1a8b-418c-98e7-2f474bef9c6d</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
         <v>118</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>А26-7864/2013</t>
+          <t>А56-49051/2015</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>31.10.2013</t>
+          <t>10.07.2015</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Центр объединения строителей "СФЕРА-А"</t>
+          <t>Ассоциация "Центр объединения строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промгражданстрой"</t>
+          <t>ООО "Традиция"</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>7813420967</t>
+          <t>7813458583</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Карелия</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>Борунов И. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O119" s="2" t="inlineStr"/>
+      <c r="P119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="R119" s="2" t="inlineStr"/>
       <c r="S119" s="2" t="inlineStr">
         <is>
-          <t>28.12.2013</t>
+          <t>30.09.2015</t>
         </is>
       </c>
       <c r="T119" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U119" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f7fb1b1-6f83-4a55-9f52-ad9b4ca19580</t>
+          <t>https://kad.arbitr.ru/Card/71b408cd-c509-4ef5-8ccf-4a18a9ce4121</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
         <v>119</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>А26-7863/2013</t>
+          <t>А56-38635/2015</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>31.10.2013</t>
+          <t>04.06.2015</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Центр объединения строителей "СФЕРА-А"</t>
+          <t>Ассоциация "Центр объединения строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>ООО "Капиталстрой"</t>
+          <t>ЗАО "ТанаисСтройПроект"</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>1001215628</t>
+          <t>6163083484</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Карелия</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>Борунов И. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O120" s="2" t="inlineStr"/>
+      <c r="P120" s="2" t="inlineStr"/>
+      <c r="Q120" s="2" t="inlineStr"/>
+      <c r="R120" s="2" t="inlineStr"/>
       <c r="S120" s="2" t="inlineStr">
         <is>
-          <t>10.01.2014</t>
+          <t>14.09.2015</t>
         </is>
       </c>
       <c r="T120" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U120" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/102740de-aee4-4e30-a39c-c0fb50d8126c</t>
+          <t>https://kad.arbitr.ru/Card/a4b3c911-f5ad-43fe-b1d6-af0832e07c7d</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
         <v>120</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>А08-3656/2013</t>
+          <t>А08-8123/2014</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>26.06.2013</t>
+          <t>01.10.2014</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>ООО "Лува Мастер"</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>3123209294</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>НП "ЦОС "Сфера-А"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нп "цос "сфера-А"</t>
+        </is>
+      </c>
+      <c r="L121" s="2" t="inlineStr"/>
       <c r="M121" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>Топоркова А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O121" s="2" t="inlineStr"/>
       <c r="P121" s="2" t="inlineStr"/>
       <c r="Q121" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взносов в компенсационный фонд и членских взносов при прекращении членства в СРО.</t>
+          <t>Признание недействительными решений СРО о выдаче свидетельств о допуске к работам</t>
         </is>
       </c>
       <c r="S121" s="2" t="inlineStr">
         <is>
-          <t>03.12.2014</t>
+          <t>16.06.2015</t>
         </is>
       </c>
       <c r="T121" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U121" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ee2a2873-488d-43bd-b6af-50b59b86c563</t>
+          <t>https://kad.arbitr.ru/Card/26c34d1d-9255-4cd9-9daa-5bc3157769b6</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
         <v>121</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>А08-2450/2013</t>
+          <t>А26-7863/2013</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>30.04.2013</t>
+          <t>31.10.2013</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лува Мастер"</t>
+          <t>Некоммерческое партнерство "Центр объединения строителей "СФЕРА-А"</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>3123209294</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>НП "ЦОС "Сфера-А"</t>
+          <t>ООО "Капиталстрой"</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>1001215628</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>Топоркова А. В.</t>
+          <t>Борунов И. Н.</t>
         </is>
       </c>
       <c r="O122" s="2" t="n">
-        <v>698793.75</v>
-[...1 lines deleted...]
-      <c r="P122" s="2" t="inlineStr"/>
+        <v>73250</v>
+      </c>
+      <c r="P122" s="2" t="n">
+        <v>73250</v>
+      </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>Взыскание взносов, процентов и морального вреда, полученных СРО якобы вследствие обмана</t>
+          <t>Взыскание задолженности по оплате ежемесячных и целевых членских взносов в СРО.</t>
         </is>
       </c>
       <c r="S122" s="2" t="inlineStr">
         <is>
-          <t>11.06.2013</t>
+          <t>10.01.2014</t>
         </is>
       </c>
       <c r="T122" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U122" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d42a4ef7-ceba-433d-b989-d986aa6b66d5</t>
+          <t>https://kad.arbitr.ru/Card/102740de-aee4-4e30-a39c-c0fb50d8126c</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
         <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>А56-15009/2013</t>
+          <t>А26-7864/2013</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>20.03.2013</t>
+          <t>31.10.2013</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>ООО "Исток"</t>
+          <t>Некоммерческое партнерство "Центр объединения строителей "СФЕРА-А"</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>6950068456</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>НП "Центр объединений строителей "Сфера-А"</t>
+          <t>ООО "Промгражданстрой"</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7813420967</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Республики Карелия</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>Селезнёва О. А.</t>
+          <t>Борунов И. Н.</t>
         </is>
       </c>
       <c r="O123" s="2" t="n">
-        <v>1020425</v>
-[...1 lines deleted...]
-      <c r="P123" s="2" t="inlineStr"/>
+        <v>93750</v>
+      </c>
+      <c r="P123" s="2" t="n">
+        <v>93750</v>
+      </c>
       <c r="Q123" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>Взыскание вознаграждения за привлечение новых членов в СРО по договору о намерениях.</t>
+          <t>Взыскание задолженности по оплате членских взносов в саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S123" s="2" t="inlineStr">
         <is>
-          <t>30.10.2013</t>
+          <t>28.12.2013</t>
         </is>
       </c>
       <c r="T123" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U123" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec8cfe25-c22d-4573-89f1-1c17da7e9441</t>
+          <t>https://kad.arbitr.ru/Card/2f7fb1b1-6f83-4a55-9f52-ad9b4ca19580</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
         <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>А56-12159/2013</t>
+          <t>А08-3656/2013</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>07.03.2013</t>
+          <t>26.06.2013</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>ООО "Исток"</t>
+          <t>ООО "Лува Мастер"</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>6950068456</t>
+          <t>3123209294</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>Некомерческое партнерство "Центр Объединения строителей "Сфера-А"</t>
+          <t>НП "ЦОС "Сфера-А"</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>Бурденков Д. В.</t>
+          <t>Топоркова А. В.</t>
         </is>
       </c>
       <c r="O124" s="2" t="n">
-        <v>1020425</v>
+        <v>698793.75</v>
       </c>
       <c r="P124" s="2" t="inlineStr"/>
       <c r="Q124" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Взыскание взносов в компенсационный фонд и членских взносов при прекращении членства в СРО.</t>
         </is>
       </c>
       <c r="S124" s="2" t="inlineStr">
         <is>
-          <t>13.03.2013</t>
+          <t>03.12.2014</t>
         </is>
       </c>
       <c r="T124" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U124" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/51b4e987-1286-410b-a970-2a6dccc64952</t>
+          <t>https://kad.arbitr.ru/Card/ee2a2873-488d-43bd-b6af-50b59b86c563</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
         <v>124</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>А56-74840/2012</t>
+          <t>А08-2450/2013</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>13.12.2012</t>
+          <t>30.04.2013</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "Охрана" Министерства внутренних дел Российской Федерации</t>
+          <t>ООО "Лува Мастер"</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>7719555477</t>
+          <t>3123209294</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Центр объединения строителей "СФЕРА-А"</t>
+          <t>НП "ЦОС "Сфера-А"</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
+          <t>Топоркова А. В.</t>
         </is>
       </c>
       <c r="O125" s="2" t="n">
-        <v>10076.34</v>
+        <v>698793.75</v>
       </c>
       <c r="P125" s="2" t="inlineStr"/>
       <c r="Q125" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>Задолженность по договору №7818 S10546 от 07.09.2011</t>
+          <t>Взыскание взносов, процентов и морального вреда, полученных СРО якобы вследствие обмана</t>
         </is>
       </c>
       <c r="S125" s="2" t="inlineStr">
         <is>
-          <t>14.03.2013</t>
+          <t>11.06.2013</t>
         </is>
       </c>
       <c r="T125" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U125" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f03cac4-7ae4-45f8-a94c-4449eba45a3a</t>
+          <t>https://kad.arbitr.ru/Card/d42a4ef7-ceba-433d-b989-d986aa6b66d5</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>А08-7308/2012</t>
+          <t>А56-15009/2013</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>16.10.2012</t>
+          <t>20.03.2013</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лува Мастер"</t>
+          <t>ООО "Исток"</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>3123209294</t>
+          <t>6950068456</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>НП "ЦОС"СФЕРА-А"</t>
+          <t>НП "Центр объединений строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>Мирошникова Ю. В.</t>
-[...2 lines deleted...]
-      <c r="O126" s="2" t="inlineStr"/>
+          <t>Селезнёва О. А.</t>
+        </is>
+      </c>
+      <c r="O126" s="2" t="n">
+        <v>1020425</v>
+      </c>
       <c r="P126" s="2" t="inlineStr"/>
       <c r="Q126" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>О признании свидетельства о допуске к работам, оказывающим влияние на безопасность</t>
+          <t>Взыскание вознаграждения за привлечение новых членов в СРО по договору о намерениях.</t>
         </is>
       </c>
       <c r="S126" s="2" t="inlineStr">
         <is>
-          <t>20.12.2012</t>
+          <t>30.10.2013</t>
         </is>
       </c>
       <c r="T126" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U126" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7c15dbaa-6169-4cea-8cf1-0b093810307b</t>
+          <t>https://kad.arbitr.ru/Card/ec8cfe25-c22d-4573-89f1-1c17da7e9441</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
         <v>126</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>А08-4963/2012</t>
+          <t>А56-12159/2013</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>03.07.2012</t>
+          <t>07.03.2013</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лува Мастер"</t>
+          <t>ООО "Исток"</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>3123209294</t>
+          <t>6950068456</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>НП "ЦОС "Сфера-А"</t>
+          <t>Некомерческое партнерство "Центр Объединения строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
           <t>7814154394</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>Мирошникова Ю. В.</t>
-[...2 lines deleted...]
-      <c r="O127" s="2" t="inlineStr"/>
+          <t>Бурденков Д. В.</t>
+        </is>
+      </c>
+      <c r="O127" s="2" t="n">
+        <v>1020425</v>
+      </c>
       <c r="P127" s="2" t="inlineStr"/>
       <c r="Q127" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>Привлечение руководства СРО к уголовной ответственности за обман и присвоение денежных средств</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S127" s="2" t="inlineStr">
         <is>
-          <t>21.07.2012</t>
+          <t>13.03.2013</t>
         </is>
       </c>
       <c r="T127" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U127" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f895580-0a5d-491c-9037-12f993b61467</t>
+          <t>https://kad.arbitr.ru/Card/51b4e987-1286-410b-a970-2a6dccc64952</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
         <v>127</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>А08-8363/2011</t>
+          <t>А56-74840/2012</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>08.11.2011</t>
+          <t>13.12.2012</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>Надзорная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лува Мастер"</t>
+          <t>ФГУП "Охрана" Министерства внутренних дел Российской Федерации</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>3123209294</t>
+          <t>7719555477</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>Саморегулирующая организация "СФЕРА-А"</t>
-[...2 lines deleted...]
-      <c r="L128" s="2" t="inlineStr"/>
+          <t>Некоммерческое партнерство "Центр объединения строителей "СФЕРА-А"</t>
+        </is>
+      </c>
+      <c r="L128" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>Валуйский Н. С.</t>
+          <t>Сергеева О. Н.</t>
         </is>
       </c>
       <c r="O128" s="2" t="n">
-        <v>330000</v>
+        <v>10076.34</v>
       </c>
       <c r="P128" s="2" t="inlineStr"/>
       <c r="Q128" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд и членских взносов из-за исключения видов работ из перечня.</t>
+          <t>Задолженность по договору №7818 S10546 от 07.09.2011</t>
         </is>
       </c>
       <c r="S128" s="2" t="inlineStr">
         <is>
-          <t>13.08.2014</t>
+          <t>14.03.2013</t>
         </is>
       </c>
       <c r="T128" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U128" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a6b017c-0fc7-4e9c-bf9e-17645b0a85db</t>
+          <t>https://kad.arbitr.ru/Card/9f03cac4-7ae4-45f8-a94c-4449eba45a3a</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
         <v>128</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>А56-45221/2011</t>
+          <t>А08-7308/2012</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>19.08.2011</t>
+          <t>16.10.2012</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>ООО "АкцентТехно-М"</t>
+          <t>ООО "Лува Мастер"</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>7701788054</t>
+          <t>3123209294</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>НП "Центр Объединиения Строителей "СФЕРА-А"</t>
-[...2 lines deleted...]
-      <c r="L129" s="2" t="inlineStr"/>
+          <t>НП "ЦОС"СФЕРА-А"</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>Сенопальникова Л. И.</t>
+          <t>Мирошникова Ю. В.</t>
         </is>
       </c>
       <c r="O129" s="2" t="inlineStr"/>
       <c r="P129" s="2" t="inlineStr"/>
       <c r="Q129" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R129" s="2" t="inlineStr">
         <is>
+          <t>О признании свидетельства о допуске к работам, оказывающим влияние на безопасность</t>
+        </is>
+      </c>
+      <c r="S129" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2012</t>
+        </is>
+      </c>
+      <c r="T129" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U129" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7c15dbaa-6169-4cea-8cf1-0b093810307b</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>А08-4963/2012</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>03.07.2012</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G130" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Лува Мастер"</t>
+        </is>
+      </c>
+      <c r="I130" s="2" t="inlineStr">
+        <is>
+          <t>3123209294</t>
+        </is>
+      </c>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>НП "ЦОС "Сфера-А"</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr">
+        <is>
+          <t>7814154394</t>
+        </is>
+      </c>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr">
+        <is>
+          <t>Мирошникова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O130" s="2" t="inlineStr"/>
+      <c r="P130" s="2" t="inlineStr"/>
+      <c r="Q130" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R130" s="2" t="inlineStr">
+        <is>
+          <t>Привлечение руководства СРО к уголовной ответственности за обман и присвоение денежных средств</t>
+        </is>
+      </c>
+      <c r="S130" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2012</t>
+        </is>
+      </c>
+      <c r="T130" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U130" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6f895580-0a5d-491c-9037-12f993b61467</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>А08-8363/2011</t>
+        </is>
+      </c>
+      <c r="C131" s="2" t="inlineStr">
+        <is>
+          <t>08.11.2011</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G131" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Лува Мастер"</t>
+        </is>
+      </c>
+      <c r="I131" s="2" t="inlineStr">
+        <is>
+          <t>3123209294</t>
+        </is>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
+          <t>Саморегулирующая организация "СФЕРА-А"</t>
+        </is>
+      </c>
+      <c r="L131" s="2" t="inlineStr"/>
+      <c r="M131" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N131" s="2" t="inlineStr">
+        <is>
+          <t>Валуйский Н. С.</t>
+        </is>
+      </c>
+      <c r="O131" s="2" t="n">
+        <v>330000</v>
+      </c>
+      <c r="P131" s="2" t="inlineStr"/>
+      <c r="Q131" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R131" s="2" t="inlineStr">
+        <is>
+          <t>Возврат взноса в компенсационный фонд и членских взносов из-за исключения видов работ из перечня.</t>
+        </is>
+      </c>
+      <c r="S131" s="2" t="inlineStr">
+        <is>
+          <t>13.08.2014</t>
+        </is>
+      </c>
+      <c r="T131" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U131" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5a6b017c-0fc7-4e9c-bf9e-17645b0a85db</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>А56-45221/2011</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2011</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АкцентТехно-М"</t>
+        </is>
+      </c>
+      <c r="I132" s="2" t="inlineStr">
+        <is>
+          <t>7701788054</t>
+        </is>
+      </c>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>НП "Центр Объединиения Строителей "СФЕРА-А"</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr"/>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>Сенопальникова Л. И.</t>
+        </is>
+      </c>
+      <c r="O132" s="2" t="inlineStr"/>
+      <c r="P132" s="2" t="inlineStr"/>
+      <c r="Q132" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R132" s="2" t="inlineStr">
+        <is>
           <t>Признание недействительными решений общего собрания членов СРО и устава</t>
         </is>
       </c>
-      <c r="S129" s="2" t="inlineStr">
+      <c r="S132" s="2" t="inlineStr">
         <is>
           <t>11.08.2012</t>
         </is>
       </c>
-      <c r="T129" s="2" t="inlineStr">
+      <c r="T132" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U129" s="3" t="inlineStr">
+      <c r="U132" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/19b4d875-4c3c-421c-aeee-66a9be2720d6</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -13380,44 +13655,47 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U105" r:id="rId104"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U106" r:id="rId105"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U107" r:id="rId106"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U108" r:id="rId107"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U109" r:id="rId108"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U110" r:id="rId109"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U111" r:id="rId110"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U112" r:id="rId111"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U113" r:id="rId112"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U114" r:id="rId113"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U115" r:id="rId114"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U116" r:id="rId115"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U117" r:id="rId116"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U118" r:id="rId117"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U119" r:id="rId118"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U120" r:id="rId119"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U121" r:id="rId120"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U122" r:id="rId121"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U123" r:id="rId122"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U124" r:id="rId123"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U125" r:id="rId124"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U126" r:id="rId125"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U127" r:id="rId126"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U128" r:id="rId127"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U129" r:id="rId128"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U130" r:id="rId129"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U131" r:id="rId130"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U132" r:id="rId131"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>