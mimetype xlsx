--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccd5717c-b525-45ba-9003-dcdf90edc8aa" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8635186-ac85-4480-9fb2-d0fbd29002f4" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7895b7e0-5088-4a42-877b-f16e6589eb2f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbd2cfc5-46d1-44ec-af73-fd274c6600a5" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea6e4a95-6a31-41ce-bc80-ebc6ee5bfa00" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a6b4784-c748-4b2b-8914-2786bc5dce08" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df1bae7b-d404-44ab-9a11-8edd0dc6e87e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4230b13b-ad48-477b-a19f-b198a210d1a4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2b11cd0-ecd0-4cd8-8570-f4ff065ea8bc" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b746640-f8e0-4ebb-ad67-f60619768cbb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0630613e-f725-443a-8282-da7de675673e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b6efc77-e2a7-41ed-9b7e-31c57596e5b3" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c7e8d11-2bb3-4182-a910-9a5a9c7f9f68" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/632c648a-8765-457f-9fd5-044df9d152e0" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b52fc76-64ba-4941-a267-b3e6c810a17d" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/244c6dd1-0157-41e2-ad98-7ec70ebd0230" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce7f5c7d-9076-408e-b45f-7f496b3ccedc" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0a92033-5567-4c31-87fb-a8d7c7f50095" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecf58998-dc8e-47da-ac5a-f22b728f4c56" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c359d4d-d945-4853-82ad-34f3bcda2be7" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/632bf536-a56f-416d-a58b-90b68b1ea316" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a3d1f14-38c9-4252-9953-4313fc2c5d0c" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a1a3c32-e1ac-402c-805f-1c7dab625d33" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/581dcd0d-0383-422e-b7ac-cda8109d0593" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2abb98f4-d7a4-429c-a98d-e6de8c1761bf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b2f5312-33db-46d2-abbc-acb57cb8d6c9" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67bb7ecb-4e17-4c8e-a967-d4398a54bfee" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7dbb3a4-e607-4961-917c-da38b5e84b1d" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ff4f760-2c7b-4351-afef-6efe94893c7d" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67d1aa26-6367-4f00-8f1c-59c47c7efbd0" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bde2c707-9a70-4b8a-b51b-1f6eeec989df" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2384f410-2d3d-4da9-b932-ed5b44dbb2d6" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdb1abbe-c9f8-4a69-8505-b92bcc18bda2" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85c939aa-61d7-4601-a7a3-0969e8e33e50" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/264baa23-401a-49d8-9693-5154d5bd4d3f" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfee775-2eba-4946-926c-63d82782c731" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e67873ce-6951-464d-a310-6327193557a7" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c237f9f8-8ea4-4159-9e7e-5728635f15de" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1807c410-5db1-4b85-acee-115c1508651a" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f8270a6-6408-4aa2-ab83-64cb9e782e5d" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ab80115-9f13-4c93-ae56-643dccf21fea" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d70a7cc-924b-43fe-a543-f8f214f0a38d" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74b2aaeb-fa9e-4bcf-893b-d8414bf88b22" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a4fcab7-09ea-453c-8a90-9310b4286e2e" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfd8b9e8-6c73-4906-9e00-c1214acb14ae" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26ef6edd-7f6d-4e33-8c43-611dbbfbd3f4" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/664d0d5e-24c5-461d-a97b-b11ad765c864" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b90b9bd9-424c-476e-b676-c808c6419787" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46437846-a903-4348-8132-e33507004c7e" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fea1a25-8064-4737-9b9a-2ad1fa8d7c0c" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd4a0a4f-68f2-4505-8be0-804f0df1969d" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05d83e1e-cc0c-4b27-9651-93f0c776109d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4625725c-4781-4f0f-b630-7880a61b1f11" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75e4bd26-6c9a-4ad2-bcf3-54a81d186736" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72f9219f-c17b-4d07-a5d5-26a9b20970b2" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/937ab3a0-3be9-4e81-913d-705bed399d61" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d12506b-6cdb-4ea0-ba27-a2216245b9f7" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0275cd4-a40e-4874-ae7c-3a92ac0fea29" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a065a9c5-12bf-4e24-bb9f-95b843da6f70" TargetMode="External" Id="rId59" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0f653ab7-d408-4f71-92f7-9d33bc01429a" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54382895-7a54-4e72-ae3e-4f830039a80b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccd5717c-b525-45ba-9003-dcdf90edc8aa" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f8635186-ac85-4480-9fb2-d0fbd29002f4" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7895b7e0-5088-4a42-877b-f16e6589eb2f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fbd2cfc5-46d1-44ec-af73-fd274c6600a5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ea6e4a95-6a31-41ce-bc80-ebc6ee5bfa00" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8a6b4784-c748-4b2b-8914-2786bc5dce08" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4230b13b-ad48-477b-a19f-b198a210d1a4" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df1bae7b-d404-44ab-9a11-8edd0dc6e87e" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f2b11cd0-ecd0-4cd8-8570-f4ff065ea8bc" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4b746640-f8e0-4ebb-ad67-f60619768cbb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0630613e-f725-443a-8282-da7de675673e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b6efc77-e2a7-41ed-9b7e-31c57596e5b3" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3c7e8d11-2bb3-4182-a910-9a5a9c7f9f68" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/632c648a-8765-457f-9fd5-044df9d152e0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b52fc76-64ba-4941-a267-b3e6c810a17d" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/244c6dd1-0157-41e2-ad98-7ec70ebd0230" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce7f5c7d-9076-408e-b45f-7f496b3ccedc" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0a92033-5567-4c31-87fb-a8d7c7f50095" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d353e1e-6184-4d3d-ba3d-998334d3a4b9" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecf58998-dc8e-47da-ac5a-f22b728f4c56" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6a46d11b-6bf0-4eb1-a375-072200cf5463" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6c359d4d-d945-4853-82ad-34f3bcda2be7" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/632bf536-a56f-416d-a58b-90b68b1ea316" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2a3d1f14-38c9-4252-9953-4313fc2c5d0c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7beaaccc-c597-45ae-81bf-e57d6ea35200" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a1a3c32-e1ac-402c-805f-1c7dab625d33" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/581dcd0d-0383-422e-b7ac-cda8109d0593" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8381e3bb-3e7a-4b31-98a0-52eb28f15ab2" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2abb98f4-d7a4-429c-a98d-e6de8c1761bf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b2f5312-33db-46d2-abbc-acb57cb8d6c9" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67bb7ecb-4e17-4c8e-a967-d4398a54bfee" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7dbb3a4-e607-4961-917c-da38b5e84b1d" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ff4f760-2c7b-4351-afef-6efe94893c7d" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/67d1aa26-6367-4f00-8f1c-59c47c7efbd0" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d21560b-2a46-4336-b942-54a16d5566d2" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bde2c707-9a70-4b8a-b51b-1f6eeec989df" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2384f410-2d3d-4da9-b932-ed5b44dbb2d6" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdb1abbe-c9f8-4a69-8505-b92bcc18bda2" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/85c939aa-61d7-4601-a7a3-0969e8e33e50" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/264baa23-401a-49d8-9693-5154d5bd4d3f" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1bfee775-2eba-4946-926c-63d82782c731" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e67873ce-6951-464d-a310-6327193557a7" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c237f9f8-8ea4-4159-9e7e-5728635f15de" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1807c410-5db1-4b85-acee-115c1508651a" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f8270a6-6408-4aa2-ab83-64cb9e782e5d" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ab80115-9f13-4c93-ae56-643dccf21fea" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d70a7cc-924b-43fe-a543-f8f214f0a38d" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74b2aaeb-fa9e-4bcf-893b-d8414bf88b22" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a4fcab7-09ea-453c-8a90-9310b4286e2e" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfd8b9e8-6c73-4906-9e00-c1214acb14ae" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/26ef6edd-7f6d-4e33-8c43-611dbbfbd3f4" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/664d0d5e-24c5-461d-a97b-b11ad765c864" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b90b9bd9-424c-476e-b676-c808c6419787" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46437846-a903-4348-8132-e33507004c7e" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1fea1a25-8064-4737-9b9a-2ad1fa8d7c0c" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd4a0a4f-68f2-4505-8be0-804f0df1969d" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05d83e1e-cc0c-4b27-9651-93f0c776109d" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4625725c-4781-4f0f-b630-7880a61b1f11" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75e4bd26-6c9a-4ad2-bcf3-54a81d186736" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/72f9219f-c17b-4d07-a5d5-26a9b20970b2" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/937ab3a0-3be9-4e81-913d-705bed399d61" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d12506b-6cdb-4ea0-ba27-a2216245b9f7" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d0275cd4-a40e-4874-ae7c-3a92ac0fea29" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a065a9c5-12bf-4e24-bb9f-95b843da6f70" TargetMode="External" Id="rId66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U60"/>
+  <dimension ref="A1:U67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,56 +589,56 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А56-68060/2026</t>
+          <t>А56-85589/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>19.06.2026</t>
+          <t>04.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
@@ -649,5704 +649,6315 @@
           <t>7840290890</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Прокофьева А. В.</t>
+          <t>Курлышева Н. О.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>09.07.2026</t>
+          <t>13.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccd5717c-b525-45ba-9003-dcdf90edc8aa</t>
+          <t>https://kad.arbitr.ru/Card/0f653ab7-d408-4f71-92f7-9d33bc01429a</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А56-55002/2026</t>
+          <t>А56-83521/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ ТОМСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7018002700</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr"/>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S3" s="2" t="inlineStr"/>
+      <c r="T3" s="2" t="inlineStr"/>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f8635186-ac85-4480-9fb2-d0fbd29002f4</t>
+          <t>https://kad.arbitr.ru/Card/54382895-7a54-4e72-ae3e-4f830039a80b</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-30980/2026</t>
+          <t>А56-68060/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>23.03.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "ПРЕДПРИЯТИЕ ПО УПРАВЛЕНИЮ СОБСТВЕННОСТЬЮ ЗА РУБЕЖОМ" УПРАВЛЕНИЯ ДЕЛАМИ ПРЕЗИДЕНТА РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7705122392</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Ким Е. В.</t>
+          <t>Прокофьева А. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>26.05.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7895b7e0-5088-4a42-877b-f16e6589eb2f</t>
+          <t>https://kad.arbitr.ru/Card/ccd5717c-b525-45ba-9003-dcdf90edc8aa</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-125191/2025</t>
+          <t>А56-55002/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>08.12.2025</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ОБЛАСТНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ АВТОМОБИЛЬНЫХ ДОРОГ ТОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7018002700</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация «Содружество строителей»</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Котельников Л. О.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>29.03.2026</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fbd2cfc5-46d1-44ec-af73-fd274c6600a5</t>
+          <t>https://kad.arbitr.ru/Card/f8635186-ac85-4480-9fb2-d0fbd29002f4</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-124962/2025</t>
+          <t>А56-30980/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>23.03.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ФГУП "ПРЕДПРИЯТИЕ ПО УПРАВЛЕНИЮ СОБСТВЕННОСТЬЮ ЗА РУБЕЖОМ" УПРАВЛЕНИЯ ДЕЛАМИ ПРЕЗИДЕНТА РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7705122392</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭС-ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7801316908</t>
+          <t>7813204557</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Лобова Д. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ким Е. В.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>26.05.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ea6e4a95-6a31-41ce-bc80-ebc6ee5bfa00</t>
+          <t>https://kad.arbitr.ru/Card/7895b7e0-5088-4a42-877b-f16e6589eb2f</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-117109/2025</t>
+          <t>А56-125191/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>24.11.2025</t>
+          <t>08.12.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация саморегулируемая организация «Содружество строителей»</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Болотова Л. Д.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Котельников Л. О.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом (неустойка и убытки)</t>
+          <t>Взыскание денежных средств с СРО в связи с обязательствами члена СРО ООО Прометей</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>26.11.2025</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8a6b4784-c748-4b2b-8914-2786bc5dce08</t>
+          <t>https://kad.arbitr.ru/Card/fbd2cfc5-46d1-44ec-af73-fd274c6600a5</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-115420/2025</t>
+          <t>А56-124962/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация «Содружество строителей»</t>
+          <t>ООО "ЭС-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7813204557</t>
+          <t>7801316908</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Дунаева Д. Ю.</t>
-[...2 lines deleted...]
-      <c r="O8" s="2" t="inlineStr"/>
+          <t>Лобова Д. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>4888962.47</v>
+      </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств с СРО за ненадлежащее исполнение обязательств членом ассоциации ООО Прометей</t>
+          <t>Обеспечение обязательств члена СРО по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>16.12.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df1bae7b-d404-44ab-9a11-8edd0dc6e87e</t>
+          <t>https://kad.arbitr.ru/Card/ea6e4a95-6a31-41ce-bc80-ebc6ee5bfa00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-115405/2025</t>
+          <t>А56-117109/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>24.11.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация «Содружество строителей»</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Дунаева Д. Ю.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Болотова Л. Д.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>97830.61</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в связи с неисполнением обязательств членом СРО ООО Прометей</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом (неустойка и убытки)</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>26.11.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4230b13b-ad48-477b-a19f-b198a210d1a4</t>
+          <t>https://kad.arbitr.ru/Card/8a6b4784-c748-4b2b-8914-2786bc5dce08</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-96927/2025</t>
+          <t>А56-115405/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>02.10.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация «Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах»</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация «Содружество строителей»</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Болотова Л. Д.</t>
+          <t>Дунаева Д. Ю.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств по обязательствам членов СРО перед Фондом капитального ремонта.</t>
+          <t>Взыскание денежных средств в связи с неисполнением обязательств членом СРО ООО Прометей</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>14.02.2026</t>
+          <t>07.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f2b11cd0-ecd0-4cd8-8570-f4ff065ea8bc</t>
+          <t>https://kad.arbitr.ru/Card/4230b13b-ad48-477b-a19f-b198a210d1a4</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-95526/2025</t>
+          <t>А56-115420/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>29.09.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛКОМСЕРВИС № 2 КОЛПИНСКОГО РАЙОНА"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7817313613</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>Ассоциация саморегулируемая организация «Содружество строителей»</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7813204557</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Маликов А. В.</t>
+          <t>Дунаева Д. Ю.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Обязание Фонда капитального ремонта совершить определенные действия</t>
+          <t>Взыскание средств с СРО за ненадлежащее исполнение обязательств членом ассоциации ООО Прометей</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>19.05.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4b746640-f8e0-4ebb-ad67-f60619768cbb</t>
+          <t>https://kad.arbitr.ru/Card/df1bae7b-d404-44ab-9a11-8edd0dc6e87e</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-83430/2025</t>
+          <t>А56-96927/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>02.09.2025</t>
+          <t>02.10.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>Некоммерческая организация «Фонд-региональный оператор капитального ремонта общего имущества в многоквартирных домах»</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЕТЕЙ"</t>
+          <t>Ассоциация саморегулируемая организация «Содружество строителей»</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7804537060</t>
+          <t>7813204557</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Косенко Т. А.</t>
+          <t>Болотова Л. Д.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr"/>
-      <c r="R12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание средств по обязательствам членов СРО перед Фондом капитального ремонта.</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>11.03.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0630613e-f725-443a-8282-da7de675673e</t>
+          <t>https://kad.arbitr.ru/Card/f2b11cd0-ecd0-4cd8-8570-f4ff065ea8bc</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-69271/2025</t>
+          <t>А56-95526/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025</t>
+          <t>29.09.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
+          <t>ООО "ЖИЛКОМСЕРВИС № 2 КОЛПИНСКОГО РАЙОНА"</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>7817313613</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
-      <c r="I13" s="2" t="inlineStr">
+      <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
-      <c r="J13" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Петрова Ж. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Маликов А. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке регресса</t>
+          <t>Обязание Фонда капитального ремонта совершить определенные действия</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>05.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b6efc77-e2a7-41ed-9b7e-31c57596e5b3</t>
+          <t>https://kad.arbitr.ru/Card/4b746640-f8e0-4ebb-ad67-f60619768cbb</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-61121/2025</t>
+          <t>А56-83430/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>03.07.2025</t>
+          <t>02.09.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ПРОМЕТЕЙ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7813204557</t>
+          <t>7804537060</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Котельников Л. О.</t>
+          <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>11.03.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3c7e8d11-2bb3-4182-a910-9a5a9c7f9f68</t>
+          <t>https://kad.arbitr.ru/Card/0630613e-f725-443a-8282-da7de675673e</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-38692/2025</t>
+          <t>А56-69271/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>29.04.2025</t>
+          <t>22.07.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМЕТЕЙ"</t>
+          <t>ООО "ЭС-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7804537060</t>
+          <t>7801316908</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Лодина Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O15" s="2" t="inlineStr"/>
+          <t>Петрова Ж. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>332547</v>
+      </c>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr"/>
-      <c r="R15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба в порядке регресса</t>
+        </is>
+      </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>11.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/632c648a-8765-457f-9fd5-044df9d152e0</t>
+          <t>https://kad.arbitr.ru/Card/7b6efc77-e2a7-41ed-9b7e-31c57596e5b3</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-2816/2025</t>
+          <t>А56-61121/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>16.01.2025</t>
+          <t>03.07.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Петрова Ж. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Котельников Л. О.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ликвидированного члена по гарантийным обязательствам</t>
+          <t>Привлечение к субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b52fc76-64ba-4941-a267-b3e6c810a17d</t>
+          <t>https://kad.arbitr.ru/Card/3c7e8d11-2bb3-4182-a910-9a5a9c7f9f68</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-111695/2024</t>
+          <t>А56-38692/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>08.11.2024</t>
+          <t>29.04.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "ПРЕДПРИЯТИЕ ПО УПРАВЛЕНИЮ СОБСТВЕННОСТЬЮ ЗА РУБЕЖОМ" УПРАВЛЕНИЯ ДЕЛАМИ ПРЕЗИДЕНТА РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7705122392</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>ООО "ПРОМЕТЕЙ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7813204557</t>
+          <t>7804537060</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Среброва Т. А.</t>
+          <t>Лодина Ю. А.</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>07.10.2025</t>
+          <t>11.04.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/244c6dd1-0157-41e2-ad98-7ec70ebd0230</t>
+          <t>https://kad.arbitr.ru/Card/632c648a-8765-457f-9fd5-044df9d152e0</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-83694/2024</t>
+          <t>А56-2816/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>23.08.2024</t>
+          <t>16.01.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕЙЗАЖ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3128145950</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов М. В.</t>
+          <t>Петрова Ж. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>30000</v>
+        <v>3960082.86</v>
       </c>
       <c r="P18" s="2" t="n">
-        <v>10000</v>
+        <v>3960082.86</v>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Нарушение исключительного права на фотографии</t>
+          <t>Субсидиарная ответственность СРО за ликвидированного члена по гарантийным обязательствам</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>09.05.2025</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce7f5c7d-9076-408e-b45f-7f496b3ccedc</t>
+          <t>https://kad.arbitr.ru/Card/2b52fc76-64ba-4941-a267-b3e6c810a17d</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-70640/2024</t>
+          <t>А56-111695/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>17.07.2024</t>
+          <t>08.11.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ФГУП "ПРЕДПРИЯТИЕ ПО УПРАВЛЕНИЮ СОБСТВЕННОСТЬЮ ЗА РУБЕЖОМ" УПРАВЛЕНИЯ ДЕЛАМИ ПРЕЗИДЕНТА РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7705122392</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Евдошенко А. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Среброва Т. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>07.10.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0a92033-5567-4c31-87fb-a8d7c7f50095</t>
+          <t>https://kad.arbitr.ru/Card/244c6dd1-0157-41e2-ad98-7ec70ebd0230</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-21481/2023</t>
+          <t>А56-83694/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>13.03.2023</t>
+          <t>23.08.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "СНАБСТРОЙ"</t>
+          <t>ООО "ПЕЙЗАЖ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7842190524</t>
+          <t>3128145950</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7813204557</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Сюрина Ю. С.</t>
-[...3 lines deleted...]
-      <c r="P20" s="2" t="inlineStr"/>
+          <t>Кузнецов М. В.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="P20" s="2" t="n">
+        <v>10000</v>
+      </c>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание прекращения членства по заявлению и требование исключения по несоответствию требованиям</t>
+          <t>Нарушение исключительного права на фотографии</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>08.06.2023</t>
+          <t>09.05.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ecf58998-dc8e-47da-ac5a-f22b728f4c56</t>
+          <t>https://kad.arbitr.ru/Card/ce7f5c7d-9076-408e-b45f-7f496b3ccedc</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-122148/2022</t>
+          <t>А56-70640/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>02.12.2022</t>
+          <t>17.07.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСТРУКТИВ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7813636677</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕЛЛЕКТ ПРО"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7813550170</t>
+          <t>7813204557</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Хозяинова Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O21" s="2" t="inlineStr"/>
+          <t>Евдошенко А. П.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>1034455</v>
+      </c>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr"/>
-      <c r="R21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>22.04.2025</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6c359d4d-d945-4853-82ad-34f3bcda2be7</t>
+          <t>https://kad.arbitr.ru/Card/f0a92033-5567-4c31-87fb-a8d7c7f50095</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А44-3581/2022</t>
+          <t>А56-70345/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>27.06.2022</t>
+          <t>25.07.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>СНКО "Региональный Фонд"</t>
+          <t>ООО "ВЕРТИКАЛЬ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5321801523</t>
+          <t>7810855374</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Теорема"</t>
+          <t>ООО "Мэйклайк"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7814617652</t>
+          <t>7840376570</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Давыдова С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Заварзина М. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
-      <c r="Q22" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>19.10.2022</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/632bf536-a56f-416d-a58b-90b68b1ea316</t>
+          <t>https://kad.arbitr.ru/Card/7d353e1e-6184-4d3d-ba3d-998334d3a4b9</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-9997/2022</t>
+          <t>А56-21481/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>01.02.2022</t>
+          <t>13.03.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИнвестБугры"</t>
+          <t>ООО "СНАБСТРОЙ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7810040614</t>
+          <t>7842190524</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПИТЕРСТРОЙПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7816657675</t>
+          <t>7813204557</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Куклина Ю. И.</t>
+          <t>Сюрина Ю. С.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr"/>
-      <c r="R23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R23" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание прекращения членства по заявлению и требование исключения по несоответствию требованиям</t>
+        </is>
+      </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>08.06.2023</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2a3d1f14-38c9-4252-9953-4313fc2c5d0c</t>
+          <t>https://kad.arbitr.ru/Card/ecf58998-dc8e-47da-ac5a-f22b728f4c56</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-106927/2021</t>
+          <t>А56-125785/2022</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>19.11.2021</t>
+          <t>14.12.2022</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКОТАКС"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7813333320</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ОО СК "КАПИТАЛСТРОЙ"</t>
+          <t>ООО Строительная Компания «Геометрия»</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7807109591</t>
+          <t>7810424508</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Терешенков А. Г.</t>
+          <t>Заварзина М. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>10.06.2026</t>
+          <t>14.08.2024</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a1a3c32-e1ac-402c-805f-1c7dab625d33</t>
+          <t>https://kad.arbitr.ru/Card/6a46d11b-6bf0-4eb1-a375-072200cf5463</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А60-54974/2021</t>
+          <t>А56-122148/2022</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>25.10.2021</t>
+          <t>02.12.2022</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ООО ЦЕНТР ОБСЛУЖИВАНИЯ БИЗНЕСА ПАРТНЕРЫ УСПЕХА</t>
+          <t>ООО "КОНСТРУКТИВ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>6606023960</t>
+          <t>7813636677</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "Запсибэлектроинжиниринг"</t>
+          <t>ООО "ИНТЕЛЛЕКТ ПРО"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7203235850</t>
+          <t>7813550170</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Майорова Е. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Хозяинова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>28.09.2023</t>
+          <t>22.04.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/581dcd0d-0383-422e-b7ac-cda8109d0593</t>
+          <t>https://kad.arbitr.ru/Card/6c359d4d-d945-4853-82ad-34f3bcda2be7</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-16659/2021</t>
+          <t>А44-3581/2022</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>09.03.2021</t>
+          <t>27.06.2022</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>АО "ИНЖЕНЕРНЫЙ ЦЕНТР ЕЭС"</t>
+          <t>СНКО "Региональный Фонд"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7701003242</t>
+          <t>5321801523</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "НПФ ОПТИКЭНЕРГОСТРОЙ"</t>
+          <t>ООО "Теорема"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7802490828</t>
+          <t>7814617652</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Шевченко И. М.</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>Давыдова С. В.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="n">
+        <v>50000</v>
+      </c>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr"/>
-      <c r="R26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R26" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договорам капремонта МКД</t>
+        </is>
+      </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>19.10.2022</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2abb98f4-d7a4-429c-a98d-e6de8c1761bf</t>
+          <t>https://kad.arbitr.ru/Card/632bf536-a56f-416d-a58b-90b68b1ea316</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-5729/2021</t>
+          <t>А56-9997/2022</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>28.01.2021</t>
+          <t>01.02.2022</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ГУП "Водоканал Ленинградской области"</t>
+          <t>ООО "ИнвестБугры"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>4703144282</t>
+          <t>7810040614</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АО "ЛЕНИНГРАДСКАЯ ОБЛАСТНАЯ ТЕПЛО - ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "ПИТЕРСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>4716028445</t>
+          <t>7816657675</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Новикова Е. М.</t>
+          <t>Куклина Ю. И.</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>01.04.2021</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b2f5312-33db-46d2-abbc-acb57cb8d6c9</t>
+          <t>https://kad.arbitr.ru/Card/2a3d1f14-38c9-4252-9953-4313fc2c5d0c</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-120692/2020</t>
+          <t>А56-5729/2022</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>15.07.2020</t>
+          <t>24.01.2022</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНСТАНТА-СТРОЙ"</t>
+          <t>ООО "ПОТОК.ДИДЖИТАЛ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7802877159</t>
+          <t>9701046627</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>ООО "СТРОЙ ТРЭЙД"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>7806210119</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Григорьева И. М.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Заварзина М. А.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>11.10.2020</t>
+          <t>05.03.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67bb7ecb-4e17-4c8e-a967-d4398a54bfee</t>
+          <t>https://kad.arbitr.ru/Card/7beaaccc-c597-45ae-81bf-e57d6ea35200</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-20333/2020</t>
+          <t>А56-106927/2021</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>06.03.2020</t>
+          <t>19.11.2021</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНАРМ"</t>
+          <t>ООО "АКОТАКС"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7814257664</t>
+          <t>7813333320</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>ОО СК "КАПИТАЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7813204557</t>
+          <t>7807109591</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Терешенков А. Г.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
-      <c r="Q29" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>26.02.2021</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7dbb3a4-e607-4961-917c-da38b5e84b1d</t>
+          <t>https://kad.arbitr.ru/Card/0a1a3c32-e1ac-402c-805f-1c7dab625d33</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-17188/2020</t>
+          <t>А60-54974/2021</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>27.02.2020</t>
+          <t>25.10.2021</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТИЗА ЗДАНИЙ И СООРУЖЕНИЙ"</t>
+          <t>ООО ЦЕНТР ОБСЛУЖИВАНИЯ БИЗНЕСА ПАРТНЕРЫ УСПЕХА</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>7810950765</t>
+          <t>6606023960</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>ООО "Запсибэлектроинжиниринг"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7813204557</t>
+          <t>7203235850</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...2 lines deleted...]
-      <c r="O30" s="2" t="inlineStr"/>
+          <t>Майорова Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>4318795.13</v>
+      </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО разместить средства компфонда из банкротного банка на специальных счетах</t>
+          <t>Привлечение Зенкевича С.Л. и Чащина О.В. к субсидиарной ответственности по долгам общества.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>13.07.2020</t>
+          <t>28.09.2023</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ff4f760-2c7b-4351-afef-6efe94893c7d</t>
+          <t>https://kad.arbitr.ru/Card/581dcd0d-0383-422e-b7ac-cda8109d0593</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А53-16004/2019</t>
+          <t>А56-35899/2021</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>14.05.2019</t>
+          <t>23.04.2021</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ПАО "СОВКОМБАНК"</t>
+          <t>ООО "АМТ-АНТИКОР"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>4401116480</t>
+          <t>7810529853</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Кумейко Светлана Викторовна</t>
+          <t>ООО "СК Альтернатива"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>616501645035</t>
+          <t>7814171022</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Лёвина М. А.</t>
+          <t>Терентьева О. А.</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr"/>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>04.02.2020</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/67d1aa26-6367-4f00-8f1c-59c47c7efbd0</t>
+          <t>https://kad.arbitr.ru/Card/8381e3bb-3e7a-4b31-98a0-52eb28f15ab2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А56-133984/2018</t>
+          <t>А56-16659/2021</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>29.10.2018</t>
+          <t>09.03.2021</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВПК ИНЖИНИРИНГ"</t>
+          <t>АО "ИНЖЕНЕРНЫЙ ЦЕНТР ЕЭС"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7839040825</t>
+          <t>7701003242</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
+          <t>ООО "НПФ ОПТИКЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7813204557</t>
+          <t>7802490828</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Шевченко И. М.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>05.04.2019</t>
+          <t>25.04.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bde2c707-9a70-4b8a-b51b-1f6eeec989df</t>
+          <t>https://kad.arbitr.ru/Card/2abb98f4-d7a4-429c-a98d-e6de8c1761bf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-171647/2018</t>
+          <t>А56-5729/2021</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>24.07.2018</t>
+          <t>28.01.2021</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕВКАС"</t>
+          <t>ГУП "Водоканал Ленинградской области"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7825350979</t>
+          <t>4703144282</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АО "ЛЕНИНГРАДСКАЯ ОБЛАСТНАЯ ТЕПЛО - ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>4716028445</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Новикова Е. М.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr"/>
-      <c r="Q33" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>24.08.2018</t>
+          <t>01.04.2021</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2384f410-2d3d-4da9-b932-ed5b44dbb2d6</t>
+          <t>https://kad.arbitr.ru/Card/7b2f5312-33db-46d2-abbc-acb57cb8d6c9</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А40-151046/2018</t>
+          <t>А40-120692/2020</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>15.07.2020</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕВКАС"</t>
+          <t>ООО "КОНСТАНТА-СТРОЙ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>7825350979</t>
+          <t>7802877159</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7743089700</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Григорьева И. М.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Обязание НОСТРОЙ перечислить 300 000 руб. взноса в компенсационный фонд новой СРО.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>17.09.2019</t>
+          <t>11.10.2020</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fdb1abbe-c9f8-4a69-8505-b92bcc18bda2</t>
+          <t>https://kad.arbitr.ru/Card/67bb7ecb-4e17-4c8e-a967-d4398a54bfee</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-200099/2017</t>
+          <t>А56-20333/2020</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>25.10.2017</t>
+          <t>06.03.2020</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО А.С.С. ГРУПП</t>
+          <t>ООО "МОНАРМ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7814257664</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7813204557</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>101874011</v>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Признание компфондов не сформированными и обязание разместить 101 874 011 руб. на спецсчетах.</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>26.02.2021</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/85c939aa-61d7-4601-a7a3-0969e8e33e50</t>
+          <t>https://kad.arbitr.ru/Card/b7dbb3a4-e607-4961-917c-da38b5e84b1d</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А40-181630/2017</t>
+          <t>А56-17188/2020</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>27.02.2020</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "НОВОИНДЕКС"</t>
+          <t>ООО "ЭКСПЕРТИЗА ЗДАНИЙ И СООРУЖЕНИЙ"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>7814401325</t>
+          <t>7810950765</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7813204557</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 500 000 руб. взноса в компенсационный фонд.</t>
+          <t>Обязание СРО разместить средства компфонда из банкротного банка на специальных счетах</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>13.07.2020</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/264baa23-401a-49d8-9693-5154d5bd4d3f</t>
+          <t>https://kad.arbitr.ru/Card/1ff4f760-2c7b-4351-afef-6efe94893c7d</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-178220/2017</t>
+          <t>А53-16004/2019</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>14.05.2019</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО СК Альтернатива</t>
+          <t>ПАО "СОВКОМБАНК"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4401116480</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>Кумейко Светлана Викторовна</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>616501645035</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Лёвина М. А.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>17.11.2017</t>
+          <t>04.02.2020</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1bfee775-2eba-4946-926c-63d82782c731</t>
+          <t>https://kad.arbitr.ru/Card/67d1aa26-6367-4f00-8f1c-59c47c7efbd0</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А56-49854/2017</t>
+          <t>А56-1733/2019</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>14.01.2019</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭСТЕТ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ИЗОТЕРМА"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>7813497720</t>
+          <t>3906212916</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>ООО "ГИДРОНЕФТЕСТРОЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7839417278</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Рычкова О. И.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>06.10.2017</t>
+          <t>03.02.2026</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e67873ce-6951-464d-a310-6327193557a7</t>
+          <t>https://kad.arbitr.ru/Card/9d21560b-2a46-4336-b942-54a16d5566d2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А56-46322/2017</t>
+          <t>А56-133984/2018</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>28.06.2017</t>
+          <t>29.10.2018</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕАНДР"</t>
+          <t>ООО "ВПК ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7813370716</t>
+          <t>7839040825</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>СРО АССОЦИАЦИЯ "СОДРУЖЕСТВО СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7813204557</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и требование о переводе взноса 2 млн руб. в новую СРО</t>
+          <t>Зачет взноса в компенсационный фонд в порядке правопреемства после реорганизации члена СРО</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>16.12.2017</t>
+          <t>05.04.2019</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c237f9f8-8ea4-4159-9e7e-5728635f15de</t>
+          <t>https://kad.arbitr.ru/Card/bde2c707-9a70-4b8a-b51b-1f6eeec989df</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-112867/2017</t>
+          <t>А40-171647/2018</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>24.07.2018</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ ГУЛИНА"</t>
+          <t>ООО "ЛЕВКАС"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7804550399</t>
+          <t>7825350979</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>400000</v>
-[...1 lines deleted...]
-      <c r="P40" s="2" t="n">
         <v>300000</v>
       </c>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание убытков</t>
+          <t>Обязание ответчика перечислить средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>29.08.2017</t>
+          <t>24.08.2018</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1807c410-5db1-4b85-acee-115c1508651a</t>
+          <t>https://kad.arbitr.ru/Card/2384f410-2d3d-4da9-b932-ed5b44dbb2d6</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А56-42132/2017</t>
+          <t>А40-151046/2018</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>14.06.2017</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬСТВО И ТЕХНОЛОГИИ"</t>
+          <t>ООО "ЛЕВКАС"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7813223528</t>
+          <t>7825350979</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание НОСТРОЙ перечислить 300 000 руб. взноса в компенсационный фонд новой СРО.</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>02.10.2017</t>
+          <t>17.09.2019</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f8270a6-6408-4aa2-ab83-64cb9e782e5d</t>
+          <t>https://kad.arbitr.ru/Card/fdb1abbe-c9f8-4a69-8505-b92bcc18bda2</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А56-37686/2017</t>
+          <t>А40-200099/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>25.10.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройДизайн"</t>
+          <t>ООО А.С.С. ГРУПП</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7802402814</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P42" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. взноса в фонд новой СРО</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ab80115-9f13-4c93-ae56-643dccf21fea</t>
+          <t>https://kad.arbitr.ru/Card/85c939aa-61d7-4601-a7a3-0969e8e33e50</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А70-6592/2017</t>
+          <t>А40-181630/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>29.05.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЛТЭКО"</t>
+          <t>ООО "НОВОИНДЕКС"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>7816413566</t>
+          <t>7814401325</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Щанкина А. В.</t>
+          <t>Жданова Ю. А.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО и направление протокола об исключении из членов</t>
+          <t>Обязание прекратить членство в СРО и перечислить 500 000 руб. взноса в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d70a7cc-924b-43fe-a543-f8f214f0a38d</t>
+          <t>https://kad.arbitr.ru/Card/264baa23-401a-49d8-9693-5154d5bd4d3f</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А40-70991/2017</t>
+          <t>А40-178220/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>19.04.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО Рестпроектстрой</t>
+          <t>ООО СК Альтернатива</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>17.11.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74b2aaeb-fa9e-4bcf-893b-d8414bf88b22</t>
+          <t>https://kad.arbitr.ru/Card/1bfee775-2eba-4946-926c-63d82782c731</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А40-54067/2017</t>
+          <t>А56-49854/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬСТВО И ТЕХНОЛОГИИ"</t>
+          <t>ООО "СТРОЙЭСТЕТ"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7813223528</t>
+          <t>7813497720</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...3 lines deleted...]
-      <c r="P45" s="2" t="inlineStr"/>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Признание действий незаконными и обязание перечислить компенсационный взнос в пользу третьего лица</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую саморегулируемую организацию</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>06.10.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a4fcab7-09ea-453c-8a90-9310b4286e2e</t>
+          <t>https://kad.arbitr.ru/Card/e67873ce-6951-464d-a310-6327193557a7</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А40-53002/2017</t>
+          <t>А56-46322/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>24.03.2017</t>
+          <t>28.06.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕВТУРБОАВТОМАТИКА"</t>
+          <t>ООО "МЕАНДР"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7811581045</t>
+          <t>7813370716</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P46" s="2" t="inlineStr"/>
+        <v>2000000</v>
+      </c>
+      <c r="P46" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в размере 300 000 рублей в компенсационный фонд</t>
+          <t>Признание незаконным исключения из СРО и требование о переводе взноса 2 млн руб. в новую СРО</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>16.12.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cfd8b9e8-6c73-4906-9e00-c1214acb14ae</t>
+          <t>https://kad.arbitr.ru/Card/c237f9f8-8ea4-4159-9e7e-5728635f15de</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А40-47900/2017</t>
+          <t>А40-112867/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВАЙД ГРУПП"</t>
+          <t>ООО "ИНЖЕНЕРНАЯ КОМПАНИЯ ГУЛИНА"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7805486700</t>
+          <t>7804550399</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P47" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО внести сведения о прекращении членства и перечислить взнос 300000 руб. в другое СРО.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе в другую организацию и взыскание убытков</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>28.09.2017</t>
+          <t>29.08.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/26ef6edd-7f6d-4e33-8c43-611dbbfbd3f4</t>
+          <t>https://kad.arbitr.ru/Card/1807c410-5db1-4b85-acee-115c1508651a</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А40-41838/2017</t>
+          <t>А56-42132/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>14.06.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания Декар</t>
+          <t>ООО "СТРОИТЕЛЬСТВО И ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7813223528</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7705520403</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>1000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>500000</v>
+      </c>
+      <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и прекращение членства</t>
+          <t>Обязание перечислить 500 000 рублей взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>26.06.2017</t>
+          <t>02.10.2017</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/664d0d5e-24c5-461d-a97b-b11ad765c864</t>
+          <t>https://kad.arbitr.ru/Card/2f8270a6-6408-4aa2-ab83-64cb9e782e5d</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-33722/2017</t>
+          <t>А56-37686/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭСТЕТ"</t>
+          <t>ООО "СтройДизайн"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>7813497720</t>
+          <t>7802402814</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд в связи со сменой СРО</t>
+          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. взноса в фонд новой СРО</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>30.05.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b90b9bd9-424c-476e-b676-c808c6419787</t>
+          <t>https://kad.arbitr.ru/Card/9ab80115-9f13-4c93-ae56-643dccf21fea</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-31336/2017</t>
+          <t>А70-6592/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>20.02.2017</t>
+          <t>29.05.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЭСТЕТ"</t>
+          <t>ООО "БАЛТЭКО"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>7813497720</t>
+          <t>7816413566</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>7705521693</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Щанкина А. В.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда в размере 300 000 рублей</t>
+          <t>Перечисление взноса в компенсационный фонд СРО и направление протокола об исключении из членов</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>22.04.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46437846-a903-4348-8132-e33507004c7e</t>
+          <t>https://kad.arbitr.ru/Card/0d70a7cc-924b-43fe-a543-f8f214f0a38d</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А70-1728/2017</t>
+          <t>А40-70991/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>19.04.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "78 КОНТИНЕНТ"</t>
+          <t>ООО Рестпроектстрой</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>7802219696</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P51" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить взнос 300 000 руб. в фонд новой организации</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>01.12.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1fea1a25-8064-4737-9b9a-2ad1fa8d7c0c</t>
+          <t>https://kad.arbitr.ru/Card/74b2aaeb-fa9e-4bcf-893b-d8414bf88b22</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-21731/2017</t>
+          <t>А40-54067/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>03.02.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО Компас Групп</t>
+          <t>ООО "СТРОИТЕЛЬСТВО И ТЕХНОЛОГИИ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7813223528</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО РЕгиональное Объединение Строительных Организаций</t>
-[...2 lines deleted...]
-      <c r="L52" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другое СРО</t>
+          <t>Признание действий незаконными и обязание перечислить компенсационный взнос в пользу третьего лица</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>23.05.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd4a0a4f-68f2-4505-8be0-804f0df1969d</t>
+          <t>https://kad.arbitr.ru/Card/0a4fcab7-09ea-453c-8a90-9310b4286e2e</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А75-677/2017</t>
+          <t>А40-53002/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>24.01.2017</t>
+          <t>24.03.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГРАТЕПЛОГАЗСТРОЙ"</t>
+          <t>ООО "НЕВТУРБОАВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>8601026209</t>
+          <t>7811581045</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>ООО "УНИВЕРСАЛСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>8601049044</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС Ханты-Мансийского АО</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Козицкая И. А.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>427482</v>
+        <v>300000</v>
       </c>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков из-за повреждения газопровода при строительных работах</t>
+          <t>Обязание ответчика перечислить взнос в размере 300 000 рублей в компенсационный фонд</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/05d83e1e-cc0c-4b27-9651-93f0c776109d</t>
+          <t>https://kad.arbitr.ru/Card/cfd8b9e8-6c73-4906-9e00-c1214acb14ae</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А56-1842/2017</t>
+          <t>А40-47900/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>17.01.2017</t>
+          <t>17.03.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕЗАВИСИМОЕ ЭКСПЕРТНОЕ БЮРО "СТРОЙТЕХНАДЗОР"</t>
+          <t>ООО "ВАЙД ГРУПП"</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>7840484504</t>
+          <t>7805486700</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>7811290215</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P54" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. взноса в новый компенсационный фонд</t>
+          <t>Обязание СРО внести сведения о прекращении членства и перечислить взнос 300000 руб. в другое СРО.</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>12.10.2017</t>
+          <t>28.09.2017</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4625725c-4781-4f0f-b630-7880a61b1f11</t>
+          <t>https://kad.arbitr.ru/Card/26ef6edd-7f6d-4e33-8c43-611dbbfbd3f4</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А40-7664/2017</t>
+          <t>А40-41838/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>13.01.2017</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЧАСТНОЕ АГЕНТСТВО ЗАНЯТОСТИ "БАЛТ-РЕСУРС"</t>
+          <t>ООО Строительная компания Декар</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>7841031306</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7705520403</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и внесение сведений в реестр</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и прекращение членства</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>29.04.2017</t>
+          <t>26.06.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75e4bd26-6c9a-4ad2-bcf3-54a81d186736</t>
+          <t>https://kad.arbitr.ru/Card/664d0d5e-24c5-461d-a97b-b11ad765c864</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-253647/2016</t>
+          <t>А40-33722/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>21.12.2016</t>
+          <t>22.02.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО лифтсервис</t>
+          <t>ООО "СТРОЙЭСТЕТ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7813497720</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>саморегулируемая организация союз строителей межрегиональная ассоциация по строительству, ремонту и техническому надзору</t>
-[...2 lines deleted...]
-      <c r="L56" s="2" t="inlineStr"/>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>7705521693</t>
+        </is>
+      </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O56" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P56" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при переходе истца</t>
+          <t>Обязание ответчика перечислить 300 000 руб. взноса в компенсационный фонд в связи со сменой СРО</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>30.05.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/72f9219f-c17b-4d07-a5d5-26a9b20970b2</t>
+          <t>https://kad.arbitr.ru/Card/b90b9bd9-424c-476e-b676-c808c6419787</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А08-9030/2016</t>
+          <t>А40-31336/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>07.12.2016</t>
+          <t>20.02.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГИГА СЕВЕРО-ЗАПАД"</t>
+          <t>ООО "СТРОЙЭСТЕТ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7811468586</t>
+          <t>7813497720</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "СТРОИТЕЛЬНЫЙ АЛЬЯНС МОНОЛИТ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7705521693</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Головина Л. В.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P57" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Прекращение членства в СРО и перечисление взноса в компенсационный фонд в размере 300 000 руб.</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда в размере 300 000 рублей</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>22.04.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/937ab3a0-3be9-4e81-913d-705bed399d61</t>
+          <t>https://kad.arbitr.ru/Card/46437846-a903-4348-8132-e33507004c7e</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-217275/2016</t>
+          <t>А70-1728/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>27.10.2016</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮНИДЖЕТ"</t>
+          <t>ООО "78 КОНТИНЕНТ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7804415840</t>
+          <t>7802219696</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7734270814</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P58" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из СРО и перевод взноса в компенсационный фонд в размере 500000 рублей</t>
+          <t>Обязание прекратить членство в СРО и перечислить взнос 300 000 руб. в фонд новой организации</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>14.04.2017</t>
+          <t>01.12.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5d12506b-6cdb-4ea0-ba27-a2216245b9f7</t>
+          <t>https://kad.arbitr.ru/Card/1fea1a25-8064-4737-9b9a-2ad1fa8d7c0c</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А56-4670/2016</t>
+          <t>А40-21731/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>01.02.2016</t>
+          <t>03.02.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Асфальтобетонный завод "Магистраль"</t>
+          <t>ООО Компас Групп</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7811038093</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>ООО "Неостром"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ассоциация СРО РЕгиональное Объединение Строительных Организаций</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr"/>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Корушова И. М.</t>
-[...2 lines deleted...]
-      <c r="O59" s="2" t="inlineStr"/>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P59" s="2" t="inlineStr"/>
-      <c r="Q59" s="2" t="inlineStr"/>
-      <c r="R59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R59" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другое СРО</t>
+        </is>
+      </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>28.05.2024</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d0275cd4-a40e-4874-ae7c-3a92ac0fea29</t>
+          <t>https://kad.arbitr.ru/Card/dd4a0a4f-68f2-4505-8be0-804f0df1969d</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
+          <t>А75-677/2017</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>24.01.2017</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮГРАТЕПЛОГАЗСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>8601026209</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УНИВЕРСАЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>8601049044</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Ханты-Мансийского АО</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Козицкая И. А.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="n">
+        <v>427482</v>
+      </c>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
+          <t>Возмещение убытков из-за повреждения газопровода при строительных работах</t>
+        </is>
+      </c>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2017</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/05d83e1e-cc0c-4b27-9651-93f0c776109d</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А56-1842/2017</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2017</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НЕЗАВИСИМОЕ ЭКСПЕРТНОЕ БЮРО "СТРОЙТЕХНАДЗОР"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>7840484504</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "СТРОЙИНДУСТРИЯ"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>7811290215</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P61" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R61" s="2" t="inlineStr">
+        <is>
+          <t>Обязание прекратить членство в СРО и перечислить 300 000 руб. взноса в новый компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S61" s="2" t="inlineStr">
+        <is>
+          <t>12.10.2017</t>
+        </is>
+      </c>
+      <c r="T61" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4625725c-4781-4f0f-b630-7880a61b1f11</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А40-7664/2017</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>13.01.2017</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЧАСТНОЕ АГЕНТСТВО ЗАНЯТОСТИ "БАЛТ-РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>7841031306</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "РЕГИОНАЛЬНЫЙ СТРОИТЕЛЬНЫЙ АЛЬЯНС"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>7705520403</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O62" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R62" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другое СРО и внесение сведений в реестр</t>
+        </is>
+      </c>
+      <c r="S62" s="2" t="inlineStr">
+        <is>
+          <t>29.04.2017</t>
+        </is>
+      </c>
+      <c r="T62" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/75e4bd26-6c9a-4ad2-bcf3-54a81d186736</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А40-253647/2016</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>21.12.2016</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ООО лифтсервис</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>саморегулируемая организация союз строителей межрегиональная ассоциация по строительству, ремонту и техническому надзору</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr"/>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O63" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P63" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R63" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд новой организации при переходе истца</t>
+        </is>
+      </c>
+      <c r="S63" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2017</t>
+        </is>
+      </c>
+      <c r="T63" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/72f9219f-c17b-4d07-a5d5-26a9b20970b2</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А08-9030/2016</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>07.12.2016</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГИГА СЕВЕРО-ЗАПАД"</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>7811468586</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Головина Л. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P64" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>Прекращение членства в СРО и перечисление взноса в компенсационный фонд в размере 300 000 руб.</t>
+        </is>
+      </c>
+      <c r="S64" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2017</t>
+        </is>
+      </c>
+      <c r="T64" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/937ab3a0-3be9-4e81-913d-705bed399d61</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>А40-217275/2016</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2016</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮНИДЖЕТ"</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>7804415840</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ ОСОБО ОПАСНЫХ И ТЕХНИЧЕСКИ СЛОЖНЫХ ОБЪЕКТОВ "СПЕЦСТРОЙНАДЗОР"</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>7734270814</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>Иванова Е. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q65" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R65" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание исключения из СРО и перевод взноса в компенсационный фонд в размере 500000 рублей</t>
+        </is>
+      </c>
+      <c r="S65" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2017</t>
+        </is>
+      </c>
+      <c r="T65" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U65" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d12506b-6cdb-4ea0-ba27-a2216245b9f7</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>А56-4670/2016</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2016</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Асфальтобетонный завод "Магистраль"</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>7811038093</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Неостром"</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>7814118935</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>Корушова И. М.</t>
+        </is>
+      </c>
+      <c r="O66" s="2" t="inlineStr"/>
+      <c r="P66" s="2" t="inlineStr"/>
+      <c r="Q66" s="2" t="inlineStr"/>
+      <c r="R66" s="2" t="inlineStr"/>
+      <c r="S66" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2024</t>
+        </is>
+      </c>
+      <c r="T66" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U66" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/d0275cd4-a40e-4874-ae7c-3a92ac0fea29</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
           <t>А56-49895/2015</t>
         </is>
       </c>
-      <c r="C60" s="2" t="inlineStr">
+      <c r="C67" s="2" t="inlineStr">
         <is>
           <t>14.07.2015</t>
         </is>
       </c>
-      <c r="D60" s="2" t="inlineStr">
+      <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
-      <c r="E60" s="2" t="inlineStr">
+      <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F60" s="2" t="inlineStr">
+      <c r="F67" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
-      <c r="G60" s="2" t="inlineStr">
+      <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H60" s="2" t="inlineStr">
+      <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство Ассоциация саморегулируемая организация "Содружество проектных организаций"</t>
         </is>
       </c>
-      <c r="I60" s="2" t="inlineStr">
+      <c r="I67" s="2" t="inlineStr">
         <is>
           <t>7801350514</t>
         </is>
       </c>
-      <c r="J60" s="2" t="inlineStr">
+      <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K60" s="2" t="inlineStr">
+      <c r="K67" s="2" t="inlineStr">
         <is>
           <t>Северо-Западное Управление Федеральной службы по экологическому, технологическому и атомному надзору</t>
         </is>
       </c>
-      <c r="L60" s="2" t="inlineStr">
+      <c r="L67" s="2" t="inlineStr">
         <is>
           <t>7841340833</t>
         </is>
       </c>
-      <c r="M60" s="2" t="inlineStr">
+      <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
-      <c r="N60" s="2" t="inlineStr">
+      <c r="N67" s="2" t="inlineStr">
         <is>
           <t>Анисимова О. В.</t>
         </is>
       </c>
-      <c r="O60" s="2" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="S60" s="2" t="inlineStr">
+      <c r="O67" s="2" t="inlineStr"/>
+      <c r="P67" s="2" t="inlineStr"/>
+      <c r="Q67" s="2" t="inlineStr"/>
+      <c r="R67" s="2" t="inlineStr"/>
+      <c r="S67" s="2" t="inlineStr">
         <is>
           <t>01.12.2016</t>
         </is>
       </c>
-      <c r="T60" s="2" t="inlineStr">
+      <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U60" s="3" t="inlineStr">
+      <c r="U67" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/a065a9c5-12bf-4e24-bb9f-95b843da6f70</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6370,44 +6981,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>