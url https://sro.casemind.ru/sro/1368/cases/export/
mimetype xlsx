--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be0ed514-8637-49fb-b167-77adc6ad05c1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b51b725-ec90-45bb-a0dd-36dc06d8d086" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c88dcfdd-3534-4fae-a728-54c04c3f2d32" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a57792db-2c19-4b92-baee-d6acfaf0c15a" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/beeb2b25-eb2c-4eeb-aa11-01d66515d899" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b55a393-7de4-442d-9d87-ea4ee80d1f57" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc75de99-f157-48cf-9db7-fe94927dcde0" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5af6127f-d15b-464c-ac39-4749af451b93" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/473c476d-c84a-476d-8e0b-6f7471b66ce0" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/503884ed-5d4f-4655-9242-77e84c37d6de" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7012424c-271c-4d3c-a093-4e1713a0dcb7" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ea1044b-f568-4765-a944-6690a62a1afb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2b0060a-c4a9-4168-bbd4-4e7b336e32e3" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43dcbc6d-0e70-4b0e-87ba-a250bb404366" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f779ecc-d5bb-4473-93df-dbdffff4ab41" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3098f6aa-e35a-41ee-9e55-519335814db9" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1f42d2c-e3d9-4489-8e94-da12e3de3d1a" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27ba42f5-08d6-4c51-9d6e-342097cc7d4f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2467da8e-e7aa-4c7c-8219-37a357d2f8b6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75752fa4-4bd7-4871-be1a-748bd08b7c26" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/051ee143-bf28-4b98-a181-edb066066c2c" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7be3c8f9-2629-47c5-a59e-4911ddce1717" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae67f97d-5783-4ef4-ba68-7f854e2a9f7f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84af075e-94e3-4514-ace9-b8b3d95d3ae4" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b67ae3aa-a38a-45e7-8ce2-c6b4118ce102" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce63fd11-89b8-4230-859e-fc22a6bfd64a" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d725515f-d55b-40de-bc77-e9e6a3789b90" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5181ae9-da0b-4ea9-8d3e-77dcb245128b" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/014f81f3-69ff-438b-901c-8302807a9fa8" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db15591f-e407-4d4b-b8ef-378673d60463" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e06b907-e8ba-4ae4-ac51-cf1e3e7749a1" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e08a4e31-4145-4c8c-b5fe-98e26cd236cf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a21ff740-47a0-4eab-8240-ea3c7a8c4680" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1cf1da5-8c46-4163-96c2-554256afcbe1" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ca82511-80af-4a4e-9a61-79c124a27164" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e3e1c2c-06b2-4bf6-a422-ea157c0bbc04" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2168a8b-ea30-4275-8071-8b3ff4f8fc1e" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe5e9795-56b7-403f-962b-9c9ca5a25ab0" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b339f772-91c0-4888-8e44-ef8eb4377c08" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a2de171-aee2-4bdb-8434-e79f431b8ed9" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4c8c267-a45f-4b92-a4a5-83dfab176f7c" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2eb4be1c-11f5-4183-bd17-ada3c57c3a39" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4324b49b-66fc-46f3-bb14-732f243cf422" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30741493-2721-4d32-97ba-16fd8bf860b3" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bcb6b29-ef6d-4b92-80f9-19ab7b434467" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4d7620d-e709-4912-8d91-70aef85d005e" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0db8fe1-ef83-4751-b74f-a1527d211103" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4df339d0-b542-4149-bc7a-41b0c1c205e6" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64894d9a-d964-41c7-a97f-811526dacb56" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9761d151-433e-4d31-b0fe-afd0564fe0ec" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76ceb68e-0f74-4300-8a97-9a6977663a08" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/375ba3ce-689a-42f4-8422-5733de505db9" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc5ffdf8-b030-4a1f-a26a-ac682ff9dd36" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30905793-3b9c-403b-8335-79b10615f713" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9ee6315-eb64-4298-a788-6afd2bc38a0e" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a87c558-653e-4631-bcf3-29a9fcfa13ea" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ac9e4f4-c2a8-4892-9eb1-b5f23647ced2" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17262086-0705-4396-b5ac-5efb5308428a" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d22540cd-73db-4ccd-b930-84721f32bc23" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aac6c703-1590-456a-97f8-71ac142d0fd8" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48ed3577-4a46-4f67-af5b-7478a276437e" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/729c0357-6fc3-41f0-a799-f4a834003bb7" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83f94e4e-c43d-4bc5-a2e4-09e334cdff31" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae13c180-c78f-44ea-a1ec-c1fb64cf299d" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46ad214a-7596-43d5-ab27-823504725f5a" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61766eac-3ccc-4fd8-bb02-13fff0c04b69" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0815dc00-9b35-498b-b1d3-a5c7f3cf3d66" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bca23f41-6caa-40d3-9cf5-5964fa9b6aa5" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ee54b0-1011-4a1a-be58-21382931b963" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/116d2bf5-d2d9-4bc0-8e1c-7dcde7251d56" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63365bca-6d61-4089-bf73-3d33a32b7e53" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7abaf17-03c9-4165-bef8-82e3df43f486" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb3d283d-9ce8-4f8a-9da3-8b77f31d0211" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00915230-1f07-431f-a1b9-707b5d487017" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8779bc3-6bd6-4b3d-820a-083a9859b8a0" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22f66265-3f5d-44ef-b2c6-82151d50cf21" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f358132c-d808-46fc-a71f-65fa53b19703" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0beb674d-a346-4acd-8f4f-2cca6d138e19" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28a87100-7532-403e-bcd5-8d8719ecf824" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3851c4a9-41db-44ea-9336-ff70ab6e1847" TargetMode="External" Id="rId80" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1108fb26-4214-480f-83ab-fcf730164fa1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cdc019d5-8653-489f-b2dd-7772b8e27375" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0292392a-c327-4ec1-a4c8-fd5443876e59" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9038ddb7-29f2-46fb-89e8-4acd02697a6f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/be0ed514-8637-49fb-b167-77adc6ad05c1" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b51b725-ec90-45bb-a0dd-36dc06d8d086" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c88dcfdd-3534-4fae-a728-54c04c3f2d32" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a57792db-2c19-4b92-baee-d6acfaf0c15a" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b55a393-7de4-442d-9d87-ea4ee80d1f57" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/beeb2b25-eb2c-4eeb-aa11-01d66515d899" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc75de99-f157-48cf-9db7-fe94927dcde0" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5af6127f-d15b-464c-ac39-4749af451b93" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1d7d305-5098-451a-a814-00e8dcaa3705" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/473c476d-c84a-476d-8e0b-6f7471b66ce0" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/503884ed-5d4f-4655-9242-77e84c37d6de" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7012424c-271c-4d3c-a093-4e1713a0dcb7" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ea1044b-f568-4765-a944-6690a62a1afb" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a2b0060a-c4a9-4168-bbd4-4e7b336e32e3" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43dcbc6d-0e70-4b0e-87ba-a250bb404366" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5f779ecc-d5bb-4473-93df-dbdffff4ab41" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3098f6aa-e35a-41ee-9e55-519335814db9" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1f42d2c-e3d9-4489-8e94-da12e3de3d1a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27ba42f5-08d6-4c51-9d6e-342097cc7d4f" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/75752fa4-4bd7-4871-be1a-748bd08b7c26" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2467da8e-e7aa-4c7c-8219-37a357d2f8b6" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/051ee143-bf28-4b98-a181-edb066066c2c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7be3c8f9-2629-47c5-a59e-4911ddce1717" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae67f97d-5783-4ef4-ba68-7f854e2a9f7f" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/84af075e-94e3-4514-ace9-b8b3d95d3ae4" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b67ae3aa-a38a-45e7-8ce2-c6b4118ce102" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce63fd11-89b8-4230-859e-fc22a6bfd64a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d725515f-d55b-40de-bc77-e9e6a3789b90" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5181ae9-da0b-4ea9-8d3e-77dcb245128b" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/014f81f3-69ff-438b-901c-8302807a9fa8" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db15591f-e407-4d4b-b8ef-378673d60463" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e06b907-e8ba-4ae4-ac51-cf1e3e7749a1" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e08a4e31-4145-4c8c-b5fe-98e26cd236cf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a21ff740-47a0-4eab-8240-ea3c7a8c4680" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b1cf1da5-8c46-4163-96c2-554256afcbe1" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ca82511-80af-4a4e-9a61-79c124a27164" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e3e1c2c-06b2-4bf6-a422-ea157c0bbc04" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2168a8b-ea30-4275-8071-8b3ff4f8fc1e" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe5e9795-56b7-403f-962b-9c9ca5a25ab0" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b339f772-91c0-4888-8e44-ef8eb4377c08" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a2de171-aee2-4bdb-8434-e79f431b8ed9" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4c8c267-a45f-4b92-a4a5-83dfab176f7c" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2eb4be1c-11f5-4183-bd17-ada3c57c3a39" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4324b49b-66fc-46f3-bb14-732f243cf422" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30741493-2721-4d32-97ba-16fd8bf860b3" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5bcb6b29-ef6d-4b92-80f9-19ab7b434467" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4d7620d-e709-4912-8d91-70aef85d005e" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0db8fe1-ef83-4751-b74f-a1527d211103" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4df339d0-b542-4149-bc7a-41b0c1c205e6" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64894d9a-d964-41c7-a97f-811526dacb56" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9761d151-433e-4d31-b0fe-afd0564fe0ec" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/76ceb68e-0f74-4300-8a97-9a6977663a08" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/375ba3ce-689a-42f4-8422-5733de505db9" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc5ffdf8-b030-4a1f-a26a-ac682ff9dd36" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30905793-3b9c-403b-8335-79b10615f713" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a9ee6315-eb64-4298-a788-6afd2bc38a0e" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a87c558-653e-4631-bcf3-29a9fcfa13ea" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4ac9e4f4-c2a8-4892-9eb1-b5f23647ced2" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17262086-0705-4396-b5ac-5efb5308428a" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d22540cd-73db-4ccd-b930-84721f32bc23" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48ed3577-4a46-4f67-af5b-7478a276437e" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aac6c703-1590-456a-97f8-71ac142d0fd8" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/729c0357-6fc3-41f0-a799-f4a834003bb7" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83f94e4e-c43d-4bc5-a2e4-09e334cdff31" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ae13c180-c78f-44ea-a1ec-c1fb64cf299d" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/46ad214a-7596-43d5-ab27-823504725f5a" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61766eac-3ccc-4fd8-bb02-13fff0c04b69" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0815dc00-9b35-498b-b1d3-a5c7f3cf3d66" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bca23f41-6caa-40d3-9cf5-5964fa9b6aa5" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63ee54b0-1011-4a1a-be58-21382931b963" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/116d2bf5-d2d9-4bc0-8e1c-7dcde7251d56" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63365bca-6d61-4089-bf73-3d33a32b7e53" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7abaf17-03c9-4165-bef8-82e3df43f486" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb3d283d-9ce8-4f8a-9da3-8b77f31d0211" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/00915230-1f07-431f-a1b9-707b5d487017" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b8779bc3-6bd6-4b3d-820a-083a9859b8a0" TargetMode="External" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22f66265-3f5d-44ef-b2c6-82151d50cf21" TargetMode="External" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f358132c-d808-46fc-a71f-65fa53b19703" TargetMode="External" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0beb674d-a346-4acd-8f4f-2cca6d138e19" TargetMode="External" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/28a87100-7532-403e-bcd5-8d8719ecf824" TargetMode="External" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3851c4a9-41db-44ea-9336-ff70ab6e1847" TargetMode="External" Id="rId85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U81"/>
+  <dimension ref="A1:U86"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,7825 +589,8278 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А56-76951/2026</t>
+          <t>А56-93284/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>10.07.2026</t>
+          <t>24.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "НОРИЛЬСКТРАНСГАЗ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2457081355</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕЛЛЕКТУАЛЬНЫЕ СИСТЕМЫ ЭНЕРГОСБЕРЕЖЕНИЯ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7841469837</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="N2" s="2" t="inlineStr"/>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Михайлов П. Л.</t>
+        </is>
+      </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr"/>
       <c r="T2" s="2" t="inlineStr"/>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/be0ed514-8637-49fb-b167-77adc6ad05c1</t>
+          <t>https://kad.arbitr.ru/Card/1108fb26-4214-480f-83ab-fcf730164fa1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А56-74333/2026</t>
+          <t>А40-242783/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>06.07.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b51b725-ec90-45bb-a0dd-36dc06d8d086</t>
+          <t>https://kad.arbitr.ru/Card/cdc019d5-8653-489f-b2dd-7772b8e27375</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-70618/2026</t>
+          <t>А56-87108/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>06.08.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>АО "НОРИЛЬСКО-ТАЙМЫРСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>2457058356</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7839091690</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
+          <t>Шпачев Е. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>01.07.2026</t>
+          <t>12.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c88dcfdd-3534-4fae-a728-54c04c3f2d32</t>
+          <t>https://kad.arbitr.ru/Card/0292392a-c327-4ec1-a4c8-fd5443876e59</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-68264/2026</t>
+          <t>А56-85464/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>22.06.2026</t>
+          <t>04.08.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Хайруллина М. А.</t>
+          <t>Голоузова О. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>15.08.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a57792db-2c19-4b92-baee-d6acfaf0c15a</t>
+          <t>https://kad.arbitr.ru/Card/9038ddb7-29f2-46fb-89e8-4acd02697a6f</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-68266/2026</t>
+          <t>А56-76951/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>22.06.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
+          <t>АО "НОРИЛЬСКТРАНСГАЗ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>2457081355</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "ИНТЕЛЛЕКТУАЛЬНЫЕ СИСТЕМЫ ЭНЕРГОСБЕРЕЖЕНИЯ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7841469837</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr"/>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026</t>
+          <t>15.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/beeb2b25-eb2c-4eeb-aa11-01d66515d899</t>
+          <t>https://kad.arbitr.ru/Card/be0ed514-8637-49fb-b167-77adc6ad05c1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-68269/2026</t>
+          <t>А56-74333/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>22.06.2026</t>
+          <t>06.07.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Прокофьева А. В.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>25.06.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2b55a393-7de4-442d-9d87-ea4ee80d1f57</t>
+          <t>https://kad.arbitr.ru/Card/7b51b725-ec90-45bb-a0dd-36dc06d8d086</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-67383/2026</t>
+          <t>А56-70618/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>18.06.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>АО "НОРИЛЬСКО-ТАЙМЫРСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>2457058356</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Халимбекова А. М.</t>
+          <t>Сергеева О. Н.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>28.06.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc75de99-f157-48cf-9db7-fe94927dcde0</t>
+          <t>https://kad.arbitr.ru/Card/c88dcfdd-3534-4fae-a728-54c04c3f2d32</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А59-2572/2026</t>
+          <t>А56-68264/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>КОМИТЕТ ПО УПРАВЛЕНИЮ МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТЬЮ СМИРНЫХОВСКОГО МУНИЦИПАЛЬНОГО ОКРУГА САХАЛИНСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>6514008249</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>Коргонбаева Кундузкан Зулпукаровна</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>781101157017</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Хайруллина М. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5af6127f-d15b-464c-ac39-4749af451b93</t>
+          <t>https://kad.arbitr.ru/Card/a57792db-2c19-4b92-baee-d6acfaf0c15a</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-23368/2026</t>
+          <t>А56-68269/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>05.03.2026</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНТАГОН"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7802272587</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Косенко Т. А.</t>
+          <t>Прокофьева А. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>14.05.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/473c476d-c84a-476d-8e0b-6f7471b66ce0</t>
+          <t>https://kad.arbitr.ru/Card/2b55a393-7de4-442d-9d87-ea4ee80d1f57</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-11803/2026</t>
+          <t>А56-68266/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>06.02.2026</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>ФОНД ПРИМОРСКОГО КРАЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ПРИМОРСКОГО КРАЯ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СМАРТ ПРОЕКТ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7810401853</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Голоузова О. В.</t>
+          <t>Несмиян И. С.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>09.05.2026</t>
+          <t>30.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/503884ed-5d4f-4655-9242-77e84c37d6de</t>
+          <t>https://kad.arbitr.ru/Card/beeb2b25-eb2c-4eeb-aa11-01d66515d899</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-10243/2026</t>
+          <t>А56-67383/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>02.02.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОТЕРМИКС"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7801203990</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Радынов С. В.</t>
+          <t>Халимбекова А. М.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>02.04.2026</t>
+          <t>28.06.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7012424c-271c-4d3c-a093-4e1713a0dcb7</t>
+          <t>https://kad.arbitr.ru/Card/bc75de99-f157-48cf-9db7-fe94927dcde0</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-6960/2026</t>
+          <t>А59-2572/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>26.01.2026</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>КОМИТЕТ ПО УПРАВЛЕНИЮ МУНИЦИПАЛЬНОЙ СОБСТВЕННОСТЬЮ СМИРНЫХОВСКОГО МУНИЦИПАЛЬНОГО ОКРУГА САХАЛИНСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>6514008249</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Коргонбаева Кундузкан Зулпукаровна</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>781101157017</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Прокофьева А. В.</t>
+          <t>Мисилевич П. Б.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ea1044b-f568-4765-a944-6690a62a1afb</t>
+          <t>https://kad.arbitr.ru/Card/5af6127f-d15b-464c-ac39-4749af451b93</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А51-635/2026</t>
+          <t>А56-34569/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>15.01.2026</t>
+          <t>31.03.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ "ПОДРОСТКОВО-МОЛОДЕЖНЫЙ ЦЕНТР "ЛИГОВО"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2540975823</t>
+          <t>7807008339</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕГИОН"</t>
+          <t>ООО "РУСАЛ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7811479098</t>
+          <t>7807185320</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Володькина Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Халимбекова А. М.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>22.08.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a2b0060a-c4a9-4168-bbd4-4e7b336e32e3</t>
+          <t>https://kad.arbitr.ru/Card/b1d7d305-5098-451a-a814-00e8dcaa3705</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-131736/2025</t>
+          <t>А56-23368/2026</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>22.12.2025</t>
+          <t>05.03.2026</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ВЕРХНЯЯ ВОЛГА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5260900725</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "АНТАГОН"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7802272587</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Хайруллина М. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Косенко Т. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/43dcbc6d-0e70-4b0e-87ba-a250bb404366</t>
+          <t>https://kad.arbitr.ru/Card/473c476d-c84a-476d-8e0b-6f7471b66ce0</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-131110/2025</t>
+          <t>А56-11803/2026</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>06.02.2026</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕМСТРОЙ"</t>
+          <t>ООО "СМАРТ ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7839091690</t>
+          <t>7810401853</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Среброва Т. А.</t>
+          <t>Голоузова О. В.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>10.02.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5f779ecc-d5bb-4473-93df-dbdffff4ab41</t>
+          <t>https://kad.arbitr.ru/Card/503884ed-5d4f-4655-9242-77e84c37d6de</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-130348/2025</t>
+          <t>А56-10243/2026</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>02.02.2026</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "Межрегиональное объединение строительных компаний"</t>
+          <t>ООО "ЭКОТЕРМИКС"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7801203990</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Радынов С. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>02.04.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3098f6aa-e35a-41ee-9e55-519335814db9</t>
+          <t>https://kad.arbitr.ru/Card/7012424c-271c-4d3c-a093-4e1713a0dcb7</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-130726/2025</t>
+          <t>А56-6960/2026</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>26.01.2026</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "НК-СИТИ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7807352420</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов М. В.</t>
+          <t>Прокофьева А. В.</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Обязательства по договору капитального ремонта, ответственность СРО за действия члена.</t>
+          <t>Взыскание денежных средств с СРО в связи с деятельностью члена СРО ООО СК БИЛАРТ</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>17.02.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1f42d2c-e3d9-4489-8e94-da12e3de3d1a</t>
+          <t>https://kad.arbitr.ru/Card/4ea1044b-f568-4765-a944-6690a62a1afb</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-126198/2025</t>
+          <t>А51-635/2026</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>09.12.2025</t>
+          <t>15.01.2026</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>Фонд Приморского края "Фонд капитального ремонта многоквартирных домов Приморского края"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>2540975823</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "НК-СИТИ"</t>
+          <t>ООО "ЛЕГИОН"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7807352420</t>
+          <t>7811479098</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Рагузина П. Н.</t>
-[...2 lines deleted...]
-      <c r="O19" s="2" t="inlineStr"/>
+          <t>Володькина Е. В.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="n">
+        <v>43026.71</v>
+      </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Требования к СРО как к соответчику в споре с Фондом капитального ремонта</t>
+          <t>Солидарная ответственность за убытки по договору № РТС225A210008 (Д) от 22.04.2021</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>11.03.2026</t>
+          <t>14.06.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27ba42f5-08d6-4c51-9d6e-342097cc7d4f</t>
+          <t>https://kad.arbitr.ru/Card/a2b0060a-c4a9-4168-bbd4-4e7b336e32e3</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А56-125195/2025</t>
+          <t>А56-131736/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>08.12.2025</t>
+          <t>22.12.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>АО "ТРАНСНЕФТЬ - ВЕРХНЯЯ ВОЛГА"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>5260900725</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "Межрегиональное объединение строительных компаний"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
-[...2 lines deleted...]
-      <c r="O20" s="2" t="inlineStr"/>
+          <t>Хайруллина М. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>140979.5</v>
+      </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с СРО как соответчика по обязательствам члена СРО (ООО МПК).</t>
+          <t>Взыскание ущерба в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2467da8e-e7aa-4c7c-8219-37a357d2f8b6</t>
+          <t>https://kad.arbitr.ru/Card/43dcbc6d-0e70-4b0e-87ba-a250bb404366</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-125201/2025</t>
+          <t>А56-131110/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>08.12.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация СРО "Межрегиональное объединение строительных компаний"</t>
+          <t>ООО "РЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7839091690</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
+          <t>Среброва Т. А.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств с СРО за неисполнение обязательств членом СРО (ООО Арком) по договору с ФКР.</t>
+          <t>Взыскание средств в рамках обязательств по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>10.02.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/75752fa4-4bd7-4871-be1a-748bd08b7c26</t>
+          <t>https://kad.arbitr.ru/Card/5f779ecc-d5bb-4473-93df-dbdffff4ab41</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А04-10245/2025</t>
+          <t>А56-130348/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>18.12.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Легион"</t>
+          <t>Ассоциация СРО "Межрегиональное объединение строительных компаний"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7811479098</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Дрожаченко М. В.</t>
-[...2 lines deleted...]
-      <c r="O22" s="2" t="inlineStr"/>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>59453</v>
+      </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки и дефекты работ по капитальному ремонту МКД по договору подряда.</t>
+          <t>Взыскание задолженности в порядке субсидиарной ответственности за члена СРО ООО СК Биларт</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>20.02.2026</t>
+          <t>10.06.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/051ee143-bf28-4b98-a181-edb066066c2c</t>
+          <t>https://kad.arbitr.ru/Card/3098f6aa-e35a-41ee-9e55-519335814db9</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-123251/2025</t>
+          <t>А56-130726/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>04.12.2025</t>
+          <t>18.12.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНТАГОН"</t>
+          <t>ООО "КОМПАНИЯ "НК-СИТИ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7802272587</t>
+          <t>7807352420</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Черкасов М. А.</t>
+          <t>Кузнецов М. В.</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств Фондом капремонта с подрядчика и СРО по обязательствам члена СРО</t>
+          <t>Обязательства по договору капитального ремонта, ответственность СРО за действия члена.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>17.02.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7be3c8f9-2629-47c5-a59e-4911ddce1717</t>
+          <t>https://kad.arbitr.ru/Card/d1f42d2c-e3d9-4489-8e94-da12e3de3d1a</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-116683/2025</t>
+          <t>А56-126198/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>21.11.2025</t>
+          <t>09.12.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНТАГОН"</t>
+          <t>ООО "КОМПАНИЯ "НК-СИТИ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7802272587</t>
+          <t>7807352420</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Михайлов П. Л.</t>
+          <t>Рагузина П. Н.</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>О взыскании денежных средств (подробности в документе не указаны)</t>
+          <t>Требования к СРО как к соответчику в споре с Фондом капитального ремонта</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>11.03.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae67f97d-5783-4ef4-ba68-7f854e2a9f7f</t>
+          <t>https://kad.arbitr.ru/Card/27ba42f5-08d6-4c51-9d6e-342097cc7d4f</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-114524/2025</t>
+          <t>А56-125201/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>19.11.2025</t>
+          <t>08.12.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "БИЛАРТ"</t>
+          <t>Ассоциация СРО "Межрегиональное объединение строительных компаний"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7802170539</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Косенко Т. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ларионова Н. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Устранение дефектов капремонта крыши и взыскание неустойки за нарушение гарантийных обязательств.</t>
+          <t>Взыскание средств с СРО за неисполнение обязательств членом СРО (ООО Арком) по договору с ФКР.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>26.01.2026</t>
+          <t>08.06.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/84af075e-94e3-4514-ace9-b8b3d95d3ae4</t>
+          <t>https://kad.arbitr.ru/Card/75752fa4-4bd7-4871-be1a-748bd08b7c26</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-95480/2025</t>
+          <t>А56-125195/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>29.09.2025</t>
+          <t>08.12.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд- региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>Ассоциация СРО "Межрегиональное объединение строительных компаний"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Хижняк М. С.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларионова Н. А.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание компенсационной выплаты из средств компенсационного фонда СРО</t>
+          <t>Взыскание денежных средств с СРО как соответчика по обязательствам члена СРО (ООО МПК).</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>13.06.2026</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b67ae3aa-a38a-45e7-8ce2-c6b4118ce102</t>
+          <t>https://kad.arbitr.ru/Card/2467da8e-e7aa-4c7c-8219-37a357d2f8b6</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-74395/2025</t>
+          <t>А04-10245/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025</t>
+          <t>04.12.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНТАГОН"</t>
+          <t>ООО "Легион"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7802272587</t>
+          <t>7811479098</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Сурков А. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дрожаченко М. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договору капитального ремонта.</t>
+          <t>Обязание устранить недостатки и дефекты работ по капитальному ремонту МКД по договору подряда.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>01.02.2026</t>
+          <t>20.02.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce63fd11-89b8-4230-859e-fc22a6bfd64a</t>
+          <t>https://kad.arbitr.ru/Card/051ee143-bf28-4b98-a181-edb066066c2c</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А04-6218/2025</t>
+          <t>А56-123251/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025</t>
+          <t>04.12.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "Легион"</t>
+          <t>ООО "АНТАГОН"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7811479098</t>
+          <t>7802272587</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Осадчий А. Г.</t>
+          <t>Черкасов М. А.</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание устранить недостатки и дефекты работ по капитальному ремонту крыши многоквартирного дома</t>
+          <t>Взыскание средств Фондом капремонта с подрядчика и СРО по обязательствам члена СРО</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>13.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d725515f-d55b-40de-bc77-e9e6a3789b90</t>
+          <t>https://kad.arbitr.ru/Card/7be3c8f9-2629-47c5-a59e-4911ddce1717</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-62886/2025</t>
+          <t>А56-116683/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>06.07.2025</t>
+          <t>21.11.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7840290890</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПАНИЯ "НК-СИТИ"</t>
+          <t>ООО "АНТАГОН"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7807352420</t>
+          <t>7802272587</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Алчаков Б. Х.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Михайлов П. Л.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения, процентов и штрафных санкций.</t>
+          <t>О взыскании денежных средств (подробности в документе не указаны)</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5181ae9-da0b-4ea9-8d3e-77dcb245128b</t>
+          <t>https://kad.arbitr.ru/Card/ae67f97d-5783-4ef4-ba68-7f854e2a9f7f</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-59898/2025</t>
+          <t>А56-114524/2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>01.07.2025</t>
+          <t>19.11.2025</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ОБЛАСТНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КУРСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>4632160704</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ "БИЛАРТ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7802170539</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Котельников Л. О.</t>
-[...3 lines deleted...]
-      <c r="P30" s="2" t="inlineStr"/>
+          <t>Косенко Т. А.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>2977536.22</v>
+      </c>
+      <c r="P30" s="2" t="n">
+        <v>2977536.22</v>
+      </c>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с СРО (вероятно, по обязательствам члена СРО ООО Престиж Евро Покрытие).</t>
+          <t>Устранение дефектов капремонта крыши и взыскание неустойки за нарушение гарантийных обязательств.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>26.01.2026</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/014f81f3-69ff-438b-901c-8302807a9fa8</t>
+          <t>https://kad.arbitr.ru/Card/84af075e-94e3-4514-ace9-b8b3d95d3ae4</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А56-60018/2025</t>
+          <t>А56-95480/2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>01.07.2025</t>
+          <t>29.09.2025</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОРИТЭЙЛ М"</t>
+          <t>НО "Фонд- региональный оператор капитального ремонта общего имущества в многоквартирных домах"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>7714461708</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕХНЕВА"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7811190764</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Симонова С. С.</t>
-[...2 lines deleted...]
-      <c r="O31" s="2" t="inlineStr"/>
+          <t>Хижняк М. С.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>640548</v>
+      </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Освобождение имущества от запретов на совершение регистрационных действий</t>
+          <t>Взыскание компенсационной выплаты из средств компенсационного фонда СРО</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>07.03.2026</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db15591f-e407-4d4b-b8ef-378673d60463</t>
+          <t>https://kad.arbitr.ru/Card/b67ae3aa-a38a-45e7-8ce2-c6b4118ce102</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А56-42322/2025</t>
+          <t>А56-74395/2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>13.05.2025</t>
+          <t>07.08.2025</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>Санкт-Петербургское государственное казенное учреждение "Фонд капитального строительства и реконструкции"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "АНТАГОН"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7802272587</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Антипинская М. В.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>20435549.97</v>
-[...1 lines deleted...]
-      <c r="P32" s="2" t="inlineStr"/>
+        <v>1708055.23</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>1708055.23</v>
+      </c>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту 2014 года.</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом аванса по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>09.10.2025</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e06b907-e8ba-4ae4-ac51-cf1e3e7749a1</t>
+          <t>https://kad.arbitr.ru/Card/ce63fd11-89b8-4230-859e-fc22a6bfd64a</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А40-29523/2025</t>
+          <t>А04-6218/2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НО "Фонд капитального ремонта МКД Амурской области"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙ-ОЧАГ"</t>
+          <t>ООО "Легион"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7802596937</t>
+          <t>7811479098</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Осадчий А. Г.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения по договору №КР-007244-22 от 22.08.2022</t>
+          <t>Обязание устранить недостатки и дефекты работ по капитальному ремонту крыши многоквартирного дома</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>01.05.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e08a4e31-4145-4c8c-b5fe-98e26cd236cf</t>
+          <t>https://kad.arbitr.ru/Card/d725515f-d55b-40de-bc77-e9e6a3789b90</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А56-118682/2024</t>
+          <t>А56-62886/2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>29.11.2024</t>
+          <t>06.07.2025</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "КОМПАНИЯ "НК-СИТИ"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7807352420</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Косенко Т. А.</t>
+          <t>Алчаков Б. Х.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>5415196.5</v>
+        <v>20964776.01</v>
       </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Взыскание неосновательного обогащения, процентов и штрафных санкций.</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>22.10.2025</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a21ff740-47a0-4eab-8240-ea3c7a8c4680</t>
+          <t>https://kad.arbitr.ru/Card/e5181ae9-da0b-4ea9-8d3e-77dcb245128b</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А60-52394/2024</t>
+          <t>А56-59898/2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>09.09.2024</t>
+          <t>01.07.2025</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
+          <t>ОБЛАСТНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>6671994672</t>
+          <t>4632160704</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРГАЗСТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7721785703</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Свердловской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Манакова А. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Котельников Л. О.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Взыскание средств по договорам капитального ремонта в порядке субсидиарной ответственности СРО</t>
+          <t>Взыскание денежных средств с СРО (вероятно, по обязательствам члена СРО ООО Престиж Евро Покрытие).</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>19.10.2024</t>
+          <t>07.04.2026</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b1cf1da5-8c46-4163-96c2-554256afcbe1</t>
+          <t>https://kad.arbitr.ru/Card/014f81f3-69ff-438b-901c-8302807a9fa8</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А56-76198/2024</t>
+          <t>А56-60018/2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>05.08.2024</t>
+          <t>01.07.2025</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "АВТОРИТЭЙЛ М"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7714461708</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "ИНТЕХНЕВА"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7811190764</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Симонова С. С.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства</t>
+          <t>Освобождение имущества от запретов на совершение регистрационных действий</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>25.02.2025</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ca82511-80af-4a4e-9a61-79c124a27164</t>
+          <t>https://kad.arbitr.ru/Card/db15591f-e407-4d4b-b8ef-378673d60463</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А56-1174/2024</t>
+          <t>А56-42322/2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>10.01.2024</t>
+          <t>13.05.2025</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Ленинградской области"</t>
+          <t>Санкт-Петербургское государственное казенное учреждение "Фонд капитального строительства и реконструкции"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Межрегиональное объединение строительных компаний"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Шпачев Е. В.</t>
+          <t>Антипинская М. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>182032.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>20435549.97</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ущерб от залива квартиры при капремонте ее участником</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту 2014 года.</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>23.01.2026</t>
+          <t>09.10.2025</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e3e1c2c-06b2-4bf6-a422-ea157c0bbc04</t>
+          <t>https://kad.arbitr.ru/Card/2e06b907-e8ba-4ae4-ac51-cf1e3e7749a1</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А04-9640/2023</t>
+          <t>А40-29523/2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>18.10.2023</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>2801177420</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Легион"</t>
+          <t>ООО "СТРОЙ-ОЧАГ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7811479098</t>
+          <t>7802596937</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Амурской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Швец О. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>313705.04</v>
+        <v>367068.09</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>313705.04</v>
+        <v>367068.09</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
+          <t>Взыскание неосновательного обогащения по договору №КР-007244-22 от 22.08.2022</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>31.05.2025</t>
+          <t>01.05.2025</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2168a8b-ea30-4275-8071-8b3ff4f8fc1e</t>
+          <t>https://kad.arbitr.ru/Card/e08a4e31-4145-4c8c-b5fe-98e26cd236cf</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А56-80760/2022</t>
+          <t>А56-118682/2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>08.08.2022</t>
+          <t>29.11.2024</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "КБ АВТОМАТИКА"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>7801538636</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Сюрина Ю. С.</t>
+          <t>Косенко Т. А.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>29031.87</v>
-[...3 lines deleted...]
-      </c>
+        <v>5415196.5</v>
+      </c>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат излишне уплаченных членских взносов</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>04.05.2023</t>
+          <t>22.10.2025</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fe5e9795-56b7-403f-962b-9c9ca5a25ab0</t>
+          <t>https://kad.arbitr.ru/Card/a21ff740-47a0-4eab-8240-ea3c7a8c4680</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А56-63122/2022</t>
+          <t>А60-52394/2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>22.06.2022</t>
+          <t>09.09.2024</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "Выбор"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ СВЕРДЛОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7802446018</t>
+          <t>6671994672</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕСТАВРАЦИЯ И РЕКОНСТРУКЦИЯ АРХИТЕКТУРНОГО НАСЛЕДИЯ"</t>
-[...2 lines deleted...]
-      <c r="L40" s="2" t="inlineStr"/>
+          <t>ООО "СЕВЕРГАЗСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>7721785703</t>
+        </is>
+      </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Виноградова Л. В.</t>
+          <t>Манакова А. Г.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>22285110.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>222860.4</v>
+      </c>
+      <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Взыскание переплаты по договору подряда, стоимости устранения дефектов кровли и неустойки.</t>
+          <t>Взыскание средств по договорам капитального ремонта в порядке субсидиарной ответственности СРО</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>24.11.2023</t>
+          <t>19.10.2024</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b339f772-91c0-4888-8e44-ef8eb4377c08</t>
+          <t>https://kad.arbitr.ru/Card/b1cf1da5-8c46-4163-96c2-554256afcbe1</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А56-71634/2021</t>
+          <t>А56-76198/2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>06.08.2021</t>
+          <t>05.08.2024</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК РУССТРОЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7813582809</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Новикова Е. В.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>124900</v>
-[...1 lines deleted...]
-      <c r="P41" s="2" t="inlineStr"/>
+        <v>470570.4</v>
+      </c>
+      <c r="P41" s="2" t="n">
+        <v>68786.25999999999</v>
+      </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание долга по обязательствам члена СРО ООО СК Русстрой.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>09.10.2021</t>
+          <t>25.02.2025</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a2de171-aee2-4bdb-8434-e79f431b8ed9</t>
+          <t>https://kad.arbitr.ru/Card/6ca82511-80af-4a4e-9a61-79c124a27164</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А56-42885/2021</t>
+          <t>А56-1174/2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>19.05.2021</t>
+          <t>10.01.2024</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ИП Трандасир Галина Николаевна</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта многоквартирных домов Ленинградской области"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОФИ"</t>
+          <t>Ассоциация Саморегулируемая организация "Межрегиональное объединение строительных компаний"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7814703220</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Лобова Д. В.</t>
-[...5 lines deleted...]
-      <c r="R42" s="2" t="inlineStr"/>
+          <t>Шпачев Е. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="n">
+        <v>182032.6</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>129110</v>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R42" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ущерб от залива квартиры при капремонте ее участником</t>
+        </is>
+      </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>29.05.2025</t>
+          <t>23.01.2026</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4c8c267-a45f-4b92-a4a5-83dfab176f7c</t>
+          <t>https://kad.arbitr.ru/Card/6e3e1c2c-06b2-4bf6-a422-ea157c0bbc04</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А56-41540/2021</t>
+          <t>А04-9640/2023</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>14.05.2021</t>
+          <t>18.10.2023</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ АМУРСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2801177420</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПГ ЛЕГИОН"</t>
+          <t>ООО "Легион"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>7813270944</t>
+          <t>7811479098</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Амурской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Швец О. В.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>55455.88</v>
+        <v>313705.04</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>55455.69</v>
+        <v>313705.04</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за просрочку</t>
+          <t>Возмещение убытков в порядке регресса за вред, причиненный членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>23.07.2021</t>
+          <t>31.05.2025</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2eb4be1c-11f5-4183-bd17-ada3c57c3a39</t>
+          <t>https://kad.arbitr.ru/Card/b2168a8b-ea30-4275-8071-8b3ff4f8fc1e</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А56-3007/2021</t>
+          <t>А56-80760/2022</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>20.01.2021</t>
+          <t>08.08.2022</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНВЕСТ СТРОЙ"</t>
+          <t>ООО "КБ АВТОМАТИКА"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7816678530</t>
+          <t>7801538636</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Межрегиональное объединение строительных компаний"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов М. В.</t>
+          <t>Сюрина Ю. С.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>23299.79</v>
-[...1 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+        <v>29031.87</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>5599.08</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения из-за блокировки счетов после добровольного погашения долга.</t>
+          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат излишне уплаченных членских взносов</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>29.05.2021</t>
+          <t>04.05.2023</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4324b49b-66fc-46f3-bb14-732f243cf422</t>
+          <t>https://kad.arbitr.ru/Card/fe5e9795-56b7-403f-962b-9c9ca5a25ab0</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А56-13632/2020</t>
+          <t>А56-63122/2022</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>17.02.2020</t>
+          <t>22.06.2022</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "Выбор"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7802446018</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМТЕХСНАБ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "РЕСТАВРАЦИЯ И РЕКОНСТРУКЦИЯ АРХИТЕКТУРНОГО НАСЛЕДИЯ"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr"/>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...5 lines deleted...]
-      <c r="R45" s="2" t="inlineStr"/>
+          <t>Виноградова Л. В.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="n">
+        <v>22285110.4</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>22284146.4</v>
+      </c>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание переплаты по договору подряда, стоимости устранения дефектов кровли и неустойки.</t>
+        </is>
+      </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>16.04.2020</t>
+          <t>24.11.2023</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30741493-2721-4d32-97ba-16fd8bf860b3</t>
+          <t>https://kad.arbitr.ru/Card/b339f772-91c0-4888-8e44-ef8eb4377c08</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А56-136436/2019</t>
+          <t>А56-71634/2021</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>27.12.2019</t>
+          <t>06.08.2021</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "РЕГИОН-СТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>7805260639</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "СК РУССТРОЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7813582809</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
-[...2 lines deleted...]
-      <c r="O46" s="2" t="inlineStr"/>
+          <t>Новикова Е. В.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>124900</v>
+      </c>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении из членов Ассоциации СРО «МОСК»</t>
+          <t>Солидарное взыскание долга по обязательствам члена СРО ООО СК Русстрой.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>16.11.2020</t>
+          <t>09.10.2021</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5bcb6b29-ef6d-4b92-80f9-19ab7b434467</t>
+          <t>https://kad.arbitr.ru/Card/5a2de171-aee2-4bdb-8434-e79f431b8ed9</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А56-159288/2018</t>
+          <t>А56-42885/2021</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>18.12.2018</t>
+          <t>19.05.2021</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИСТЕМЫ ПОЖАРНОЙ БЕЗОПАСНОСТИ"</t>
+          <t>ИП Трандасир Галина Николаевна</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>7810042869</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "ПРОФИ"</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7814703220</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Пивцаев Е. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лобова Д. В.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
-      <c r="Q47" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>30.10.2019</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a4d7620d-e709-4912-8d91-70aef85d005e</t>
+          <t>https://kad.arbitr.ru/Card/a4c8c267-a45f-4b92-a4a5-83dfab176f7c</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А56-42763/2018</t>
+          <t>А56-41540/2021</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>06.04.2018</t>
+          <t>14.05.2021</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "Эксперт-Строй"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>5904268628</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "СПГ ЛЕГИОН"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7813270944</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>55455.88</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>55455.69</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Взыскание задолженности по членским и целевым взносам в СРО и процентов за просрочку</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>21.01.2020</t>
+          <t>23.07.2021</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0db8fe1-ef83-4751-b74f-a1527d211103</t>
+          <t>https://kad.arbitr.ru/Card/2eb4be1c-11f5-4183-bd17-ada3c57c3a39</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А40-19794/2018</t>
+          <t>А56-3007/2021</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>20.01.2021</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО СтройБизнесРесурс</t>
+          <t>ООО "ИНВЕСТ СТРОЙ"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7816678530</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
+          <t>Ассоциация Саморегулируемая организация "Межрегиональное объединение строительных компаний"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>7710479800</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Кузнецов М. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>337501</v>
-[...3 lines deleted...]
-      </c>
+        <v>23299.79</v>
+      </c>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Взыскание неосновательного обогащения из-за блокировки счетов после добровольного погашения долга.</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>15.05.2018</t>
+          <t>29.05.2021</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4df339d0-b542-4149-bc7a-41b0c1c205e6</t>
+          <t>https://kad.arbitr.ru/Card/4324b49b-66fc-46f3-bb14-732f243cf422</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А40-227310/2017</t>
+          <t>А56-13632/2020</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>17.02.2020</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО СК ПРАЙД</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>ООО "ПРОМТЕХСНАБ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7813609909</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>21.05.2018</t>
+          <t>16.04.2020</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64894d9a-d964-41c7-a97f-811526dacb56</t>
+          <t>https://kad.arbitr.ru/Card/30741493-2721-4d32-97ba-16fd8bf860b3</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А56-96905/2017</t>
+          <t>А56-136436/2019</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>21.11.2017</t>
+          <t>27.12.2019</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТехСтрой"</t>
+          <t>ООО "РЕГИОН-СТРОЙ"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>6670364340</t>
+          <t>7805260639</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Межрегиональное объединение строительных компаний"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Шустова Д. Н.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за несвоевременного перечисления взноса в КФ при переходе в другую СРО</t>
+          <t>Признание недействительным решения об исключении из членов Ассоциации СРО «МОСК»</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>26.04.2018</t>
+          <t>16.11.2020</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9761d151-433e-4d31-b0fe-afd0564fe0ec</t>
+          <t>https://kad.arbitr.ru/Card/5bcb6b29-ef6d-4b92-80f9-19ab7b434467</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А56-96095/2017</t>
+          <t>А56-159288/2018</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>20.11.2017</t>
+          <t>18.12.2018</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ-УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ ВО ФРУНЗЕНСКОМ РАЙОНЕ САНКТ-ПЕТЕРБУРГА</t>
+          <t>ООО "СИСТЕМЫ ПОЖАРНОЙ БЕЗОПАСНОСТИ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>7802196135</t>
+          <t>7810042869</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО "Новострой"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>7816326761</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Трощенко Е. И.</t>
-[...2 lines deleted...]
-      <c r="O52" s="2" t="inlineStr"/>
+          <t>Пивцаев Е. И.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="P52" s="2" t="inlineStr"/>
-      <c r="Q52" s="2" t="inlineStr"/>
-      <c r="R52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание 100 000 руб. ошибочно внесенного взноса в компенсационный фонд при переходе из другой СРО</t>
+        </is>
+      </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>09.12.2017</t>
+          <t>30.10.2019</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/76ceb68e-0f74-4300-8a97-9a6977663a08</t>
+          <t>https://kad.arbitr.ru/Card/a4d7620d-e709-4912-8d91-70aef85d005e</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А56-89617/2017</t>
+          <t>А56-42763/2018</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>06.04.2018</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "КС-КОМ"</t>
+          <t>ООО "Эксперт-Строй"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>6324036939</t>
+          <t>5904268628</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>СРО АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>15.06.2018</t>
+          <t>21.01.2020</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/375ba3ce-689a-42f4-8422-5733de505db9</t>
+          <t>https://kad.arbitr.ru/Card/c0db8fe1-ef83-4751-b74f-a1527d211103</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-206565/2017</t>
+          <t>А40-19794/2018</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>02.11.2017</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>ООО СОЮЗСТРОЙСЕРВИС</t>
+          <t>ООО СтройБизнесРесурс</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="n">
-        <v>300000</v>
+        <v>337501</v>
       </c>
       <c r="P54" s="2" t="n">
-        <v>300000</v>
+        <v>337501</v>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>06.03.2018</t>
+          <t>15.05.2018</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc5ffdf8-b030-4a1f-a26a-ac682ff9dd36</t>
+          <t>https://kad.arbitr.ru/Card/4df339d0-b542-4149-bc7a-41b0c1c205e6</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А70-14721/2017</t>
+          <t>А40-227310/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>27.10.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Север-строй"</t>
+          <t>ООО СК ПРАЙД</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>7813460159</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Макаров С. Л.</t>
+          <t>Худобко И. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P55" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд новой СРО и взыскание убытков.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 500000 руб. при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>20.01.2018</t>
+          <t>21.05.2018</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30905793-3b9c-403b-8335-79b10615f713</t>
+          <t>https://kad.arbitr.ru/Card/64894d9a-d964-41c7-a97f-811526dacb56</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А56-76821/2017</t>
+          <t>А56-96905/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>03.10.2017</t>
+          <t>21.11.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "МАСТЕР ГРУПП"</t>
+          <t>ООО "ТехСтрой"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>7810614749</t>
+          <t>6670364340</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация Саморегулируемая организация "Межрегиональное объединение строительных компаний"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...5 lines deleted...]
-      </c>
+          <t>Жбанов В. Б.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным исключения из СРО и обязание прекратить членство при переходе в другую СРО</t>
+          <t>Взыскание убытков из-за несвоевременного перечисления взноса в КФ при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>21.03.2018</t>
+          <t>26.04.2018</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a9ee6315-eb64-4298-a788-6afd2bc38a0e</t>
+          <t>https://kad.arbitr.ru/Card/9761d151-433e-4d31-b0fe-afd0564fe0ec</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-158625/2017</t>
+          <t>А56-96095/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>20.11.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСЭНЕРГОСТРОЙ"</t>
+          <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ-УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ ВО ФРУНЗЕНСКОМ РАЙОНЕ САНКТ-ПЕТЕРБУРГА</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7804511103</t>
+          <t>7802196135</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
+          <t>ООО "Новострой"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>7743089650</t>
+          <t>7816326761</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Трощенко Е. И.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>19.10.2017</t>
+          <t>09.12.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a87c558-653e-4631-bcf3-29a9fcfa13ea</t>
+          <t>https://kad.arbitr.ru/Card/76ceb68e-0f74-4300-8a97-9a6977663a08</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А70-9627/2017</t>
+          <t>А56-89617/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ-ВЕКТОР"</t>
+          <t>ООО "КС-КОМ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7802849507</t>
+          <t>6324036939</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7813204490</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Макаров С. Л.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P58" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при смене членства и взыскание убытков</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>15.06.2018</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4ac9e4f4-c2a8-4892-9eb1-b5f23647ced2</t>
+          <t>https://kad.arbitr.ru/Card/375ba3ce-689a-42f4-8422-5733de505db9</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А70-9628/2017</t>
+          <t>А40-206565/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017</t>
+          <t>02.11.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО СОЮЗСТРОЙСЕРВИС</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7802849850</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Маркова Н. Л.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="P59" s="2" t="n">
-        <v>400000</v>
+        <v>300000</v>
       </c>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Обязание перевести взнос в компенсационный фонд (300 000 руб.) и взыскание убытков (100 000 руб.)</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в связи с переходом в другую организацию</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>25.11.2017</t>
+          <t>06.03.2018</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17262086-0705-4396-b5ac-5efb5308428a</t>
+          <t>https://kad.arbitr.ru/Card/bc5ffdf8-b030-4a1f-a26a-ac682ff9dd36</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А56-47093/2017</t>
+          <t>А70-14721/2017</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>30.06.2017</t>
+          <t>27.10.2017</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКОСТРОЙ"</t>
+          <t>ООО "Север-строй"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>5905286524</t>
+          <t>7813460159</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Макаров С. Л.</t>
         </is>
       </c>
       <c r="O60" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P60" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд новой СРО и взыскание убытков.</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>20.01.2018</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d22540cd-73db-4ccd-b930-84721f32bc23</t>
+          <t>https://kad.arbitr.ru/Card/30905793-3b9c-403b-8335-79b10615f713</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А56-36507/2017</t>
+          <t>А56-76821/2017</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>03.10.2017</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНОЕ МОНТАЖНО-НАЛАДОЧНОЕ ПРЕДПРИЯТИЕ "УРАЛЭЛ""</t>
+          <t>ООО "МАСТЕР ГРУПП"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>6685033774</t>
+          <t>7810614749</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
       <c r="P61" s="2" t="n">
-        <v>300000</v>
+        <v>10000</v>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Признание незаконным исключения из СРО и обязание прекратить членство при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>21.03.2018</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aac6c703-1590-456a-97f8-71ac142d0fd8</t>
+          <t>https://kad.arbitr.ru/Card/a9ee6315-eb64-4298-a788-6afd2bc38a0e</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А56-36492/2017</t>
+          <t>А40-158625/2017</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>26.05.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНАДИС"</t>
+          <t>ООО "ТРАНСЭНЕРГОСТРОЙ"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>1102063509</t>
+          <t>7804511103</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "СОЛИДАРНОСТЬ"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7743089650</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P62" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P62" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд 500 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>23.09.2017</t>
+          <t>19.10.2017</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/48ed3577-4a46-4f67-af5b-7478a276437e</t>
+          <t>https://kad.arbitr.ru/Card/1a87c558-653e-4631-bcf3-29a9fcfa13ea</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А56-33871/2017</t>
+          <t>А70-9627/2017</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>17.05.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПО "ЭНЕРГОРЕКОНСТРУКЦИЯ"</t>
+          <t>ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ-ВЕКТОР"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>6658351513</t>
+          <t>7802849507</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Макаров С. Л.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P63" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации.</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при смене членства и взыскание убытков</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>09.10.2017</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/729c0357-6fc3-41f0-a799-f4a834003bb7</t>
+          <t>https://kad.arbitr.ru/Card/4ac9e4f4-c2a8-4892-9eb1-b5f23647ced2</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А56-28443/2017</t>
+          <t>А70-9628/2017</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>21.07.2017</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕРМИНАЛ"</t>
+          <t>ООО "ТЕПЛОВАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>2308127733</t>
+          <t>7802849850</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7813204490</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Маркова Н. Л.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="P64" s="2" t="n">
-        <v>300000</v>
+        <v>400000</v>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным неперечисления средств компенсационного фонда и взыскание убытков</t>
+          <t>Обязание перевести взнос в компенсационный фонд (300 000 руб.) и взыскание убытков (100 000 руб.)</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>25.11.2017</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83f94e4e-c43d-4bc5-a2e4-09e334cdff31</t>
+          <t>https://kad.arbitr.ru/Card/17262086-0705-4396-b5ac-5efb5308428a</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А56-19467/2017</t>
+          <t>А56-47093/2017</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>30.06.2017</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТ ИНЖИНИРИНГ"</t>
+          <t>ООО "ЭКОСТРОЙ"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>2130022792</t>
+          <t>5905286524</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
-[...3 lines deleted...]
-      <c r="P65" s="2" t="inlineStr"/>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O65" s="2" t="n">
+        <v>1000000</v>
+      </c>
+      <c r="P65" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении истца из состава членов СРО</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ae13c180-c78f-44ea-a1ec-c1fb64cf299d</t>
+          <t>https://kad.arbitr.ru/Card/d22540cd-73db-4ccd-b930-84721f32bc23</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А56-18217/2017</t>
+          <t>А56-36492/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>22.03.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>ООО "КС-КОМ"</t>
+          <t>ООО "ТЕХНАДИС"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>6324036939</t>
+          <t>1102063509</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>77335</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Взыскание судебных расходов на представителя и проезд по делу об оспаривании исключения из СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу.</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>23.01.2018</t>
+          <t>23.09.2017</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/46ad214a-7596-43d5-ab27-823504725f5a</t>
+          <t>https://kad.arbitr.ru/Card/48ed3577-4a46-4f67-af5b-7478a276437e</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А56-17619/2017</t>
+          <t>А56-36507/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>21.03.2017</t>
+          <t>26.05.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖ-СТРОЙ"</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ МОНТАЖНО-НАЛАДОЧНОЕ ПРЕДПРИЯТИЕ "УРАЛЭЛ""</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>2304051699</t>
+          <t>6685033774</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P67" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>15.07.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61766eac-3ccc-4fd8-bb02-13fff0c04b69</t>
+          <t>https://kad.arbitr.ru/Card/aac6c703-1590-456a-97f8-71ac142d0fd8</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А56-16892/2017</t>
+          <t>А56-33871/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>17.03.2017</t>
+          <t>17.05.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЬЮ БИЗНЕС СОЛЮШН"</t>
+          <t>ООО "ПО "ЭНЕРГОРЕКОНСТРУКЦИЯ"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>2308178784</t>
+          <t>6658351513</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Жбанов В. Б.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>29.04.2017</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0815dc00-9b35-498b-b1d3-a5c7f3cf3d66</t>
+          <t>https://kad.arbitr.ru/Card/729c0357-6fc3-41f0-a799-f4a834003bb7</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А56-14623/2017</t>
+          <t>А56-28443/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>10.03.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКВАПРОМСТРОЙ"</t>
+          <t>ООО "ТЕРМИНАЛ"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>6164320770</t>
+          <t>2308127733</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O69" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P69" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в другую СРО и взыскание убытков</t>
+          <t>Признание незаконным неперечисления средств компенсационного фонда и взыскание убытков</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>23.06.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bca23f41-6caa-40d3-9cf5-5964fa9b6aa5</t>
+          <t>https://kad.arbitr.ru/Card/83f94e4e-c43d-4bc5-a2e4-09e334cdff31</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А56-12542/2017</t>
+          <t>А56-19467/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>01.03.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "СПЕЦСТРОЙ"</t>
+          <t>ООО "СТ ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>5907038213</t>
+          <t>2130022792</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr"/>
+      <c r="P70" s="2" t="inlineStr"/>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Несвоевременный перевод взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Признание недействительным решения об исключении истца из состава членов СРО</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>21.05.2017</t>
+          <t>29.11.2017</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63ee54b0-1011-4a1a-be58-21382931b963</t>
+          <t>https://kad.arbitr.ru/Card/ae13c180-c78f-44ea-a1ec-c1fb64cf299d</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А56-11523/2017</t>
+          <t>А56-18217/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>22.03.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬЯНС СТ"</t>
+          <t>ООО "КС-КОМ"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>1655263764</t>
+          <t>6324036939</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Шустова Д. Н.</t>
+          <t>Малышева Е. В.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>300000</v>
-[...1 lines deleted...]
-      <c r="P71" s="2" t="inlineStr"/>
+        <v>77335</v>
+      </c>
+      <c r="P71" s="2" t="n">
+        <v>42335</v>
+      </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд другой СРО при переходе организации.</t>
+          <t>Взыскание судебных расходов на представителя и проезд по делу об оспаривании исключения из СРО</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>23.01.2018</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/116d2bf5-d2d9-4bc0-8e1c-7dcde7251d56</t>
+          <t>https://kad.arbitr.ru/Card/46ad214a-7596-43d5-ab27-823504725f5a</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А56-9789/2017</t>
+          <t>А56-17619/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>16.02.2017</t>
+          <t>21.03.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ-АГРО"</t>
+          <t>ООО "МОНТАЖ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>2342016712</t>
+          <t>2304051699</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P72" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>05.06.2017</t>
+          <t>15.07.2017</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63365bca-6d61-4089-bf73-3d33a32b7e53</t>
+          <t>https://kad.arbitr.ru/Card/61766eac-3ccc-4fd8-bb02-13fff0c04b69</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А56-8266/2017</t>
+          <t>А56-16892/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>10.02.2017</t>
+          <t>17.03.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕФТЕРЕМСТРОЙ"</t>
+          <t>ООО "НЬЮ БИЗНЕС СОЛЮШН"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>6311137785</t>
+          <t>2308178784</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Жбанов В. Б.</t>
         </is>
       </c>
       <c r="O73" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Перечисление 500 000 рублей из средств компенсационного фонда СРО.</t>
+          <t>Перечисление взноса в компфонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>29.04.2017</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7abaf17-03c9-4165-bef8-82e3df43f486</t>
+          <t>https://kad.arbitr.ru/Card/0815dc00-9b35-498b-b1d3-a5c7f3cf3d66</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А56-90634/2016</t>
+          <t>А56-14623/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>26.12.2016</t>
+          <t>10.03.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАЛТИЙСКАЯ ИНЖИНИРИНГОВАЯ КОМПАНИЯ"</t>
+          <t>ООО "АКВАПРОМСТРОЙ"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>3906140683</t>
+          <t>6164320770</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
-        <v>87448.3</v>
+        <v>1000000</v>
       </c>
       <c r="P74" s="2" t="n">
-        <v>87448.3</v>
+        <v>1000000</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Взыскание судебных расходов и госпошлины по делу о признании исключения из СРО незаконным</t>
+          <t>Перечисление взноса в компенсационный фонд в другую СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>25.08.2017</t>
+          <t>23.06.2017</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fb3d283d-9ce8-4f8a-9da3-8b77f31d0211</t>
+          <t>https://kad.arbitr.ru/Card/bca23f41-6caa-40d3-9cf5-5964fa9b6aa5</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А56-82475/2016</t>
+          <t>А56-12542/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>27.11.2016</t>
+          <t>01.03.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "Инжстрой"</t>
+          <t>ООО "УПРАВЛЯЮЩАЯ КОМПАНИЯ "СПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>2311173592</t>
+          <t>5907038213</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Межрегиональное Объединение Строительных Компаний"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Домрачева Е. Н.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>300000</v>
+        <v>425000</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>300000</v>
+        <v>125000</v>
       </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации (ст. 3.3 ФЗ-191)</t>
+          <t>Несвоевременный перевод взноса в компенсационный фонд при переходе в другую СРО.</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>25.04.2017</t>
+          <t>21.05.2017</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/00915230-1f07-431f-a1b9-707b5d487017</t>
+          <t>https://kad.arbitr.ru/Card/63ee54b0-1011-4a1a-be58-21382931b963</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А56-78009/2016</t>
+          <t>А56-11523/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>13.11.2016</t>
+          <t>22.02.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЕГА"</t>
+          <t>ООО "АЛЬЯНС СТ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>2308121562</t>
+          <t>1655263764</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Домрачева Е. Н.</t>
+          <t>Шустова Д. Н.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P76" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P76" s="2" t="inlineStr"/>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по территориальному принципу.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд другой СРО при переходе организации.</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>26.04.2017</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b8779bc3-6bd6-4b3d-820a-083a9859b8a0</t>
+          <t>https://kad.arbitr.ru/Card/116d2bf5-d2d9-4bc0-8e1c-7dcde7251d56</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А56-78004/2016</t>
+          <t>А56-9789/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>13.11.2016</t>
+          <t>16.02.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬПИНА-СЕРВИС"</t>
+          <t>ООО "ЮГ-АГРО"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>2308202010</t>
+          <t>2342016712</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q77" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в размере 300 000 руб. в другую СРО.</t>
+          <t>Неперечисление взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S77" s="2" t="inlineStr">
         <is>
-          <t>29.01.2017</t>
+          <t>05.06.2017</t>
         </is>
       </c>
       <c r="T77" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U77" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/22f66265-3f5d-44ef-b2c6-82151d50cf21</t>
+          <t>https://kad.arbitr.ru/Card/63365bca-6d61-4089-bf73-3d33a32b7e53</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
         <v>77</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>А56-78007/2016</t>
+          <t>А56-8266/2017</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>13.11.2016</t>
+          <t>10.02.2017</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>ООО " КВАТРО- СЕРВИС "</t>
+          <t>ООО "НЕФТЕРЕМСТРОЙ"</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>2312096823</t>
+          <t>6311137785</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>Дашковская С. А.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O78" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P78" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P78" s="2" t="inlineStr"/>
       <c r="Q78" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление 500 000 рублей из средств компенсационного фонда СРО.</t>
         </is>
       </c>
       <c r="S78" s="2" t="inlineStr">
         <is>
-          <t>23.05.2017</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="T78" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U78" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f358132c-d808-46fc-a71f-65fa53b19703</t>
+          <t>https://kad.arbitr.ru/Card/b7abaf17-03c9-4165-bef8-82e3df43f486</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
         <v>78</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>А56-75896/2016</t>
+          <t>А56-90634/2016</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>02.11.2016</t>
+          <t>26.12.2016</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>ООО МОНТАЖ ВОСВ</t>
+          <t>ООО "БАЛТИЙСКАЯ ИНЖИНИРИНГОВАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>2128031630</t>
+          <t>3906140683</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
-[...3 lines deleted...]
-      <c r="P79" s="2" t="inlineStr"/>
+          <t>Васильева Н. А.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>87448.3</v>
+      </c>
+      <c r="P79" s="2" t="n">
+        <v>87448.3</v>
+      </c>
       <c r="Q79" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения внеочередного общего собрания об исключении истца из членов СРО</t>
+          <t>Взыскание судебных расходов и госпошлины по делу о признании исключения из СРО незаконным</t>
         </is>
       </c>
       <c r="S79" s="2" t="inlineStr">
         <is>
-          <t>19.08.2017</t>
+          <t>25.08.2017</t>
         </is>
       </c>
       <c r="T79" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U79" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0beb674d-a346-4acd-8f4f-2cca6d138e19</t>
+          <t>https://kad.arbitr.ru/Card/fb3d283d-9ce8-4f8a-9da3-8b77f31d0211</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
         <v>79</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>А19-11107/2015</t>
+          <t>А56-82475/2016</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>09.07.2015</t>
+          <t>27.11.2016</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фоампласт"</t>
+          <t>ООО "Инжстрой"</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>3810005468</t>
+          <t>2311173592</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительно-Монтажная Компания"</t>
-[...2 lines deleted...]
-      <c r="L80" s="2" t="inlineStr"/>
+          <t>Ассоциация Саморегулируемая организация "Межрегиональное Объединение Строительных Компаний"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>7813204490</t>
+        </is>
+      </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>Липатова Ю. В.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O80" s="2" t="n">
-        <v>171239.45</v>
+        <v>300000</v>
       </c>
       <c r="P80" s="2" t="n">
-        <v>163072</v>
+        <v>300000</v>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договору строительного подряда и неустойки за просрочку оплаты работ</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации (ст. 3.3 ФЗ-191)</t>
         </is>
       </c>
       <c r="S80" s="2" t="inlineStr">
         <is>
-          <t>02.12.2017</t>
+          <t>25.04.2017</t>
         </is>
       </c>
       <c r="T80" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U80" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/28a87100-7532-403e-bcd5-8d8719ecf824</t>
+          <t>https://kad.arbitr.ru/Card/00915230-1f07-431f-a1b9-707b5d487017</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
         <v>80</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
+          <t>А56-78009/2016</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2016</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВЕГА"</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>2308121562</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>7813204490</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Домрачева Е. Н.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P81" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R81" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по территориальному принципу.</t>
+        </is>
+      </c>
+      <c r="S81" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2017</t>
+        </is>
+      </c>
+      <c r="T81" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U81" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b8779bc3-6bd6-4b3d-820a-083a9859b8a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
+        <is>
+          <t>А56-78004/2016</t>
+        </is>
+      </c>
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2016</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АЛЬПИНА-СЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>2308202010</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>7813204490</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N82" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O82" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R82" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить средства компенсационного фонда в размере 300 000 руб. в другую СРО.</t>
+        </is>
+      </c>
+      <c r="S82" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2017</t>
+        </is>
+      </c>
+      <c r="T82" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U82" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/22f66265-3f5d-44ef-b2c6-82151d50cf21</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
+        <is>
+          <t>А56-78007/2016</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2016</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr">
+        <is>
+          <t>ООО " КВАТРО- СЕРВИС "</t>
+        </is>
+      </c>
+      <c r="I83" s="2" t="inlineStr">
+        <is>
+          <t>2312096823</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K83" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+        </is>
+      </c>
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>7813204490</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N83" s="2" t="inlineStr">
+        <is>
+          <t>Дашковская С. А.</t>
+        </is>
+      </c>
+      <c r="O83" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P83" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q83" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R83" s="2" t="inlineStr">
+        <is>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S83" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2017</t>
+        </is>
+      </c>
+      <c r="T83" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U83" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f358132c-d808-46fc-a71f-65fa53b19703</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
+        <is>
+          <t>А56-75896/2016</t>
+        </is>
+      </c>
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>02.11.2016</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="inlineStr">
+        <is>
+          <t>ООО МОНТАЖ ВОСВ</t>
+        </is>
+      </c>
+      <c r="I84" s="2" t="inlineStr">
+        <is>
+          <t>2128031630</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ МЕЖРЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ КОМПАНИЙ</t>
+        </is>
+      </c>
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>7813204490</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N84" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O84" s="2" t="inlineStr"/>
+      <c r="P84" s="2" t="inlineStr"/>
+      <c r="Q84" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R84" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения внеочередного общего собрания об исключении истца из членов СРО</t>
+        </is>
+      </c>
+      <c r="S84" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2017</t>
+        </is>
+      </c>
+      <c r="T84" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U84" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0beb674d-a346-4acd-8f4f-2cca6d138e19</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
+        <is>
+          <t>А19-11107/2015</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>09.07.2015</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G85" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Фоампласт"</t>
+        </is>
+      </c>
+      <c r="I85" s="2" t="inlineStr">
+        <is>
+          <t>3810005468</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K85" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строительно-Монтажная Компания"</t>
+        </is>
+      </c>
+      <c r="L85" s="2" t="inlineStr"/>
+      <c r="M85" s="2" t="inlineStr">
+        <is>
+          <t>АС Иркутской области</t>
+        </is>
+      </c>
+      <c r="N85" s="2" t="inlineStr">
+        <is>
+          <t>Липатова Ю. В.</t>
+        </is>
+      </c>
+      <c r="O85" s="2" t="n">
+        <v>171239.45</v>
+      </c>
+      <c r="P85" s="2" t="n">
+        <v>163072</v>
+      </c>
+      <c r="Q85" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R85" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности по договору строительного подряда и неустойки за просрочку оплаты работ</t>
+        </is>
+      </c>
+      <c r="S85" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2017</t>
+        </is>
+      </c>
+      <c r="T85" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U85" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/28a87100-7532-403e-bcd5-8d8719ecf824</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
+        <is>
           <t>А79-7754/2012</t>
         </is>
       </c>
-      <c r="C81" s="2" t="inlineStr">
+      <c r="C86" s="2" t="inlineStr">
         <is>
           <t>30.05.2012</t>
         </is>
       </c>
-      <c r="D81" s="2" t="inlineStr">
+      <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E81" s="2" t="inlineStr">
+      <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F81" s="2" t="inlineStr">
+      <c r="F86" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G81" s="2" t="inlineStr">
+      <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H81" s="2" t="inlineStr">
+      <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Некоммерческое партнерство "Первое объединение строителей Чувашии"</t>
         </is>
       </c>
-      <c r="I81" s="2" t="inlineStr">
+      <c r="I86" s="2" t="inlineStr">
         <is>
           <t>2130061375</t>
         </is>
       </c>
-      <c r="J81" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K81" s="2" t="inlineStr">
+      <c r="J86" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K86" s="2" t="inlineStr">
         <is>
           <t>Саморегулируемая организация Некоммерческое партнерство "Межрегиональное объединение строительных компаний"</t>
         </is>
       </c>
-      <c r="L81" s="2" t="inlineStr">
+      <c r="L86" s="2" t="inlineStr">
         <is>
           <t>7813204490</t>
         </is>
       </c>
-      <c r="M81" s="2" t="inlineStr">
+      <c r="M86" s="2" t="inlineStr">
         <is>
           <t>АС Чувашской Республики</t>
         </is>
       </c>
-      <c r="N81" s="2" t="inlineStr">
+      <c r="N86" s="2" t="inlineStr">
         <is>
           <t>Ерукова Г. М.</t>
         </is>
       </c>
-      <c r="O81" s="2" t="n">
+      <c r="O86" s="2" t="n">
         <v>9634</v>
       </c>
-      <c r="P81" s="2" t="n">
+      <c r="P86" s="2" t="n">
         <v>9224.860000000001</v>
       </c>
-      <c r="Q81" s="2" t="inlineStr">
+      <c r="Q86" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
-      <c r="R81" s="2" t="inlineStr">
+      <c r="R86" s="2" t="inlineStr">
         <is>
           <t>Взыскание процентов по ст. 395 ГК РФ за просрочку исполнения судебного акта по делу А79-6942/2011.</t>
         </is>
       </c>
-      <c r="S81" s="2" t="inlineStr">
+      <c r="S86" s="2" t="inlineStr">
         <is>
           <t>11.09.2012</t>
         </is>
       </c>
-      <c r="T81" s="2" t="inlineStr">
+      <c r="T86" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U81" s="3" t="inlineStr">
+      <c r="U86" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3851c4a9-41db-44ea-9336-ff70ab6e1847</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -8452,44 +8905,49 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U82" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U83" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U84" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U85" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U86" r:id="rId85"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>