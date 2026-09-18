--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -666,51 +666,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Ларионова Н. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств по иску Фонда капитального ремонта</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/fdc18cfe-ea48-40bc-b39e-c5de185efd1c</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А56-98084/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>06.10.2025</t>
@@ -866,51 +866,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Халимбекова А. М.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>4895973.14</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Обязание устранить дефекты капремонта фасадов и взыскание неустойки за просрочку их устранения</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>10.03.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/15db4ea4-31b3-47b4-aa85-d7dbe27dbf52</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А56-58275/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>25.06.2025</t>
@@ -1155,51 +1155,51 @@
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>Савина Е. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>1441580.38</v>
       </c>
       <c r="P7" s="2" t="n">
         <v>1441580.38</v>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за некачественный капремонт, выполненный ликвидированным членом</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>27.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/7b359dff-7c35-45ac-abca-19c1645ba60c</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>А50-7286/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>07.04.2025</t>
@@ -1254,51 +1254,51 @@
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>Султанова Ю. Т.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
         <v>52972458.16</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по муниципальному контракту</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>02.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/3ec104fa-f1e1-411d-84d5-7a48374f724a</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А56-99400/2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>08.10.2024</t>