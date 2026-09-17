--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -658,51 +658,51 @@
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ВЫСОТНЫЙ СТРОИТЕЛЬНЫЙ КОМПЛЕКС"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7810332279</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Михайлов П. Л.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/9c7d44d2-4474-4c2d-96cb-67d92eb24b34</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А56-50911/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>07.05.2026</t>
@@ -846,51 +846,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>2243945.85</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Взыскание убытков солидарно в субсидиарном порядке</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>16.04.2026</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/12c985c2-e08b-4b23-bbcd-bba97a3a7da3</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-239165/2018</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>09.10.2018</t>