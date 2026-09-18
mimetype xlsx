--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4be50997-3d29-4882-a7f3-58b115cdd694" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/826f167a-d531-4f6c-8406-11972042b4cd" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bb1b0b2-9914-4b00-98b3-775ae09069ec" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6e5c3b1-128b-49f0-91f7-25f8f6b84b89" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79082178-0466-4dbb-91ab-69b53160e2af" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/075e53e7-a78c-419f-bbf2-b7e79cc2c135" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1f49579-af15-47d4-87bb-ce5a20034675" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63f11420-6b8e-4022-8455-20c2c18e36f4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59808719-3d6c-49c7-a1c6-ece16907c626" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87b744dc-e708-45d4-a642-fc036fa7c002" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66a475ca-e1ee-4c66-be6c-fa3664862d18" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93157db3-285c-4f1c-bc58-d94f20961696" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81dd469e-0c61-489b-b3a6-3e45868fde7c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b301e9f-70de-4038-8093-ddbd8762b3e7" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70bd04c9-bcba-4ad7-bacf-15c100d8d675" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/667af33d-8f1b-4f2b-8fe4-cb775e520eda" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca17a5f4-00c3-4df0-b699-5becb920331f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/653f447a-ae9e-476a-8704-b30b8d4a077f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6792e7a7-0cac-4fe7-873e-e0a3b963f4b8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14513207-a021-45fe-8654-7ee4ddefc5e3" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35b6ef9d-acf7-49a1-ac95-7db5616adcd0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e82823b-576b-4c6b-9c76-c6e3b78c2ddd" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6056c8d-eb2d-43d7-9028-625985fad64c" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4fdad4f-a15c-49f8-ba65-c5006ba6afdb" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eac3ae3d-7b5c-4ab8-ba60-fe073074966b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63dc440f-cda1-469e-8d46-4aab396331d2" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3176973a-a0c7-4318-a2a8-c5cedbeca3dc" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17814354-112c-40b4-bf4b-9b65f64879c5" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/276b451b-bffd-4af1-aea6-42995da04faa" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc59336f-3219-4945-b12b-3ad60eea3667" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4887719-ec65-4a70-b273-c90f4086b3dc" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a701bf2c-f1ef-44ec-bd1f-380f7b826277" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df269a80-00b8-40bf-9ee7-e5321598c479" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2121d8b-1746-49f8-91d8-f6c5059f57b8" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b548bd8-534e-41c7-97ee-89c1bca64582" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd8a5e9b-5f5c-4ca2-8bba-b85a60ebf0c3" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ce7cd68-2c29-4e7f-80e4-2d04991aed48" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9737aaf-51d4-4f59-a5e2-c50743f8b1fa" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20d27417-7eb5-4d18-b959-daa73e3dbc35" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5f6dc05-e847-4f91-90ef-e05ffba1faad" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9549eb26-4247-4f2a-bbe3-0a81ef7fd1b2" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/936a8a03-52d6-4faf-bc43-5ec12df9b4bc" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88b2e6ab-7638-42f4-a11d-f0dfef4c03ed" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1743aced-cf5f-494e-bc85-344c8a313d78" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcaf9cda-82a1-41f3-b423-5f7f2d4bd10f" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99dee99d-8aab-4e9e-8f5c-a0d87d63fef6" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8b0f77d-dc55-4986-bff9-38414a60b22f" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7837000-a5c9-4842-923f-d8d6925cdd4d" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/385760af-b21f-4975-98a8-73af87074660" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08d36f15-f476-4877-a4a3-4953e2576626" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f975053-0f85-44b2-9925-10b600e0bf40" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a4d4666-8824-4dd4-b88d-8a18f681cf94" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/945f9c5b-1cd6-4411-90eb-ae20c48fcaf5" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3aaf84b-bc8b-46d1-930f-c6bf4332554f" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e770871c-5e9e-44ba-9824-8266e7458692" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d96fd9e1-adb7-4ac7-af54-7bb350309752" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03908fe4-d7ed-45a1-9f39-05f2c0526ade" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94a93c09-4028-4987-8868-61f7e6c871bf" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0281f90-123f-4655-ab9a-1c29f3263d0a" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e38f26aa-6ded-4a1c-821b-45a9052f95bf" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93ec0fc7-3d09-4b3c-9041-6fce54d231be" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d03c066-c675-443c-a8d3-27e4888bc5a1" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b86a1a1-c63e-48a4-b3e2-72ae900b51e4" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd7c3dc0-b8d6-48a6-a32b-18f191e21f63" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ce0743a-9bc1-48ca-9099-dd22c1b57f84" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c870def-5e30-42e7-95e2-ba4df64d80a9" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d6a9af-0c5a-45fc-a2e5-8fbd81936a37" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3990908-923b-479a-b499-22f12ff73ae7" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca83b192-fe31-4b92-91cc-ff8993c01584" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd960958-9200-47c3-b9ce-b8240152e191" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0f7f9ef-b040-4940-91e9-31d062957e77" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63809bee-ead8-4758-bc11-db3e1dcba3a1" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79b494a2-7d03-4ec8-b782-8ee961726c4b" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61a9e1f1-295d-4cd3-84ec-15f47622cf1c" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa36f98f-6e51-4099-9a16-86f45549c042" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e942cf82-c43e-45fa-a510-9f6b09803511" TargetMode="External" Id="rId76" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/177ff230-1208-412e-b881-e53bf053a5b0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4be50997-3d29-4882-a7f3-58b115cdd694" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a321bce-ef8f-4348-9abd-4e7394027b36" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/826f167a-d531-4f6c-8406-11972042b4cd" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4bb1b0b2-9914-4b00-98b3-775ae09069ec" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6e5c3b1-128b-49f0-91f7-25f8f6b84b89" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1d3c014d-b949-4aac-8108-fd4a3a8e11cf" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79082178-0466-4dbb-91ab-69b53160e2af" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d1f49579-af15-47d4-87bb-ce5a20034675" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/075e53e7-a78c-419f-bbf2-b7e79cc2c135" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63f11420-6b8e-4022-8455-20c2c18e36f4" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/59808719-3d6c-49c7-a1c6-ece16907c626" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/87b744dc-e708-45d4-a642-fc036fa7c002" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/66a475ca-e1ee-4c66-be6c-fa3664862d18" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93157db3-285c-4f1c-bc58-d94f20961696" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81dd469e-0c61-489b-b3a6-3e45868fde7c" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b301e9f-70de-4038-8093-ddbd8762b3e7" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/667af33d-8f1b-4f2b-8fe4-cb775e520eda" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/70bd04c9-bcba-4ad7-bacf-15c100d8d675" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca17a5f4-00c3-4df0-b699-5becb920331f" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/653f447a-ae9e-476a-8704-b30b8d4a077f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6792e7a7-0cac-4fe7-873e-e0a3b963f4b8" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/14513207-a021-45fe-8654-7ee4ddefc5e3" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/35b6ef9d-acf7-49a1-ac95-7db5616adcd0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e82823b-576b-4c6b-9c76-c6e3b78c2ddd" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6056c8d-eb2d-43d7-9028-625985fad64c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d4fdad4f-a15c-49f8-ba65-c5006ba6afdb" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fe45f7dd-9d03-42bb-8cc6-44c3b8d73e52" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/eac3ae3d-7b5c-4ab8-ba60-fe073074966b" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63dc440f-cda1-469e-8d46-4aab396331d2" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3176973a-a0c7-4318-a2a8-c5cedbeca3dc" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17814354-112c-40b4-bf4b-9b65f64879c5" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/276b451b-bffd-4af1-aea6-42995da04faa" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cc59336f-3219-4945-b12b-3ad60eea3667" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f4887719-ec65-4a70-b273-c90f4086b3dc" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a701bf2c-f1ef-44ec-bd1f-380f7b826277" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/df269a80-00b8-40bf-9ee7-e5321598c479" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2121d8b-1746-49f8-91d8-f6c5059f57b8" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b548bd8-534e-41c7-97ee-89c1bca64582" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd8a5e9b-5f5c-4ca2-8bba-b85a60ebf0c3" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ce7cd68-2c29-4e7f-80e4-2d04991aed48" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9737aaf-51d4-4f59-a5e2-c50743f8b1fa" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20d27417-7eb5-4d18-b959-daa73e3dbc35" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5f6dc05-e847-4f91-90ef-e05ffba1faad" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9549eb26-4247-4f2a-bbe3-0a81ef7fd1b2" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88b2e6ab-7638-42f4-a11d-f0dfef4c03ed" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/936a8a03-52d6-4faf-bc43-5ec12df9b4bc" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1743aced-cf5f-494e-bc85-344c8a313d78" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcaf9cda-82a1-41f3-b423-5f7f2d4bd10f" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/99dee99d-8aab-4e9e-8f5c-a0d87d63fef6" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8b0f77d-dc55-4986-bff9-38414a60b22f" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7837000-a5c9-4842-923f-d8d6925cdd4d" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/385760af-b21f-4975-98a8-73af87074660" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08d36f15-f476-4877-a4a3-4953e2576626" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8f975053-0f85-44b2-9925-10b600e0bf40" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a4d4666-8824-4dd4-b88d-8a18f681cf94" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/945f9c5b-1cd6-4411-90eb-ae20c48fcaf5" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d3aaf84b-bc8b-46d1-930f-c6bf4332554f" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e770871c-5e9e-44ba-9824-8266e7458692" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d96fd9e1-adb7-4ac7-af54-7bb350309752" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/03908fe4-d7ed-45a1-9f39-05f2c0526ade" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/94a93c09-4028-4987-8868-61f7e6c871bf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f0281f90-123f-4655-ab9a-1c29f3263d0a" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e38f26aa-6ded-4a1c-821b-45a9052f95bf" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93ec0fc7-3d09-4b3c-9041-6fce54d231be" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d03c066-c675-443c-a8d3-27e4888bc5a1" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3b86a1a1-c63e-48a4-b3e2-72ae900b51e4" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd7c3dc0-b8d6-48a6-a32b-18f191e21f63" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ce0743a-9bc1-48ca-9099-dd22c1b57f84" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c870def-5e30-42e7-95e2-ba4df64d80a9" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/16d6a9af-0c5a-45fc-a2e5-8fbd81936a37" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3990908-923b-479a-b499-22f12ff73ae7" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca83b192-fe31-4b92-91cc-ff8993c01584" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd960958-9200-47c3-b9ce-b8240152e191" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0f7f9ef-b040-4940-91e9-31d062957e77" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/63809bee-ead8-4758-bc11-db3e1dcba3a1" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61a9e1f1-295d-4cd3-84ec-15f47622cf1c" TargetMode="External" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/79b494a2-7d03-4ec8-b782-8ee961726c4b" TargetMode="External" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa36f98f-6e51-4099-9a16-86f45549c042" TargetMode="External" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e942cf82-c43e-45fa-a510-9f6b09803511" TargetMode="External" Id="rId80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U77"/>
+  <dimension ref="A1:U81"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,145 +589,145 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А19-15962/2026</t>
+          <t>А19-23166/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>18.06.2026</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>3808233587</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО "Луч-Байкал"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3812060986</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Кириченко С. И.</t>
+          <t>Орлов Р. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>11.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4be50997-3d29-4882-a7f3-58b115cdd694</t>
+          <t>https://kad.arbitr.ru/Card/177ff230-1208-412e-b881-e53bf053a5b0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А19-15259/2026</t>
+          <t>А19-15962/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>18.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
@@ -738,2551 +738,2513 @@
           <t>3808233587</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Хромцова Н. В.</t>
+          <t>Кириченко С. И.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/826f167a-d531-4f6c-8406-11972042b4cd</t>
+          <t>https://kad.arbitr.ru/Card/4be50997-3d29-4882-a7f3-58b115cdd694</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А19-14512/2026</t>
+          <t>А41-62033/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>02.06.2026</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Братского МОСП РФ по Иркутской области УФССП РФ по ИО Костин Сергей Викторович</t>
+          <t>АО АВТОБЫТДОР</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>3811085917</t>
+          <t>5018196032</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ангара"</t>
+          <t>ООО ТЕХНОЛОГИИ БЕЗОПАСНОСТИ СТРОЙ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>3805727813</t>
+          <t>7733452346</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Пущина Т. Н.</t>
+          <t>Тарасенко А. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>05.09.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4bb1b0b2-9914-4b00-98b3-775ae09069ec</t>
+          <t>https://kad.arbitr.ru/Card/3a321bce-ef8f-4348-9abd-4e7394027b36</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-155988/2026</t>
+          <t>А19-15259/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>01.06.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ КУЛЬТУРЫ ОМСКОЙ ОБЛАСТИ "ОМСКИЙ ОБЛАСТНОЙ ТЕАТР ЮНЫХ ЗРИТЕЛЕЙ ИМЕНИ ХХ-ЛЕТИЯ ЛЕНИНСКОГО КОМСОМОЛА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5504008600</t>
+          <t>3808233587</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ПАО АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "МЕТАЛЛУРГИЧЕСКИЙ ИНВЕСТИЦИОННЫЙ БАНК"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7709138570</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Кравчик О. А.</t>
+          <t>Хромцова Н. В.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f6e5c3b1-128b-49f0-91f7-25f8f6b84b89</t>
+          <t>https://kad.arbitr.ru/Card/826f167a-d531-4f6c-8406-11972042b4cd</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А19-13094/2026</t>
+          <t>А19-14512/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>20.05.2026</t>
+          <t>02.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>"Улан-Удэстройзаказчик"</t>
+          <t>Судебный пристав-исполнитель Братского МОСП РФ по Иркутской области УФССП РФ по ИО Костин Сергей Викторович</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>0323339440</t>
+          <t>3811085917</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО "Ангара"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3805727813</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Слимакова О. Е.</t>
+          <t>Пущина Т. Н.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79082178-0466-4dbb-91ab-69b53160e2af</t>
+          <t>https://kad.arbitr.ru/Card/4bb1b0b2-9914-4b00-98b3-775ae09069ec</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А19-12509/2026</t>
+          <t>А40-155988/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>01.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
+          <t>БЮДЖЕТНОЕ УЧРЕЖДЕНИЕ КУЛЬТУРЫ ОМСКОЙ ОБЛАСТИ "ОМСКИЙ ОБЛАСТНОЙ ТЕАТР ЮНЫХ ЗРИТЕЛЕЙ ИМЕНИ ХХ-ЛЕТИЯ ЛЕНИНСКОГО КОМСОМОЛА"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>3808233587</t>
+          <t>5504008600</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ПАО АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "МЕТАЛЛУРГИЧЕСКИЙ ИНВЕСТИЦИОННЫЙ БАНК"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>7709138570</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Кириченко С. И.</t>
+          <t>Кравчик О. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>21.05.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/075e53e7-a78c-419f-bbf2-b7e79cc2c135</t>
+          <t>https://kad.arbitr.ru/Card/f6e5c3b1-128b-49f0-91f7-25f8f6b84b89</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А19-12510/2026</t>
+          <t>А40-153105/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>13.05.2026</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
+          <t>АО "СВЯЗЬ ОБЪЕКТОВ ТРАНСПОРТА И ДОБЫЧИ НЕФТИ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>3808233587</t>
+          <t>7723011906</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>Николаев Александр Андреевич</t>
+          <t>ООО "БАЙКАЛ ТРЕЙД ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>380897087402</t>
+          <t>3805733091</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Хромцова Н. В.</t>
+          <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>27.05.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d1f49579-af15-47d4-87bb-ce5a20034675</t>
+          <t>https://kad.arbitr.ru/Card/1d3c014d-b949-4aac-8108-fd4a3a8e11cf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А10-2637/2026</t>
+          <t>А19-13094/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>29.04.2026</t>
+          <t>20.05.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>УЛАН-УДЭСТРОЙЗАКАЗЧИК</t>
+          <t>"Улан-Удэстройзаказчик"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>0323339440</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ДОРСТРОЙ</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Борисова Ю. А.</t>
+          <t>Слимакова О. Е.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>19.05.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63f11420-6b8e-4022-8455-20c2c18e36f4</t>
+          <t>https://kad.arbitr.ru/Card/79082178-0466-4dbb-91ab-69b53160e2af</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А19-10464/2026</t>
+          <t>А19-12510/2026</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>13.05.2026</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>"Улан-Удэстройзаказчик"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>0323339440</t>
+          <t>3808233587</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>Николаев Александр Андреевич</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>380897087402</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Богданов А. И.</t>
+          <t>Хромцова Н. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/59808719-3d6c-49c7-a1c6-ece16907c626</t>
+          <t>https://kad.arbitr.ru/Card/d1f49579-af15-47d4-87bb-ce5a20034675</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А10-472/2026</t>
+          <t>А19-12509/2026</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>13.05.2026</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ "ОБЪЕДИНЕННАЯ ДИРЕКЦИЯ БАРГУЗИНСКОГО ГОСУДАРСТВЕННОГО ПРИРОДНОГО БИОСФЕРНОГО ЗАПОВЕДНИКА И ЗАБАЙКАЛЬСКОГО НАЦИОНАЛЬНОГО ПАРКА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ИРКУТСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>0301200525</t>
+          <t>3808233587</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОРГОВЫЙ ДОМ БАЙКАЛЬСКИЕ ЖБИ</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>0323368916</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
+          <t>Кириченко С. И.</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr"/>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>18.06.2026</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/87b744dc-e708-45d4-a642-fc036fa7c002</t>
+          <t>https://kad.arbitr.ru/Card/075e53e7-a78c-419f-bbf2-b7e79cc2c135</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А19-30836/2025</t>
+          <t>А10-2637/2026</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>29.04.2026</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Федеральная налоговая служба России</t>
+          <t>УЛАН-УДЭСТРОЙЗАКАЗЧИК</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7707329152</t>
+          <t>0323339440</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ФОРТУНА"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ДОРСТРОЙ</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>0326477649</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Ченских Н. А.</t>
+          <t>Борисова Ю. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>19.05.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/66a475ca-e1ee-4c66-be6c-fa3664862d18</t>
+          <t>https://kad.arbitr.ru/Card/63f11420-6b8e-4022-8455-20c2c18e36f4</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А19-30145/2025</t>
+          <t>А19-10464/2026</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>11.12.2025</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
+          <t>"Улан-Удэстройзаказчик"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>3814012970</t>
+          <t>0323339440</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЦЕНТР-ИРКУТСК"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>3811122894</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Никитина И. К.</t>
+          <t>Богданов А. И.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>05.06.2026</t>
+          <t>25.04.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93157db3-285c-4f1c-bc58-d94f20961696</t>
+          <t>https://kad.arbitr.ru/Card/59808719-3d6c-49c7-a1c6-ece16907c626</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А19-27333/2025</t>
+          <t>А10-472/2026</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>13.11.2025</t>
+          <t>04.02.2026</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "СДС-Строй"</t>
+          <t>ФГБУ "ОБЪЕДИНЕННАЯ ДИРЕКЦИЯ БАРГУЗИНСКОГО ГОСУДАРСТВЕННОГО ПРИРОДНОГО БИОСФЕРНОГО ЗАПОВЕДНИКА И ЗАБАЙКАЛЬСКОГО НАЦИОНАЛЬНОГО ПАРКА"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>4205109101</t>
+          <t>0301200525</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКОЕ ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ"</t>
+          <t>ООО ТОРГОВЫЙ ДОМ БАЙКАЛЬСКИЕ ЖБИ</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7839017696</t>
+          <t>0323368916</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Зырянова А. Э.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Богданова А. В.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/81dd469e-0c61-489b-b3a6-3e45868fde7c</t>
+          <t>https://kad.arbitr.ru/Card/87b744dc-e708-45d4-a642-fc036fa7c002</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-296164/2025</t>
+          <t>А19-30836/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>18.12.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
+          <t>Федеральная налоговая служба России</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>3814012970</t>
+          <t>7707329152</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>АО "РОССИЙСКИЙ БАНК ПОДДЕРЖКИ МАЛОГО И СРЕДНЕГО ПРЕДПРИНИМАТЕЛЬСТВА"</t>
+          <t>ООО "ФОРТУНА"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7703213534</t>
+          <t>0326477649</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Терехов А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ченских Н. А.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным отказа в выплате по независимой гарантии и взыскание задолженности</t>
+          <t>Признание ООО «Фортуна» несостоятельным (банкротом) и вступление кредитора в дело о банкротстве</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>03.04.2026</t>
+          <t>17.09.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9b301e9f-70de-4038-8093-ddbd8762b3e7</t>
+          <t>https://kad.arbitr.ru/Card/66a475ca-e1ee-4c66-be6c-fa3664862d18</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А19-25864/2025</t>
+          <t>А19-30145/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>11.12.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТРАНСНЕФТЬ - ВОСТОК"</t>
+          <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>3801079671</t>
+          <t>3814012970</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО "СТРОЙЦЕНТР-ИРКУТСК"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3811122894</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кириченко С. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Никитина И. К.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>05.06.2026</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/70bd04c9-bcba-4ad7-bacf-15c100d8d675</t>
+          <t>https://kad.arbitr.ru/Card/93157db3-285c-4f1c-bc58-d94f20961696</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А40-296181/2025</t>
+          <t>А19-27333/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>29.10.2025</t>
+          <t>13.11.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
+          <t>ООО "СДС-Строй"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>3814012970</t>
+          <t>4205109101</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ПАО АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "МЕТАЛЛУРГИЧЕСКИЙ ИНВЕСТИЦИОННЫЙ БАНК"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "БАЛТИЙСКОЕ ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7709138570</t>
+          <t>7839017696</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Тевелева Н. П.</t>
+          <t>Зырянова А. Э.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>171891247.92</v>
+        <v>1409592</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 171 891 247,92 руб. и признание незаконным отказа</t>
+          <t>Взыскание денежных средств с СРО как с соответчика</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>19.02.2026</t>
+          <t>09.06.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/667af33d-8f1b-4f2b-8fe4-cb775e520eda</t>
+          <t>https://kad.arbitr.ru/Card/81dd469e-0c61-489b-b3a6-3e45868fde7c</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А19-24310/2025</t>
+          <t>А40-296164/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>13.10.2025</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЦЕНТР-ИРКУТСК"</t>
+          <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3811122894</t>
+          <t>3814012970</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
+          <t>АО "РОССИЙСКИЙ БАНК ПОДДЕРЖКИ МАЛОГО И СРЕДНЕГО ПРЕДПРИНИМАТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>3814012970</t>
+          <t>7703213534</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Зырянова А. Э.</t>
-[...2 lines deleted...]
-      <c r="O18" s="2" t="inlineStr"/>
+          <t>Терехов А. А.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="n">
+        <v>137405926.48</v>
+      </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Признание работ по трем муниципальным контрактам выполненными и принятыми заказчиком</t>
+          <t>Признание незаконным отказа в выплате по независимой гарантии и взыскание задолженности</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>05.05.2026</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca17a5f4-00c3-4df0-b699-5becb920331f</t>
+          <t>https://kad.arbitr.ru/Card/9b301e9f-70de-4038-8093-ddbd8762b3e7</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А19-21334/2025</t>
+          <t>А40-296181/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>10.09.2025</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>3814012970</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙЦЕНТР-ИРКУТСК"</t>
+          <t>ПАО АКЦИОНЕРНЫЙ КОММЕРЧЕСКИЙ БАНК "МЕТАЛЛУРГИЧЕСКИЙ ИНВЕСТИЦИОННЫЙ БАНК"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>3811122894</t>
+          <t>7709138570</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Кириченко С. И.</t>
+          <t>Тевелева Н. П.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>72798446.11</v>
+        <v>171891247.92</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств по муниципальному контракту</t>
+          <t>Взыскание 171 891 247,92 руб. и признание незаконным отказа</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>19.02.2026</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/653f447a-ae9e-476a-8704-b30b8d4a077f</t>
+          <t>https://kad.arbitr.ru/Card/667af33d-8f1b-4f2b-8fe4-cb775e520eda</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А19-16990/2025</t>
+          <t>А19-25864/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025</t>
+          <t>29.10.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фабрика окон и дверей"</t>
+          <t>ООО "ТРАНСНЕФТЬ - ВОСТОК"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>3827015947</t>
+          <t>3801079671</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Макарова Н. А.</t>
-[...2 lines deleted...]
-      <c r="O20" s="2" t="inlineStr"/>
+          <t>Кириченко С. И.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>882024</v>
+      </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения дисциплинарной комиссии СРО от 26.06.2025</t>
+          <t>Взыскание ущерба в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>26.11.2025</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6792e7a7-0cac-4fe7-873e-e0a3b963f4b8</t>
+          <t>https://kad.arbitr.ru/Card/70bd04c9-bcba-4ad7-bacf-15c100d8d675</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А19-14970/2025</t>
+          <t>А19-24310/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>01.07.2025</t>
+          <t>13.10.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОЙЦЕНТР-ИРКУТСК"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>3811122894</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>3814012970</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Никитина И. К.</t>
+          <t>Зырянова А. Э.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
-      <c r="Q21" s="2" t="inlineStr"/>
-      <c r="R21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr">
+        <is>
+          <t>Признание работ по трем муниципальным контрактам выполненными и принятыми заказчиком</t>
+        </is>
+      </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>03.06.2026</t>
+          <t>19.06.2026</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/14513207-a021-45fe-8654-7ee4ddefc5e3</t>
+          <t>https://kad.arbitr.ru/Card/ca17a5f4-00c3-4df0-b699-5becb920331f</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А19-10626/2025</t>
+          <t>А19-21334/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>13.05.2025</t>
+          <t>10.09.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия"</t>
+          <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>3814012970</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО "СТРОЙЦЕНТР-ИРКУТСК"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3811122894</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>4 арбитражный апелляционный суд</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Ниникина В. С.</t>
+          <t>Кириченко С. И.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>378148.8</v>
-[...3 lines deleted...]
-      </c>
+        <v>72798446.11</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>22.06.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/35b6ef9d-acf7-49a1-ac95-7db5616adcd0</t>
+          <t>https://kad.arbitr.ru/Card/653f447a-ae9e-476a-8704-b30b8d4a077f</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А19-6369/2025</t>
+          <t>А19-16990/2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>24.03.2025</t>
+          <t>25.07.2025</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Иркутской области</t>
+          <t>ООО "Фабрика окон и дверей"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>3808233587</t>
+          <t>3827015947</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Профи"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>3810059706</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Хромцова Н. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Макарова Н. А.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за некачественного капремонта, повлекшего затопление квартиры</t>
+          <t>Оспаривание решения дисциплинарной комиссии СРО от 26.06.2025</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>26.11.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9e82823b-576b-4c6b-9c76-c6e3b78c2ddd</t>
+          <t>https://kad.arbitr.ru/Card/6792e7a7-0cac-4fe7-873e-e0a3b963f4b8</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А19-4285/2025</t>
+          <t>А19-14970/2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>26.02.2025</t>
+          <t>01.07.2025</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Зиминское городское муниципальное казенное учреждение "Дирекция единого заказчика-застройщика"</t>
+          <t>ООО "СТРОЙЦЕНТР-ИРКУТСК"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
+          <t>3811122894</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ЗИМИНСКОЕ ГОРОДСКОЕ МУНИЦИПАЛЬНОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ ЕДИНОГО ЗАКАЗЧИКА-ЗАСТРОЙЩИКА"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
           <t>3814012970</t>
         </is>
       </c>
-      <c r="J24" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Епифанова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Никитина И. К.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
       <c r="P24" s="2" t="inlineStr"/>
-      <c r="Q24" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>03.05.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6056c8d-eb2d-43d7-9028-625985fad64c</t>
+          <t>https://kad.arbitr.ru/Card/14513207-a021-45fe-8654-7ee4ddefc5e3</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А19-3794/2025</t>
+          <t>А19-10626/2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>20.02.2025</t>
+          <t>13.05.2025</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов Иркутской области</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>3808233587</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>4 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Шилова Н. М.</t>
+          <t>Ниникина В. С.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>306411.98</v>
-[...1 lines deleted...]
-      <c r="P25" s="2" t="inlineStr"/>
+        <v>378148.8</v>
+      </c>
+      <c r="P25" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капремонта</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d4fdad4f-a15c-49f8-ba65-c5006ba6afdb</t>
+          <t>https://kad.arbitr.ru/Card/35b6ef9d-acf7-49a1-ac95-7db5616adcd0</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А19-29164/2024</t>
+          <t>А19-6369/2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>13.12.2024</t>
+          <t>24.03.2025</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов Иркутской области</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>3808233587</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО Строительная компания "Профи"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3810059706</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Липатова Ю. В.</t>
+          <t>Хромцова Н. В.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>50000</v>
-[...1 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+        <v>31337.08</v>
+      </c>
+      <c r="P26" s="2" t="n">
+        <v>29337.08</v>
+      </c>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств в порядке регресса</t>
+          <t>Взыскание убытков из-за некачественного капремонта, повлекшего затопление квартиры</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>08.05.2025</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/eac3ae3d-7b5c-4ab8-ba60-fe073074966b</t>
+          <t>https://kad.arbitr.ru/Card/9e82823b-576b-4c6b-9c76-c6e3b78c2ddd</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А19-27242/2024</t>
+          <t>А19-4285/2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>22.11.2024</t>
+          <t>26.02.2025</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Администрация Веселовского муниципального образования"</t>
+          <t>Зиминское городское муниципальное казенное учреждение "Дирекция единого заказчика-застройщика"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>3815009723</t>
+          <t>3814012970</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО "Фортуна"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>0326477649</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Рыкова Н. В.</t>
+          <t>Епифанова О. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>27703414.62</v>
+        <v>134624730.31</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по муниципальному контракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63dc440f-cda1-469e-8d46-4aab396331d2</t>
+          <t>https://kad.arbitr.ru/Card/e6056c8d-eb2d-43d7-9028-625985fad64c</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А19-26198/2024</t>
+          <t>А19-3794/2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>11.11.2024</t>
+          <t>20.02.2025</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное казенное учреждение "Администрация Веселовского муниципального образования"</t>
+          <t>Фонд капитального ремонта многоквартирных домов Иркутской области</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>3815009723</t>
+          <t>3808233587</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Акопян Е. Г.</t>
+          <t>Шилова Н. М.</t>
         </is>
       </c>
       <c r="O28" s="2" t="n">
-        <v>27703414.62</v>
+        <v>306411.98</v>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за бывшего члена: возврат аванса, неустойка и штраф.</t>
+          <t>Солидарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору подряда</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>05.02.2025</t>
+          <t>22.05.2025</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3176973a-a0c7-4318-a2a8-c5cedbeca3dc</t>
+          <t>https://kad.arbitr.ru/Card/d4fdad4f-a15c-49f8-ba65-c5006ba6afdb</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А19-15465/2024</t>
+          <t>А19-3381/2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>10.07.2024</t>
+          <t>17.02.2025</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
-[...6 lines deleted...]
-      </c>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия"</t>
+          <t>Фонд капитального ремонта многоквартирных домов Иркутской области</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>3808233587</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО "ИркСтройКапитал"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3827044144</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>Никитина И. К.</t>
         </is>
       </c>
-      <c r="O29" s="2" t="n">
-[...14 lines deleted...]
-      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>08.03.2025</t>
+          <t>12.08.2025</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17814354-112c-40b4-bf4b-9b65f64879c5</t>
+          <t>https://kad.arbitr.ru/Card/fe45f7dd-9d03-42bb-8cc6-44c3b8d73e52</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А19-9687/2024</t>
+          <t>А19-29164/2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>03.05.2024</t>
+          <t>13.12.2024</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Фонд капитального ремонта многоквартирных домов Иркутской области</t>
@@ -3293,699 +3255,693 @@
           <t>3808233587</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Хромцова Н. В.</t>
+          <t>Липатова Ю. В.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>181823.07</v>
-[...3 lines deleted...]
-      </c>
+        <v>50000</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт, выполненный членом СРО (ООО ФСК Милана)</t>
+          <t>Взыскание денежных средств в порядке регресса</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>08.05.2025</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/276b451b-bffd-4af1-aea6-42995da04faa</t>
+          <t>https://kad.arbitr.ru/Card/eac3ae3d-7b5c-4ab8-ba60-fe073074966b</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А45-14354/2024</t>
+          <t>А19-27242/2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>25.04.2024</t>
+          <t>22.11.2024</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Муниципальное казенное учреждение "Администрация Веселовского муниципального образования"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>3815009723</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>3811443680</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Рыкова Н. В.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>214213.22</v>
+        <v>27703414.62</v>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки по договору № РТС254А200085 (Д) от 05.06.2020</t>
+          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по муниципальному контракту</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>22.06.2024</t>
+          <t>22.05.2026</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cc59336f-3219-4945-b12b-3ad60eea3667</t>
+          <t>https://kad.arbitr.ru/Card/63dc440f-cda1-469e-8d46-4aab396331d2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А45-13602/2024</t>
+          <t>А19-26198/2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>22.04.2024</t>
+          <t>11.11.2024</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Муниципальное казенное учреждение "Администрация Веселовского муниципального образования"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>3815009723</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>3811443680</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Акопян Е. Г.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>214213.22</v>
+        <v>27703414.62</v>
       </c>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение сроков выполнения работ членом СРО</t>
+          <t>Субсидиарная ответственность СРО за бывшего члена: возврат аванса, неустойка и штраф.</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>07.09.2024</t>
+          <t>05.02.2025</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f4887719-ec65-4a70-b273-c90f4086b3dc</t>
+          <t>https://kad.arbitr.ru/Card/3176973a-a0c7-4318-a2a8-c5cedbeca3dc</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А45-12359/2024</t>
+          <t>А19-15465/2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>11.04.2024</t>
+          <t>10.07.2024</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>3811443680</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Гребенюк Д. В.</t>
+          <t>Никитина И. К.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>69630.56</v>
+        <v>145601.16</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>69630.56</v>
+        <v>145601.16</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по капремонту фасада МКД</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договорам капремонта</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>02.08.2024</t>
+          <t>08.03.2025</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a701bf2c-f1ef-44ec-bd1f-380f7b826277</t>
+          <t>https://kad.arbitr.ru/Card/17814354-112c-40b4-bf4b-9b65f64879c5</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А45-12330/2024</t>
+          <t>А19-9687/2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>10.04.2024</t>
+          <t>03.05.2024</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>Фонд капитального ремонта многоквартирных домов Иркутской области</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>3808233587</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>3811443680</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Хромцова Н. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>142133.8</v>
+        <v>181823.07</v>
       </c>
       <c r="P34" s="2" t="n">
-        <v>142133.8</v>
+        <v>150151.2</v>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта.</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт, выполненный членом СРО (ООО ФСК Милана)</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>10.10.2024</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/df269a80-00b8-40bf-9ee7-e5321598c479</t>
+          <t>https://kad.arbitr.ru/Card/276b451b-bffd-4af1-aea6-42995da04faa</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А19-7432/2024</t>
+          <t>А45-14354/2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>03.04.2024</t>
+          <t>25.04.2024</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия"</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3811443680</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Никитина И. К.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O35" s="2" t="n">
-        <v>397116.48</v>
-[...3 lines deleted...]
-      </c>
+        <v>214213.22</v>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за невозврат членом организации неотработанного аванса по договору</t>
+          <t>Взыскание неустойки по договору № РТС254А200085 (Д) от 05.06.2020</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>31.05.2025</t>
+          <t>22.06.2024</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2121d8b-1746-49f8-91d8-f6c5059f57b8</t>
+          <t>https://kad.arbitr.ru/Card/cc59336f-3219-4945-b12b-3ad60eea3667</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А45-8466/2024</t>
+          <t>А45-13602/2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>18.03.2024</t>
+          <t>22.04.2024</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>5406562465</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>3811443680</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O36" s="2" t="n">
-        <v>245845.74</v>
-[...3 lines deleted...]
-      </c>
+        <v>214213.22</v>
+      </c>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда.</t>
+          <t>Субсидиарная ответственность СРО за нарушение сроков выполнения работ членом СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>26.07.2024</t>
+          <t>07.09.2024</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b548bd8-534e-41c7-97ee-89c1bca64582</t>
+          <t>https://kad.arbitr.ru/Card/f4887719-ec65-4a70-b273-c90f4086b3dc</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А45-7469/2024</t>
+          <t>А45-12359/2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>11.03.2024</t>
+          <t>11.04.2024</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
@@ -3996,97 +3952,97 @@
           <t>5406562465</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>3811443680</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Суворова О. В.</t>
+          <t>Гребенюк Д. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>246729.54</v>
+        <v>69630.56</v>
       </c>
       <c r="P37" s="2" t="n">
-        <v>246729.54</v>
+        <v>69630.56</v>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по капремонту фасада МКД</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>20.08.2024</t>
+          <t>02.08.2024</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd8a5e9b-5f5c-4ca2-8bba-b85a60ebf0c3</t>
+          <t>https://kad.arbitr.ru/Card/a701bf2c-f1ef-44ec-bd1f-380f7b826277</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А45-7412/2024</t>
+          <t>А45-12330/2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>07.03.2024</t>
+          <t>10.04.2024</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
@@ -4097,97 +4053,97 @@
           <t>5406562465</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>3811443680</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>661516.45</v>
+        <v>142133.8</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>661516.45</v>
+        <v>142133.8</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>29.10.2024</t>
+          <t>10.10.2024</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ce7cd68-2c29-4e7f-80e4-2d04991aed48</t>
+          <t>https://kad.arbitr.ru/Card/df269a80-00b8-40bf-9ee7-e5321598c479</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А19-4832/2024</t>
+          <t>А19-7432/2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>05.03.2024</t>
+          <t>03.04.2024</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия"</t>
@@ -4198,299 +4154,299 @@
           <t>0326522362</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Кириченко С. И.</t>
+          <t>Никитина И. К.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>1830355.94</v>
+        <v>397116.48</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>1830355.94</v>
+        <v>397116.48</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за неисполнение членом обязательств по договорам подряда</t>
+          <t>Субсидиарная ответственность СРО за невозврат членом организации неотработанного аванса по договору</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>26.02.2025</t>
+          <t>31.05.2025</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9737aaf-51d4-4f59-a5e2-c50743f8b1fa</t>
+          <t>https://kad.arbitr.ru/Card/b2121d8b-1746-49f8-91d8-f6c5059f57b8</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А10-8112/2023</t>
+          <t>А45-8466/2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>04.12.2023</t>
+          <t>18.03.2024</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>ООО Региональная логистика</t>
+          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>3810077053</t>
+          <t>3811443680</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Залужная Е. В.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>23238.12</v>
+        <v>245845.74</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>23238.12</v>
+        <v>245845.74</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по устранению дефектов работ</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков выполнения работ по договору подряда.</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>06.12.2024</t>
+          <t>26.07.2024</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20d27417-7eb5-4d18-b959-daa73e3dbc35</t>
+          <t>https://kad.arbitr.ru/Card/8b548bd8-534e-41c7-97ee-89c1bca64582</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А10-8110/2023</t>
+          <t>А45-7469/2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>04.12.2023</t>
+          <t>11.03.2024</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей СРО Дорстой</t>
+          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3811443680</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Путинцева Н. Г.</t>
+          <t>Суворова О. В.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>269475.88</v>
+        <v>246729.54</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>269475.88</v>
+        <v>246729.54</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по устранению дефектов работ</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капремонта</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>02.10.2024</t>
+          <t>20.08.2024</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b5f6dc05-e847-4f91-90ef-e05ffba1faad</t>
+          <t>https://kad.arbitr.ru/Card/dd8a5e9b-5f5c-4ca2-8bba-b85a60ebf0c3</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А45-35809/2023</t>
+          <t>А45-7412/2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>29.11.2023</t>
+          <t>07.03.2024</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
@@ -4505,3541 +4461,3945 @@
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>3811443680</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>148660.37</v>
-[...1 lines deleted...]
-      <c r="P42" s="2" t="inlineStr"/>
+        <v>661516.45</v>
+      </c>
+      <c r="P42" s="2" t="n">
+        <v>661516.45</v>
+      </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта.</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>14.11.2024</t>
+          <t>29.10.2024</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9549eb26-4247-4f2a-bbe3-0a81ef7fd1b2</t>
+          <t>https://kad.arbitr.ru/Card/8ce7cd68-2c29-4e7f-80e4-2d04991aed48</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А10-7687/2023</t>
+          <t>А19-4832/2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>16.11.2023</t>
+          <t>05.03.2024</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
+          <t>Некоммерческая организация "Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>СРО АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ДОРСТРОЙ</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Путинцева Н. Г.</t>
+          <t>Кириченко С. И.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>599014.8</v>
+        <v>1830355.94</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>599014.8</v>
+        <v>1830355.94</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса</t>
+          <t>Субсидиарная ответственность за неисполнение членом обязательств по договорам подряда</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>14.09.2024</t>
+          <t>26.02.2025</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/936a8a03-52d6-4faf-bc43-5ec12df9b4bc</t>
+          <t>https://kad.arbitr.ru/Card/b9737aaf-51d4-4f59-a5e2-c50743f8b1fa</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А10-7686/2023</t>
+          <t>А10-8112/2023</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>16.11.2023</t>
+          <t>04.12.2023</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>0326522362</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>ООО Региональная логистика</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>3810077053</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>Залужная Е. В.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
-        <v>378148.8</v>
-[...1 lines deleted...]
-      <c r="P44" s="2" t="inlineStr"/>
+        <v>23238.12</v>
+      </c>
+      <c r="P44" s="2" t="n">
+        <v>23238.12</v>
+      </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства.</t>
+          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по устранению дефектов работ</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>08.05.2025</t>
+          <t>06.12.2024</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88b2e6ab-7638-42f4-a11d-f0dfef4c03ed</t>
+          <t>https://kad.arbitr.ru/Card/20d27417-7eb5-4d18-b959-daa73e3dbc35</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А45-30605/2023</t>
+          <t>А10-8110/2023</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>19.10.2023</t>
+          <t>04.12.2023</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5406562465</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
+          <t>Ассоциация строителей СРО Дорстой</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>3811443680</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>АС Новосибирской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Дорофеева Д. Н.</t>
+          <t>Путинцева Н. Г.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>612309</v>
-[...1 lines deleted...]
-      <c r="P45" s="2" t="inlineStr"/>
+        <v>269475.88</v>
+      </c>
+      <c r="P45" s="2" t="n">
+        <v>269475.88</v>
+      </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков работ по капитальному ремонту фасадов многоквартирных домов</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по устранению дефектов работ</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024</t>
+          <t>02.10.2024</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1743aced-cf5f-494e-bc85-344c8a313d78</t>
+          <t>https://kad.arbitr.ru/Card/b5f6dc05-e847-4f91-90ef-e05ffba1faad</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А19-16349/2023</t>
+          <t>А45-35809/2023</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>24.07.2023</t>
+          <t>29.11.2023</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>Судебный пристав-исполнитель Межрайонного ОСП по ИОИП УФССП по Иркутской области Зелепугина Лариса Ивановна</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>ООО "Региональная общестроительная компания"</t>
+          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>3851992559</t>
+          <t>3811443680</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Щуко В. А.</t>
-[...2 lines deleted...]
-      <c r="O46" s="2" t="inlineStr"/>
+          <t>Дорофеева Д. Н.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>148660.37</v>
+      </c>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на недвижимое имущество должника (земельный участок и здание)</t>
+          <t>Субсидиарная ответственность СРО за нарушение членом сроков работ по договору капитального ремонта.</t>
         </is>
       </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>21.09.2024</t>
+          <t>14.11.2024</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcaf9cda-82a1-41f3-b423-5f7f2d4bd10f</t>
+          <t>https://kad.arbitr.ru/Card/9549eb26-4247-4f2a-bbe3-0a81ef7fd1b2</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А19-13403/2023</t>
+          <t>А10-7686/2023</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>20.06.2023</t>
+          <t>16.11.2023</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ здравоохранения "Усть-Ордынский областной противотуберкулезный диспансер"</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>8506003850</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО Региональная логистика</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3810077053</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Епифанова О. В.</t>
+          <t>Залужная Е. В.</t>
         </is>
       </c>
       <c r="O47" s="2" t="n">
-        <v>6294688.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>378148.8</v>
+      </c>
+      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору капстроительства.</t>
         </is>
       </c>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>04.07.2025</t>
+          <t>08.05.2025</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/99dee99d-8aab-4e9e-8f5c-a0d87d63fef6</t>
+          <t>https://kad.arbitr.ru/Card/88b2e6ab-7638-42f4-a11d-f0dfef4c03ed</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А19-27897/2022</t>
+          <t>А10-7687/2023</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>27.12.2022</t>
+          <t>16.11.2023</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "Армстрой"</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>3827023708</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>СРО АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ ДОРСТРОЙ</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>7810331525</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Бабаева А. В.</t>
+          <t>Путинцева Н. Г.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>200000</v>
+        <v>599014.8</v>
       </c>
       <c r="P48" s="2" t="n">
-        <v>200000</v>
+        <v>599014.8</v>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Взыскание излишне внесенного взноса в компенсационный фонд при переходе из другой СРО</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>21.03.2023</t>
+          <t>14.09.2024</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8b0f77d-dc55-4986-bff9-38414a60b22f</t>
+          <t>https://kad.arbitr.ru/Card/936a8a03-52d6-4faf-bc43-5ec12df9b4bc</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А10-5976/2022</t>
+          <t>А45-30605/2023</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>20.09.2022</t>
+          <t>19.10.2023</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
+          <t>ФОНД МОДЕРНИЗАЦИИ И РАЗВИТИЯ ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА МУНИЦИПАЛЬНЫХ ОБРАЗОВАНИЙ НОВОСИБИРСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>5406562465</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>ООО Иркутские усадьбы</t>
+          <t>ООО "ЖИЛИЩНО-СТРОИТЕЛЬНАЯ КОМПАНИЯ РЕГИОНСТРОЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>3849068621</t>
+          <t>3811443680</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Новосибирской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Серебренникова Т. Г.</t>
+          <t>Дорофеева Д. Н.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>61170.81</v>
-[...3 lines deleted...]
-      </c>
+        <v>612309</v>
+      </c>
+      <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши, выполненный членом ассоциации</t>
+          <t>Устранение недостатков работ по капитальному ремонту фасадов многоквартирных домов</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>29.08.2023</t>
+          <t>17.10.2024</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b7837000-a5c9-4842-923f-d8d6925cdd4d</t>
+          <t>https://kad.arbitr.ru/Card/1743aced-cf5f-494e-bc85-344c8a313d78</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А10-3594/2022</t>
+          <t>А19-16349/2023</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>15.06.2022</t>
+          <t>24.07.2023</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
+          <t>Судебный пристав-исполнитель Межрайонного ОСП по ИОИП УФССП по Иркутской области Зелепугина Лариса Ивановна</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>ООО Иркутские усадьбы</t>
+          <t>ООО "Региональная общестроительная компания"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>3849068621</t>
+          <t>3851992559</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Залужная Е. В.</t>
+          <t>Щуко В. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
-      <c r="Q50" s="2" t="inlineStr"/>
-      <c r="R50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R50" s="2" t="inlineStr">
+        <is>
+          <t>Обращение взыскания на недвижимое имущество должника (земельный участок и здание)</t>
+        </is>
+      </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>23.06.2023</t>
+          <t>21.09.2024</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/385760af-b21f-4975-98a8-73af87074660</t>
+          <t>https://kad.arbitr.ru/Card/bcaf9cda-82a1-41f3-b423-5f7f2d4bd10f</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А10-2712/2022</t>
+          <t>А19-13403/2023</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>06.05.2022</t>
+          <t>20.06.2023</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
+          <t>ОГБУ здравоохранения "Усть-Ордынский областной противотуберкулезный диспансер"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>8506003850</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>ООО Иркутские Усадьбы</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>3849068621</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Залужная Е. В.</t>
+          <t>Епифанова О. В.</t>
         </is>
       </c>
       <c r="O51" s="2" t="n">
-        <v>70287.42</v>
+        <v>6294688.2</v>
       </c>
       <c r="P51" s="2" t="n">
-        <v>68387.42</v>
+        <v>6294688.2</v>
       </c>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО (ст. 60.1 ГрК РФ)</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>18.07.2023</t>
+          <t>04.07.2025</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/08d36f15-f476-4877-a4a3-4953e2576626</t>
+          <t>https://kad.arbitr.ru/Card/99dee99d-8aab-4e9e-8f5c-a0d87d63fef6</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А10-2332/2022</t>
+          <t>А19-27897/2022</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>25.04.2022</t>
+          <t>27.12.2022</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
+          <t>ООО "Армстрой"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>0326522362</t>
+          <t>3827023708</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>ООО Иркутские усадьбы</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>3849068621</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Бурятия</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Богданова А. В.</t>
+          <t>Бабаева А. В.</t>
         </is>
       </c>
       <c r="O52" s="2" t="n">
-        <v>85000</v>
+        <v>200000</v>
       </c>
       <c r="P52" s="2" t="n">
-        <v>85000</v>
+        <v>200000</v>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору</t>
+          <t>Взыскание излишне внесенного взноса в компенсационный фонд при переходе из другой СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>19.07.2023</t>
+          <t>21.03.2023</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8f975053-0f85-44b2-9925-10b600e0bf40</t>
+          <t>https://kad.arbitr.ru/Card/a8b0f77d-dc55-4986-bff9-38414a60b22f</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А19-2994/2022</t>
+          <t>А10-5976/2022</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>16.02.2022</t>
+          <t>20.09.2022</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "Курск АгроАктив"</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах в Республике Бурятия</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>4611010458</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО Иркутские усадьбы</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3849068621</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Колосова Е. Ю.</t>
+          <t>Серебренникова Т. Г.</t>
         </is>
       </c>
       <c r="O53" s="2" t="n">
-        <v>4372646.28</v>
-[...1 lines deleted...]
-      <c r="P53" s="2" t="inlineStr"/>
+        <v>61170.81</v>
+      </c>
+      <c r="P53" s="2" t="n">
+        <v>32334.17</v>
+      </c>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за некачественный капремонт крыши, выполненный членом ассоциации</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>03.05.2023</t>
+          <t>29.08.2023</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0a4d4666-8824-4dd4-b88d-8a18f681cf94</t>
+          <t>https://kad.arbitr.ru/Card/b7837000-a5c9-4842-923f-d8d6925cdd4d</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А19-52/2022</t>
+          <t>А10-3594/2022</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>10.01.2022</t>
+          <t>15.06.2022</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>Морозова Светлана Сергеевна</t>
-[...2 lines deleted...]
-      <c r="L54" s="2" t="inlineStr"/>
+          <t>ООО Иркутские усадьбы</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>3849068621</t>
+        </is>
+      </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Сеничева О. М.</t>
+          <t>Залужная Е. В.</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr"/>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>24.01.2023</t>
+          <t>23.06.2023</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/945f9c5b-1cd6-4411-90eb-ae20c48fcaf5</t>
+          <t>https://kad.arbitr.ru/Card/385760af-b21f-4975-98a8-73af87074660</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А19-10665/2021</t>
+          <t>А10-2712/2022</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>01.06.2021</t>
+          <t>06.05.2022</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фабрика окон и дверей"</t>
+          <t>Некоммерческая организация Фонд капитального ремонта общего имущества в многоквартирных домах Республики Бурятия</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>3827015947</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО Иркутские Усадьбы</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3849068621</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Акопян Е. Г.</t>
-[...3 lines deleted...]
-      <c r="P55" s="2" t="inlineStr"/>
+          <t>Залужная Е. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="n">
+        <v>70287.42</v>
+      </c>
+      <c r="P55" s="2" t="n">
+        <v>68387.42</v>
+      </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения дисциплинарной комиссии СРО</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО (ст. 60.1 ГрК РФ)</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>09.06.2021</t>
+          <t>18.07.2023</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d3aaf84b-bc8b-46d1-930f-c6bf4332554f</t>
+          <t>https://kad.arbitr.ru/Card/08d36f15-f476-4877-a4a3-4953e2576626</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А19-22038/2019</t>
+          <t>А10-2332/2022</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>03.09.2019</t>
+          <t>25.04.2022</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "Инвестиционно-строительная компания "Ангара"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ ФОНД КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ В РЕСПУБЛИКЕ БУРЯТИЯ</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>3808126264</t>
+          <t>0326522362</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+          <t>ООО Иркутские усадьбы</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>3849068621</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС Республики Бурятия</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Ханафина А. Ф.</t>
-[...3 lines deleted...]
-      <c r="P56" s="2" t="inlineStr"/>
+          <t>Богданова А. В.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="P56" s="2" t="n">
+        <v>85000</v>
+      </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО из-за отсутствия специалистов в национальном реестре</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>13.08.2020</t>
+          <t>19.07.2023</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e770871c-5e9e-44ba-9824-8266e7458692</t>
+          <t>https://kad.arbitr.ru/Card/8f975053-0f85-44b2-9925-10b600e0bf40</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А40-203286/2019</t>
+          <t>А19-2994/2022</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>02.08.2019</t>
+          <t>16.02.2022</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБСАНСТРОЙ"</t>
+          <t>ООО "Курск АгроАктив"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>3811063938</t>
+          <t>4611010458</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>СПИ ОСП по ЦАО № 1 УФССП РОссии по Москве Котовский З.А.</t>
-[...2 lines deleted...]
-      <c r="L57" s="2" t="inlineStr"/>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>7810331525</t>
+        </is>
+      </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Гилаев Д. А.</t>
-[...2 lines deleted...]
-      <c r="O57" s="2" t="inlineStr"/>
+          <t>Колосова Е. Ю.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="n">
+        <v>4372646.28</v>
+      </c>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание бездействия судебного пристава по исполнительному производству № 47424/19/77053-ИП</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение обязательств членом СРО по договору подряда</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>27.09.2019</t>
+          <t>03.05.2023</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d96fd9e1-adb7-4ac7-af54-7bb350309752</t>
+          <t>https://kad.arbitr.ru/Card/0a4d4666-8824-4dd4-b88d-8a18f681cf94</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А19-29096/2018</t>
+          <t>А19-52/2022</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>27.11.2018</t>
+          <t>10.01.2022</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Радиан"</t>
+          <t>...</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>3810002040</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Морозова Светлана Сергеевна</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Акопян Е. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сеничева О. М.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
       <c r="P58" s="2" t="inlineStr"/>
-      <c r="Q58" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>12.04.2019</t>
+          <t>24.01.2023</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/03908fe4-d7ed-45a1-9f39-05f2c0526ade</t>
+          <t>https://kad.arbitr.ru/Card/945f9c5b-1cd6-4411-90eb-ae20c48fcaf5</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А50-7994/2018</t>
+          <t>А19-10665/2021</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>13.03.2018</t>
+          <t>01.06.2021</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВАНГАРД"</t>
+          <t>ООО "Фабрика окон и дверей"</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>3849020250</t>
+          <t>3827015947</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Акопян Е. Г.</t>
+        </is>
+      </c>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при переходе в другое СРО</t>
+          <t>Оспаривание решения дисциплинарной комиссии СРО</t>
         </is>
       </c>
       <c r="S59" s="2" t="inlineStr">
         <is>
-          <t>16.05.2018</t>
+          <t>09.06.2021</t>
         </is>
       </c>
       <c r="T59" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U59" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/94a93c09-4028-4987-8868-61f7e6c871bf</t>
+          <t>https://kad.arbitr.ru/Card/d3aaf84b-bc8b-46d1-930f-c6bf4332554f</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>А70-2044/2018</t>
+          <t>А19-22038/2019</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>14.02.2018</t>
+          <t>03.09.2019</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ангарсквостокстрой"</t>
+          <t>ООО "Инвестиционно-строительная компания "Ангара"</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>3801121228</t>
+          <t>3808126264</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>7729441302</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>АС Тюменской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>Лоскутов В. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ханафина А. Ф.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>О понуждении перечислить денежные средства компенсационного фонда в другую СРО</t>
+          <t>Оспаривание исключения из членов СРО из-за отсутствия специалистов в национальном реестре</t>
         </is>
       </c>
       <c r="S60" s="2" t="inlineStr">
         <is>
-          <t>30.03.2018</t>
+          <t>13.08.2020</t>
         </is>
       </c>
       <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U60" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f0281f90-123f-4655-ab9a-1c29f3263d0a</t>
+          <t>https://kad.arbitr.ru/Card/e770871c-5e9e-44ba-9824-8266e7458692</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
         <v>60</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>А40-2978/2018</t>
+          <t>А40-203286/2019</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>02.08.2019</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТРИУМ"</t>
+          <t>ООО "СИБСАНСТРОЙ"</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>1717010854</t>
+          <t>3811063938</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
-[...6 lines deleted...]
-      </c>
+          <t>СПИ ОСП по ЦАО № 1 УФССП РОссии по Москве Котовский З.А.</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr"/>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Гилаев Д. А.</t>
+        </is>
+      </c>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО при переходе истца</t>
+          <t>Оспаривание бездействия судебного пристава по исполнительному производству № 47424/19/77053-ИП</t>
         </is>
       </c>
       <c r="S61" s="2" t="inlineStr">
         <is>
-          <t>12.02.2019</t>
+          <t>27.09.2019</t>
         </is>
       </c>
       <c r="T61" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U61" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e38f26aa-6ded-4a1c-821b-45a9052f95bf</t>
+          <t>https://kad.arbitr.ru/Card/d96fd9e1-adb7-4ac7-af54-7bb350309752</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>А56-119031/2017</t>
+          <t>А19-29096/2018</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>29.12.2017</t>
+          <t>27.11.2018</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОНТИНЕНТАЛЬ"</t>
+          <t>ЗАО "Радиан"</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>3808223081</t>
+          <t>3810002040</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация Строителей "Саморегулируемая организация "Дорстрой"</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7810331525</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Акопян Е. Г.</t>
         </is>
       </c>
       <c r="O62" s="2" t="n">
-        <v>500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание неосновательного обогащения (взносы в компенсационный фонд и членские взносы)</t>
         </is>
       </c>
       <c r="S62" s="2" t="inlineStr">
         <is>
-          <t>12.05.2018</t>
+          <t>12.04.2019</t>
         </is>
       </c>
       <c r="T62" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U62" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93ec0fc7-3d09-4b3c-9041-6fce54d231be</t>
+          <t>https://kad.arbitr.ru/Card/03908fe4-d7ed-45a1-9f39-05f2c0526ade</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>А40-215535/2017</t>
+          <t>А50-7994/2018</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>15.11.2017</t>
+          <t>13.03.2018</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНСКОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
+          <t>ООО "АВАНГАРД"</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>3818027150</t>
+          <t>3849020250</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
+          <t>Ушакова Э. А.</t>
         </is>
       </c>
       <c r="O63" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="P63" s="2" t="n">
-        <v>500000</v>
+        <v>300000</v>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взносы в компенсационный фонд новой СРО при переходе истца</t>
+          <t>Взыскание убытков из-за неперечисления взноса в компенсационный фонд при переходе в другое СРО</t>
         </is>
       </c>
       <c r="S63" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>16.05.2018</t>
         </is>
       </c>
       <c r="T63" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U63" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8d03c066-c675-443c-a8d3-27e4888bc5a1</t>
+          <t>https://kad.arbitr.ru/Card/94a93c09-4028-4987-8868-61f7e6c871bf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>А56-74727/2017</t>
+          <t>А70-2044/2018</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>27.09.2017</t>
+          <t>14.02.2018</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИРКУТСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
+          <t>ООО "Ангарсквостокстрой"</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>3811146084</t>
+          <t>3801121228</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ КОМПАНИЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "СОЮЗ СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>7814154394</t>
+          <t>7729441302</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Тюменской области</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Лоскутов В. В.</t>
         </is>
       </c>
       <c r="O64" s="2" t="n">
-        <v>400000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P64" s="2" t="inlineStr"/>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>О понуждении перечислить денежные средства компенсационного фонда в другую СРО</t>
         </is>
       </c>
       <c r="S64" s="2" t="inlineStr">
         <is>
-          <t>28.11.2020</t>
+          <t>30.03.2018</t>
         </is>
       </c>
       <c r="T64" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U64" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3b86a1a1-c63e-48a4-b3e2-72ae900b51e4</t>
+          <t>https://kad.arbitr.ru/Card/f0281f90-123f-4655-ab9a-1c29f3263d0a</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>А50-31653/2017</t>
+          <t>А40-2978/2018</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>25.09.2017</t>
+          <t>11.01.2018</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>ООО "СУ 38"</t>
+          <t>ООО "АТРИУМ"</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>3801116147</t>
+          <t>1717010854</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>НП САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОБРОВОЛЬНОЕ СТРОИТЕЛЬНОЕ ТОВАРИЩЕСТВО "ЦЕНТР СПЕЦИАЛЬНОГО СТРОИТЕЛЬСТВА И РЕМОНТА "</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7710479800</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>Ушакова Э. А.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O65" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P65" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в другую СРО при переходе истца</t>
         </is>
       </c>
       <c r="S65" s="2" t="inlineStr">
         <is>
-          <t>21.02.2018</t>
+          <t>12.02.2019</t>
         </is>
       </c>
       <c r="T65" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U65" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd7c3dc0-b8d6-48a6-a32b-18f191e21f63</t>
+          <t>https://kad.arbitr.ru/Card/e38f26aa-6ded-4a1c-821b-45a9052f95bf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>А41-76627/2017</t>
+          <t>А56-119031/2017</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>29.12.2017</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>АО "ИРКУТСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ БЛАГОРОДНЫХ И РЕДКИХ МЕТАЛЛОВ И АЛМАЗОВ"</t>
+          <t>ООО "КОНТИНЕНТАЛЬ"</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>3808002300</t>
+          <t>3808223081</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>7704275798</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Лилль В. А.</t>
         </is>
       </c>
       <c r="O66" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="P66" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="Q66" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по территориальному признаку</t>
+          <t>Обязание перечислить 500 000 руб. взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S66" s="2" t="inlineStr">
         <is>
-          <t>31.10.2018</t>
+          <t>12.05.2018</t>
         </is>
       </c>
       <c r="T66" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U66" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ce0743a-9bc1-48ca-9099-dd22c1b57f84</t>
+          <t>https://kad.arbitr.ru/Card/93ec0fc7-3d09-4b3c-9041-6fce54d231be</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>А57-21660/2017</t>
+          <t>А40-215535/2017</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>15.11.2017</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>ООО "Стройстандарт"</t>
+          <t>ООО "ЛЕНСКОЕ СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ"</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>3804026068</t>
+          <t>3818027150</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Жежелевская О. Ю.</t>
         </is>
       </c>
       <c r="O67" s="2" t="n">
-        <v>121320</v>
+        <v>500000</v>
       </c>
       <c r="P67" s="2" t="n">
-        <v>121320</v>
+        <v>500000</v>
       </c>
       <c r="Q67" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>Взыскание остатка взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание ответчика перечислить взносы в компенсационный фонд новой СРО при переходе истца</t>
         </is>
       </c>
       <c r="S67" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T67" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U67" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8c870def-5e30-42e7-95e2-ba4df64d80a9</t>
+          <t>https://kad.arbitr.ru/Card/8d03c066-c675-443c-a8d3-27e4888bc5a1</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>А40-157049/2017</t>
+          <t>А56-74727/2017</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>22.08.2017</t>
+          <t>27.09.2017</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙСЕРВИС"</t>
+          <t>ООО "ИРКУТСКАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>3811177692</t>
+          <t>3811146084</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
+          <t>Ассоциация "Центр Объединения Строителей "Сфера-А"</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>7710480080</t>
+          <t>7814154394</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
+          <t>Радченко А. В.</t>
         </is>
       </c>
       <c r="O68" s="2" t="n">
-        <v>315000</v>
+        <v>400000</v>
       </c>
       <c r="P68" s="2" t="n">
-        <v>316000</v>
+        <v>400000</v>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S68" s="2" t="inlineStr">
         <is>
-          <t>15.10.2017</t>
+          <t>28.11.2020</t>
         </is>
       </c>
       <c r="T68" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U68" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/16d6a9af-0c5a-45fc-a2e5-8fbd81936a37</t>
+          <t>https://kad.arbitr.ru/Card/3b86a1a1-c63e-48a4-b3e2-72ae900b51e4</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>А56-62090/2017</t>
+          <t>А50-31653/2017</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>25.09.2017</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>ООО ТОРГОВО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "СИБИРЬ"</t>
+          <t>ООО "СУ 38"</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>3810327521</t>
+          <t>3801116147</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
-[...2 lines deleted...]
-      <c r="O69" s="2" t="inlineStr"/>
+          <t>Ушакова Э. А.</t>
+        </is>
+      </c>
+      <c r="O69" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="P69" s="2" t="n">
-        <v>26000</v>
+        <v>1000000</v>
       </c>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения об исключении истца из членов СРО Строительный ресурс</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S69" s="2" t="inlineStr">
         <is>
-          <t>06.06.2018</t>
+          <t>21.02.2018</t>
         </is>
       </c>
       <c r="T69" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U69" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c3990908-923b-479a-b499-22f12ff73ae7</t>
+          <t>https://kad.arbitr.ru/Card/cd7c3dc0-b8d6-48a6-a32b-18f191e21f63</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>А40-139585/2017</t>
+          <t>А41-76627/2017</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>27.07.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИЛИМСТРОЙМОНТАЖ"</t>
+          <t>АО "ИРКУТСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ БЛАГОРОДНЫХ И РЕДКИХ МЕТАЛЛОВ И АЛМАЗОВ"</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>3817044988</t>
+          <t>3808002300</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ СРЕДНЕГО И МАЛОГО БИЗНЕСА"</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7704275798</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
+          <t>Досова М. В.</t>
         </is>
       </c>
       <c r="O70" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="P70" s="2" t="n">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по территориальному признаку</t>
         </is>
       </c>
       <c r="S70" s="2" t="inlineStr">
         <is>
-          <t>16.08.2018</t>
+          <t>31.10.2018</t>
         </is>
       </c>
       <c r="T70" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U70" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca83b192-fe31-4b92-91cc-ff8993c01584</t>
+          <t>https://kad.arbitr.ru/Card/1ce0743a-9bc1-48ca-9099-dd22c1b57f84</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
         <v>70</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>А50-21435/2017</t>
+          <t>А57-21660/2017</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>12.07.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>ООО "ОПТИМА"</t>
+          <t>ООО "Стройстандарт"</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>3812137188</t>
+          <t>3804026068</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>Заляева Л. С.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O71" s="2" t="n">
-        <v>200000</v>
+        <v>121320</v>
       </c>
       <c r="P71" s="2" t="n">
-        <v>200000</v>
+        <v>121320</v>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
+          <t>Взыскание остатка взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S71" s="2" t="inlineStr">
         <is>
-          <t>19.01.2018</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T71" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U71" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cd960958-9200-47c3-b9ce-b8240152e191</t>
+          <t>https://kad.arbitr.ru/Card/8c870def-5e30-42e7-95e2-ba4df64d80a9</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
         <v>71</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>А40-126463/2017</t>
+          <t>А40-157049/2017</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>11.07.2017</t>
+          <t>22.08.2017</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>ООО "АНГАРАСПЕЦСТРОЙ"</t>
+          <t>ООО "СТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>3812144770</t>
+          <t>3811177692</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ СТРОИТЕЛЕЙ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ПО СТРОИТЕЛЬСТВУ, РЕМОНТУ И ТЕХНИЧЕСКОМУ НАДЗОРУ"</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7710480080</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O72" s="2" t="n">
-        <v>300000</v>
+        <v>315000</v>
       </c>
       <c r="P72" s="2" t="n">
-        <v>300000</v>
+        <v>316000</v>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
+          <t>Перечисление взноса в компенсационный фонд СРО при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S72" s="2" t="inlineStr">
         <is>
-          <t>13.12.2017</t>
+          <t>15.10.2017</t>
         </is>
       </c>
       <c r="T72" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U72" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0f7f9ef-b040-4940-91e9-31d062957e77</t>
+          <t>https://kad.arbitr.ru/Card/16d6a9af-0c5a-45fc-a2e5-8fbd81936a37</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
         <v>72</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>А19-9657/2017</t>
+          <t>А56-62090/2017</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>16.08.2017</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИлимСтройМонтаж"</t>
+          <t>ООО ТОРГОВО-СТРОИТЕЛЬНАЯ КОМПАНИЯ "СИБИРЬ"</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>3817044988</t>
+          <t>3810327521</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая организация Ассоциация "Объединение организаций строительного комплекса"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>Акопян Е. Г.</t>
-[...5 lines deleted...]
-      <c r="P73" s="2" t="inlineStr"/>
+          <t>Радченко А. В.</t>
+        </is>
+      </c>
+      <c r="O73" s="2" t="inlineStr"/>
+      <c r="P73" s="2" t="n">
+        <v>26000</v>
+      </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+          <t>Признание недействительным решения об исключении истца из членов СРО Строительный ресурс</t>
         </is>
       </c>
       <c r="S73" s="2" t="inlineStr">
         <is>
-          <t>07.06.2017</t>
+          <t>06.06.2018</t>
         </is>
       </c>
       <c r="T73" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U73" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/63809bee-ead8-4758-bc11-db3e1dcba3a1</t>
+          <t>https://kad.arbitr.ru/Card/c3990908-923b-479a-b499-22f12ff73ae7</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
         <v>73</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>А40-100064/2017</t>
+          <t>А40-139585/2017</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>27.07.2017</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>АО "СПЕЦМОНТАЖСТРОЙ"</t>
+          <t>ООО "ИЛИМСТРОЙМОНТАЖ"</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>3811167567</t>
+          <t>3817044988</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>7707490497</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
+          <t>Бурмаков И. Ю.</t>
         </is>
       </c>
       <c r="O74" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P74" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q74" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S74" s="2" t="inlineStr">
         <is>
-          <t>04.12.2017</t>
+          <t>16.08.2018</t>
         </is>
       </c>
       <c r="T74" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U74" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/79b494a2-7d03-4ec8-b782-8ee961726c4b</t>
+          <t>https://kad.arbitr.ru/Card/ca83b192-fe31-4b92-91cc-ff8993c01584</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
         <v>74</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>А40-99943/2017</t>
+          <t>А50-21435/2017</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>12.07.2017</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИРСИБСТРОЙ"</t>
+          <t>ООО "ОПТИМА"</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>3811178551</t>
+          <t>3812137188</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>СРО "Обьединение строителей"</t>
-[...2 lines deleted...]
-      <c r="L75" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>7839018026</t>
+        </is>
+      </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Заляева Л. С.</t>
         </is>
       </c>
       <c r="O75" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="P75" s="2" t="n">
-        <v>300000</v>
+        <v>200000</v>
       </c>
       <c r="Q75" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Обязание перечислить средства компенсационного фонда при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S75" s="2" t="inlineStr">
         <is>
-          <t>29.11.2017</t>
+          <t>19.01.2018</t>
         </is>
       </c>
       <c r="T75" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U75" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61a9e1f1-295d-4cd3-84ec-15f47622cf1c</t>
+          <t>https://kad.arbitr.ru/Card/cd960958-9200-47c3-b9ce-b8240152e191</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
         <v>75</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>А56-35682/2017</t>
+          <t>А40-126463/2017</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>24.05.2017</t>
+          <t>11.07.2017</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тандем"</t>
+          <t>ООО "АНГАРАСПЕЦСТРОЙ"</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>3804017899</t>
+          <t>3812144770</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация строителей "СтройРегион"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>7811154702</t>
+          <t>7722400160</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O76" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P76" s="2" t="inlineStr"/>
+      <c r="P76" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q76" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным прекращения допуска к работам и обязание перечислить взнос в компфонд 300000 руб</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию</t>
         </is>
       </c>
       <c r="S76" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>13.12.2017</t>
         </is>
       </c>
       <c r="T76" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U76" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa36f98f-6e51-4099-9a16-86f45549c042</t>
+          <t>https://kad.arbitr.ru/Card/c0f7f9ef-b040-4940-91e9-31d062957e77</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
         <v>76</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>А46-2463/2017</t>
+          <t>А19-9657/2017</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>28.02.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСЕРВИС"</t>
+          <t>ООО "ИлимСтройМонтаж"</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>3812099969</t>
+          <t>3817044988</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>Саморегулируемая организация Ассоциация "Объединение организаций строительного комплекса"</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>Воронов Т. А.</t>
+          <t>Акопян Е. Г.</t>
         </is>
       </c>
       <c r="O77" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P77" s="2" t="n">
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R77" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд в размере 300 000 рублей</t>
+        </is>
+      </c>
+      <c r="S77" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2017</t>
+        </is>
+      </c>
+      <c r="T77" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U77" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/63809bee-ead8-4758-bc11-db3e1dcba3a1</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
+        <is>
+          <t>А40-99943/2017</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2017</t>
+        </is>
+      </c>
+      <c r="D78" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F78" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G78" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИРСИБСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I78" s="2" t="inlineStr">
+        <is>
+          <t>3811178551</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K78" s="2" t="inlineStr">
+        <is>
+          <t>СРО "Обьединение строителей"</t>
+        </is>
+      </c>
+      <c r="L78" s="2" t="inlineStr"/>
+      <c r="M78" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N78" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O78" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="Q77" s="2" t="inlineStr">
+      <c r="P78" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q78" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R77" s="2" t="inlineStr">
+      <c r="R78" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+        </is>
+      </c>
+      <c r="S78" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2017</t>
+        </is>
+      </c>
+      <c r="T78" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U78" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/61a9e1f1-295d-4cd3-84ec-15f47622cf1c</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
+        <is>
+          <t>А40-100064/2017</t>
+        </is>
+      </c>
+      <c r="C79" s="2" t="inlineStr">
+        <is>
+          <t>01.06.2017</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F79" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="inlineStr">
+        <is>
+          <t>АО "СПЕЦМОНТАЖСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I79" s="2" t="inlineStr">
+        <is>
+          <t>3811167567</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>7707490497</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N79" s="2" t="inlineStr">
+        <is>
+          <t>Жура О. Н.</t>
+        </is>
+      </c>
+      <c r="O79" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P79" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q79" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R79" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S79" s="2" t="inlineStr">
+        <is>
+          <t>04.12.2017</t>
+        </is>
+      </c>
+      <c r="T79" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/79b494a2-7d03-4ec8-b782-8ee961726c4b</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
+        <is>
+          <t>А56-35682/2017</t>
+        </is>
+      </c>
+      <c r="C80" s="2" t="inlineStr">
+        <is>
+          <t>24.05.2017</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Тандем"</t>
+        </is>
+      </c>
+      <c r="I80" s="2" t="inlineStr">
+        <is>
+          <t>3804017899</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K80" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация строителей "СтройРегион"</t>
+        </is>
+      </c>
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>7811154702</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N80" s="2" t="inlineStr">
+        <is>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O80" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P80" s="2" t="inlineStr"/>
+      <c r="Q80" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R80" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным прекращения допуска к работам и обязание перечислить взнос в компфонд 300000 руб</t>
+        </is>
+      </c>
+      <c r="S80" s="2" t="inlineStr">
+        <is>
+          <t>27.06.2018</t>
+        </is>
+      </c>
+      <c r="T80" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U80" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fa36f98f-6e51-4099-9a16-86f45549c042</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
+        <is>
+          <t>А46-2463/2017</t>
+        </is>
+      </c>
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2017</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="I81" s="2" t="inlineStr">
+        <is>
+          <t>3812099969</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K81" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+        </is>
+      </c>
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>5504136031</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N81" s="2" t="inlineStr">
+        <is>
+          <t>Воронов Т. А.</t>
+        </is>
+      </c>
+      <c r="O81" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P81" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R81" s="2" t="inlineStr">
         <is>
           <t>Обязание ответчика перечислить взнос в компенсационный фонд в размере 300 000 рублей в новую СРО</t>
         </is>
       </c>
-      <c r="S77" s="2" t="inlineStr">
+      <c r="S81" s="2" t="inlineStr">
         <is>
           <t>23.06.2017</t>
         </is>
       </c>
-      <c r="T77" s="2" t="inlineStr">
+      <c r="T81" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U77" s="3" t="inlineStr">
+      <c r="U81" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/e942cf82-c43e-45fa-a510-9f6b09803511</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -8080,44 +8440,48 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U65" r:id="rId64"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U66" r:id="rId65"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U67" r:id="rId66"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U68" r:id="rId67"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U69" r:id="rId68"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U70" r:id="rId69"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U71" r:id="rId70"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U72" r:id="rId71"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U73" r:id="rId72"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U74" r:id="rId73"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U75" r:id="rId74"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U76" r:id="rId75"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U77" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U78" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U79" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U80" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>