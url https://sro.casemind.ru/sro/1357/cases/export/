--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddb2ad33-80f6-43c9-ab85-5e6da0ba77c9" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3af0a04d-ea42-4be8-acea-3c635a96e424" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8875056d-58cf-4f6e-b1ff-84518cf5f3e2" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c1c5748-39f0-4aad-881b-d8415dcc7fad" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/392f0f03-6208-4829-abc8-84373348e30a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb6bd663-b926-4f62-982f-ae4b9a68e61c" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac0c4a4d-8994-4371-92f3-cc979f6f195d" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8647ef91-2511-4afb-93ab-008a06449691" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6746954b-4825-45c2-8ac3-caeac57a44cb" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e8065c6-f066-4953-b921-bd4bdfba90fe" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e24a682c-296f-4fc0-8cfa-676c5d925cd9" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b275ce16-0698-4e29-a522-ae057ffa2c7d" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b81cdd62-beb9-4a2f-8500-607b22a3937e" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/933b1723-8cfb-469b-840a-a77cef9a4551" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ddb2ad33-80f6-43c9-ab85-5e6da0ba77c9" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3af0a04d-ea42-4be8-acea-3c635a96e424" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8875056d-58cf-4f6e-b1ff-84518cf5f3e2" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c1c5748-39f0-4aad-881b-d8415dcc7fad" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a906490-ff35-443f-b729-1568fc8c5f9a" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ebdee2e4-9251-4cbf-bf88-4278271f715e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/392f0f03-6208-4829-abc8-84373348e30a" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac0c4a4d-8994-4371-92f3-cc979f6f195d" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cb6bd663-b926-4f62-982f-ae4b9a68e61c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8647ef91-2511-4afb-93ab-008a06449691" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6746954b-4825-45c2-8ac3-caeac57a44cb" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e8065c6-f066-4953-b921-bd4bdfba90fe" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e24a682c-296f-4fc0-8cfa-676c5d925cd9" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b275ce16-0698-4e29-a522-ae057ffa2c7d" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b81cdd62-beb9-4a2f-8500-607b22a3937e" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/933b1723-8cfb-469b-840a-a77cef9a4551" TargetMode="External" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U15"/>
+  <dimension ref="A1:U17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -846,51 +846,51 @@
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>Душечкина А. И.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
         <v>107017014.36</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО по обязательствам АО «Диапазон» по государственному контракту</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/8875056d-58cf-4f6e-b1ff-84518cf5f3e2</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>А40-258872/2023</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>09.11.2023</t>
@@ -955,1005 +955,1181 @@
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
           <t>09.12.2024</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/2c1c5748-39f0-4aad-881b-d8415dcc7fad</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-83671/2017</t>
+          <t>А56-55950/2022</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>01.06.2022</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГРОС-СТРОЙ"</t>
+          <t>МЕЖРАЙОННАЯ ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 22 ПО САНКТ-ПЕТЕРБУРГУ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>3245508830</t>
+          <t>7807019690</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>ООО "СТРОИТЕЛЬНОЕ УПРАВЛЕНИЕ №60"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>7810158775</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Климентьев Д. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>17.12.2017</t>
+          <t>16.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/392f0f03-6208-4829-abc8-84373348e30a</t>
+          <t>https://kad.arbitr.ru/Card/0a906490-ff35-443f-b729-1568fc8c5f9a</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-77910/2017</t>
+          <t>А56-100603/2020</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>10.11.2020</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация Саморегулируемая организация "Центр развития архитектурно-строительного проектирования"</t>
+          <t>ООО "МК ПРОМСТРОЙМЕТАЛЛ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7810330754</t>
+          <t>7804515108</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮГ ЭНЕРГО СТРОЙ МОНТАЖ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>А56-65345/2021</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Рычкова О. И.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>27.01.2018</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cb6bd663-b926-4f62-982f-ae4b9a68e61c</t>
+          <t>https://kad.arbitr.ru/Card/ebdee2e4-9251-4cbf-bf88-4278271f715e</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-77902/2017</t>
+          <t>А56-83671/2017</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>05.10.2017</t>
+          <t>23.10.2017</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Ассоциации саморегулируемая организация "Центр развития архитектурно-строительного проектирования"</t>
+          <t>ООО "ГРОС-СТРОЙ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7810330730</t>
+          <t>3245508830</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>7841017333</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P8" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другое СРО и взыскание убытков</t>
+        </is>
+      </c>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>17.12.2017</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K8" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac0c4a4d-8994-4371-92f3-cc979f6f195d</t>
+          <t>https://kad.arbitr.ru/Card/392f0f03-6208-4829-abc8-84373348e30a</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-90978/2017</t>
+          <t>А56-77902/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>19.05.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕЛЬСЕРВИС"</t>
+          <t>Ассоциации саморегулируемая организация "Центр развития архитектурно-строительного проектирования"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7842020191</t>
+          <t>7810330730</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
+          <t>ЗАО ФИРМА "КОТЛОСЕРВИС"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>6678996252</t>
+          <t>7727007308</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>02.08.2017</t>
+          <t>18.12.2017</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8647ef91-2511-4afb-93ab-008a06449691</t>
+          <t>https://kad.arbitr.ru/Card/ac0c4a4d-8994-4371-92f3-cc979f6f195d</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А53-4621/2017</t>
+          <t>А56-77910/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>05.10.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "АТЛАНТ"</t>
+          <t>Ассоциация Саморегулируемая организация "Центр развития архитектурно-строительного проектирования"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7816529970</t>
+          <t>7810330754</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>ООО "ЮГ ЭНЕРГО СТРОЙ МОНТАЖ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>7842290871</t>
+          <t>3446030470</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Ростовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Чебанова Л. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Щуринова С. Ю.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>22.11.2017</t>
+          <t>27.01.2018</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6746954b-4825-45c2-8ac3-caeac57a44cb</t>
+          <t>https://kad.arbitr.ru/Card/cb6bd663-b926-4f62-982f-ae4b9a68e61c</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-33458/2017</t>
+          <t>А40-90978/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>19.05.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "СК "Феникс"</t>
+          <t>ООО "МЕЛЬСЕРВИС"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7842020191</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+          <t>СОЮЗ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖРЕГИОНАЛЬНАЯ АССОЦИАЦИЯ ИНЖЕНЕРОВ-СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>7743089700</t>
+          <t>6678996252</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>2000000</v>
+        <v>300000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>02.08.2017</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e8065c6-f066-4953-b921-bd4bdfba90fe</t>
+          <t>https://kad.arbitr.ru/Card/8647ef91-2511-4afb-93ab-008a06449691</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-89071/2016</t>
+          <t>А53-4621/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>21.12.2016</t>
+          <t>27.02.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>"Центр развития строительства"</t>
+          <t>ООО "АТЛАНТ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7816529970</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строй-Кон"</t>
-[...2 lines deleted...]
-      <c r="L12" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ "ПЕРВОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>7842290871</t>
+        </is>
+      </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ростовской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
-[...5 lines deleted...]
-      <c r="R12" s="2" t="inlineStr"/>
+          <t>Чебанова Л. В.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО и взыскание убытков</t>
+        </is>
+      </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>28.04.2017</t>
+          <t>22.11.2017</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e24a682c-296f-4fc0-8cfa-676c5d925cd9</t>
+          <t>https://kad.arbitr.ru/Card/6746954b-4825-45c2-8ac3-caeac57a44cb</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-85585/2016</t>
+          <t>А40-33458/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>07.12.2016</t>
+          <t>22.02.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>"ЦЕНТР РАЗВИТИЯ СТРОИТЕЛЬСТВА"</t>
+          <t>ООО "СК "Феникс"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7810330730</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ПРОМСТРОЙЦЕНТР"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7743089700</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="P13" s="2" t="n">
+        <v>2000000</v>
+      </c>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд СРО в связи с переходом истца в другую СРО</t>
+        </is>
+      </c>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>08.09.2017</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="K13" s="2" t="inlineStr">
-[...32 lines deleted...]
-      </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b275ce16-0698-4e29-a522-ae057ffa2c7d</t>
+          <t>https://kad.arbitr.ru/Card/3e8065c6-f066-4953-b921-bd4bdfba90fe</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-11108/2015</t>
+          <t>А56-89071/2016</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>24.02.2015</t>
+          <t>21.12.2016</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Проектно-строительная компания "Синергия"</t>
+          <t>"Центр развития строительства"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>2224159383</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>Некоммерческое партнерство "Центр развития строительства"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "Строй-Кон"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr"/>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
-      <c r="Q14" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>20.10.2015</t>
+          <t>28.04.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b81cdd62-beb9-4a2f-8500-607b22a3937e</t>
+          <t>https://kad.arbitr.ru/Card/e24a682c-296f-4fc0-8cfa-676c5d925cd9</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А03-22916/2014</t>
+          <t>А56-85585/2016</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>08.12.2014</t>
+          <t>07.12.2016</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО ПСК "Синергия"</t>
+          <t>"ЦЕНТР РАЗВИТИЯ СТРОИТЕЛЬСТВА"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2224159383</t>
+          <t>7810330730</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>СРО НП "Центр развития строительства" (НП "Центр развития СРОНП ГЛАВСОЮЗ")</t>
+          <t>ООО "АСФАЛЬТОБЕТОННЫЙ ЗАВОД "СЕВЕР"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7810330730</t>
+          <t>5012079621</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС Алтайского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Атюнина М. Н.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
-      <c r="Q15" s="2" t="inlineStr">
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2017</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b275ce16-0698-4e29-a522-ae057ffa2c7d</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А56-11108/2015</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>24.02.2015</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Проектно-строительная компания "Синергия"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>2224159383</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>Некоммерческое партнерство "Центр развития строительства"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>7810330730</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Чекунов Н. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Признание членом СРО в порядке правопреемства с зачетом взноса в компенсационный фонд</t>
+        </is>
+      </c>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2015</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b81cdd62-beb9-4a2f-8500-607b22a3937e</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А03-22916/2014</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>08.12.2014</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПСК "Синергия"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>2224159383</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>СРО НП "Центр развития строительства" (НП "Центр развития СРОНП ГЛАВСОЮЗ")</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7810330730</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Алтайского края</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Атюнина М. Н.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
-      <c r="R15" s="2" t="inlineStr">
+      <c r="R17" s="2" t="inlineStr">
         <is>
           <t>Признание членом саморегулируемой организации</t>
         </is>
       </c>
-      <c r="S15" s="2" t="inlineStr">
+      <c r="S17" s="2" t="inlineStr">
         <is>
           <t>23.01.2015</t>
         </is>
       </c>
-      <c r="T15" s="2" t="inlineStr">
+      <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U15" s="3" t="inlineStr">
+      <c r="U17" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/933b1723-8cfb-469b-840a-a77cef9a4551</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>