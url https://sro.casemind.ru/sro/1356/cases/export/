--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4190df11-d7c2-4232-8f1e-19b54331ee63" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92bd03e4-2b13-4a4d-845d-e5b7acc73ab1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a12afa2-eb72-43a6-bef9-559609e83990" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6274dd8-a3f4-49f9-9c96-ff80d0f11dfe" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42813ef7-5da6-47dc-ba2d-a0337e5aa40e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/236219c2-5899-40ee-9512-51671300dd58" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8cf19ea-1050-448f-84f2-615a9557c023" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8d9d7e4-87f6-4aa9-9e04-382a845d44c6" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f3815a7-542f-49e3-8e86-8164cf4d81ca" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec1eb314-fa57-4a7e-b124-f2c7ea88ae97" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78cb778c-c55b-419d-8c8a-a82b106f213b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd5c9c10-69d0-4021-8621-75659ac9723a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93f1098e-d8e8-4217-acd1-bca6b5db8412" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9fd4c82-c86c-4442-a62f-89c200571ba6" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af8bd054-b35c-48f6-9d6b-cf0f371003b5" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88da557c-19b2-412e-b3c2-1748a248a9ff" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e22cb3da-b9f6-4699-b709-8f6f2f876c57" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3e30426-d85b-410b-aa1c-57c425398d2b" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ee2209b-8cdb-4197-841a-7363d4ad5109" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18855bea-60c6-400a-9968-0e1c92194cbb" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8be0f2f5-642b-41a7-82a1-5111106a9dac" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a40641a-ed08-4ca3-ba53-37d4c94bd57b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64f746a6-4e3a-4416-9e93-ec66f68aee0d" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e80243d-f00a-49fb-9589-c6bbe93ba34d" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61c1ac9a-d08c-434d-a654-ef367427694e" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3998b03d-11f7-4cab-baa1-e7194881175b" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96b40b01-0b09-469d-95be-c53b416ccd31" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac3490bb-6aec-4b5c-a28d-b7329f916c1a" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/082fd31a-7b46-46e8-af6c-ad90da89e4fd" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c933306b-86e2-48c4-a9e9-3d2808b09b66" TargetMode="External" Id="rId30" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0c714e3c-c9e0-4f1b-b2dc-0ff36a2548a4" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/798c0bfb-26a9-46d0-9692-5e36472baa54" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/803f2541-8597-49be-a625-61c3e6141e64" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/637dcf4c-ec91-4c93-ba2e-6a52bc215b21" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4190df11-d7c2-4232-8f1e-19b54331ee63" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/92bd03e4-2b13-4a4d-845d-e5b7acc73ab1" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d5fe02d3-3785-4b97-b077-33be6e582991" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a12afa2-eb72-43a6-bef9-559609e83990" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/059e176a-6661-4a58-9737-fa52483b281f" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6274dd8-a3f4-49f9-9c96-ff80d0f11dfe" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/42813ef7-5da6-47dc-ba2d-a0337e5aa40e" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/236219c2-5899-40ee-9512-51671300dd58" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e8cf19ea-1050-448f-84f2-615a9557c023" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8d9d7e4-87f6-4aa9-9e04-382a845d44c6" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2f3815a7-542f-49e3-8e86-8164cf4d81ca" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec1eb314-fa57-4a7e-b124-f2c7ea88ae97" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78cb778c-c55b-419d-8c8a-a82b106f213b" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dd5c9c10-69d0-4021-8621-75659ac9723a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93f1098e-d8e8-4217-acd1-bca6b5db8412" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f9fd4c82-c86c-4442-a62f-89c200571ba6" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af8bd054-b35c-48f6-9d6b-cf0f371003b5" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88da557c-19b2-412e-b3c2-1748a248a9ff" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24efebc8-be71-4650-9d41-1128d6d62822" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e22cb3da-b9f6-4699-b709-8f6f2f876c57" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3e30426-d85b-410b-aa1c-57c425398d2b" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8ee2209b-8cdb-4197-841a-7363d4ad5109" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/521f93aa-0a74-4b68-a801-b6d69fab97dc" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/18855bea-60c6-400a-9968-0e1c92194cbb" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8be0f2f5-642b-41a7-82a1-5111106a9dac" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3a40641a-ed08-4ca3-ba53-37d4c94bd57b" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/64f746a6-4e3a-4416-9e93-ec66f68aee0d" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2e80243d-f00a-49fb-9589-c6bbe93ba34d" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/43517f83-15f7-4efd-ad36-99ecf4336a9e" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61c1ac9a-d08c-434d-a654-ef367427694e" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3998b03d-11f7-4cab-baa1-e7194881175b" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/96b40b01-0b09-469d-95be-c53b416ccd31" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac3490bb-6aec-4b5c-a28d-b7329f916c1a" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/082fd31a-7b46-46e8-af6c-ad90da89e4fd" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c933306b-86e2-48c4-a9e9-3d2808b09b66" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3275dbdf-d641-4fa4-b632-d02a3c7f3b52" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bd2cca3b-5bd7-4301-8383-4fcfbc5e5556" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec9d214-5e85-48e1-9ffd-1334ede10c31" TargetMode="External" Id="rId42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U31"/>
+  <dimension ref="A1:U43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,2959 +589,4035 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А56-70295/2026</t>
+          <t>А56-95115/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026</t>
+          <t>28.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
+          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7810330641</t>
+          <t>7801447403</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Прокофьева А. В.</t>
+          <t>Сурков А. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>01.07.2026</t>
+          <t>14.09.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4190df11-d7c2-4232-8f1e-19b54331ee63</t>
+          <t>https://kad.arbitr.ru/Card/0c714e3c-c9e0-4f1b-b2dc-0ff36a2548a4</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А56-62210/2026</t>
+          <t>А56-84704/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>04.06.2026</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
+          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7810330641</t>
+          <t>7801447403</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Халимбекова А. М.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
-      <c r="S3" s="2" t="inlineStr"/>
-      <c r="T3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>05.08.2026</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/92bd03e4-2b13-4a4d-845d-e5b7acc73ab1</t>
+          <t>https://kad.arbitr.ru/Card/798c0bfb-26a9-46d0-9692-5e36472baa54</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А56-133461/2025</t>
+          <t>А56-84707/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7801447403</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Дорохова Н. Н.</t>
+          <t>Корчагина Н. И.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a12afa2-eb72-43a6-bef9-559609e83990</t>
+          <t>https://kad.arbitr.ru/Card/803f2541-8597-49be-a625-61c3e6141e64</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-125208/2025</t>
+          <t>А56-84705/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>08.12.2025</t>
+          <t>31.07.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>СРО А "ПОДЗЕМДОРСТРОЙ"</t>
+          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7810330641</t>
+          <t>7801447403</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
+          <t>Дунаева Д. Ю.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>12.04.2026</t>
+          <t>07.08.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e6274dd8-a3f4-49f9-9c96-ff80d0f11dfe</t>
+          <t>https://kad.arbitr.ru/Card/637dcf4c-ec91-4c93-ba2e-6a52bc215b21</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А56-124944/2025</t>
+          <t>А56-70295/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>05.12.2025</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7801447403</t>
+          <t>7810330641</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>13 арбитражный апелляционный суд</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Бармина И. Н.</t>
+          <t>Прокофьева А. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>09.06.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/42813ef7-5da6-47dc-ba2d-a0337e5aa40e</t>
+          <t>https://kad.arbitr.ru/Card/4190df11-d7c2-4232-8f1e-19b54331ee63</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-266202/2025</t>
+          <t>А56-62210/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>02.10.2025</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Халимбекова А. М.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>06.12.2025</t>
+          <t>15.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/236219c2-5899-40ee-9512-51671300dd58</t>
+          <t>https://kad.arbitr.ru/Card/92bd03e4-2b13-4a4d-845d-e5b7acc73ab1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-80972/2025</t>
+          <t>А56-13555/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>25.08.2025</t>
+          <t>10.02.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "АВТОГАРАНТЪ"</t>
+          <t>ЗАО "ЛЕНДОРСТРОЙ-2"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7811618672</t>
+          <t>7830000176</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ведущий судебный пристав СОСП ГМУ ФССП России Черанёва Екатерина Сергеевна</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Ермолина Е. К.</t>
+          <t>Коросташов А. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>05.02.2026</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e8cf19ea-1050-448f-84f2-615a9557c023</t>
+          <t>https://kad.arbitr.ru/Card/d5fe02d3-3785-4b97-b077-33be6e582991</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-64339/2025</t>
+          <t>А56-133461/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>09.07.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>АО "Производственное объединение "Возрождение"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7811062995</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
+          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7710478130</t>
+          <t>7801447403</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Коросташов А. А.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Незаконное исключение из реестра сведений о 5-м уровне ответственности и страховании члена СРО</t>
+          <t>Взыскание денежных средств с ООО ЛЕНПРОФМОНТАЖ в пользу Фонда капитального ремонта</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>21.10.2025</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c8d9d7e4-87f6-4aa9-9e04-382a845d44c6</t>
+          <t>https://kad.arbitr.ru/Card/5a12afa2-eb72-43a6-bef9-559609e83990</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А56-54889/2025</t>
+          <t>А56-131193/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>16.06.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Другое</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>АО "Производственное объединение "Возрождение"</t>
+          <t>ЗАО "ЛЕНДОРСТРОЙ-2"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7811062995</t>
+          <t>7830000176</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>судебный пристав-исполнитель Светлана Васильевна Бушаева</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Котельников Л. О.</t>
+          <t>Алаторцева М. В.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>05.08.2025</t>
+          <t>30.04.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2f3815a7-542f-49e3-8e86-8164cf4d81ca</t>
+          <t>https://kad.arbitr.ru/Card/059e176a-6661-4a58-9737-fa52483b281f</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-54582/2025</t>
+          <t>А56-125208/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>15.06.2025</t>
+          <t>08.12.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7840290890</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
-[...2 lines deleted...]
-      <c r="L11" s="2" t="inlineStr"/>
+          <t>СРО А "ПОДЗЕМДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>7810330641</t>
+        </is>
+      </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Корчагина Н. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларионова Н. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Устранение недостатков работ по капитальному ремонту фасада и взыскание убытков</t>
+          <t>Неисполнение обязательств членом СРО по договору на выполнение работ по капитальному ремонту</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec1eb314-fa57-4a7e-b124-f2c7ea88ae97</t>
+          <t>https://kad.arbitr.ru/Card/e6274dd8-a3f4-49f9-9c96-ff80d0f11dfe</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-26178/2025</t>
+          <t>А56-124944/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>25.03.2025</t>
+          <t>05.12.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЛУЖБА ТЕХНИЧЕСКОГО ЗАКАЗЧИКА"</t>
+          <t>НО "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7839504869</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
+          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7810330641</t>
+          <t>7801447403</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>13 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Душечкина А. И.</t>
+          <t>Бармина И. Н.</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
-      <c r="Q12" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>18.10.2025</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/78cb778c-c55b-419d-8c8a-a82b106f213b</t>
+          <t>https://kad.arbitr.ru/Card/42813ef7-5da6-47dc-ba2d-a0337e5aa40e</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-23576/2025</t>
+          <t>А40-266202/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>18.03.2025</t>
+          <t>02.10.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Хайруллина М. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>9977175.84</v>
+        <v>744000</v>
       </c>
       <c r="P13" s="2" t="n">
-        <v>9977175.84</v>
+        <v>744000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО М-Групп) обязательств по контракту</t>
+          <t>Взыскание задолженности по ежегодным членским взносам в НОСТРОЙ за 1-2 кварталы 2025 года</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025</t>
+          <t>06.12.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dd5c9c10-69d0-4021-8621-75659ac9723a</t>
+          <t>https://kad.arbitr.ru/Card/236219c2-5899-40ee-9512-51671300dd58</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-18501/2025</t>
+          <t>А56-80972/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>04.03.2025</t>
+          <t>25.08.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕВАСТРОЙПРОЕКТ"</t>
+          <t>ООО "АВТОГАРАНТЪ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7816747086</t>
+          <t>7811618672</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>Ермолина Е. К.</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительными решений внеочередного общего собрания СРО от 20.02.2025</t>
+          <t>Требования о признании и об обязании</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>25.10.2025</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93f1098e-d8e8-4217-acd1-bca6b5db8412</t>
+          <t>https://kad.arbitr.ru/Card/e8cf19ea-1050-448f-84f2-615a9557c023</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-15473/2025</t>
+          <t>А56-64339/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>24.02.2025</t>
+          <t>09.07.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕВАСТРОЙПРОЕКТ"</t>
+          <t>АО "Производственное объединение "Возрождение"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>7816747086</t>
+          <t>7811062995</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
+          <t>АССОЦИАЦИЯ "ОБЩЕРОССИЙСКАЯ НЕГОСУДАРСТВЕННАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ - ОБЩЕРОССИЙСКОЕ ОТРАСЛЕВОЕ ОБЪЕДИНЕНИЕ РАБОТОДАТЕЛЕЙ "НАЦИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ САМОРЕГУЛИРУЕМЫХ ОРГАНИЗАЦИЙ, ОСНОВАННЫХ НА ЧЛЕНСТВЕ ЛИЦ, ОСУЩЕСТВЛЯЮЩИХ СТРОИТЕЛЬСТВО"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>7810330641</t>
+          <t>7710478130</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Сюрина Ю. С.</t>
+          <t>Коросташов А. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Признание недействительным решения внеочередного общего собрания СРО от 10.02.2025</t>
+          <t>Незаконное исключение из реестра сведений о 5-м уровне ответственности и страховании члена СРО</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>21.10.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f9fd4c82-c86c-4442-a62f-89c200571ba6</t>
+          <t>https://kad.arbitr.ru/Card/c8d9d7e4-87f6-4aa9-9e04-382a845d44c6</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А56-4585/2025</t>
+          <t>А56-54889/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>23.01.2025</t>
+          <t>16.06.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Другое</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЕВАСТРОЙПРОЕКТ"</t>
+          <t>АО "Производственное объединение "Возрождение"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>7816747086</t>
+          <t>7811062995</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Ермолина Е. К.</t>
+          <t>Котельников Л. О.</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr"/>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>12.11.2025</t>
+          <t>05.08.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/af8bd054-b35c-48f6-9d6b-cf0f371003b5</t>
+          <t>https://kad.arbitr.ru/Card/2f3815a7-542f-49e3-8e86-8164cf4d81ca</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-77121/2024</t>
+          <t>А56-54582/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>06.08.2024</t>
+          <t>15.06.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ ТОННЕЛЬНОЕ СТРОИТЕЛЬСТВО "</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7816401296</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ПАО МЕЖДУГОРОДНОЙ И МЕЖДУНАРОДНОЙ ЭЛЕКТРИЧЕСКОЙ СВЯЗИ "РОСТЕЛЕКОМ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Киселева А. О.</t>
+          <t>Корчагина Н. И.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>37503965.24</v>
+        <v>2876000</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в размере 37 503 965,24 руб.</t>
+          <t>Устранение недостатков работ по капитальному ремонту фасада и взыскание убытков</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>05.06.2026</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88da557c-19b2-412e-b3c2-1748a248a9ff</t>
+          <t>https://kad.arbitr.ru/Card/ec1eb314-fa57-4a7e-b124-f2c7ea88ae97</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-48369/2024</t>
+          <t>А56-26178/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>28.05.2024</t>
+          <t>25.03.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ ТОННЕЛЬНОЕ СТРОИТЕЛЬСТВО "</t>
+          <t>ООО "СЛУЖБА ТЕХНИЧЕСКОГО ЗАКАЗЧИКА"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>7816401296</t>
+          <t>7839504869</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ПАО МЕЖДУГОРОДНОЙ И МЕЖДУНАРОДНОЙ ЭЛЕКТРИЧЕСКОЙ СВЯЗИ "РОСТЕЛЕКОМ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>7707049388</t>
+          <t>7810330641</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Сергеева О. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Душечкина А. И.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба с ПАО «Ростелеком» в размере 37 503 965,24 руб.</t>
+          <t>Нарушение процедуры проведения собрания и отсутствие кворума для принятия решений.</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>27.07.2024</t>
+          <t>18.10.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e22cb3da-b9f6-4699-b709-8f6f2f876c57</t>
+          <t>https://kad.arbitr.ru/Card/78cb778c-c55b-419d-8c8a-a82b106f213b</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А56-41489/2020</t>
+          <t>А56-23576/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>26.05.2020</t>
+          <t>18.03.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>МБУ "Административное управление городским хозяйством"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Хайруллина М. А.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>21772877.54</v>
-[...1 lines deleted...]
-      <c r="P19" s="2" t="inlineStr"/>
+        <v>9977175.84</v>
+      </c>
+      <c r="P19" s="2" t="n">
+        <v>9977175.84</v>
+      </c>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО НПО РАНД) обязательств по госконтракту</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО М-Групп) обязательств по контракту</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>23.12.2022</t>
+          <t>27.05.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c3e30426-d85b-410b-aa1c-57c425398d2b</t>
+          <t>https://kad.arbitr.ru/Card/dd5c9c10-69d0-4021-8621-75659ac9723a</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А44-1287/2020</t>
+          <t>А56-18501/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>10.03.2020</t>
+          <t>04.03.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>МБУ "Административное управление городским хозяйством"</t>
+          <t>ООО "НЕВАСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5322011119</t>
+          <t>7816747086</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>Саморегулируемая Организация Ассоциация "Объединение Строителей Подземной, Инженерной и Транспортной Инфраструктуры"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Новгородской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Давыдова С. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ермолина Е. К.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО НПО РАНД) из средств компфонда.</t>
+          <t>Признание недействительными решений внеочередного общего собрания СРО от 20.02.2025</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>30.04.2020</t>
+          <t>25.10.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8ee2209b-8cdb-4197-841a-7363d4ad5109</t>
+          <t>https://kad.arbitr.ru/Card/93f1098e-d8e8-4217-acd1-bca6b5db8412</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А56-27372/2018</t>
+          <t>А56-15473/2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>06.03.2018</t>
+          <t>24.02.2025</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРКОМПЛЕКССТРОЙ"</t>
+          <t>ООО "НЕВАСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>4703136683</t>
+          <t>7816747086</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Малышева Е. В.</t>
+          <t>Сюрина Ю. С.</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Исключение из СРО на основании заявления, подписанного неуполномоченным лицом</t>
+          <t>Признание недействительным решения внеочередного общего собрания СРО от 10.02.2025</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>02.05.2018</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/18855bea-60c6-400a-9968-0e1c92194cbb</t>
+          <t>https://kad.arbitr.ru/Card/f9fd4c82-c86c-4442-a62f-89c200571ba6</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А56-10893/2018</t>
+          <t>А56-4585/2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>29.01.2018</t>
+          <t>23.01.2025</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДОРКОМПЛЕКССТРОЙ"</t>
+          <t>ООО "НЕВАСТРОЙПРОЕКТ"</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>4703136683</t>
+          <t>7816747086</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Чекунов Н. А.</t>
+          <t>Ермолина Е. К.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание решения СРО</t>
+          <t>Признание недействительными решений внеочередного общего собрания СРО от 09.01.2025.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>01.03.2018</t>
+          <t>12.11.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8be0f2f5-642b-41a7-82a1-5111106a9dac</t>
+          <t>https://kad.arbitr.ru/Card/af8bd054-b35c-48f6-9d6b-cf0f371003b5</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-3205/2018</t>
+          <t>А56-77121/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>11.01.2018</t>
+          <t>06.08.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Метрострой"</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ ТОННЕЛЬНОЕ СТРОИТЕЛЬСТВО "</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7816401296</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>СРО "СОЮЗАТОМСТРОЙ"</t>
-[...2 lines deleted...]
-      <c r="L23" s="2" t="inlineStr"/>
+          <t>ПАО МЕЖДУГОРОДНОЙ И МЕЖДУНАРОДНОЙ ЭЛЕКТРИЧЕСКОЙ СВЯЗИ "РОСТЕЛЕКОМ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7707049388</t>
+        </is>
+      </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
+          <t>Киселева А. О.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>10000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>37503965.24</v>
+      </c>
+      <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца по закону</t>
+          <t>Взыскание ущерба в размере 37 503 965,24 руб.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>12.01.2019</t>
+          <t>03.07.2026</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3a40641a-ed08-4ca3-ba53-37d4c94bd57b</t>
+          <t>https://kad.arbitr.ru/Card/88da557c-19b2-412e-b3c2-1748a248a9ff</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-99900/2017</t>
+          <t>А56-62209/2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>03.07.2024</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОННЕЛЬСТРОЙ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД-РЕГИОНАЛЬНЫЙ ОПЕРАТОР КАПИТАЛЬНОГО РЕМОНТА ОБЩЕГО ИМУЩЕСТВА В МНОГОКВАРТИРНЫХ ДОМАХ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7810833677</t>
+          <t>7840290890</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+          <t>ООО "ЛЕНПРОФМОНТАЖ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7810330641</t>
+          <t>7801447403</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Орлова Е. А.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>05.02.2018</t>
+          <t>19.05.2026</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/64f746a6-4e3a-4416-9e93-ec66f68aee0d</t>
+          <t>https://kad.arbitr.ru/Card/24efebc8-be71-4650-9d41-1128d6d62822</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А56-73103/2017</t>
+          <t>А56-48369/2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>21.09.2017</t>
+          <t>28.05.2024</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Федеральная налоговая служба России</t>
+          <t>ООО "СПЕЦИАЛИЗИРОВАННОЕ ТОННЕЛЬНОЕ СТРОИТЕЛЬСТВО "</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7816401296</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРИМОРСКСТРОЙ"</t>
+          <t>ПАО МЕЖДУГОРОДНОЙ И МЕЖДУНАРОДНОЙ ЭЛЕКТРИЧЕСКОЙ СВЯЗИ "РОСТЕЛЕКОМ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>4704066975</t>
+          <t>7707049388</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Антипинская М. В.</t>
-[...2 lines deleted...]
-      <c r="O25" s="2" t="inlineStr"/>
+          <t>Сергеева О. Н.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="n">
+        <v>37503965.24</v>
+      </c>
       <c r="P25" s="2" t="inlineStr"/>
-      <c r="Q25" s="2" t="inlineStr"/>
-      <c r="R25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R25" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ущерба с ПАО «Ростелеком» в размере 37 503 965,24 руб.</t>
+        </is>
+      </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>13.04.2021</t>
+          <t>27.07.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2e80243d-f00a-49fb-9589-c6bbe93ba34d</t>
+          <t>https://kad.arbitr.ru/Card/e22cb3da-b9f6-4699-b709-8f6f2f876c57</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А56-59731/2017</t>
+          <t>А56-41489/2020</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>26.05.2020</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОРСТРОЙ"</t>
+          <t>МБУ "Административное управление городским хозяйством"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНОЙ, ИНЖЕНЕРНОЙ И ТРАНСПОРТНОЙ ИНФРАСТРУКТУРЫ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Лилль В. А.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>43600000</v>
+        <v>21772877.54</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неосновательного обогащения</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом (ООО НПО РАНД) обязательств по госконтракту</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>16.05.2019</t>
+          <t>23.12.2022</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61c1ac9a-d08c-434d-a654-ef367427694e</t>
+          <t>https://kad.arbitr.ru/Card/c3e30426-d85b-410b-aa1c-57c425398d2b</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-51097/2017</t>
+          <t>А44-1287/2020</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>10.03.2020</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОРСТРОЙ"</t>
+          <t>МБУ "Административное управление городским хозяйством"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>5322011119</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+          <t>Саморегулируемая Организация Ассоциация "Объединение Строителей Подземной, Инженерной и Транспортной Инфраструктуры"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Новгородской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
+          <t>Давыдова С. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>200000</v>
+        <v>32564153.54</v>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Субсидиарная ответственность СРО по обязательствам члена (ООО НПО РАНД) из средств компфонда.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>16.08.2017</t>
+          <t>30.04.2020</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3998b03d-11f7-4cab-baa1-e7194881175b</t>
+          <t>https://kad.arbitr.ru/Card/8ee2209b-8cdb-4197-841a-7363d4ad5109</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А56-50287/2017</t>
+          <t>А56-149883/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>12.07.2017</t>
+          <t>29.11.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОРСТРОЙ"</t>
+          <t>Межрайонная инспекция Федеральной налоговой службы №25 по Санкт-Петербургу</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>7813085660</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+          <t>ООО "ГИДРОТРАНССТРОЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7810330641</t>
+          <t>3508005879</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Дудина О. Ю.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>15.08.2017</t>
+          <t>18.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/96b40b01-0b09-469d-95be-c53b416ccd31</t>
+          <t>https://kad.arbitr.ru/Card/521f93aa-0a74-4b68-a801-b6d69fab97dc</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А56-49395/2017</t>
+          <t>А56-27372/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>06.03.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОРСТРОЙ"</t>
+          <t>ООО "ДОРКОМПЛЕКССТРОЙ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>7810331525</t>
+          <t>4703136683</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7810330641</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Радченко А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Малышева Е. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Исключение из СРО на основании заявления, подписанного неуполномоченным лицом</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>10.08.2017</t>
+          <t>02.05.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ac3490bb-6aec-4b5c-a28d-b7329f916c1a</t>
+          <t>https://kad.arbitr.ru/Card/18855bea-60c6-400a-9968-0e1c92194cbb</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А56-43618/2017</t>
+          <t>А56-10893/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>20.06.2017</t>
+          <t>29.01.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>Межрайонная Инспекция Федеральной Налоговой Службы №10 по Санкт-Петербургу</t>
+          <t>ООО "ДОРКОМПЛЕКССТРОЙ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>4703136683</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ- 11 МЕТРОСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7825103970</t>
+          <t>7810330641</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Рычкова О. И.</t>
+          <t>Чекунов Н. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr"/>
-      <c r="Q30" s="2" t="inlineStr"/>
-      <c r="R30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Оспаривание решения СРО</t>
+        </is>
+      </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>24.06.2023</t>
+          <t>01.03.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/082fd31a-7b46-46e8-af6c-ad90da89e4fd</t>
+          <t>https://kad.arbitr.ru/Card/8be0f2f5-642b-41a7-82a1-5111106a9dac</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
+          <t>А40-3205/2018</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>11.01.2018</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Метрострой"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>СРО "СОЮЗАТОМСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr"/>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="P31" s="2" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд другой СРО при переходе истца по закону</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>12.01.2019</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3a40641a-ed08-4ca3-ba53-37d4c94bd57b</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А56-99900/2017</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>27.11.2017</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТОННЕЛЬСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>7810833677</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>7810330641</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="P32" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Обязание зачесть взнос в КФ в размере 500 000 руб. в порядке правопреемства при реорганизации члена.</t>
+        </is>
+      </c>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>05.02.2018</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/64f746a6-4e3a-4416-9e93-ec66f68aee0d</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А56-73103/2017</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>21.09.2017</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная налоговая служба России</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРИМОРСКСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>4704066975</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Антипинская М. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2021</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2e80243d-f00a-49fb-9589-c6bbe93ba34d</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А56-72502/2017</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2017</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ООО ''РОСТРА СЕВЕРО-ЗАПАД''</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>7805234942</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СОФИЯ"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>4703080864</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Шевченко И. М.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2019</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/43517f83-15f7-4efd-ad36-99ecf4336a9e</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А56-59731/2017</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2017</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>7810331525</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>7810330641</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Лилль В. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="n">
+        <v>43600000</v>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R35" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неосновательного обогащения</t>
+        </is>
+      </c>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2019</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/61c1ac9a-d08c-434d-a654-ef367427694e</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А56-51097/2017</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>14.07.2017</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>7810331525</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>7810330641</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Радченко А. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R36" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств</t>
+        </is>
+      </c>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>16.08.2017</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3998b03d-11f7-4cab-baa1-e7194881175b</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А56-50287/2017</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2017</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>7810331525</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>7810330641</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Васильева Н. А.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R37" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание ошибочно перечисленных денежных средств</t>
+        </is>
+      </c>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>15.08.2017</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/96b40b01-0b09-469d-95be-c53b416ccd31</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А56-49395/2017</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2017</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>7810331525</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ПОДЗЕМНЫХ СООРУЖЕНИЙ, ПРОМЫШЛЕННЫХ И ГРАЖДАНСКИХ ОБЪЕКТОВ"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>7810330641</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Радченко А. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R38" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств</t>
+        </is>
+      </c>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2017</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ac3490bb-6aec-4b5c-a28d-b7329f916c1a</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А56-43618/2017</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2017</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>Межрайонная Инспекция Федеральной Налоговой Службы №10 по Санкт-Петербургу</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "СТРОИТЕЛЬНО-МОНТАЖНОЕ УПРАВЛЕНИЕ- 11 МЕТРОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7825103970</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Рычкова О. И.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>24.06.2023</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/082fd31a-7b46-46e8-af6c-ad90da89e4fd</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
           <t>А50-30663/2016</t>
         </is>
       </c>
-      <c r="C31" s="2" t="inlineStr">
+      <c r="C40" s="2" t="inlineStr">
         <is>
           <t>26.12.2016</t>
         </is>
       </c>
-      <c r="D31" s="2" t="inlineStr">
+      <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E31" s="2" t="inlineStr">
+      <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F31" s="2" t="inlineStr">
+      <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G31" s="2" t="inlineStr">
+      <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H31" s="2" t="inlineStr">
+      <c r="H40" s="2" t="inlineStr">
         <is>
           <t>ООО "ЕКЕ-Инжиниринг"</t>
         </is>
       </c>
-      <c r="I31" s="2" t="inlineStr">
+      <c r="I40" s="2" t="inlineStr">
         <is>
           <t>7841334903</t>
         </is>
       </c>
-      <c r="J31" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K31" s="2" t="inlineStr">
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
         <is>
           <t>Ассоциация "ОСТЭК"</t>
         </is>
       </c>
-      <c r="L31" s="2" t="inlineStr">
+      <c r="L40" s="2" t="inlineStr">
         <is>
           <t>7839018026</t>
         </is>
       </c>
-      <c r="M31" s="2" t="inlineStr">
+      <c r="M40" s="2" t="inlineStr">
         <is>
           <t>АС Пермского края</t>
         </is>
       </c>
-      <c r="N31" s="2" t="inlineStr">
+      <c r="N40" s="2" t="inlineStr">
         <is>
           <t>Морозова Т. В.</t>
         </is>
       </c>
-      <c r="O31" s="2" t="n">
+      <c r="O40" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="P31" s="2" t="n">
+      <c r="P40" s="2" t="n">
         <v>1000000</v>
       </c>
-      <c r="Q31" s="2" t="inlineStr">
+      <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R31" s="2" t="inlineStr">
+      <c r="R40" s="2" t="inlineStr">
         <is>
           <t>Обязание ответчика перечислить взнос в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
-      <c r="S31" s="2" t="inlineStr">
+      <c r="S40" s="2" t="inlineStr">
         <is>
           <t>03.10.2017</t>
         </is>
       </c>
-      <c r="T31" s="2" t="inlineStr">
+      <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U31" s="3" t="inlineStr">
+      <c r="U40" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c933306b-86e2-48c4-a9e9-3d2808b09b66</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А56-83215/2016</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>29.11.2016</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr"/>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Вертикаль"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>7820316580</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ТРЕСТ ЛЕНМОСТОСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>7830002617</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Чернышева А. А.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>05.07.2022</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3275dbdf-d641-4fa4-b632-d02a3c7f3b52</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А56-39783/2016</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2016</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин Алексей Юрьевич</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>АО "ГЛАВПЕТЕРБУРГСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>7807324609</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Голоузова О. В.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2026</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bd2cca3b-5bd7-4301-8383-4fcfbc5e5556</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А56-2124/2016</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>20.01.2016</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Нева-ПитерСтрой"</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>7811493230</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Строительно-монтажное управление №20"</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>7805034140</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Чернышева А. А.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2020</t>
+        </is>
+      </c>
+      <c r="T43" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6ec9d214-5e85-48e1-9ffd-1334ede10c31</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>