--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/467a44ec-51da-4147-bab6-4d4be2b206a1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e5f271c-c160-4805-a05a-6a1b391883e7" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8614aae8-27b4-4705-a9c7-a227512ee141" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5579a596-dc48-4c51-aa66-1a6b0ae00c8c" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54b6db2a-6804-442f-8362-9ffefdde8f71" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3cfae73-320a-441e-8ff8-97eb2a70fd9e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fc8d783-20bf-49c9-949a-6192c6409798" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7df4df46-89e9-4464-8e91-7877d1b2ffb5" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5974ced6-6018-4c6f-aaf0-256987e948f7" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/674d2a96-e5f9-4755-a5ff-0999d31122e4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d949ae6-163d-4dff-b39d-c5b1d4a09adb" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcececd2-1cd9-4ee1-a79e-77a4be7feedb" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36eb142b-cd7f-4ccd-9a32-b00db7a359cf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5932e41d-ad8b-42de-8df9-ac83820a4af8" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/973a5771-63d4-453e-8bf7-7c0378577c81" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d222f26a-2dca-451d-823a-c5bd2faf08c0" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74a14b28-257e-4355-81ba-7ac70d7a31d9" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11a85fe0-0590-4fa0-a5f2-902be75a6f08" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/803b6063-df9d-45cb-8c41-43c692f7a49b" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f4ec379-840b-4354-8a11-6fbeb19d2aa9" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c4b2b04-9e7d-47bf-928c-2b42bda870ca" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/480a8c94-394b-4373-a9c4-e8e1f20565fd" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f36a6854-05a3-4f01-9590-4557da1709b9" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54575b64-4b20-455e-9d02-82b8f41b77e3" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db2ba69e-0958-45b3-811d-7f5c393223ea" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b536a456-b178-43f7-b799-bd952644c7a0" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fee096df-371d-4469-91aa-964feda062ad" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/440beebc-18f6-4d48-be7c-254be544134a" TargetMode="External" Id="rId28" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e3c6087e-e149-41c1-9558-1b7776325c80" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55b04de3-6f62-4933-a96a-e269a4162cae" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ecb59243-73a4-44c8-a729-db8f8732cd8e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/467a44ec-51da-4147-bab6-4d4be2b206a1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e5f271c-c160-4805-a05a-6a1b391883e7" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8614aae8-27b4-4705-a9c7-a227512ee141" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5579a596-dc48-4c51-aa66-1a6b0ae00c8c" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54b6db2a-6804-442f-8362-9ffefdde8f71" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b3cfae73-320a-441e-8ff8-97eb2a70fd9e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3fc8d783-20bf-49c9-949a-6192c6409798" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7df4df46-89e9-4464-8e91-7877d1b2ffb5" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5974ced6-6018-4c6f-aaf0-256987e948f7" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/674d2a96-e5f9-4755-a5ff-0999d31122e4" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d949ae6-163d-4dff-b39d-c5b1d4a09adb" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dcececd2-1cd9-4ee1-a79e-77a4be7feedb" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36eb142b-cd7f-4ccd-9a32-b00db7a359cf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5932e41d-ad8b-42de-8df9-ac83820a4af8" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/973a5771-63d4-453e-8bf7-7c0378577c81" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d222f26a-2dca-451d-823a-c5bd2faf08c0" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/74a14b28-257e-4355-81ba-7ac70d7a31d9" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/803b6063-df9d-45cb-8c41-43c692f7a49b" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3f4ec379-840b-4354-8a11-6fbeb19d2aa9" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11a85fe0-0590-4fa0-a5f2-902be75a6f08" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2c4b2b04-9e7d-47bf-928c-2b42bda870ca" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/480a8c94-394b-4373-a9c4-e8e1f20565fd" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/caba9fb9-f78c-4188-ad5a-a27236285bbc" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b5bb1fe2-c3bf-417e-b4da-9957dfc5ee41" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f36a6854-05a3-4f01-9590-4557da1709b9" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/54575b64-4b20-455e-9d02-82b8f41b77e3" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db2ba69e-0958-45b3-811d-7f5c393223ea" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d42bb83-7658-4def-ad50-a29e1a6128f1" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b536a456-b178-43f7-b799-bd952644c7a0" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/af244e7a-9696-4764-8b34-a7d8318a4727" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d0a9ed8-80c3-4793-900b-d3d97f0421fb" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05ae1cd9-7410-48e2-b10e-7060c5b5eadd" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da770445-2f45-494a-ab5b-990099973d3b" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/04fd61e0-1ac3-4f73-b0f6-76b907b80052" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/da2bc990-ba7d-4cc8-84ce-0e0a35dd2872" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0acf5a56-aaa8-4d5e-814c-298b3f0f5043" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fee096df-371d-4469-91aa-964feda062ad" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/440beebc-18f6-4d48-be7c-254be544134a" TargetMode="External" Id="rId41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:U42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1960 +589,1930 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-63236/2026</t>
+          <t>А56-88451/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>11.03.2026</t>
+          <t>11.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>4401012265</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7706196090</t>
+          <t>7802236564</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Курлышева Н. О.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026</t>
+          <t>19.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/467a44ec-51da-4147-bab6-4d4be2b206a1</t>
+          <t>https://kad.arbitr.ru/Card/e3c6087e-e149-41c1-9558-1b7776325c80</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А56-9444/2026</t>
+          <t>А56-83757/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>30.01.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "Управление капитального строительства Костромской обл"</t>
+          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7838129301</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗОДЧИЙ"</t>
+          <t>ООО "СКЕМА ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7842513327</t>
+          <t>7810691197</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Болотова Л. Д.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>30.05.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1e5f271c-c160-4805-a05a-6a1b391883e7</t>
+          <t>https://kad.arbitr.ru/Card/55b04de3-6f62-4933-a96a-e269a4162cae</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-10750/2026</t>
+          <t>А56-83754/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>21.01.2026</t>
+          <t>29.07.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
+          <t>АО "ТОПЛИВНО-ЭНЕРГЕТИЧЕСКИЙ КОМПЛЕКС САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>4401012265</t>
+          <t>7838129301</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
+          <t>ООО "СКЕМА ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7706196090</t>
+          <t>7810691197</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Дорохова Н. Н.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>08.07.2026</t>
+          <t>05.08.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8614aae8-27b4-4705-a9c7-a227512ee141</t>
+          <t>https://kad.arbitr.ru/Card/ecb59243-73a4-44c8-a729-db8f8732cd8e</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А56-5133/2026</t>
+          <t>А40-63236/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>21.01.2026</t>
+          <t>11.03.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>4401012265</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗОДЧИЙ"</t>
+          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7842513327</t>
+          <t>7706196090</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Черкасов М. А.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>07.06.2026</t>
+          <t>26.06.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5579a596-dc48-4c51-aa66-1a6b0ae00c8c</t>
+          <t>https://kad.arbitr.ru/Card/467a44ec-51da-4147-bab6-4d4be2b206a1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-4004/2026</t>
+          <t>А56-9444/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>14.01.2026</t>
+          <t>30.01.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
+          <t>ОГБУ "Управление капитального строительства Костромской обл"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>4401012265</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
+          <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7706196090</t>
+          <t>7842513327</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Алексеев А. Г.</t>
+          <t>Болотова Л. Д.</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>30.05.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54b6db2a-6804-442f-8362-9ffefdde8f71</t>
+          <t>https://kad.arbitr.ru/Card/1e5f271c-c160-4805-a05a-6a1b391883e7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А56-129414/2025</t>
+          <t>А40-10750/2026</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>16.12.2025</t>
+          <t>21.01.2026</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>4401012265</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗОДЧИЙ"</t>
+          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7842513327</t>
+          <t>7706196090</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Киселева А. О.</t>
+          <t>Ларин М. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>18.03.2026</t>
+          <t>08.07.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b3cfae73-320a-441e-8ff8-97eb2a70fd9e</t>
+          <t>https://kad.arbitr.ru/Card/8614aae8-27b4-4705-a9c7-a227512ee141</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А56-119473/2025</t>
+          <t>А56-5133/2026</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>27.11.2025</t>
+          <t>21.01.2026</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
+          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7702232171</t>
+          <t>4401012265</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7802236564</t>
+          <t>7842513327</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Корушова И. М.</t>
+          <t>Черкасов М. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>07.04.2026</t>
+          <t>01.07.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3fc8d783-20bf-49c9-949a-6192c6409798</t>
+          <t>https://kad.arbitr.ru/Card/5579a596-dc48-4c51-aa66-1a6b0ae00c8c</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-76947/2025</t>
+          <t>А40-4004/2026</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>13.08.2025</t>
+          <t>14.01.2026</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ № 981</t>
+          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7810323820</t>
+          <t>4401012265</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЗРК+"</t>
+          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7839112678</t>
+          <t>7706196090</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Михайлов П. Л.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Алексеев А. Г.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>30.12.2025</t>
+          <t>24.06.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7df4df46-89e9-4464-8e91-7877d1b2ffb5</t>
+          <t>https://kad.arbitr.ru/Card/54b6db2a-6804-442f-8362-9ffefdde8f71</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-189141/2025</t>
+          <t>А56-129414/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>16.12.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
+          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>7706196090</t>
+          <t>4401012265</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7842513327</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Ларин М. В.</t>
+          <t>Киселева А. О.</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R10" s="2" t="inlineStr"/>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств с СРО в рамках ответственности за действия членов.</t>
+        </is>
+      </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5974ced6-6018-4c6f-aaf0-256987e948f7</t>
+          <t>https://kad.arbitr.ru/Card/b3cfae73-320a-441e-8ff8-97eb2a70fd9e</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-56395/2025</t>
+          <t>А56-119473/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>19.06.2025</t>
+          <t>27.11.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД ШАРЬЯ КОСТРОМСКОЙ ОБЛАСТИ</t>
+          <t>ФЕДЕРАЛЬНАЯ СЛУЖБА БЕЗОПАСНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>4407002295</t>
+          <t>7702232171</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7802236564</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Сухинова И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Корушова И. М.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание 50 596 645,87 руб. долга и 1 054 905,41 руб. неустойки</t>
+          <t>Взыскание денежных средств. Основания в определении не детализированы.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>27.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/674d2a96-e5f9-4755-a5ff-0999d31122e4</t>
+          <t>https://kad.arbitr.ru/Card/3fc8d783-20bf-49c9-949a-6192c6409798</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-55565/2025</t>
+          <t>А56-76947/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>18.06.2025</t>
+          <t>13.08.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
+          <t>ЖИЛИЩНО-СТРОИТЕЛЬНЫЙ КООПЕРАТИВ № 981</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7809025523</t>
+          <t>7810323820</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "СЗРК+"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>7802236564</t>
+          <t>7839112678</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Котельников Л. О.</t>
+          <t>Михайлов П. Л.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>16965031.99</v>
-[...1 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+        <v>3404107.5</v>
+      </c>
+      <c r="P12" s="2" t="n">
+        <v>3197208.68</v>
+      </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Привлечение к субсидиарной ответственности по обязательствам ООО Спецстрой</t>
+          <t>Взыскание неотработанного аванса и процентов по договору строительного подряда на ремонт фасада.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>29.03.2026</t>
+          <t>30.12.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d949ae6-163d-4dff-b39d-c5b1d4a09adb</t>
+          <t>https://kad.arbitr.ru/Card/7df4df46-89e9-4464-8e91-7877d1b2ffb5</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-33636/2025</t>
+          <t>А40-189141/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>14.04.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "СТРАХОВАЯ КОМПАНИЯ "СОГЛАСИЕ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>4703471025</t>
+          <t>7706196090</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>7802236564</t>
+          <t>7842513327</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Дорохова Н. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларин М. В.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>02.12.2025</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dcececd2-1cd9-4ee1-a79e-77a4be7feedb</t>
+          <t>https://kad.arbitr.ru/Card/5974ced6-6018-4c6f-aaf0-256987e948f7</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А56-93436/2024</t>
+          <t>А56-56395/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>20.09.2024</t>
+          <t>19.06.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ СТАЦИОНАРНОЕ УЧРЕЖДЕНИЕ СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ ИВАНОВСКОЙ ОБЛАСТИ "ПУЧЕЖСКИЙ ДОМ-ИНТЕРНАТ"</t>
+          <t>АДМИНИСТРАЦИЯ ГОРОДСКОГО ОКРУГА ГОРОД ШАРЬЯ КОСТРОМСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>3720001691</t>
+          <t>4407002295</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>7802236564</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Душечкина А. И.</t>
+          <t>Сухинова И. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>1039960.98</v>
+        <v>51651551.28</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса из средств компенсационного фонда СРО</t>
+          <t>Взыскание 50 596 645,87 руб. долга и 1 054 905,41 руб. неустойки</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>25.12.2024</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36eb142b-cd7f-4ccd-9a32-b00db7a359cf</t>
+          <t>https://kad.arbitr.ru/Card/674d2a96-e5f9-4755-a5ff-0999d31122e4</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А56-89899/2024</t>
+          <t>А56-55565/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>12.09.2024</t>
+          <t>18.06.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ СТАЦИОНАРНОЕ УЧРЕЖДЕНИЕ СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ ИВАНОВСКОЙ ОБЛАСТИ "ПУЧЕЖСКИЙ ДОМ-ИНТЕРНАТ"</t>
+          <t>САНКТ-ПЕТЕРБУРГСКОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ФОНД КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА И РЕКОНСТРУКЦИИ"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>3720001691</t>
+          <t>7809025523</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7802236564</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Душечкина А. И.</t>
+          <t>Котельников Л. О.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>1039960.98</v>
+        <v>16965031.99</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса из средств компфонда СРО в порядке субсидиарной ответственности</t>
+          <t>Привлечение к субсидиарной ответственности по обязательствам ООО Спецстрой</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>12.08.2025</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5932e41d-ad8b-42de-8df9-ac83820a4af8</t>
+          <t>https://kad.arbitr.ru/Card/9d949ae6-163d-4dff-b39d-c5b1d4a09adb</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А19-11210/2024</t>
+          <t>А56-33636/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>23.05.2024</t>
+          <t>14.04.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ново-Строй"</t>
+          <t>НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ЛЕНИНГРАДСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>3809022162</t>
+          <t>4703471025</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>Министерство по регулированию контрактной системы в сфере закупок Иркутской области</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>3808131923</t>
+          <t>7802236564</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>АС Иркутской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Кириченко С. И.</t>
-[...2 lines deleted...]
-      <c r="O16" s="2" t="inlineStr"/>
+          <t>Дорохова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="n">
+        <v>147000</v>
+      </c>
       <c r="P16" s="2" t="inlineStr"/>
-      <c r="Q16" s="2" t="inlineStr"/>
-      <c r="R16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ущерб, причиненный членом СРО при капитальном ремонте дома.</t>
+        </is>
+      </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>31.01.2025</t>
+          <t>02.12.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/973a5771-63d4-453e-8bf7-7c0378577c81</t>
+          <t>https://kad.arbitr.ru/Card/dcececd2-1cd9-4ee1-a79e-77a4be7feedb</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А56-36642/2024</t>
+          <t>А56-93436/2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>15.04.2024</t>
+          <t>20.09.2024</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕРНЫЕ СИСТЕМЫ - ПРОЕКТ"</t>
+          <t>БЮДЖЕТНОЕ СТАЦИОНАРНОЕ УЧРЕЖДЕНИЕ СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ ИВАНОВСКОЙ ОБЛАСТИ "ПУЧЕЖСКИЙ ДОМ-ИНТЕРНАТ"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>7802236557</t>
+          <t>3720001691</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО "КОМПЛЕКСНЫЕСТРОИТЕЛЬНЫЕРЕШЕНИЯ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7839120196</t>
+          <t>7802236564</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Ларионова Н. А.</t>
-[...2 lines deleted...]
-      <c r="O17" s="2" t="inlineStr"/>
+          <t>Душечкина А. И.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>1039960.98</v>
+      </c>
       <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr"/>
-      <c r="R17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание неотработанного аванса из средств компенсационного фонда СРО</t>
+        </is>
+      </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>08.06.2024</t>
+          <t>25.12.2024</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d222f26a-2dca-451d-823a-c5bd2faf08c0</t>
+          <t>https://kad.arbitr.ru/Card/36eb142b-cd7f-4ccd-9a32-b00db7a359cf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А56-24392/2024</t>
+          <t>А56-89899/2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>15.03.2024</t>
+          <t>12.09.2024</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ СТАЦИОНАРНОЕ УЧРЕЖДЕНИЕ СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ ИВАНОВСКОЙ ОБЛАСТИ "ПЛЕССКИЙ ДОМ-ИНТЕРНАТ"</t>
+          <t>БЮДЖЕТНОЕ СТАЦИОНАРНОЕ УЧРЕЖДЕНИЕ СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ ИВАНОВСКОЙ ОБЛАСТИ "ПУЧЕЖСКИЙ ДОМ-ИНТЕРНАТ"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3719002450</t>
+          <t>3720001691</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7802236564</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Бойкова Е. Е.</t>
+          <t>Душечкина А. И.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>197744.47</v>
-[...3 lines deleted...]
-      </c>
+        <v>1039960.98</v>
+      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору подряда.</t>
+          <t>Взыскание неотработанного аванса из средств компфонда СРО в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>31.08.2024</t>
+          <t>12.08.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/74a14b28-257e-4355-81ba-7ac70d7a31d9</t>
+          <t>https://kad.arbitr.ru/Card/5932e41d-ad8b-42de-8df9-ac83820a4af8</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А31-12001/2023</t>
+          <t>А19-11210/2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>07.11.2023</t>
+          <t>23.05.2024</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
+          <t>ООО "Ново-Строй"</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>4401012265</t>
+          <t>3809022162</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗОДЧИЙ"</t>
+          <t>Министерство по регулированию контрактной системы в сфере закупок Иркутской области</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7842513327</t>
+          <t>3808131923</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС Костромской области</t>
+          <t>АС Иркутской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Авдеева Н. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кириченко С. И.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
-      <c r="Q19" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>15.11.2025</t>
+          <t>31.01.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11a85fe0-0590-4fa0-a5f2-902be75a6f08</t>
+          <t>https://kad.arbitr.ru/Card/973a5771-63d4-453e-8bf7-7c0378577c81</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А31-12002/2023</t>
+          <t>А56-36642/2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>07.11.2023</t>
+          <t>15.04.2024</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
+          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕРНЫЕ СИСТЕМЫ - ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>4401012265</t>
+          <t>7802236557</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗОДЧИЙ"</t>
+          <t>ООО "КОМПЛЕКСНЫЕСТРОИТЕЛЬНЫЕРЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>7842513327</t>
+          <t>7839120196</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>АС Костромской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Головастикова Е. Ю.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ларионова Н. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
-      <c r="Q20" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>25.11.2025</t>
+          <t>08.06.2024</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/803b6063-df9d-45cb-8c41-43c692f7a49b</t>
+          <t>https://kad.arbitr.ru/Card/d222f26a-2dca-451d-823a-c5bd2faf08c0</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А31-12000/2023</t>
+          <t>А56-24392/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>07.11.2023</t>
+          <t>15.03.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
+          <t>БЮДЖЕТНОЕ СТАЦИОНАРНОЕ УЧРЕЖДЕНИЕ СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ ИВАНОВСКОЙ ОБЛАСТИ "ПЛЕССКИЙ ДОМ-ИНТЕРНАТ"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>4401012265</t>
+          <t>3719002450</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗОДЧИЙ"</t>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>7842513327</t>
+          <t>7802236564</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Костромской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Котин А. Ю.</t>
+          <t>Бойкова Е. Е.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>230967301.53</v>
-[...1 lines deleted...]
-      <c r="P21" s="2" t="inlineStr"/>
+        <v>197744.47</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>197744.47</v>
+      </c>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту №62-08/22</t>
+          <t>Субсидиарная ответственность СРО за неисполнение обязательств членом по договору подряда.</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>01.12.2025</t>
+          <t>31.08.2024</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3f4ec379-840b-4354-8a11-6fbeb19d2aa9</t>
+          <t>https://kad.arbitr.ru/Card/74a14b28-257e-4355-81ba-7ac70d7a31d9</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А31-11911/2023</t>
+          <t>А31-12002/2023</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>02.11.2023</t>
+          <t>07.11.2023</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
@@ -2553,797 +2523,1993 @@
           <t>4401012265</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>7842513327</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Костромской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Авдеева Н. Ю.</t>
+          <t>Головастикова Е. Ю.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>61704231.08</v>
+        <v>32721072.93</v>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту № 46-07/22</t>
+          <t>Субсидиарная ответственность за неисполнение членом СРО обязательств по государственному контракту</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>15.11.2025</t>
+          <t>25.11.2025</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/2c4b2b04-9e7d-47bf-928c-2b42bda870ca</t>
+          <t>https://kad.arbitr.ru/Card/803b6063-df9d-45cb-8c41-43c692f7a49b</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А56-96837/2023</t>
+          <t>А31-12000/2023</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>09.10.2023</t>
+          <t>07.11.2023</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕРНЫЕ СИСТЕМЫ - ПРОЕКТ"</t>
+          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7802236557</t>
+          <t>4401012265</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "БАЛТИЙСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>7804093216</t>
+          <t>7842513327</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Костромской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
-[...2 lines deleted...]
-      <c r="O23" s="2" t="inlineStr"/>
+          <t>Котин А. Ю.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>230967301.53</v>
+      </c>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr"/>
-      <c r="R23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R23" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по контракту №62-08/22</t>
+        </is>
+      </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>25.01.2024</t>
+          <t>01.12.2025</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/480a8c94-394b-4373-a9c4-e8e1f20565fd</t>
+          <t>https://kad.arbitr.ru/Card/3f4ec379-840b-4354-8a11-6fbeb19d2aa9</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А56-6334/2023</t>
+          <t>А31-12001/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>26.01.2023</t>
+          <t>07.11.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>БЮДЖЕТНОЕ СТАЦИОНАРНОЕ УЧРЕЖДЕНИЕ СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ ИВАНОВСКОЙ ОБЛАСТИ "ПУЧЕЖСКИЙ ДОМ-ИНТЕРНАТ"</t>
+          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>3720001691</t>
+          <t>4401012265</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7802236564</t>
+          <t>7842513327</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Костромской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Стрельчук У. В.</t>
+          <t>Авдеева Н. Ю.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>187725.52</v>
-[...3 lines deleted...]
-      </c>
+        <v>25719719.64</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту № 15-03/23</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>23.04.2024</t>
+          <t>15.11.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f36a6854-05a3-4f01-9590-4557da1709b9</t>
+          <t>https://kad.arbitr.ru/Card/11a85fe0-0590-4fa0-a5f2-902be75a6f08</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-131167/2022</t>
+          <t>А31-11911/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>22.06.2022</t>
+          <t>02.11.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ГОСУДАРСТВЕННАЯ КОРПОРАЦИЯ ПО ОРГАНИЗАЦИИ ВОЗДУШНОГО ДВИЖЕНИЯ В РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+          <t>ОГБУ "УПРАВЛЕНИЕ КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА КОСТРОМСКОЙ ОБЛАСТИ"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7734135124</t>
+          <t>4401012265</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "БАЛТИЙСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+          <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>7804093216</t>
+          <t>7842513327</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Костромской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Акименко О. А.</t>
+          <t>Авдеева Н. Ю.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>5000</v>
+        <v>61704231.08</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Обязание исполнить гарантийные обязательства и взыскание штрафа за их ненадлежащее исполнение</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту № 46-07/22</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>19.10.2022</t>
+          <t>15.11.2025</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/54575b64-4b20-455e-9d02-82b8f41b77e3</t>
+          <t>https://kad.arbitr.ru/Card/2c4b2b04-9e7d-47bf-928c-2b42bda870ca</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А83-3750/2022</t>
+          <t>А56-96837/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>01.03.2022</t>
+          <t>09.10.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ГК Филиал "Крымаэронавигация" Федерального государственного унитарного предприятия " по организации воздушного движения в Российской Федерации"</t>
+          <t>АССОЦИАЦИЯ ПРОЕКТИРОВЩИКОВ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ИНЖЕНЕРНЫЕ СИСТЕМЫ - ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7802236557</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>ЗАО "БАЛТИЙСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7804093216</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Букина Е. Н.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Салтыкова С. С.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr"/>
-      <c r="Q26" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>28.05.2022</t>
+          <t>25.01.2024</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db2ba69e-0958-45b3-811d-7f5c393223ea</t>
+          <t>https://kad.arbitr.ru/Card/480a8c94-394b-4373-a9c4-e8e1f20565fd</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А56-119916/2021</t>
+          <t>А56-62658/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>27.12.2021</t>
+          <t>03.07.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСБЕРЕГАЮЩИЕ ТЕХНОЛОГИИ"</t>
+          <t>ООО "НАЦИОНАЛЬНАЯ СЕРВИСНАЯ КОМПАНИЯ"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>7839397279</t>
+          <t>7721786930</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
+          <t>ООО "ЗОДЧИЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>7802236564</t>
+          <t>7842513327</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Горбатовская О. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Дудина О. Ю.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>23.05.2022</t>
+          <t>25.07.2026</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b536a456-b178-43f7-b799-bd952644c7a0</t>
+          <t>https://kad.arbitr.ru/Card/caba9fb9-f78c-4188-ad5a-a27236285bbc</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-161092/2017</t>
+          <t>А56-46509/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>28.08.2017</t>
+          <t>19.05.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОМДОРСТРОЙ"</t>
+          <t>ООО "Эс-Би-АйБанк"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7720785411</t>
+          <t>7708013592</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>ООО "АВК Групп"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>7722400160</t>
+          <t>7842109971</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Нарижний А. С.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr"/>
-      <c r="Q28" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>25.12.2017</t>
+          <t>22.07.2026</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fee096df-371d-4469-91aa-964feda062ad</t>
+          <t>https://kad.arbitr.ru/Card/b5bb1fe2-c3bf-417e-b4da-9957dfc5ee41</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
+          <t>А56-6334/2023</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2023</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>БЮДЖЕТНОЕ СТАЦИОНАРНОЕ УЧРЕЖДЕНИЕ СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ ИВАНОВСКОЙ ОБЛАСТИ "ПУЧЕЖСКИЙ ДОМ-ИНТЕРНАТ"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>3720001691</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>7802236564</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Стрельчук У. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="n">
+        <v>187725.52</v>
+      </c>
+      <c r="P29" s="2" t="n">
+        <v>187725.52</v>
+      </c>
+      <c r="Q29" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R29" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+        </is>
+      </c>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2024</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f36a6854-05a3-4f01-9590-4557da1709b9</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А40-131167/2022</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>22.06.2022</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ГОСУДАРСТВЕННАЯ КОРПОРАЦИЯ ПО ОРГАНИЗАЦИИ ВОЗДУШНОГО ДВИЖЕНИЯ В РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>7734135124</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "БАЛТИЙСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>7804093216</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Акименко О. А.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Обязание исполнить гарантийные обязательства и взыскание штрафа за их ненадлежащее исполнение</t>
+        </is>
+      </c>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>19.10.2022</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/54575b64-4b20-455e-9d02-82b8f41b77e3</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А83-3750/2022</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2022</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ГК Филиал "Крымаэронавигация" Федерального государственного унитарного предприятия " по организации воздушного движения в Российской Федерации"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "БАЛТИЙСКАЯ ЭНЕРГЕТИЧЕСКАЯ КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>7804093216</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Крым</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Букина Е. Н.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="n">
+        <v>13000</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R31" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по контракту</t>
+        </is>
+      </c>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>28.05.2022</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/db2ba69e-0958-45b3-811d-7f5c393223ea</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А56-15884/2022</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2022</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>АО "Группа Компаний "Монолит"</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>7806565111</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Шведов А. А.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>19.07.2026</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7d42bb83-7658-4def-ad50-a29e1a6128f1</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А56-119916/2021</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>27.12.2021</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЭНЕРГОСБЕРЕГАЮЩИЕ ТЕХНОЛОГИИ"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>7839397279</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ САНКТ-ПЕТЕРБУРГА "СТРОИТЕЛЬСТВО. ИНЖЕНЕРНЫЕ СИСТЕМЫ"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>7802236564</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Горбатовская О. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>308494.51</v>
+      </c>
+      <c r="P33" s="2" t="n">
+        <v>319117.8</v>
+      </c>
+      <c r="Q33" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr">
+        <is>
+          <t>Возврат взноса в компенсационный фонд при добровольном выходе из СРО (закон № 372-ФЗ)</t>
+        </is>
+      </c>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2022</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b536a456-b178-43f7-b799-bd952644c7a0</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А56-85642/2021</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2021</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>ООО «Сайнс Проджект Групп»</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>7719868159</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ремстройсоюз"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>7842517882</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Осьминина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2025</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/af244e7a-9696-4764-8b34-a7d8318a4727</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А56-36478/2021</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2021</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>ИП Силкин Алексей Александрович</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГСТ"</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>7838331211</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Семенова И. С.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>16.06.2026</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8d0a9ed8-80c3-4793-900b-d3d97f0421fb</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А56-11348/2021</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>16.02.2021</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Петроком" в лице к/у Гребнева Константина Владимировича</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>7810828557</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РЕД ЛАЙН"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>7813456667</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Шитова А. М.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2026</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/05ae1cd9-7410-48e2-b10e-7060c5b5eadd</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А56-72375/2020</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2020</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>Лыбань Сергей Михайлович</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УНИВЕРСАЛСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>4345040403</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Дудина О. Ю.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>23.07.2026</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da770445-2f45-494a-ab5b-990099973d3b</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А56-19643/2020</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2020</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ОКНА-СТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>7841479190</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНВЕСТСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>7813614602</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Мороз А. В.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>04.10.2022</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/04fd61e0-1ac3-4f73-b0f6-76b907b80052</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А56-95614/2019</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>21.08.2019</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "УПРАВЛЕНИЕ СНАБЖЕНИЯ ТРАНСПОРТНОГО СТРОИТЕЛЬСТВА СПБ"</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>7810816600</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СИТИ-ГРУПП"</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>7811210266</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Семенова И. С.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2026</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/da2bc990-ba7d-4cc8-84ce-0e0a35dd2872</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А56-83194/2019</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2019</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>7804604189</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строитель"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>7804604189</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Осьминина Е. Л.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2026</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0acf5a56-aaa8-4d5e-814c-298b3f0f5043</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А40-161092/2017</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2017</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРОМДОРСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>7720785411</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СТРОИТЕЛЕЙ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>7722400160</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Цыдыпова А. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R41" s="2" t="inlineStr">
+        <is>
+          <t>Обязание ответчика перечислить денежные средства в размере 300 000 рублей.</t>
+        </is>
+      </c>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>25.12.2017</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fee096df-371d-4469-91aa-964feda062ad</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
           <t>А46-1167/2017</t>
         </is>
       </c>
-      <c r="C29" s="2" t="inlineStr">
+      <c r="C42" s="2" t="inlineStr">
         <is>
           <t>02.02.2017</t>
         </is>
       </c>
-      <c r="D29" s="2" t="inlineStr">
+      <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
-      <c r="E29" s="2" t="inlineStr">
+      <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
-      <c r="F29" s="2" t="inlineStr">
+      <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
-      <c r="G29" s="2" t="inlineStr">
+      <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
-      <c r="H29" s="2" t="inlineStr">
+      <c r="H42" s="2" t="inlineStr">
         <is>
           <t>ЦЕНТРАЛЬНЫЙ БАНК РОССИЙСКОЙ ФЕДЕРАЦИИ</t>
         </is>
       </c>
-      <c r="I29" s="2" t="inlineStr">
+      <c r="I42" s="2" t="inlineStr">
         <is>
           <t>7702235133</t>
         </is>
       </c>
-      <c r="J29" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K29" s="2" t="inlineStr">
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
         <is>
           <t>ООО СИБИРСКИЙ БАНК "СИРИУС"</t>
         </is>
       </c>
-      <c r="L29" s="2" t="inlineStr">
+      <c r="L42" s="2" t="inlineStr">
         <is>
           <t>5032998599</t>
         </is>
       </c>
-      <c r="M29" s="2" t="inlineStr">
+      <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Омской области</t>
         </is>
       </c>
-      <c r="N29" s="2" t="inlineStr">
+      <c r="N42" s="2" t="inlineStr">
         <is>
           <t>Сумбаева А. В.</t>
         </is>
       </c>
-      <c r="O29" s="2" t="n">
+      <c r="O42" s="2" t="n">
         <v>124232</v>
       </c>
-      <c r="P29" s="2" t="n">
+      <c r="P42" s="2" t="n">
         <v>124232</v>
       </c>
-      <c r="Q29" s="2" t="inlineStr">
+      <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
-      <c r="R29" s="2" t="inlineStr">
+      <c r="R42" s="2" t="inlineStr">
         <is>
           <t>Взыскание судебных расходов, понесенных при рассмотрении обособленного спора в деле о банкротстве.</t>
         </is>
       </c>
-      <c r="S29" s="2" t="inlineStr">
+      <c r="S42" s="2" t="inlineStr">
         <is>
           <t>24.12.2019</t>
         </is>
       </c>
-      <c r="T29" s="2" t="inlineStr">
+      <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U29" s="3" t="inlineStr">
+      <c r="U42" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/440beebc-18f6-4d48-be7c-254be544134a</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>