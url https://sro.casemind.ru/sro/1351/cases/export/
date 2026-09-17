--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15cb379c-a577-417c-88d5-788b7da927e0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b3a707c-559f-4ddb-8bd9-e323f8b85875" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88b8a4db-aa6d-4677-8a33-0850e5650f15" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d93965e3-4a00-48a3-bcab-4e972cbf0c1b" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f16f14b1-fd8e-44b8-9a47-a1e594af5b7b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca9a63d1-cefa-471c-b91a-622eb3acf028" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2b3324c-bd80-4593-9b7f-6d3e71902a3e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/275d24b6-d917-42f5-8b52-e46e17e834d1" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45cf4b87-ab88-4ad2-a226-9414a61bcfe1" TargetMode="External" Id="rId9" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15cb379c-a577-417c-88d5-788b7da927e0" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/88b8a4db-aa6d-4677-8a33-0850e5650f15" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca9a63d1-cefa-471c-b91a-622eb3acf028" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b2b3324c-bd80-4593-9b7f-6d3e71902a3e" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d93965e3-4a00-48a3-bcab-4e972cbf0c1b" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f16f14b1-fd8e-44b8-9a47-a1e594af5b7b" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b3a707c-559f-4ddb-8bd9-e323f8b85875" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/22e7a79e-59e1-449c-8c32-52be7f39a704" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/275d24b6-d917-42f5-8b52-e46e17e834d1" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45cf4b87-ab88-4ad2-a226-9414a61bcfe1" TargetMode="External" Id="rId10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U10"/>
+  <dimension ref="A1:U11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -668,170 +668,170 @@
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Подгорная С. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>1843487197.85</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Оспаривание расторжения договоров, взыскание убытков, неосновательного обогащения и неустойки.</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>23.03.2026</t>
+          <t>23.05.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/15cb379c-a577-417c-88d5-788b7da927e0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-312594/2024</t>
+          <t>А40-312828/2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>26.12.2024</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>МОСКОВСКИЙ ФОНД РЕНОВАЦИИ ЖИЛОЙ ЗАСТРОЙКИ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7703434808</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>АО "ВНЕШСТРОЙИМПОРТ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7710885368</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
-        <v>847815298.97</v>
+        <v>934439717.91</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса и штрафов по договору подряда в рамках ответственности СРО</t>
+          <t>Взыскание неотработанного аванса и штрафов по договору №196-1019-ОК-1/Н от 25.12.2019</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>18.08.2025</t>
+          <t>16.09.2025</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b3a707c-559f-4ddb-8bd9-e323f8b85875</t>
+          <t>https://kad.arbitr.ru/Card/88b8a4db-aa6d-4677-8a33-0850e5650f15</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-312828/2024</t>
+          <t>А40-312819/2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>26.12.2024</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -847,90 +847,90 @@
           <t>7703434808</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>АО "ВНЕШСТРОЙИМПОРТ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7710885368</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Киселева Е. Н.</t>
+          <t>Крикунова В. И.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>934439717.91</v>
+        <v>109196258.52</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса и штрафов по договору №196-1019-ОК-1/Н от 25.12.2019</t>
+          <t>Взыскание неотработанного аванса и штрафных санкций по договору строительного подряда</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>16.09.2025</t>
+          <t>19.08.2025</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/88b8a4db-aa6d-4677-8a33-0850e5650f15</t>
+          <t>https://kad.arbitr.ru/Card/ca9a63d1-cefa-471c-b91a-622eb3acf028</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-312728/2024</t>
+          <t>А40-312604/2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>26.12.2024</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -946,90 +946,90 @@
           <t>7703434808</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>АО "ВНЕШСТРОЙИМПОРТ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7710885368</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Вольская К. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>213146769.08</v>
+        <v>242857117.94</v>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса и штрафов по договору подряда в рамках ответственности СРО за члена</t>
+          <t>Неосновательное обогащение и пени по договору №129-0819-ОК-1/Н от 08.10.2019.</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>02.08.2025</t>
+          <t>19.02.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d93965e3-4a00-48a3-bcab-4e972cbf0c1b</t>
+          <t>https://kad.arbitr.ru/Card/b2b3324c-bd80-4593-9b7f-6d3e71902a3e</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-312782/2024</t>
+          <t>А40-312728/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>26.12.2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -1045,90 +1045,90 @@
           <t>7703434808</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>АО "ВНЕШСТРОЙИМПОРТ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7710885368</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>1195327354.05</v>
+        <v>213146769.08</v>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
+          <t>Взыскание неотработанного аванса и штрафов по договору подряда в рамках ответственности СРО за члена</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>20.11.2025</t>
+          <t>02.08.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f16f14b1-fd8e-44b8-9a47-a1e594af5b7b</t>
+          <t>https://kad.arbitr.ru/Card/d93965e3-4a00-48a3-bcab-4e972cbf0c1b</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-312819/2024</t>
+          <t>А40-312782/2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>26.12.2024</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -1144,384 +1144,474 @@
           <t>7703434808</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>АО "ВНЕШСТРОЙИМПОРТ"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7710885368</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Крикунова В. И.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>109196258.52</v>
+        <v>1195327354.05</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неотработанного аванса и штрафных санкций по договору строительного подряда</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>19.08.2025</t>
+          <t>20.11.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca9a63d1-cefa-471c-b91a-622eb3acf028</t>
+          <t>https://kad.arbitr.ru/Card/f16f14b1-fd8e-44b8-9a47-a1e594af5b7b</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-312604/2024</t>
+          <t>А40-312594/2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>26.12.2024</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>МОСКОВСКИЙ ФОНД РЕНОВАЦИИ ЖИЛОЙ ЗАСТРОЙКИ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7703434808</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>АО "ВНЕШСТРОЙИМПОРТ"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7710885368</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Вольская К. В.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>242857117.94</v>
+        <v>847815298.97</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Неосновательное обогащение и пени по договору №129-0819-ОК-1/Н от 08.10.2019.</t>
+          <t>Взыскание неотработанного аванса и штрафов по договору подряда в рамках ответственности СРО</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>29.08.2025</t>
+          <t>18.08.2025</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b2b3324c-bd80-4593-9b7f-6d3e71902a3e</t>
+          <t>https://kad.arbitr.ru/Card/8b3a707c-559f-4ddb-8bd9-e323f8b85875</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-293899/2022</t>
+          <t>А40-231688/2023</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>23.12.2022</t>
+          <t>11.10.2023</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Надзорная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+          <t>ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 16 ПО Г. МОСКВЕ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>7451208332</t>
+          <t>7716103458</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РАЗВИТИЮ СТРОИТЕЛЬНОГО КОМПЛЕКСА И СВОБОДНОГО ПРЕДПРИНИМАТЕЛЬСТВА В СФЕРЕ СТРОИТЕЛЬСТВА "СТОЛИЦА", САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ</t>
+          <t>ООО "АСВ СТРОЙ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7743088784</t>
+          <t>7716575404</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Свирин А. А.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>07.06.2025</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/275d24b6-d917-42f5-8b52-e46e17e834d1</t>
+          <t>https://kad.arbitr.ru/Card/22e7a79e-59e1-449c-8c32-52be7f39a704</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
+          <t>А40-293899/2022</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2022</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Надзорная инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>МИНИСТЕРСТВО СТРОИТЕЛЬСТВА И ИНФРАСТРУКТУРЫ ЧЕЛЯБИНСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>7451208332</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ РАЗВИТИЮ СТРОИТЕЛЬНОГО КОМПЛЕКСА И СВОБОДНОГО ПРЕДПРИНИМАТЕЛЬСТВА В СФЕРЕ СТРОИТЕЛЬСТВА "СТОЛИЦА", САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СТРОИТЕЛЕЙ</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>7743088784</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="n">
+        <v>36538863.42</v>
+      </c>
+      <c r="P10" s="2" t="n">
+        <v>36538863.42</v>
+      </c>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по госконтракту</t>
+        </is>
+      </c>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2025</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/275d24b6-d917-42f5-8b52-e46e17e834d1</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
           <t>А41-24777/2012</t>
         </is>
       </c>
-      <c r="C10" s="2" t="inlineStr">
+      <c r="C11" s="2" t="inlineStr">
         <is>
           <t>24.05.2012</t>
         </is>
       </c>
-      <c r="D10" s="2" t="inlineStr">
+      <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E10" s="2" t="inlineStr">
+      <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F10" s="2" t="inlineStr">
+      <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G10" s="2" t="inlineStr">
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
-      <c r="H10" s="2" t="inlineStr">
+      <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ООО "Бизнесгрупп"</t>
         </is>
       </c>
-      <c r="I10" s="2" t="inlineStr">
+      <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7725712801</t>
         </is>
       </c>
-      <c r="J10" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K10" s="2" t="inlineStr">
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
         <is>
           <t>ООО "Мульти Групп"</t>
         </is>
       </c>
-      <c r="L10" s="2" t="inlineStr"/>
-      <c r="M10" s="2" t="inlineStr">
+      <c r="L11" s="2" t="inlineStr"/>
+      <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
-      <c r="N10" s="2" t="inlineStr">
+      <c r="N11" s="2" t="inlineStr">
         <is>
           <t>Бобкова С. Ю.</t>
         </is>
       </c>
-      <c r="O10" s="2" t="n">
+      <c r="O11" s="2" t="n">
         <v>7303903.58</v>
       </c>
-      <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
-      <c r="R10" s="2" t="inlineStr">
+      <c r="R11" s="2" t="inlineStr">
         <is>
           <t>Субсидиарная ответственность СРО по обязательствам члена из договора на оказание услуг.</t>
         </is>
       </c>
-      <c r="S10" s="2" t="inlineStr">
+      <c r="S11" s="2" t="inlineStr">
         <is>
           <t>04.06.2013</t>
         </is>
       </c>
-      <c r="T10" s="2" t="inlineStr">
+      <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U10" s="3" t="inlineStr">
+      <c r="U11" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/45cf4b87-ab88-4ad2-a226-9414a61bcfe1</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>