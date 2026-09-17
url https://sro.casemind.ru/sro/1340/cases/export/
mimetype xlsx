--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -668,51 +668,51 @@
         <is>
           <t>АС Краснодарского края</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Шепель А. А.</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>45237037.45</v>
       </c>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>Взыскание в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026</t>
+          <t>06.06.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/f004ab53-e5e9-494b-83b6-6dfb01a7e456</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>А32-66611/2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>28.10.2025</t>
@@ -767,51 +767,51 @@
         <is>
           <t>АС Краснодарского края</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Миргородская О. П.</t>
         </is>
       </c>
       <c r="O3" s="2" t="n">
         <v>66816.53999999999</v>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>Взыскание денежных средств в порядке субсидиарной ответственности</t>
         </is>
       </c>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>09.03.2026</t>
+          <t>07.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/c43fc356-19fa-4de1-9cc6-4399f3ef7383</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>А32-50751/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>26.08.2025</t>