--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -13,99 +13,109 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Судебные дела" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Судебные дела'!$A$1:$U$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
+    </font>
+    <font>
+      <color rgb="000563C1"/>
+      <u val="single"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
         <bgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -425,57 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a4c975f8-9edd-4495-9688-91d7b845aa03" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a7b6ace4-db2d-4ef9-893d-3346860f4998" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3174d748-1c1b-42c2-a32c-bbd8cb2cbe8e" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8cd274b9-d700-4c87-93fe-c811103de388" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/05cd33be-8336-49ef-bd3e-15cdc4468cda" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ee699fbd-e4ea-470d-9dfc-3da3f95998d2" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8deeb6e0-7bf8-4332-9a4a-eca4ebca57f0" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/69c5d1cc-72e3-47e7-893a-9843f24144a7" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9b340a49-32da-428c-8419-2d5c9033bded" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/47cc7f8a-1c2b-4b94-8ae4-704f0d4e11ab" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db9c9ed2-1959-4eea-993a-f7848d6d6770" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9a042d87-f2a9-424b-8203-7c0644179194" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3a9637c-fb20-4337-a30a-1ccf98cc5bea" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d6c020a-58aa-480a-bcfa-13c5e6655d95" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3822bfc3-db67-49cb-95b0-caa68f5bc6d6" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6213ed06-693b-4705-b4c7-ab37824d0d25" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9c5a65fd-a131-448d-be66-0cd6f1593eee" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/81b655fc-1181-4c8b-abea-c15e3393eefb" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10a22c77-ba20-4fd0-823f-fc01c4dc1b0e" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9fbdcba6-ae4e-4ad6-9af2-6ea860267ec7" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3dd448cd-1bfd-4560-9fa5-8442069b0957" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a1619e57-c0ce-4c6f-b029-057b1501fb3e" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dca1d134-c1b5-48b2-9a73-75d47ddb37ea" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c3f060ee-b093-4f87-ac8f-8159bf9f5519" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/51a4586d-88a7-4516-a33e-b62c26f6fee8" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/093ea2ee-1d4b-4f76-a7a9-91a1f9f80ea5" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffe78f58-f440-4613-82a6-f5c1133d9f9c" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b630a32-6ba8-40e8-9f7a-aaa4027cb756" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fde8c505-0a1a-4cfa-8c24-01208c1c996e" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ff9cda5-cad0-4524-9813-5f4a7b1afcb7" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/55202a17-aae5-4928-aac8-38e936c2d413" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0a3993ae-f2b0-4583-97db-58c107b78c6e" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/facc64fa-2d48-4d02-8f95-9bcebd1bbe1a" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/15c15f0a-c870-4f86-b784-6a9c98e6a816" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4647d6a3-6ee7-455c-b5bb-d831466062b6" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8c9a0c04-118d-40f9-9664-c0f07c3797ac" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5592c1b7-0454-442b-9303-f492855e44ae" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffd1bac3-431d-4fd8-8778-f058bc80f90a" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b7fe18db-b159-4caf-814b-ba94501abacf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1e134f40-0b7c-42e1-963c-612ec8c6df8c" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62999c94-778a-4cab-a5f9-40d3efde4d89" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8e3f3fd0-4685-4449-bd48-c6ed35a02467" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bdc02798-b774-462d-9b88-2a52058513b7" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17066d1f-867b-4224-a56d-0fbda4a38399" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bfc7a605-0a75-4f13-b829-9099e41959ae" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0114fd2f-cd96-4d8f-bcb9-a77035b0acbf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a430205e-070e-4fd9-8459-3601342d23c2" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e562b266-302a-4fa4-a477-0ba075c63ef1" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8d3cb3ac-dcf7-4647-aa7a-b4a900deff96" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e6d167a0-36a6-4909-977f-38cd1fc64adc" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e304a535-3c81-4fb7-8068-fe0034cd886d" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c8121307-1820-47e1-8ac6-4d94c74b168e" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a40bcdc1-f558-4303-9e65-bc706a22c2c1" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c4b36c0-1972-486f-b36c-b7704a6e8557" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/927ff9ad-0ee9-4290-bbe5-3c111d270dff" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/08fe2fd9-adbe-4ba2-a2e7-1a1e56219fd6" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b511e7e-e864-4b33-ae6c-fe3107f14622" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/686becdf-4a15-43db-a431-5798e84c03e1" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0ace3563-5501-4981-ae7f-6e7b8d1473a2" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fb621bd7-895a-46c9-8c52-6b9141671efd" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbcfa9dd-0c58-4a91-a034-154b469e124a" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cd9e40f4-a064-42a6-ab2a-e119f9020934" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/49b0ccac-0ac1-4149-8822-284cc5c2f96a" TargetMode="External" Id="rId63" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U1"/>
+  <dimension ref="A1:U64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -570,45 +583,5145 @@
         <is>
           <t>Статус требований</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>А40-22006/2026</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2026</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr"/>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>ОТДЕЛЕНИЕ ФОНДА ПЕНСИОННОГО И СОЦИАЛЬНОГО СТРАХОВАНИЯ РОССИЙСКОЙ ФЕДЕРАЦИИ ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>7703363868</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ДЕЛОВОГО СОТРУДНИЧЕСТВА ОРГАНИЗАЦИЙ И ПРЕДПРИЯТИЙ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>7724071168</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Зайнуллина З. Ф.</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr"/>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U2" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a4c975f8-9edd-4495-9688-91d7b845aa03</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>А40-73782/2024</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>04.04.2024</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>ИНСПЕКЦИЯ ФЕДЕРАЛЬНОЙ НАЛОГОВОЙ СЛУЖБЫ № 24 ПО Г. МОСКВЕ</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>7724111558</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ДЕЛОВОГО СОТРУДНИЧЕСТВА ОРГАНИЗАЦИЙ И ПРЕДПРИЯТИЙ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>7724071168</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Мухамедзанов Р. Ш.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
+      <c r="P3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2024</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U3" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a7b6ace4-db2d-4ef9-893d-3346860f4998</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>А40-235352/2023</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>16.10.2023</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Филиал № 8 Отделения Фонда пенсионного и социального страхования РФ по Москве и МО</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>7703363868</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ДЕЛОВОГО СОТРУДНИЧЕСТВА ОРГАНИЗАЦИЙ И ПРЕДПРИЯТИЙ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>7724071168</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Крылов Д. К.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>05.03.2024</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3174d748-1c1b-42c2-a32c-bbd8cb2cbe8e</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>А40-41642/2023</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>02.03.2023</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПРАЙМ СПОРТ МЕНЕДЖМЕНТ"</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>7714877216</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>СПОРТИВНАЯ АССОЦИАЦИЯ "ФУТБОЛЬНЫЙ КЛУБ "СКА РОСТОВ-НА-ДОНУ"</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>6161990215</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Лихачева О. В.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>21.03.2024</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U5" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8cd274b9-d700-4c87-93fe-c811103de388</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>А45-1684/2023</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>26.01.2023</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr"/>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Отделение фонда пенсионного и социального страхования Российской Федерации по Новосибирской области</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>5406103101</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ НОСИТЕЛЕЙ ФИЗИЧЕСКОЙ КУЛЬТУРЫ "ОСНОВАНИЕ РОСТА"</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>5404067722</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Рубекина И. А.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2023</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U6" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/05cd33be-8336-49ef-bd3e-15cdc4468cda</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>А46-22778/2022</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>23.12.2022</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>Семенченко Владимир Юрьевич</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>551400239792</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>Семенченко Владимир Юрьевич</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>551400239792</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Сорокина И. В.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr"/>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>19.05.2026</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U7" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ee699fbd-e4ea-470d-9dfc-3da3f95998d2</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>А53-30484/2022</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>06.09.2022</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>ООО "КЛИНИКА ЭКСПЕРТ РОСТОВ"</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>6166074600</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>СПОРТИВНАЯ АССОЦИАЦИЯ "ФУТБОЛЬНЫЙ КЛУБ "СКА РОСТОВ-НА-ДОНУ"</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>6161990215</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Малыгина М. А.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2023</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U8" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8deeb6e0-7bf8-4332-9a4a-eca4ebca57f0</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>А53-4893/2022</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2022</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr"/>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>АО "ПАРК-ОТЕЛЬ "НАДЕЖДА"</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>6166018998</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>СПОРТИВНАЯ АССОЦИАЦИЯ "ФУТБОЛЬНЫЙ КЛУБ "СКА РОСТОВ-НА-ДОНУ"</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>6161990215</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Бондарчук Е. В.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr"/>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2022</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U9" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/69c5d1cc-72e3-47e7-893a-9843f24144a7</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>А40-72662/2021</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2021</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr"/>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>ГУ Московское региональное отделение ФСС РФ филиал №13</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ДЕЛОВОГО СОТРУДНИЧЕСТВА ОРГАНИЗАЦИЙ И ПРЕДПРИЯТИЙ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>7724071168</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Бедрацкая А. В.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>26.05.2021</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U10" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9b340a49-32da-428c-8419-2d5c9033bded</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>А40-32664/2021</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>17.02.2021</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>ГУ ГЛАВНОЕ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ № 8 ПО Г. МОСКВЕ И МОСКОВСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>7725216070</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ДЕЛОВОГО СОТРУДНИЧЕСТВА ОРГАНИЗАЦИЙ И ПРЕДПРИЯТИЙ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>7724071168</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Бедрацкая А. В.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr"/>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr"/>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>21.04.2021</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U11" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/47cc7f8a-1c2b-4b94-8ae4-704f0d4e11ab</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>А07-23662/2020</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2020</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>АО "Банк Русский Стандарт"</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>Гильманова С М</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>027405333187</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Зиганшина Ю. С.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>20.10.2021</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/db9c9ed2-1959-4eea-993a-f7848d6d6770</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>А40-216874/2019</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>19.08.2019</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr"/>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>Солянник Валентин Викторович</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИНТЕР КЕРАМИКС"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>7723739607</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Белова И. А.</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr"/>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr"/>
+      <c r="S13" s="2" t="inlineStr">
+        <is>
+          <t>25.09.2023</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9a042d87-f2a9-424b-8203-7c0644179194</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А45-23490/2019</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2019</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr"/>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ГУ УПРАВЛЕНИЕ ПЕНСИОННОГО ФОНДА РОССИЙСКОЙ ФЕДЕРАЦИИ В ЛЕНИНСКОМ РАЙОНЕ Г. НОВОСИБИРСКА МЕЖРАЙОННОЕ</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>5404140789</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ НОСИТЕЛЕЙ ФИЗИЧЕСКОЙ КУЛЬТУРЫ "ОСНОВАНИЕ РОСТА"</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>5404067722</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Амелешина Г. Л.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>25.06.2019</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f3a9637c-fb20-4337-a30a-1ccf98cc5bea</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А02-800/2019</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2019</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr"/>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ГУ - Управление Пенсионного фонда Российской Федерации в г. Горно-Алтайске Республики Алтай</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>0411095513</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО финансово-промышленная ассоциация "Рост"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>0411173169</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Алтай</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Соколова А. Н.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2019</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5d6c020a-58aa-480a-bcfa-13c5e6655d95</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А40-78429/2018</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2018</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ПРОЕКТИРОВЩИКОВ ОПАСНЫХ ПРОИЗВОДСТВЕННЫХ ОБЪЕКТОВ "СПЕЦПРОЕКТОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7724298000</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Лаптев В. А.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2018</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3822bfc3-db67-49cb-95b0-caa68f5bc6d6</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А53-1040/2018</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2018</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr"/>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>Бондарь Владимир Васильевич</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>СПОРТИВНАЯ АССОЦИАЦИЯ "ФУТБОЛЬНЫЙ КЛУБ "СКА РОСТОВ-НА-ДОНУ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr"/>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Пименов С. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>27.04.2018</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6213ed06-693b-4705-b4c7-ab37824d0d25</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А53-1041/2018</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2018</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr"/>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>Бондарь Владимир Васильевич</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>СПОРТИВНАЯ АССОЦИАЦИЯ "ФУТБОЛЬНЫЙ КЛУБ "СКА РОСТОВ-НА-ДОНУ"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr"/>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Бондарчук Е. В.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>24.04.2018</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9c5a65fd-a131-448d-be66-0cd6f1593eee</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А51-23050/2016</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2016</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr"/>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "Издательско-полиграфический комплекс "Дальпресс"</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>2540114951</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "БИЗНЕС КЛУБ ФИНАНСОВОГО ЭКОНОМИЧЕСКОГО РОСТА РЕЙТИНГА АНАЛИТИКИ И РАЗУМНЫХ ИНВЕСТИЦИЙ"</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>2540976129</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Жестилевская О. А.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>18.01.2017</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/81b655fc-1181-4c8b-abea-c15e3393eefb</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А40-17576/2016</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>01.02.2016</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ФГБУ науки Институт проблем управления им. В.А. Трапезникова Российской академии наук</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr"/>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Махалкин М. Ю.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr"/>
+      <c r="R20" s="2" t="inlineStr"/>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>05.05.2016</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/10a22c77-ba20-4fd0-823f-fc01c4dc1b0e</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А53-352/2016</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>12.01.2016</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr"/>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "БАСКЕТБОЛЬНЫЙ КЛУБ "РОСТОВ-ДОН-ЮФУ"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>УФМС России по Ростовской области</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr"/>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Колесник И. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2016</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/9fbdcba6-ae4e-4ad6-9af2-6ea860267ec7</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А40-32632/2015</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>25.02.2015</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>ФГБУ НАУКИ ИНСТИТУТ ПРОБЛЕМ УПРАВЛЕНИЯ ИМ. В.А. ТРАПЕЗНИКОВА РОССИЙСКОЙ АКАДЕМИИ НАУК</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7728013512</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr"/>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Бунина О. П.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="R22" s="2" t="inlineStr"/>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>10.12.2015</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3dd448cd-1bfd-4560-9fa5-8442069b0957</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А71-878/2015</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2015</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>Федеральное государственное бюджетное образовательное учреждение высшего профессионального образования "Ижевский государственный технический университет имени М. Т. Калашникова"</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>1831032740</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "Рост"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>7724071168</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Щетникова Н. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>22.05.2015</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a1619e57-c0ce-4c6f-b029-057b1501fb3e</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А22-3530/2014</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>15.10.2014</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr"/>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГРИН"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>0816024609</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ТЕЛЕКОММУНИКАЦИОННЫЕ И РАДИОРЕЛЕЙНЫЕ СИСТЕМЫ"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>0814144883</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Калмыкия</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Садваев Б. Б.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr"/>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
+          <t>06.07.2018</t>
+        </is>
+      </c>
+      <c r="T24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U24" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dca1d134-c1b5-48b2-9a73-75d47ddb37ea</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А40-157715/2014</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2014</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr"/>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>РОСКОМНАДЗОР ПО НИЖЕГОРОДСКОЙ ОБЛАСТИ</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr"/>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Чекмарева Н. А.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2018</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c3f060ee-b093-4f87-ac8f-8159bf9f5519</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>А40-107442/2014</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2014</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr"/>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>Роскомнадзор</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr"/>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>Сорокин В. П.</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr"/>
+      <c r="P26" s="2" t="inlineStr"/>
+      <c r="Q26" s="2" t="inlineStr"/>
+      <c r="R26" s="2" t="inlineStr"/>
+      <c r="S26" s="2" t="inlineStr">
+        <is>
+          <t>14.04.2024</t>
+        </is>
+      </c>
+      <c r="T26" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U26" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/51a4586d-88a7-4516-a33e-b62c26f6fee8</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>А40-107534/2014</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>10.07.2014</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr"/>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>Федеральная служба Роскомнадзора</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ДЕЛОВОГО СОТРУДНИЧЕСТВА ОГРАНИЗАЦИЙ И ПРЕДПРИЯТИЙ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr"/>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>Иевлев П. А.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr"/>
+      <c r="P27" s="2" t="inlineStr"/>
+      <c r="Q27" s="2" t="inlineStr"/>
+      <c r="R27" s="2" t="inlineStr"/>
+      <c r="S27" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2014</t>
+        </is>
+      </c>
+      <c r="T27" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/093ea2ee-1d4b-4f76-a7a9-91a1f9f80ea5</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>А40-20277/2014</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>13.02.2014</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr"/>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>РОСКОМНАДЗОР</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr"/>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>Бунина О. П.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr"/>
+      <c r="Q28" s="2" t="inlineStr"/>
+      <c r="R28" s="2" t="inlineStr"/>
+      <c r="S28" s="2" t="inlineStr">
+        <is>
+          <t>09.08.2016</t>
+        </is>
+      </c>
+      <c r="T28" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U28" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffe78f58-f440-4613-82a6-f5c1133d9f9c</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>А45-1308/2014</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>29.01.2014</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr"/>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кельзен"</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>5406670527</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО ФИНАНСОВО-ПРОМЫШЛЕННАЯ АССОЦИАЦИЯ "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>0411019618</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>Малимонова Л. В.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
+      <c r="P29" s="2" t="inlineStr"/>
+      <c r="Q29" s="2" t="inlineStr"/>
+      <c r="R29" s="2" t="inlineStr"/>
+      <c r="S29" s="2" t="inlineStr">
+        <is>
+          <t>25.03.2014</t>
+        </is>
+      </c>
+      <c r="T29" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U29" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/2b630a32-6ba8-40e8-9f7a-aaa4027cb756</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>А45-23386/2013</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>19.12.2013</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr"/>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кельзен"</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>5406670527</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Финансово-Промышленная Ассоциация "Рост"</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>0411019618</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr"/>
+      <c r="P30" s="2" t="inlineStr"/>
+      <c r="Q30" s="2" t="inlineStr"/>
+      <c r="R30" s="2" t="inlineStr"/>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2014</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U30" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fde8c505-0a1a-4cfa-8c24-01208c1c996e</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>А45-22864/2013</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2013</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr"/>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Кельзен"</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>5406670527</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Финансово-Промышленная Ассоциация "Рост"</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>0411019618</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>АС Новосибирской области</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>Айдарова А. И.</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr"/>
+      <c r="Q31" s="2" t="inlineStr"/>
+      <c r="R31" s="2" t="inlineStr"/>
+      <c r="S31" s="2" t="inlineStr">
+        <is>
+          <t>12.02.2014</t>
+        </is>
+      </c>
+      <c r="T31" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U31" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/6ff9cda5-cad0-4524-9813-5f4a7b1afcb7</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>А06-1233/2013</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>01.03.2013</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr"/>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Хижняков Алексей Алексеевич</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бест-Хаус"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr"/>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>Соколова А. М.</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
+      <c r="P32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr"/>
+      <c r="R32" s="2" t="inlineStr"/>
+      <c r="S32" s="2" t="inlineStr">
+        <is>
+          <t>07.06.2013</t>
+        </is>
+      </c>
+      <c r="T32" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U32" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/55202a17-aae5-4928-aac8-38e936c2d413</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>А06-1206/2013</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>28.02.2013</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr"/>
+      <c r="G33" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Астраханский инженерно-консультационный центр"</t>
+        </is>
+      </c>
+      <c r="I33" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Бест Хаус"</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr"/>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N33" s="2" t="inlineStr">
+        <is>
+          <t>Богатыренко С. В.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr"/>
+      <c r="P33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="R33" s="2" t="inlineStr"/>
+      <c r="S33" s="2" t="inlineStr">
+        <is>
+          <t>15.06.2013</t>
+        </is>
+      </c>
+      <c r="T33" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U33" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0a3993ae-f2b0-4583-97db-58c107b78c6e</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>А22-2526/2012</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2012</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr"/>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>Ситкалиев Д С</t>
+        </is>
+      </c>
+      <c r="I34" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Ростовский Платежные Системы"</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>6167099260</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Калмыкия</t>
+        </is>
+      </c>
+      <c r="N34" s="2" t="inlineStr">
+        <is>
+          <t>Садваев Б. Б.</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr"/>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
+      <c r="S34" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2013</t>
+        </is>
+      </c>
+      <c r="T34" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U34" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/facc64fa-2d48-4d02-8f95-9bcebd1bbe1a</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
+          <t>А43-25569/2012</t>
+        </is>
+      </c>
+      <c r="C35" s="2" t="inlineStr">
+        <is>
+          <t>28.09.2012</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F35" s="2" t="inlineStr"/>
+      <c r="G35" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация МСРО АУ г. Ростов-на-Дону</t>
+        </is>
+      </c>
+      <c r="I35" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>ООО Компаньон г. Н.Новгород</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr"/>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N35" s="2" t="inlineStr">
+        <is>
+          <t>Новикова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
+      <c r="S35" s="2" t="inlineStr">
+        <is>
+          <t>27.03.2013</t>
+        </is>
+      </c>
+      <c r="T35" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/15c15f0a-c870-4f86-b784-6a9c98e6a816</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>А07-13573/2012</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2012</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr"/>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БашРТС"</t>
+        </is>
+      </c>
+      <c r="I36" s="2" t="inlineStr">
+        <is>
+          <t>0277072661</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "УЖХ Калининского района ГО г. Уфа"</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>0273072607</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>Полтавец Ю. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="inlineStr"/>
+      <c r="Q36" s="2" t="inlineStr"/>
+      <c r="R36" s="2" t="inlineStr"/>
+      <c r="S36" s="2" t="inlineStr">
+        <is>
+          <t>27.10.2012</t>
+        </is>
+      </c>
+      <c r="T36" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/4647d6a3-6ee7-455c-b5bb-d831466062b6</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
+        <is>
+          <t>А06-2658/2012</t>
+        </is>
+      </c>
+      <c r="C37" s="2" t="inlineStr">
+        <is>
+          <t>23.04.2012</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F37" s="2" t="inlineStr"/>
+      <c r="G37" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>Горбачев Федор Тимофеевич</t>
+        </is>
+      </c>
+      <c r="I37" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J37" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>ООО Кирпичный завод "ИНИЦИАТОР"</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>3008006151</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N37" s="2" t="inlineStr">
+        <is>
+          <t>Колбаев Р. Р.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="R37" s="2" t="inlineStr"/>
+      <c r="S37" s="2" t="inlineStr">
+        <is>
+          <t>24.10.2012</t>
+        </is>
+      </c>
+      <c r="T37" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U37" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8c9a0c04-118d-40f9-9664-c0f07c3797ac</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>А43-34074/2011</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2011</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr"/>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>ИФНС России по Ленинскому району г. Н. Новгорода</t>
+        </is>
+      </c>
+      <c r="I38" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>ООО ВолгаНафтаОйл-НН г. Н. Новгород</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr"/>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N38" s="2" t="inlineStr">
+        <is>
+          <t>Новикова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="R38" s="2" t="inlineStr"/>
+      <c r="S38" s="2" t="inlineStr">
+        <is>
+          <t>14.06.2013</t>
+        </is>
+      </c>
+      <c r="T38" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5592c1b7-0454-442b-9303-f492855e44ae</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
+        <is>
+          <t>А43-24772/2011</t>
+        </is>
+      </c>
+      <c r="C39" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2011</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F39" s="2" t="inlineStr"/>
+      <c r="G39" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>ИФНС России по Сормовскому району г. Н.Новгорода</t>
+        </is>
+      </c>
+      <c r="I39" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>Городецкий С. В г. Н.Новгород</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr"/>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N39" s="2" t="inlineStr">
+        <is>
+          <t>Шкода Н. Е.</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr"/>
+      <c r="Q39" s="2" t="inlineStr"/>
+      <c r="R39" s="2" t="inlineStr"/>
+      <c r="S39" s="2" t="inlineStr">
+        <is>
+          <t>30.11.2011</t>
+        </is>
+      </c>
+      <c r="T39" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U39" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ffd1bac3-431d-4fd8-8778-f058bc80f90a</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>А40-41297/2011</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2011</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr"/>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>ГОУ ВПО "Саратовский государственный университет им.Н.Г.Чернышевского"</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr"/>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>Голоушкина Т. Г.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
+      <c r="P40" s="2" t="inlineStr"/>
+      <c r="Q40" s="2" t="inlineStr"/>
+      <c r="R40" s="2" t="inlineStr"/>
+      <c r="S40" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2011</t>
+        </is>
+      </c>
+      <c r="T40" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U40" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/b7fe18db-b159-4caf-814b-ba94501abacf</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>А40-32204/2011</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>30.03.2011</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>ГОУ ВПО "Саратовский государственный университет им.Н.Г.Чернышевского"</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr"/>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>Михайлова Е. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
+      <c r="P41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="R41" s="2" t="inlineStr"/>
+      <c r="S41" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2011</t>
+        </is>
+      </c>
+      <c r="T41" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1e134f40-0b7c-42e1-963c-612ec8c6df8c</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>А07-916/2011</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>21.01.2011</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr"/>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ВМ"</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>0265020877</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>Гаврикова Р. А.</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr"/>
+      <c r="P42" s="2" t="inlineStr"/>
+      <c r="Q42" s="2" t="inlineStr"/>
+      <c r="R42" s="2" t="inlineStr"/>
+      <c r="S42" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2011</t>
+        </is>
+      </c>
+      <c r="T42" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U42" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/62999c94-778a-4cab-a5f9-40d3efde4d89</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>А06-5102/2010</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2010</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>Административное</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr"/>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>Филиал Некоммерческого партнерства "Ассоциация межрегиональная саморегулируемая организация арбитражных управляющих", г. Ростов-на-Дону, в Астраханской области</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>Административная комиссия Кировского района г. Астрахани</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr"/>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>АС Астраханской области</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
+          <t>Плеханова Г. А.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="inlineStr"/>
+      <c r="P43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="R43" s="2" t="inlineStr"/>
+      <c r="S43" s="2" t="inlineStr"/>
+      <c r="T43" s="2" t="inlineStr"/>
+      <c r="U43" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8e3f3fd0-4685-4449-bd48-c6ed35a02467</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>А71-9025/2010</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2010</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr"/>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>ГОУ высшего профессионального образования "Ижевский государственный технический университет""</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>1831032740</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "Рост"</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>7724071168</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>Абуязидова Г. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr"/>
+      <c r="S44" s="2" t="inlineStr"/>
+      <c r="T44" s="2" t="inlineStr"/>
+      <c r="U44" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bdc02798-b774-462d-9b88-2a52058513b7</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>А07-13553/2010</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>27.07.2010</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr"/>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Автозаман"</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>0273053805</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>ООО "БашСпецТрансСервис"</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>0275048649</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>Давлетова И. Р.</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr"/>
+      <c r="P45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="R45" s="2" t="inlineStr"/>
+      <c r="S45" s="2" t="inlineStr">
+        <is>
+          <t>01.08.2013</t>
+        </is>
+      </c>
+      <c r="T45" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U45" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/17066d1f-867b-4224-a56d-0fbda4a38399</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>А40-45198/2010</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>16.04.2010</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F46" s="2" t="inlineStr"/>
+      <c r="G46" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="inlineStr">
+        <is>
+          <t>ООО ТЦ СПЕКТР</t>
+        </is>
+      </c>
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ РОСТ</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr"/>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N46" s="2" t="inlineStr">
+        <is>
+          <t>Куклина Л. А.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr"/>
+      <c r="P46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr"/>
+      <c r="S46" s="2" t="inlineStr"/>
+      <c r="T46" s="2" t="inlineStr"/>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/bfc7a605-0a75-4f13-b829-9099e41959ae</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А40-42623/2010</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>12.04.2010</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr"/>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ОАО ФНТЦ ИНВЕРСИЯ</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ ДЕЛОВОГО СОТРУДНИЧЕСТВА ОРГАНИЗАЦИЙ И ПРЕДПРИЯТИЙ РОСТ</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr"/>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Чекмарев Г. С.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
+      <c r="S47" s="2" t="inlineStr"/>
+      <c r="T47" s="2" t="inlineStr"/>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0114fd2f-cd96-4d8f-bcb9-a77035b0acbf</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А40-137684/1930</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>10.02.2010</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr"/>
+      <c r="G48" s="2" t="inlineStr"/>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр научно-технического сотрудничества "Экохимоналит"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr"/>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Сухов И. В.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr"/>
+      <c r="P48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="R48" s="2" t="inlineStr"/>
+      <c r="S48" s="2" t="inlineStr"/>
+      <c r="T48" s="2" t="inlineStr"/>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a430205e-070e-4fd9-8459-3601342d23c2</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
+        <is>
+          <t>А53-26311/2009</t>
+        </is>
+      </c>
+      <c r="C49" s="2" t="inlineStr">
+        <is>
+          <t>30.10.2009</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F49" s="2" t="inlineStr"/>
+      <c r="G49" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>Горин Владимир Михайлович</t>
+        </is>
+      </c>
+      <c r="I49" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>НП "СА "Технология роста"</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr"/>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="N49" s="2" t="inlineStr">
+        <is>
+          <t>Паутова Состав Л. Н.</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr"/>
+      <c r="P49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="R49" s="2" t="inlineStr"/>
+      <c r="S49" s="2" t="inlineStr"/>
+      <c r="T49" s="2" t="inlineStr"/>
+      <c r="U49" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e562b266-302a-4fa4-a477-0ba075c63ef1</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>А43-37891/2009</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2009</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F50" s="2" t="inlineStr"/>
+      <c r="G50" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>ИФНС России по Сормовскому району г. Н.Новгорода</t>
+        </is>
+      </c>
+      <c r="I50" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>ООО Спецстройконтракт г.Н.Новгород</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr"/>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>АС Нижегородской области</t>
+        </is>
+      </c>
+      <c r="N50" s="2" t="inlineStr">
+        <is>
+          <t>Фирсова М. Б.</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr"/>
+      <c r="P50" s="2" t="inlineStr"/>
+      <c r="Q50" s="2" t="inlineStr"/>
+      <c r="R50" s="2" t="inlineStr"/>
+      <c r="S50" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2011</t>
+        </is>
+      </c>
+      <c r="T50" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8d3cb3ac-dcf7-4647-aa7a-b4a900deff96</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>А71-9314/2009</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>08.07.2009</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ВолгаТелеком" филиал в УР</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "Рост"</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>7724071168</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>АС Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>Кислухин А. В.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr"/>
+      <c r="P51" s="2" t="inlineStr"/>
+      <c r="Q51" s="2" t="inlineStr"/>
+      <c r="R51" s="2" t="inlineStr"/>
+      <c r="S51" s="2" t="inlineStr"/>
+      <c r="T51" s="2" t="inlineStr"/>
+      <c r="U51" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e6d167a0-36a6-4909-977f-38cd1fc64adc</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>А07-13065/2009</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>29.06.2009</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr"/>
+      <c r="G52" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>НП "Ассоциация межрегиональная саморегулируемая организация арбитражных управляющих", г.Ростов-на-Дону</t>
+        </is>
+      </c>
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>МУП ЖУ Уральское</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr"/>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>Гаврикова Р. А.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
+      <c r="P52" s="2" t="inlineStr"/>
+      <c r="Q52" s="2" t="inlineStr"/>
+      <c r="R52" s="2" t="inlineStr"/>
+      <c r="S52" s="2" t="inlineStr">
+        <is>
+          <t>28.04.2018</t>
+        </is>
+      </c>
+      <c r="T52" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/e304a535-3c81-4fb7-8068-fe0034cd886d</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>А57-6855/2009</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>15.05.2009</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr"/>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Волгагеология"</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "Рост"</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr"/>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr">
+        <is>
+          <t>Игнатьев Д. Ю.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr"/>
+      <c r="S53" s="2" t="inlineStr"/>
+      <c r="T53" s="2" t="inlineStr"/>
+      <c r="U53" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/c8121307-1820-47e1-8ac6-4d94c74b168e</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>А49-858/2009</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>11.02.2009</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr"/>
+      <c r="G54" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>ООО ПКП "Развитие"</t>
+        </is>
+      </c>
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr"/>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>АС Пензенской области</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>Енгалычева О. А.</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr"/>
+      <c r="R54" s="2" t="inlineStr"/>
+      <c r="S54" s="2" t="inlineStr"/>
+      <c r="T54" s="2" t="inlineStr"/>
+      <c r="U54" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/a40bcdc1-f558-4303-9e65-bc706a22c2c1</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>А40-81188/1967</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>30.01.2009</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr"/>
+      <c r="G55" s="2" t="inlineStr"/>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр научно-технического сотрудничества "Экохиманалит"</t>
+        </is>
+      </c>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr"/>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>Черенкова Г. В.</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr"/>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr"/>
+      <c r="S55" s="2" t="inlineStr"/>
+      <c r="T55" s="2" t="inlineStr"/>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5c4b36c0-1972-486f-b36c-b7704a6e8557</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>А40-62393/1981</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>14.01.2009</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr"/>
+      <c r="G56" s="2" t="inlineStr"/>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП НИИИТ</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr"/>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>Демьянова О. И.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
+      <c r="P56" s="2" t="inlineStr"/>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr"/>
+      <c r="S56" s="2" t="inlineStr"/>
+      <c r="T56" s="2" t="inlineStr"/>
+      <c r="U56" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/927ff9ad-0ee9-4290-bbe5-3c111d270dff</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>А40-57356/2005</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2008</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr"/>
+      <c r="G57" s="2" t="inlineStr"/>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Центр научно-технического сотрудничество "Экохиманалит"</t>
+        </is>
+      </c>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "РОСТ"</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr"/>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N57" s="2" t="inlineStr">
+        <is>
+          <t>Тарасова Н. Н.</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="R57" s="2" t="inlineStr"/>
+      <c r="S57" s="2" t="inlineStr"/>
+      <c r="T57" s="2" t="inlineStr"/>
+      <c r="U57" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/08fe2fd9-adbe-4ba2-a2e7-1a1e56219fd6</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>А40-41004/2008</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>29.10.2008</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr"/>
+      <c r="G58" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>ГУ "НПО "Тайфун"</t>
+        </is>
+      </c>
+      <c r="I58" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "Рост"</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr"/>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>9 арбитражный апелляционный суд</t>
+        </is>
+      </c>
+      <c r="N58" s="2" t="inlineStr">
+        <is>
+          <t>Солопова А. А.</t>
+        </is>
+      </c>
+      <c r="O58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="inlineStr"/>
+      <c r="Q58" s="2" t="inlineStr"/>
+      <c r="R58" s="2" t="inlineStr"/>
+      <c r="S58" s="2" t="inlineStr"/>
+      <c r="T58" s="2" t="inlineStr"/>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5b511e7e-e864-4b33-ae6c-fe3107f14622</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>А40-62395/2008</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>30.09.2008</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr"/>
+      <c r="G59" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП НИИ ИМПУЛЬСНОЙ ТЕХНИКИ</t>
+        </is>
+      </c>
+      <c r="I59" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ РОСТ</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr"/>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N59" s="2" t="inlineStr"/>
+      <c r="O59" s="2" t="inlineStr"/>
+      <c r="P59" s="2" t="inlineStr"/>
+      <c r="Q59" s="2" t="inlineStr"/>
+      <c r="R59" s="2" t="inlineStr"/>
+      <c r="S59" s="2" t="inlineStr"/>
+      <c r="T59" s="2" t="inlineStr"/>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/686becdf-4a15-43db-a431-5798e84c03e1</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А07-12668/2008</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2008</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr"/>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ГУСП "Башсельхозтехника"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>0245008670</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Нур"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr"/>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Башкортостан</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Давлетова И. Р.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="inlineStr"/>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="R60" s="2" t="inlineStr"/>
+      <c r="S60" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2011</t>
+        </is>
+      </c>
+      <c r="T60" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/0ace3563-5501-4981-ae7f-6e7b8d1473a2</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>А40-41005/2008</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>15.07.2008</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr"/>
+      <c r="G61" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>ГУ "НПО "Тайфун"</t>
+        </is>
+      </c>
+      <c r="I61" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "Рост"</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr"/>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N61" s="2" t="inlineStr"/>
+      <c r="O61" s="2" t="inlineStr"/>
+      <c r="P61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="R61" s="2" t="inlineStr"/>
+      <c r="S61" s="2" t="inlineStr"/>
+      <c r="T61" s="2" t="inlineStr"/>
+      <c r="U61" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/fb621bd7-895a-46c9-8c52-6b9141671efd</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>А40-40426/2008</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>11.07.2008</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>ГУ "МПО "Тайфун"</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "Рост"</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr"/>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr"/>
+      <c r="O62" s="2" t="inlineStr"/>
+      <c r="P62" s="2" t="inlineStr"/>
+      <c r="Q62" s="2" t="inlineStr"/>
+      <c r="R62" s="2" t="inlineStr"/>
+      <c r="S62" s="2" t="inlineStr"/>
+      <c r="T62" s="2" t="inlineStr"/>
+      <c r="U62" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/dbcfa9dd-0c58-4a91-a034-154b469e124a</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>А40-38532/2008</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>04.07.2008</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Другое</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>ГУ "Управление охраны окружающей среды и природопользования Минприроды Удмуртской Республики"</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>Ассоциация делового сотрудничества организаций и предприятий "Рост"</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr"/>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr"/>
+      <c r="O63" s="2" t="inlineStr"/>
+      <c r="P63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="R63" s="2" t="inlineStr"/>
+      <c r="S63" s="2" t="inlineStr"/>
+      <c r="T63" s="2" t="inlineStr"/>
+      <c r="U63" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/cd9e40f4-a064-42a6-ab2a-e119f9020934</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>А22-2484/2006</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>29.12.2006</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr"/>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>ОАО Калмэнерго</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>0814035570</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>МУП МПОКХ Яшалтинского р-на КУ Пасугинов Л.Ц.</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr"/>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Калмыкия</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>Челянов Д. В.</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr"/>
+      <c r="P64" s="2" t="inlineStr"/>
+      <c r="Q64" s="2" t="inlineStr"/>
+      <c r="R64" s="2" t="inlineStr"/>
+      <c r="S64" s="2" t="inlineStr"/>
+      <c r="T64" s="2" t="inlineStr"/>
+      <c r="U64" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/49b0ccac-0ac1-4149-8822-284cc5c2f96a</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U61" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U62" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U63" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U64" r:id="rId63"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>