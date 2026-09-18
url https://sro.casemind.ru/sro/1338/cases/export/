--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa00ed02-fe7f-4f6c-8de5-b107843aecc2" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e9a83c7-0618-4231-ada5-c8939d1e9042" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ab82a76-305d-449f-bb1b-85d51b6a0167" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/475216b1-92b3-4449-b764-2942b2c36873" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfa63649-57b4-4bea-bbf0-330cfeba8994" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2331a7b-30b4-40e4-a860-a8838cd572e5" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36b2a7c1-df05-4a5a-8e4f-57a4a59fc22e" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd9f5242-8161-4446-a0db-ede6b4e01210" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57a448d0-a97a-454d-bce2-1770fd201c4a" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4ffaea6-e8fd-4ad0-8218-634ef7ece02f" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f57925b-359a-4ddc-87e3-bac8019765be" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efda68c8-11e5-409a-a09e-77486cfca705" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e411424-c34c-441d-bc6f-78ea752bd605" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec7300a-cbae-43c9-8c45-4d0aea008150" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a383a77c-dbd1-469d-8c9b-467ecd890789" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec098dd5-6f47-453b-8726-ecb3cb8428e6" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17cc627e-90fc-4ff7-bb99-bfa8048611d3" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6076f94e-781e-4635-869e-4cd95735bc7a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/124b3400-b873-4150-923c-03edbdf0f4b6" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93bff90a-16d6-472c-9ea9-673e75375810" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20cfa0fd-e713-4639-a962-3ab99997aa04" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdfe7199-2a12-40eb-9708-1633c1ace560" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6ccbb8f-7100-4480-add0-3ee5390cc10e" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a630271-0e6e-4eee-8084-a3c0b5c52576" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aea591a1-28a8-48df-b298-c2f014cd232c" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa2835f5-f16f-47a7-9e84-18ab2b500a6a" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ded4862a-21d4-4068-9183-b24293097d57" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e30595d-3232-4038-9d19-20e10c0df205" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82c9f609-d835-43ec-aa96-f42c7932c810" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9548824-f47a-4663-b69d-26a5cdc9b2f3" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83dde9b3-011b-47ad-b74d-97108f760469" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bb7f374-0692-4204-b5e0-b500c6ed7c73" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a86f6490-1ebd-4b84-a9ee-297f29600925" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d8fb8da-1e02-49fd-a17f-ce19636320bd" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/274e991d-c58d-4ebf-8c0a-c3ebda3dad79" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6d05793-5bec-4c1f-9812-cc2bd78013dc" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/589f64ad-cd09-48de-b855-4fd16975d9fd" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10590877-3159-4660-a651-7f1a09710098" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e46235e-6438-47ce-9e0a-f6b9111a79f2" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62d74f33-2106-4d11-95f5-dc3da04eb204" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e2a1f43-9e7b-4fe6-be7c-383cf5c5d503" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5416f4ad-76b8-4b27-83e9-878980e37d36" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbb5f448-e06c-4550-b386-e7e6ae5f1a6a" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0716f2b-49fa-4e35-9426-4d77f12d64d3" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d838d2e5-d14b-4277-b650-c81d12543d7d" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/860b98a5-58b8-4d63-851a-99842881ce02" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ab0e355-05f9-443c-bc64-acbe9b4ed942" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b9b1c22-d43a-42b9-8886-51193537ab04" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca509753-ae3c-450b-b65f-385fa9fcceaa" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcc6d313-5c6d-4842-b76b-3ddd2f1446a7" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a09a63d7-fb88-4b4d-9c9b-c6149ff8b602" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20c52e4b-6963-4d94-b111-0d0026f550f2" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9766bf7-4cbf-4a6f-b94b-11207d187044" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1add9777-2a8a-4d2d-98d3-11bd66b3445b" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3433592c-0535-43a8-838d-9b271d7d6aa6" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b64e272-4c53-4705-9dc5-d23e65bb2d14" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b2b36b3-fdd4-4264-9f42-c792e4370ff5" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/392d1d26-93b4-4f4f-bf7c-df5d86161c3f" TargetMode="External" Id="rId58" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f45eebb2-5d78-4bbf-b303-f74c66ff679c" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aa00ed02-fe7f-4f6c-8de5-b107843aecc2" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e9a83c7-0618-4231-ada5-c8939d1e9042" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9ab82a76-305d-449f-bb1b-85d51b6a0167" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/475216b1-92b3-4449-b764-2942b2c36873" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/cfa63649-57b4-4bea-bbf0-330cfeba8994" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e2331a7b-30b4-40e4-a860-a8838cd572e5" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fd9f5242-8161-4446-a0db-ede6b4e01210" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/36b2a7c1-df05-4a5a-8e4f-57a4a59fc22e" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/57a448d0-a97a-454d-bce2-1770fd201c4a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e4ffaea6-e8fd-4ad0-8218-634ef7ece02f" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4f57925b-359a-4ddc-87e3-bac8019765be" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/efda68c8-11e5-409a-a09e-77486cfca705" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e411424-c34c-441d-bc6f-78ea752bd605" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6ec7300a-cbae-43c9-8c45-4d0aea008150" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a383a77c-dbd1-469d-8c9b-467ecd890789" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ec098dd5-6f47-453b-8726-ecb3cb8428e6" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6076f94e-781e-4635-869e-4cd95735bc7a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/17cc627e-90fc-4ff7-bb99-bfa8048611d3" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/124b3400-b873-4150-923c-03edbdf0f4b6" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/93bff90a-16d6-472c-9ea9-673e75375810" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20cfa0fd-e713-4639-a962-3ab99997aa04" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fdfe7199-2a12-40eb-9708-1633c1ace560" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6ccbb8f-7100-4480-add0-3ee5390cc10e" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a630271-0e6e-4eee-8084-a3c0b5c52576" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/aea591a1-28a8-48df-b298-c2f014cd232c" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fa2835f5-f16f-47a7-9e84-18ab2b500a6a" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ded4862a-21d4-4068-9183-b24293097d57" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4e30595d-3232-4038-9d19-20e10c0df205" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82c9f609-d835-43ec-aa96-f42c7932c810" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9548824-f47a-4663-b69d-26a5cdc9b2f3" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/83dde9b3-011b-47ad-b74d-97108f760469" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0bb7f374-0692-4204-b5e0-b500c6ed7c73" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a86f6490-1ebd-4b84-a9ee-297f29600925" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9d8fb8da-1e02-49fd-a17f-ce19636320bd" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/274e991d-c58d-4ebf-8c0a-c3ebda3dad79" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a6d05793-5bec-4c1f-9812-cc2bd78013dc" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/589f64ad-cd09-48de-b855-4fd16975d9fd" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/10590877-3159-4660-a651-7f1a09710098" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e46235e-6438-47ce-9e0a-f6b9111a79f2" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62d74f33-2106-4d11-95f5-dc3da04eb204" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5e2a1f43-9e7b-4fe6-be7c-383cf5c5d503" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5416f4ad-76b8-4b27-83e9-878980e37d36" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dbb5f448-e06c-4550-b386-e7e6ae5f1a6a" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c0716f2b-49fa-4e35-9426-4d77f12d64d3" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d838d2e5-d14b-4277-b650-c81d12543d7d" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/860b98a5-58b8-4d63-851a-99842881ce02" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ab0e355-05f9-443c-bc64-acbe9b4ed942" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6b9b1c22-d43a-42b9-8886-51193537ab04" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ca509753-ae3c-450b-b65f-385fa9fcceaa" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bcc6d313-5c6d-4842-b76b-3ddd2f1446a7" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a09a63d7-fb88-4b4d-9c9b-c6149ff8b602" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/20c52e4b-6963-4d94-b111-0d0026f550f2" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b9766bf7-4cbf-4a6f-b94b-11207d187044" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1add9777-2a8a-4d2d-98d3-11bd66b3445b" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3433592c-0535-43a8-838d-9b271d7d6aa6" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1b64e272-4c53-4705-9dc5-d23e65bb2d14" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b2b36b3-fdd4-4264-9f42-c792e4370ff5" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/392d1d26-93b4-4f4f-bf7c-df5d86161c3f" TargetMode="External" Id="rId59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U59"/>
+  <dimension ref="A1:U60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,698 +589,696 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А41-61625/2026</t>
+          <t>А41-79368/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>11.06.2026</t>
+          <t>30.07.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ЭКСПЛУАТАЦИОННОГО ОБЕСПЕЧЕНИЯ ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>9722001360</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>АС "Национальный альянс строителей"</t>
+          <t>ООО СТРОЙИНДУСТРИЯ</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>2724194308</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Тарасенко А. А.</t>
+          <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>08.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aa00ed02-fe7f-4f6c-8de5-b107843aecc2</t>
+          <t>https://kad.arbitr.ru/Card/f45eebb2-5d78-4bbf-b303-f74c66ff679c</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А41-51585/2026</t>
+          <t>А41-61625/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>18.05.2026</t>
+          <t>11.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ЭКСПЛУАТАЦИОННОГО ОБЕСПЕЧЕНИЯ ВОЙСК НАЦИОНАЛЬНОЙ ГВАРДИИ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>9722001360</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
+          <t>АС "Национальный альянс строителей"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Плотникова Н. В.</t>
+          <t>Тарасенко А. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>23.05.2026</t>
+          <t>20.06.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e9a83c7-0618-4231-ada5-c8939d1e9042</t>
+          <t>https://kad.arbitr.ru/Card/aa00ed02-fe7f-4f6c-8de5-b107843aecc2</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А12-27796/2025</t>
+          <t>А41-51585/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>14.10.2025</t>
+          <t>18.05.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ВОЛГОГРАДСКАЯ АКАДЕМИЯ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>3443045983</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "МК-СТРОЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>5032352251</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Сейдалиева А. Т.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Плотникова Н. В.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
-      <c r="Q4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>08.05.2026</t>
+          <t>17.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9ab82a76-305d-449f-bb1b-85d51b6a0167</t>
+          <t>https://kad.arbitr.ru/Card/4e9a83c7-0618-4231-ada5-c8939d1e9042</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А41-81438/2025</t>
+          <t>А12-27796/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>16.09.2025</t>
+          <t>14.10.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>АО МОСОБЛГАЗ</t>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ ВЫСШЕГО ОБРАЗОВАНИЯ "ВОЛГОГРАДСКАЯ АКАДЕМИЯ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РОССИЙСКОЙ ФЕДЕРАЦИИ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5032292612</t>
+          <t>3443045983</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
+          <t>ООО "МК-СТРОЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>5032352251</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Шиляев А. В.</t>
+          <t>Сейдалиева А. Т.</t>
         </is>
       </c>
       <c r="O5" s="2" t="n">
-        <v>3672000</v>
-[...3 lines deleted...]
-      </c>
+        <v>28291814.36</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
+          <t>Субсидиарная ответственность СРО за неотработанный аванс и штрафы члена СРО по контракту</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>04.04.2026</t>
+          <t>14.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/475216b1-92b3-4449-b764-2942b2c36873</t>
+          <t>https://kad.arbitr.ru/Card/9ab82a76-305d-449f-bb1b-85d51b6a0167</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А41-63110/2025</t>
+          <t>А41-81438/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>24.07.2025</t>
+          <t>16.09.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>АО МОСОБЛГАЗ</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>5032292612</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗАРЯ</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>5024172230</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Бутько В. А.</t>
+          <t>Шиляев А. В.</t>
         </is>
       </c>
       <c r="O6" s="2" t="n">
-        <v>245750.76</v>
-[...1 lines deleted...]
-      <c r="P6" s="2" t="inlineStr"/>
+        <v>3672000</v>
+      </c>
+      <c r="P6" s="2" t="n">
+        <v>3672000</v>
+      </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности с члена СРО и СРО в рамках обязательств перед ФКР Москвы.</t>
+          <t>Субсидиарная ответственность СРО за неисполнение членом обязательств по возврату аванса по договору</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>01.05.2026</t>
+          <t>17.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/cfa63649-57b4-4bea-bbf0-330cfeba8994</t>
+          <t>https://kad.arbitr.ru/Card/475216b1-92b3-4449-b764-2942b2c36873</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-110664/2025</t>
+          <t>А41-63110/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>07.05.2025</t>
+          <t>24.07.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ООО "МТК"</t>
+          <t>ООО ЗАРЯ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>5074070435</t>
+          <t>5024172230</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Пронин А. П.</t>
-[...2 lines deleted...]
-      <c r="O7" s="2" t="inlineStr"/>
+          <t>Бутько В. А.</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="n">
+        <v>245750.76</v>
+      </c>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr"/>
-      <c r="R7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr">
+        <is>
+          <t>На рассмотрении</t>
+        </is>
+      </c>
+      <c r="R7" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание задолженности с члена СРО и СРО в рамках обязательств перед ФКР Москвы.</t>
+        </is>
+      </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>22.03.2026</t>
+          <t>23.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e2331a7b-30b4-40e4-a860-a8838cd572e5</t>
+          <t>https://kad.arbitr.ru/Card/cfa63649-57b4-4bea-bbf0-330cfeba8994</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А41-10960/2025</t>
+          <t>А40-110664/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>07.05.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЗАРЯ"</t>
+          <t>ООО "МТК"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5024172230</t>
+          <t>5074070435</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Пронин А. П.</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr"/>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>02.05.2025</t>
+          <t>22.03.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/36b2a7c1-df05-4a5a-8e4f-57a4a59fc22e</t>
+          <t>https://kad.arbitr.ru/Card/e2331a7b-30b4-40e4-a860-a8838cd572e5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>А40-31018/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>14.02.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -1345,932 +1343,932 @@
           <t>Солидарное взыскание убытков по договору № 21-000842-16 от 24.08.2016</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
           <t>26.05.2025</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/fd9f5242-8161-4446-a0db-ede6b4e01210</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А41-113781/2024</t>
+          <t>А41-10960/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>18.12.2024</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Фонд капитального ремонта многоквартирных домов города Москвы</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ЗАРЯ</t>
+          <t>ООО "ЗАРЯ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>5024172230</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Худгарян М. А.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>236967.42</v>
-[...3 lines deleted...]
-      </c>
+        <v>252916.86</v>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование ФКР после возмещения вреда собственнику из-за некачественного капремонта</t>
+          <t>Солидарное взыскание задолженности по обязательствам члена СРО перед ФКР Москвы</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>30.07.2025</t>
+          <t>02.05.2025</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/57a448d0-a97a-454d-bce2-1770fd201c4a</t>
+          <t>https://kad.arbitr.ru/Card/36b2a7c1-df05-4a5a-8e4f-57a4a59fc22e</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-298503/2024</t>
+          <t>А41-113781/2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>11.12.2024</t>
+          <t>18.12.2024</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИННОТЕХ"</t>
+          <t>ООБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ЗАРЯ</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>5032271411</t>
+          <t>5024172230</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
-[...3 lines deleted...]
-      <c r="P11" s="2" t="inlineStr"/>
+          <t>Худгарян М. А.</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="n">
+        <v>236967.42</v>
+      </c>
+      <c r="P11" s="2" t="n">
+        <v>231542</v>
+      </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с ООО ИННОТЕХ и СРО.</t>
+          <t>Регрессное требование ФКР после возмещения вреда собственнику из-за некачественного капремонта</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>22.02.2025</t>
+          <t>30.07.2025</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e4ffaea6-e8fd-4ad0-8218-634ef7ece02f</t>
+          <t>https://kad.arbitr.ru/Card/57a448d0-a97a-454d-bce2-1770fd201c4a</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А41-93789/2024</t>
+          <t>А40-298503/2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>18.10.2024</t>
+          <t>11.12.2024</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО ЗАРЯ</t>
+          <t>ООО "ИННОТЕХ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5024172230</t>
+          <t>5032271411</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Узденов А. У.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Галиева Р. Е.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание денежных средств по договору № ПКР-008309-21 от 23.09.2021.</t>
+          <t>Взыскание денежных средств с ООО ИННОТЕХ и СРО.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>13.02.2025</t>
+          <t>22.02.2025</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4f57925b-359a-4ddc-87e3-bac8019765be</t>
+          <t>https://kad.arbitr.ru/Card/e4ffaea6-e8fd-4ad0-8218-634ef7ece02f</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А82-14395/2023</t>
+          <t>А41-93789/2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>24.08.2023</t>
+          <t>18.10.2024</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ МНОГОКВАРТИРНЫХ ДОМОВ ЯРОСЛАВСКОЙ ОБЛАСТИ</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7604194785</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕЦ СТРОЙ"</t>
+          <t>ООО ЗАРЯ</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6910024220</t>
+          <t>5024172230</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Ярославской области</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Коншина А. Д.</t>
+          <t>Узденов А. У.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>5992718.74</v>
+        <v>252916.86</v>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Взыскание штрафа и неотработанного аванса по договору подряда на капитальный ремонт</t>
+          <t>Солидарное взыскание денежных средств по договору № ПКР-008309-21 от 23.09.2021.</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>06.05.2025</t>
+          <t>13.02.2025</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/efda68c8-11e5-409a-a09e-77486cfca705</t>
+          <t>https://kad.arbitr.ru/Card/4f57925b-359a-4ddc-87e3-bac8019765be</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А41-72472/2022</t>
+          <t>А82-14395/2023</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>26.09.2022</t>
+          <t>24.08.2023</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Энерго-Наладка"</t>
+          <t>РЕГИОНАЛЬНЫЙ ФОНД СОДЕЙСТВИЯ КАПИТАЛЬНОМУ РЕМОНТУ МНОГОКВАРТИРНЫХ ДОМОВ ЯРОСЛАВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>7733576550</t>
+          <t>7604194785</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>ООО "СПЕЦ СТРОЙ"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>6910024220</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Ярославской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Солдатов Р. С.</t>
+          <t>Коншина А. Д.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>303723.29</v>
+        <v>5992718.74</v>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Требование о возврате взноса в компенсационный фонд СРО и выплате неустойки.</t>
+          <t>Взыскание штрафа и неотработанного аванса по договору подряда на капитальный ремонт</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>15.03.2023</t>
+          <t>06.05.2025</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e411424-c34c-441d-bc6f-78ea752bd605</t>
+          <t>https://kad.arbitr.ru/Card/efda68c8-11e5-409a-a09e-77486cfca705</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А41-71209/2022</t>
+          <t>А41-72472/2022</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>21.09.2022</t>
+          <t>26.09.2022</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Промстроймонтаж"</t>
+          <t>ООО "Энерго-Наладка"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>4909100754</t>
+          <t>7733576550</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>Солдатов Р. С.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>300000</v>
+        <v>303723.29</v>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд после добровольного прекращения членства в СРО.</t>
+          <t>Требование о возврате взноса в компенсационный фонд СРО и выплате неустойки.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>26.07.2023</t>
+          <t>15.03.2023</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6ec7300a-cbae-43c9-8c45-4d0aea008150</t>
+          <t>https://kad.arbitr.ru/Card/6e411424-c34c-441d-bc6f-78ea752bd605</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А41-69759/2022</t>
+          <t>А41-71209/2022</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>15.09.2022</t>
+          <t>21.09.2022</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Приоритет"</t>
+          <t>ООО "Промстроймонтаж"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2801194993</t>
+          <t>4909100754</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Солдатов Р. С.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>303723.29</v>
+        <v>300000</v>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд СРО при прекращении членства и взыскание неустойки.</t>
+          <t>Возврат взноса в компенсационный фонд после добровольного прекращения членства в СРО.</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>14.06.2023</t>
+          <t>26.07.2023</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a383a77c-dbd1-469d-8c9b-467ecd890789</t>
+          <t>https://kad.arbitr.ru/Card/6ec7300a-cbae-43c9-8c45-4d0aea008150</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А41-66258/2022</t>
+          <t>А41-69759/2022</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>02.09.2022</t>
+          <t>15.09.2022</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>ООО "Про-Сервис"</t>
+          <t>ООО "Приоритет"</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>8603167822</t>
+          <t>2801194993</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>Морозова Е. А.</t>
+          <t>Арешкина И. Д.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>300000</v>
+        <v>303723.29</v>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Требование о возврате взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
+          <t>Возврат взноса в компенсационный фонд СРО при прекращении членства и взыскание неустойки.</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>10.11.2022</t>
+          <t>14.06.2023</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ec098dd5-6f47-453b-8726-ecb3cb8428e6</t>
+          <t>https://kad.arbitr.ru/Card/a383a77c-dbd1-469d-8c9b-467ecd890789</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А41-65505/2022</t>
+          <t>А41-66258/2022</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>31.08.2022</t>
+          <t>02.09.2022</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>АО "Унечский водоканал"</t>
+          <t>ООО "Про-Сервис"</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>3253501733</t>
+          <t>8603167822</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Морозова Е. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО по закону 191-ФЗ</t>
+          <t>Требование о возврате взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>19.01.2023</t>
+          <t>10.11.2022</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/17cc627e-90fc-4ff7-bb99-bfa8048611d3</t>
+          <t>https://kad.arbitr.ru/Card/ec098dd5-6f47-453b-8726-ecb3cb8428e6</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>А41-65501/2022</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>31.08.2022</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
@@ -2335,3380 +2333,3382 @@
           <t>Требование о возврате взноса в компенсационный фонд после прекращения членства в СРО.</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
           <t>01.11.2022</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/6076f94e-781e-4635-869e-4cd95735bc7a</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А41-62926/2022</t>
+          <t>А41-65505/2022</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>23.08.2022</t>
+          <t>31.08.2022</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОСЬМОЙ МЕРИДИАН"</t>
+          <t>АО "Унечский водоканал"</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>5905044652</t>
+          <t>3253501733</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Арешкина И. Д.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>103074</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Нарушение срока возврата взноса в компенсационный фонд СРО при прекращении членства.</t>
+          <t>Возврат взноса в компенсационный фонд после прекращения членства в СРО по закону 191-ФЗ</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>15.02.2023</t>
+          <t>19.01.2023</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/124b3400-b873-4150-923c-03edbdf0f4b6</t>
+          <t>https://kad.arbitr.ru/Card/17cc627e-90fc-4ff7-bb99-bfa8048611d3</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А41-11482/2022</t>
+          <t>А41-62926/2022</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>22.02.2022</t>
+          <t>23.08.2022</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Центральное управление Ростехнадзора</t>
+          <t>ООО "ВОСЬМОЙ МЕРИДИАН"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>7702609639</t>
+          <t>5905044652</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L21" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>7730184522</t>
+        </is>
+      </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Васильева Е. В.</t>
-[...5 lines deleted...]
-      <c r="R21" s="2" t="inlineStr"/>
+          <t>Арешкина И. Д.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="n">
+        <v>103074</v>
+      </c>
+      <c r="P21" s="2" t="n">
+        <v>103074</v>
+      </c>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение срока возврата взноса в компенсационный фонд СРО при прекращении членства.</t>
+        </is>
+      </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>27.04.2022</t>
+          <t>15.02.2023</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/93bff90a-16d6-472c-9ea9-673e75375810</t>
+          <t>https://kad.arbitr.ru/Card/124b3400-b873-4150-923c-03edbdf0f4b6</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А41-89336/2021</t>
+          <t>А41-11482/2022</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>07.12.2021</t>
+          <t>22.02.2022</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Административное</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>Ростехнадзор</t>
+          <t>Центральное управление Ростехнадзора</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7702609639</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>...</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr"/>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Бекетова Е. А.</t>
+          <t>Васильева Е. В.</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr"/>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr"/>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>23.04.2022</t>
+          <t>27.04.2022</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20cfa0fd-e713-4639-a962-3ab99997aa04</t>
+          <t>https://kad.arbitr.ru/Card/93bff90a-16d6-472c-9ea9-673e75375810</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А40-218436/2020</t>
+          <t>А41-89336/2021</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>11.11.2020</t>
+          <t>07.12.2021</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>Ростехнадзор</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭНЕРГОСТРОЙАЛЬЯНС"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Федоточкин А. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бекетова Е. А.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr"/>
-      <c r="Q23" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="R23" s="2" t="inlineStr"/>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>13.04.2022</t>
+          <t>23.04.2022</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fdfe7199-2a12-40eb-9708-1633c1ace560</t>
+          <t>https://kad.arbitr.ru/Card/20cfa0fd-e713-4639-a962-3ab99997aa04</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А41-2278/2020</t>
+          <t>А40-218436/2020</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>17.01.2020</t>
+          <t>11.11.2020</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>ООО "АМ-ГРУПП"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>7813584669</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ "ЭНЕРГОСТРОЙАЛЬЯНС"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7719288408</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>200000</v>
+        <v>40827.49</v>
       </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Солидарная ответственность за ущерб, причиненный членом СРО при капитальном ремонте.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>16.08.2020</t>
+          <t>13.04.2022</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6ccbb8f-7100-4480-add0-3ee5390cc10e</t>
+          <t>https://kad.arbitr.ru/Card/fdfe7199-2a12-40eb-9708-1633c1ace560</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А40-241013/2019</t>
+          <t>А41-2278/2020</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>11.09.2019</t>
+          <t>17.01.2020</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "АМ-ГРУПП"</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7813584669</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>Авагимян А. Г.</t>
+          <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>831785.39</v>
+        <v>200000</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (ст. 60 ГрК РФ)</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>17.02.2020</t>
+          <t>16.08.2020</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a630271-0e6e-4eee-8084-a3c0b5c52576</t>
+          <t>https://kad.arbitr.ru/Card/a6ccbb8f-7100-4480-add0-3ee5390cc10e</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А41-77753/2019</t>
+          <t>А40-241013/2019</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>03.09.2019</t>
+          <t>11.09.2019</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМАСТЕР"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Быковских И. В.</t>
+          <t>Авагимян А. Г.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>200000</v>
-[...3 lines deleted...]
-      </c>
+        <v>831785.39</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в СРО по месту регистрации.</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте (ст. 60 ГрК РФ)</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>27.12.2020</t>
+          <t>17.02.2020</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/aea591a1-28a8-48df-b298-c2f014cd232c</t>
+          <t>https://kad.arbitr.ru/Card/4a630271-0e6e-4eee-8084-a3c0b5c52576</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А41-84860/2018</t>
+          <t>А41-77753/2019</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>16.10.2018</t>
+          <t>03.09.2019</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИАЛСТРОЙ"</t>
+          <t>ООО "СТРОЙМАСТЕР"</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>5022049200</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Саенко М. В.</t>
+          <t>Быковских И. В.</t>
         </is>
       </c>
       <c r="O27" s="2" t="n">
-        <v>37700000</v>
-[...1 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+        <v>200000</v>
+      </c>
+      <c r="P27" s="2" t="n">
+        <v>200000</v>
+      </c>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Обязание зачислить 37,7 млн руб. в компенсационный фонд возмещения вреда и на спецсчет</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>04.02.2019</t>
+          <t>27.12.2020</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fa2835f5-f16f-47a7-9e84-18ab2b500a6a</t>
+          <t>https://kad.arbitr.ru/Card/aea591a1-28a8-48df-b298-c2f014cd232c</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А40-195790/2018</t>
+          <t>А41-84860/2018</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>21.08.2018</t>
+          <t>16.10.2018</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИС ПРОЕКТ"</t>
+          <t>ООО "РИАЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>7325112599</t>
+          <t>5022049200</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>Бурмаков И. Ю.</t>
-[...2 lines deleted...]
-      <c r="O28" s="2" t="inlineStr"/>
+          <t>Саенко М. В.</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="n">
+        <v>37700000</v>
+      </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Обязание зачислить 37,7 млн руб. в компенсационный фонд возмещения вреда и на спецсчет</t>
         </is>
       </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>05.10.2018</t>
+          <t>04.02.2019</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ded4862a-21d4-4068-9183-b24293097d57</t>
+          <t>https://kad.arbitr.ru/Card/fa2835f5-f16f-47a7-9e84-18ab2b500a6a</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А41-67157/2018</t>
+          <t>А40-195790/2018</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>17.08.2018</t>
+          <t>21.08.2018</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>ООО "РИАЛСТРОЙ"</t>
+          <t>ООО "ИС ПРОЕКТ"</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5022049200</t>
+          <t>7325112599</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Горшкова М. П.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Бурмаков И. Ю.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Требование зачислить 49 076 304,79 руб. в компенсационный фонд и разместить их на спецсчете.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>12.10.2018</t>
+          <t>05.10.2018</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4e30595d-3232-4038-9d19-20e10c0df205</t>
+          <t>https://kad.arbitr.ru/Card/ded4862a-21d4-4068-9183-b24293097d57</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А41-30244/2018</t>
+          <t>А41-67157/2018</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>17.08.2018</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭНЕРГОСЕТЬ"</t>
+          <t>ООО "РИАЛСТРОЙ"</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>3528235246</t>
+          <t>5022049200</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация содействия строительным организациям "Национальный альянс строителей"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O30" s="2" t="n">
-        <v>300000</v>
+        <v>49076304.79</v>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
+          <t>Требование зачислить 49 076 304,79 руб. в компенсационный фонд и разместить их на спецсчете.</t>
         </is>
       </c>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>13.02.2019</t>
+          <t>12.10.2018</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82c9f609-d835-43ec-aa96-f42c7932c810</t>
+          <t>https://kad.arbitr.ru/Card/4e30595d-3232-4038-9d19-20e10c0df205</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А41-26211/2018</t>
+          <t>А41-30244/2018</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>09.04.2018</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>ООО "Агенство природоохранных технологий"</t>
+          <t>ООО "ЭНЕРГОСЕТЬ"</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>1835088381</t>
+          <t>3528235246</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация содействия строительным организациям "Национальный альянс строителей"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Гузеева О. С.</t>
+          <t>Горшкова М. П.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>557178.42</v>
+        <v>300000</v>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компфонд при переходе в другую СРО и процентов</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>03.07.2018</t>
+          <t>13.02.2019</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9548824-f47a-4663-b69d-26a5cdc9b2f3</t>
+          <t>https://kad.arbitr.ru/Card/82c9f609-d835-43ec-aa96-f42c7932c810</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А41-7714/2018</t>
+          <t>А41-26211/2018</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>09.04.2018</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>ООО "Астар Юнион"</t>
+          <t>ООО "Агенство природоохранных технологий"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>6674355970</t>
+          <t>1835088381</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация содействия строительным организациям "Национальный альянс строителей"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Дубровская Е. В.</t>
+          <t>Гузеева О. С.</t>
         </is>
       </c>
       <c r="O32" s="2" t="n">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>557178.42</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компфонд при переходе члена в другую СРО по региональному принципу</t>
+          <t>Взыскание убытков в размере взноса в компфонд при переходе в другую СРО и процентов</t>
         </is>
       </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>30.11.2018</t>
+          <t>03.07.2018</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/83dde9b3-011b-47ad-b74d-97108f760469</t>
+          <t>https://kad.arbitr.ru/Card/b9548824-f47a-4663-b69d-26a5cdc9b2f3</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А50-45/2018</t>
+          <t>А41-7714/2018</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>08.01.2018</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЕВРОСТРОЙ"</t>
+          <t>ООО "Астар Юнион"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>7714860999</t>
+          <t>6674355970</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
+          <t>Ассоциация содействия строительным организациям "Национальный альянс строителей"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7839018026</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>АС Пермского края</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Морозова Т. В.</t>
+          <t>Дубровская Е. В.</t>
         </is>
       </c>
       <c r="O33" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="P33" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="Q33" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд 500 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взноса в компфонд при переходе члена в другую СРО по региональному принципу</t>
         </is>
       </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>30.03.2018</t>
+          <t>30.11.2018</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0bb7f374-0692-4204-b5e0-b500c6ed7c73</t>
+          <t>https://kad.arbitr.ru/Card/83dde9b3-011b-47ad-b74d-97108f760469</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А41-106444/2017</t>
+          <t>А50-45/2018</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>21.12.2017</t>
+          <t>08.01.2018</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕПЛОГАЗСТРОЙ"</t>
+          <t>ООО "ЕВРОСТРОЙ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>2901257358</t>
+          <t>7714860999</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ ТОПЛИВНО-ЭНЕРГЕТИЧЕСКОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7839018026</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС Пермского края</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Морозова Т. В.</t>
         </is>
       </c>
       <c r="O34" s="2" t="n">
-        <v>1000000</v>
-[...1 lines deleted...]
-      <c r="P34" s="2" t="inlineStr"/>
+        <v>500000</v>
+      </c>
+      <c r="P34" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
+          <t>Обязание перечислить взнос в компенсационный фонд 500 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>25.03.2018</t>
+          <t>30.03.2018</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a86f6490-1ebd-4b84-a9ee-297f29600925</t>
+          <t>https://kad.arbitr.ru/Card/0bb7f374-0692-4204-b5e0-b500c6ed7c73</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А40-223798/2017</t>
+          <t>А41-106444/2017</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>27.11.2017</t>
+          <t>21.12.2017</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО АСТАР ЮНИОН</t>
+          <t>ООО "ТЕПЛОГАЗСТРОЙ"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>2901257358</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
-[...2 lines deleted...]
-      <c r="O35" s="2" t="inlineStr"/>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>Неисполнение обязанности по перечислению средств в компенсационный фонд другой СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО и взыскание убытков</t>
         </is>
       </c>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>16.01.2018</t>
+          <t>25.03.2018</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9d8fb8da-1e02-49fd-a17f-ce19636320bd</t>
+          <t>https://kad.arbitr.ru/Card/a86f6490-1ebd-4b84-a9ee-297f29600925</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А41-93392/2017</t>
+          <t>А40-223798/2017</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>27.11.2017</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>ООО "Крон"</t>
+          <t>ООО АСТАР ЮНИОН</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5321178299</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация содействия строительным организациям "Национальный альянс строителей"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
+          <t>Неисполнение обязанности по перечислению средств в компенсационный фонд другой СРО</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>23.03.2018</t>
+          <t>16.01.2018</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/274e991d-c58d-4ebf-8c0a-c3ebda3dad79</t>
+          <t>https://kad.arbitr.ru/Card/9d8fb8da-1e02-49fd-a17f-ce19636320bd</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А40-195572/2017</t>
+          <t>А41-93392/2017</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "Крон"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>5024161253</t>
+          <t>5321178299</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>Ассоциация содействия строительным организациям "Национальный альянс строителей"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Сороченкова Т. В.</t>
         </is>
       </c>
       <c r="O37" s="2" t="n">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>300000</v>
+      </c>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд в размере 2 000 000 руб. при переходе в другую СРО</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе члена в другую СРО по месту регистрации</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>15.01.2018</t>
+          <t>23.03.2018</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a6d05793-5bec-4c1f-9812-cc2bd78013dc</t>
+          <t>https://kad.arbitr.ru/Card/274e991d-c58d-4ebf-8c0a-c3ebda3dad79</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А41-71811/2017</t>
+          <t>А40-195572/2017</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>01.09.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТАЛЛСТРОЙИНЖИНИРИНГ"</t>
+          <t>ООО "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>6685116029</t>
+          <t>5024161253</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>100000</v>
+        <v>2000000</v>
       </c>
       <c r="P38" s="2" t="n">
-        <v>100000</v>
+        <v>2000000</v>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Перечисление взноса в компенсационный фонд в размере 2 000 000 руб. при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>11.08.2018</t>
+          <t>15.01.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/589f64ad-cd09-48de-b855-4fd16975d9fd</t>
+          <t>https://kad.arbitr.ru/Card/a6d05793-5bec-4c1f-9812-cc2bd78013dc</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А40-163523/2017</t>
+          <t>А41-71811/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>30.08.2017</t>
+          <t>01.09.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ООО "МК КЛИМАТ"</t>
+          <t>ООО "МЕТАЛЛСТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5027243289</t>
+          <t>6685116029</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>0278900357</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>18.10.2017</t>
+          <t>11.08.2018</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/10590877-3159-4660-a651-7f1a09710098</t>
+          <t>https://kad.arbitr.ru/Card/589f64ad-cd09-48de-b855-4fd16975d9fd</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А41-69576/2017</t>
+          <t>А40-163523/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>24.08.2017</t>
+          <t>30.08.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙИНДУСТРИЯ"</t>
+          <t>ООО "МК КЛИМАТ"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5024161253</t>
+          <t>5027243289</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ РЕМОНТНО-СТРОИТЕЛЬНЫХ КОМПАНИЙ"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>0278900357</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Сороченкова Т. В.</t>
-[...3 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P40" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи со сменой членства</t>
+          <t>Обязание перечислить взнос в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>26.09.2017</t>
+          <t>18.10.2017</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e46235e-6438-47ce-9e0a-f6b9111a79f2</t>
+          <t>https://kad.arbitr.ru/Card/10590877-3159-4660-a651-7f1a09710098</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А41-64888/2017</t>
+          <t>А41-69576/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>11.08.2017</t>
+          <t>24.08.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "АРТСТРОЙ"</t>
+          <t>ООО "СТРОЙИНДУСТРИЯ"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>3443130075</t>
+          <t>5024161253</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Кочергина Е. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Сороченкова Т. В.</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr"/>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с переходом в другую СРО.</t>
+          <t>Обязание ответчика перечислить взнос в компенсационный фонд СРО в связи со сменой членства</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>26.12.2017</t>
+          <t>26.09.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/62d74f33-2106-4d11-95f5-dc3da04eb204</t>
+          <t>https://kad.arbitr.ru/Card/5e46235e-6438-47ce-9e0a-f6b9111a79f2</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А41-63833/2017</t>
+          <t>А41-64888/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>11.08.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВОЛГАИНЖИНИРИНГ"</t>
+          <t>ООО "АРТСТРОЙ"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>3444257282</t>
+          <t>3443130075</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Кочергина Е. В.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным бездействия СРО и взыскание 100000 руб. взноса в компенсационный фонд</t>
+          <t>Возврат взноса в компенсационный фонд в связи с переходом в другую СРО.</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>11.04.2018</t>
+          <t>26.12.2017</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5e2a1f43-9e7b-4fe6-be7c-383cf5c5d503</t>
+          <t>https://kad.arbitr.ru/Card/62d74f33-2106-4d11-95f5-dc3da04eb204</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А40-138368/2017</t>
+          <t>А41-63833/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>26.07.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАУ МАСТЕР"</t>
+          <t>ООО "ВОЛГАИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>1658151314</t>
+          <t>3444257282</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Жданова Ю. А.</t>
-[...2 lines deleted...]
-      <c r="O43" s="2" t="inlineStr"/>
+          <t>Досова М. В.</t>
+        </is>
+      </c>
+      <c r="O43" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R43" s="2" t="inlineStr"/>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R43" s="2" t="inlineStr">
+        <is>
+          <t>Признание незаконным бездействия СРО и взыскание 100000 руб. взноса в компенсационный фонд</t>
+        </is>
+      </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>29.08.2018</t>
+          <t>11.04.2018</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5416f4ad-76b8-4b27-83e9-878980e37d36</t>
+          <t>https://kad.arbitr.ru/Card/5e2a1f43-9e7b-4fe6-be7c-383cf5c5d503</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А41-55980/2017</t>
+          <t>А40-138368/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>19.07.2017</t>
+          <t>26.07.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "АЛЬФА"</t>
+          <t>ООО "БАУ МАСТЕР"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>7451199511</t>
+          <t>1658151314</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Московской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Жданова Ю. А.</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R44" s="2" t="inlineStr"/>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>29.08.2018</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dbb5f448-e06c-4550-b386-e7e6ae5f1a6a</t>
+          <t>https://kad.arbitr.ru/Card/5416f4ad-76b8-4b27-83e9-878980e37d36</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А41-55849/2017</t>
+          <t>А41-55980/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>18.07.2017</t>
+          <t>19.07.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
+          <t>ООО "АЛЬФА"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5908999273</t>
+          <t>7451199511</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Верещак О. Н.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Требование о переводе взноса в компенсационный фонд при переходе в другую СРО.</t>
+          <t>Требование о перечислении взноса в компенсационный фонд в связи с переходом в другую СРО.</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/c0716f2b-49fa-4e35-9426-4d77f12d64d3</t>
+          <t>https://kad.arbitr.ru/Card/dbb5f448-e06c-4550-b386-e7e6ae5f1a6a</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А41-54949/2017</t>
+          <t>А41-55849/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>14.07.2017</t>
+          <t>18.07.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБЭНЕРГОМОНТАЖ"</t>
+          <t>ООО СТРОИТЕЛЬНАЯ КОМПАНИЯ "СТРОИТЕЛЬНЫЕ РЕШЕНИЯ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>2443044804</t>
+          <t>5908999273</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L46" s="2" t="inlineStr"/>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>7730184522</t>
+        </is>
+      </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
-[...2 lines deleted...]
-      <c r="O46" s="2" t="inlineStr"/>
+          <t>Верещак О. Н.</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P46" s="2" t="inlineStr"/>
-      <c r="Q46" s="2" t="inlineStr"/>
-      <c r="R46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
+        <is>
+          <t>Требование о переводе взноса в компенсационный фонд при переходе в другую СРО.</t>
+        </is>
+      </c>
       <c r="S46" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="T46" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U46" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d838d2e5-d14b-4277-b650-c81d12543d7d</t>
+          <t>https://kad.arbitr.ru/Card/c0716f2b-49fa-4e35-9426-4d77f12d64d3</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>А41-54972/2017</t>
+          <t>А41-54949/2017</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>14.07.2017</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСМ"</t>
+          <t>ООО "СИБЭНЕРГОМОНТАЖ"</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>2540215942</t>
+          <t>2443044804</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr"/>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>Машин П. И.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Кондратенко Н. А.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="inlineStr"/>
+      <c r="P47" s="2" t="inlineStr"/>
+      <c r="Q47" s="2" t="inlineStr"/>
+      <c r="R47" s="2" t="inlineStr"/>
       <c r="S47" s="2" t="inlineStr">
         <is>
-          <t>31.08.2018</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T47" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U47" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/860b98a5-58b8-4d63-851a-99842881ce02</t>
+          <t>https://kad.arbitr.ru/Card/d838d2e5-d14b-4277-b650-c81d12543d7d</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>А41-46227/2017</t>
+          <t>А41-54972/2017</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>14.07.2017</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕДКОН"</t>
+          <t>ООО "ДСМ"</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>7710695906</t>
+          <t>2540215942</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>Коваль А. В.</t>
+          <t>Машин П. И.</t>
         </is>
       </c>
       <c r="O48" s="2" t="n">
-        <v>3000000</v>
-[...1 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в другую СРО при переходе</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по закону № 372-ФЗ</t>
         </is>
       </c>
       <c r="S48" s="2" t="inlineStr">
         <is>
-          <t>22.01.2018</t>
+          <t>31.08.2018</t>
         </is>
       </c>
       <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U48" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1ab0e355-05f9-443c-bc64-acbe9b4ed942</t>
+          <t>https://kad.arbitr.ru/Card/860b98a5-58b8-4d63-851a-99842881ce02</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>А41-44572/2017</t>
+          <t>А41-46227/2017</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>ООО "БАУ МАСТЕР"</t>
+          <t>ООО "МЕДКОН"</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>1658151314</t>
+          <t>7710695906</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>Кондратенко Н. А.</t>
+          <t>Коваль А. В.</t>
         </is>
       </c>
       <c r="O49" s="2" t="n">
-        <v>300000</v>
+        <v>3000000</v>
       </c>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в другую СРО при переходе</t>
         </is>
       </c>
       <c r="S49" s="2" t="inlineStr">
         <is>
-          <t>07.07.2017</t>
+          <t>22.01.2018</t>
         </is>
       </c>
       <c r="T49" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U49" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6b9b1c22-d43a-42b9-8886-51193537ab04</t>
+          <t>https://kad.arbitr.ru/Card/1ab0e355-05f9-443c-bc64-acbe9b4ed942</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>А41-42266/2017</t>
+          <t>А41-44572/2017</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017</t>
+          <t>08.06.2017</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>ООО "Волго-Уральская аварийно-восстановительная служба"</t>
+          <t>ООО "БАУ МАСТЕР"</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>6449078074</t>
+          <t>1658151314</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация содействия строительным организациям "Национальный альянс строителей"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
           <t>АС Московской области</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>Досова М. В.</t>
+          <t>Кондратенко Н. А.</t>
         </is>
       </c>
       <c r="O50" s="2" t="n">
-        <v>1000000</v>
+        <v>300000</v>
       </c>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и требование о переводе 1 000 000 руб. компенсационного фонда</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО</t>
         </is>
       </c>
       <c r="S50" s="2" t="inlineStr">
         <is>
-          <t>03.11.2017</t>
+          <t>07.07.2017</t>
         </is>
       </c>
       <c r="T50" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U50" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ca509753-ae3c-450b-b65f-385fa9fcceaa</t>
+          <t>https://kad.arbitr.ru/Card/6b9b1c22-d43a-42b9-8886-51193537ab04</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>А40-91864/2017</t>
+          <t>А41-42266/2017</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>22.05.2017</t>
+          <t>01.06.2017</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСМ"</t>
+          <t>ООО "Волго-Уральская аварийно-восстановительная служба"</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>2540215942</t>
+          <t>6449078074</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация содействия строительным организациям "Национальный альянс строителей"</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Московской области</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>Кочетков А. А.</t>
-[...2 lines deleted...]
-      <c r="O51" s="2" t="inlineStr"/>
+          <t>Досова М. В.</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="n">
+        <v>1000000</v>
+      </c>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить средства компенсационного фонда в связи с исключением из членов СРО</t>
+          <t>Оспаривание исключения из членов СРО и требование о переводе 1 000 000 руб. компенсационного фонда</t>
         </is>
       </c>
       <c r="S51" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>03.11.2017</t>
         </is>
       </c>
       <c r="T51" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U51" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bcc6d313-5c6d-4842-b76b-3ddd2f1446a7</t>
+          <t>https://kad.arbitr.ru/Card/ca509753-ae3c-450b-b65f-385fa9fcceaa</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>А40-85632/2017</t>
+          <t>А40-91864/2017</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>11.05.2017</t>
+          <t>22.05.2017</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>ООО "МЕТАЛЛСТРОЙИНЖИНИРИНГ"</t>
+          <t>ООО "ДСМ"</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>6685116029</t>
+          <t>2540215942</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Кочетков А. А.</t>
+        </is>
+      </c>
+      <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание исключения из членов СРО и требование о перечислении взноса в компенсационный фонд</t>
+          <t>Обязание перечислить средства компенсационного фонда в связи с исключением из членов СРО</t>
         </is>
       </c>
       <c r="S52" s="2" t="inlineStr">
         <is>
-          <t>06.08.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="T52" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U52" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a09a63d7-fb88-4b4d-9c9b-c6149ff8b602</t>
+          <t>https://kad.arbitr.ru/Card/bcc6d313-5c6d-4842-b76b-3ddd2f1446a7</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>А40-60337/2017</t>
+          <t>А40-85632/2017</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>03.04.2017</t>
+          <t>11.05.2017</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>ООО "СИБКАПСТРОЙ"</t>
+          <t>ООО "МЕТАЛЛСТРОЙИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>0411172782</t>
+          <t>6685116029</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>Жура О. Н.</t>
-[...2 lines deleted...]
-      <c r="O53" s="2" t="inlineStr"/>
+          <t>Бушмарина Н. В.</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>Обязание внести сведения в реестр о выходе из СРО и перечислить компенсационный фонд.</t>
+          <t>Оспаривание исключения из членов СРО и требование о перечислении взноса в компенсационный фонд</t>
         </is>
       </c>
       <c r="S53" s="2" t="inlineStr">
         <is>
-          <t>09.06.2018</t>
+          <t>06.08.2017</t>
         </is>
       </c>
       <c r="T53" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U53" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/20c52e4b-6963-4d94-b111-0d0026f550f2</t>
+          <t>https://kad.arbitr.ru/Card/a09a63d7-fb88-4b4d-9c9b-c6149ff8b602</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>А40-55726/2017</t>
+          <t>А40-60337/2017</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>28.03.2017</t>
+          <t>03.04.2017</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>ООО "СИБКАПСТРОЙ"</t>
@@ -5719,571 +5719,668 @@
           <t>0411172782</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>Бушмарина Н. В.</t>
+          <t>Жура О. Н.</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконным решения СРО и обязание внести в реестр сведения о прекращении членства истца</t>
+          <t>Обязание внести сведения в реестр о выходе из СРО и перечислить компенсационный фонд.</t>
         </is>
       </c>
       <c r="S54" s="2" t="inlineStr">
         <is>
-          <t>28.05.2017</t>
+          <t>09.06.2018</t>
         </is>
       </c>
       <c r="T54" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U54" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b9766bf7-4cbf-4a6f-b94b-11207d187044</t>
+          <t>https://kad.arbitr.ru/Card/20c52e4b-6963-4d94-b111-0d0026f550f2</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>А51-7066/2017</t>
+          <t>А40-55726/2017</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>27.03.2017</t>
+          <t>28.03.2017</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДСМ"</t>
+          <t>ООО "СИБКАПСТРОЙ"</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>2540215942</t>
+          <t>0411172782</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>Клёмина Е. Г.</t>
+          <t>Бушмарина Н. В.</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr"/>
       <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО.</t>
+          <t>Признание незаконным решения СРО и обязание внести в реестр сведения о прекращении членства истца</t>
         </is>
       </c>
       <c r="S55" s="2" t="inlineStr">
         <is>
-          <t>27.04.2017</t>
+          <t>28.05.2017</t>
         </is>
       </c>
       <c r="T55" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U55" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1add9777-2a8a-4d2d-98d3-11bd66b3445b</t>
+          <t>https://kad.arbitr.ru/Card/b9766bf7-4cbf-4a6f-b94b-11207d187044</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>А40-47258/2017</t>
+          <t>А51-7066/2017</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>27.03.2017</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Административное</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЛАВРУССТРОЙ"</t>
+          <t>ООО "ДСМ"</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>5257156560</t>
+          <t>2540215942</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Приморского края</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>Вигдорчик Д. Г.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Клёмина Е. Г.</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>Оспаривание отказа в выходе из СРО и требование перечислить взнос в компенсационный фонд.</t>
+          <t>Обязание перечислить взнос в компенсационный фонд в связи с переходом в другую СРО.</t>
         </is>
       </c>
       <c r="S56" s="2" t="inlineStr">
         <is>
-          <t>08.09.2017</t>
+          <t>27.04.2017</t>
         </is>
       </c>
       <c r="T56" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U56" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3433592c-0535-43a8-838d-9b271d7d6aa6</t>
+          <t>https://kad.arbitr.ru/Card/1add9777-2a8a-4d2d-98d3-11bd66b3445b</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>А46-1938/2017</t>
+          <t>А40-47258/2017</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>17.02.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Административное</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГИДРОТЕХИНЖИНИРИНГ"</t>
+          <t>ООО "ГЛАВРУССТРОЙ"</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>7705489351</t>
+          <t>5257156560</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>5504136031</t>
+          <t>7730184522</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>Савинов А. В.</t>
+          <t>Вигдорчик Д. Г.</t>
         </is>
       </c>
       <c r="O57" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P57" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
+          <t>Оспаривание отказа в выходе из СРО и требование перечислить взнос в компенсационный фонд.</t>
         </is>
       </c>
       <c r="S57" s="2" t="inlineStr">
         <is>
-          <t>22.06.2017</t>
+          <t>08.09.2017</t>
         </is>
       </c>
       <c r="T57" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U57" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1b64e272-4c53-4705-9dc5-d23e65bb2d14</t>
+          <t>https://kad.arbitr.ru/Card/3433592c-0535-43a8-838d-9b271d7d6aa6</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>А40-16439/2017</t>
+          <t>А46-1938/2017</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>27.01.2017</t>
+          <t>17.02.2017</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>ООО РНИЦ</t>
+          <t>ООО "ГИДРОТЕХИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>7705489351</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+          <t>Ассоциация "Саморегулируемая организация "Первая гильдия строителей"</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>7730184522</t>
+          <t>5504136031</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
+          <t>Савинов А. В.</t>
         </is>
       </c>
       <c r="O58" s="2" t="n">
         <v>300000</v>
       </c>
-      <c r="P58" s="2" t="inlineStr"/>
+      <c r="P58" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S58" s="2" t="inlineStr">
         <is>
-          <t>23.10.2017</t>
+          <t>22.06.2017</t>
         </is>
       </c>
       <c r="T58" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U58" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b2b36b3-fdd4-4264-9f42-c792e4370ff5</t>
+          <t>https://kad.arbitr.ru/Card/1b64e272-4c53-4705-9dc5-d23e65bb2d14</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>А40-204352/2016</t>
+          <t>А40-16439/2017</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>06.10.2016</t>
+          <t>27.01.2017</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>ООО "ДЕЛЬТА"</t>
+          <t>ООО РНИЦ</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>7811450525</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>7730184522</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>Худобко И. В.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O59" s="2" t="n">
-        <v>30000000</v>
+        <v>300000</v>
       </c>
       <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R59" s="2" t="inlineStr">
         <is>
+          <t>Перевод взноса в компенсационный фонд при переходе в другую СРО по региональному принципу</t>
+        </is>
+      </c>
+      <c r="S59" s="2" t="inlineStr">
+        <is>
+          <t>23.10.2017</t>
+        </is>
+      </c>
+      <c r="T59" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U59" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7b2b36b3-fdd4-4264-9f42-c792e4370ff5</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>А40-204352/2016</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>06.10.2016</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ДЕЛЬТА"</t>
+        </is>
+      </c>
+      <c r="I60" s="2" t="inlineStr">
+        <is>
+          <t>7811450525</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ СОДЕЙСТВИЯ СТРОИТЕЛЬНЫМ ОРГАНИЗАЦИЯМ "НАЦИОНАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЕЙ"</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>7730184522</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N60" s="2" t="inlineStr">
+        <is>
+          <t>Худобко И. В.</t>
+        </is>
+      </c>
+      <c r="O60" s="2" t="n">
+        <v>30000000</v>
+      </c>
+      <c r="P60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R60" s="2" t="inlineStr">
+        <is>
           <t>Обязание исключить из компенсационного фонда денежные средства</t>
         </is>
       </c>
-      <c r="S59" s="2" t="inlineStr">
+      <c r="S60" s="2" t="inlineStr">
         <is>
           <t>25.12.2016</t>
         </is>
       </c>
-      <c r="T59" s="2" t="inlineStr">
+      <c r="T60" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U59" s="3" t="inlineStr">
+      <c r="U60" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/392d1d26-93b4-4f4f-bf7c-df5d86161c3f</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -6306,44 +6403,45 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U49" r:id="rId48"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U50" r:id="rId49"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U51" r:id="rId50"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U52" r:id="rId51"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U53" r:id="rId52"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U54" r:id="rId53"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U55" r:id="rId54"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U56" r:id="rId55"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U57" r:id="rId56"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U58" r:id="rId57"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U59" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U60" r:id="rId59"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>