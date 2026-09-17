--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a40da659-a6a5-4cbf-be79-f561a011a279" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27e029ac-6c25-4bff-81e9-663e8d9f1644" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ed17d1a-2b39-4481-aea0-45adc54da541" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b995b468-c61d-4c48-bcd1-cef6d8605041" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95b7a689-2d68-4fc5-bbdc-282a1375fc9e" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5b7de06-f72c-4b37-a8fc-9eef06d8d713" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f02a549d-511c-4286-9bb9-6f11b081f0cb" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1607bc3b-77e0-4811-bd2d-576b33d1b73b" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fdd2a41-2522-4fc4-b1ff-45ea7f00254c" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6d5c1d9-ddf3-48db-b371-be93196de6e9" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de453324-fcfd-49a7-9c26-469b48e05589" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce889178-cef8-4320-afdf-f4541f1fd67b" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3f4ab99-d0df-403d-832e-82a98733f7b1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48b3c31a-d431-4106-b114-0ed651452859" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3869b3a8-e70a-4216-8cbf-0b8f96d49528" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d8158fc-048e-4426-8426-4f13a6ebab12" TargetMode="External" Id="rId16" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ae5352a-efa1-4861-9411-17a93136abfd" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a40da659-a6a5-4cbf-be79-f561a011a279" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/27e029ac-6c25-4bff-81e9-663e8d9f1644" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ed17d1a-2b39-4481-aea0-45adc54da541" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b995b468-c61d-4c48-bcd1-cef6d8605041" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95b7a689-2d68-4fc5-bbdc-282a1375fc9e" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5b7de06-f72c-4b37-a8fc-9eef06d8d713" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f02a549d-511c-4286-9bb9-6f11b081f0cb" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1607bc3b-77e0-4811-bd2d-576b33d1b73b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7fdd2a41-2522-4fc4-b1ff-45ea7f00254c" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f6d5c1d9-ddf3-48db-b371-be93196de6e9" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/de453324-fcfd-49a7-9c26-469b48e05589" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ce889178-cef8-4320-afdf-f4541f1fd67b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a3f4ab99-d0df-403d-832e-82a98733f7b1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/48b3c31a-d431-4106-b114-0ed651452859" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3869b3a8-e70a-4216-8cbf-0b8f96d49528" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5d8158fc-048e-4426-8426-4f13a6ebab12" TargetMode="External" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U17"/>
+  <dimension ref="A1:U18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1627 +589,1717 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А12-9498/2026</t>
+          <t>А40-245743/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>13.04.2026</t>
+          <t>17.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>3460000502</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "РИКА ИНЖИНИРИНГ"</t>
+          <t>ООО "КЛИНИНГСТРОЙСЕРВИС"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7718041711</t>
+          <t>7721706370</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Волгоградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Ильенко Я. А.</t>
+          <t>Бикбулатов К. В.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>22.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a40da659-a6a5-4cbf-be79-f561a011a279</t>
+          <t>https://kad.arbitr.ru/Card/1ae5352a-efa1-4861-9411-17a93136abfd</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-357665/2025</t>
+          <t>А12-9498/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>13.04.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>УНИТАРНАЯ НЕКОММЕРЧЕСКАЯ ОРГАНИЗАЦИЯ "РЕГИОНАЛЬНЫЙ ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>3460000502</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
+          <t>ЗАО "РИКА ИНЖИНИРИНГ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7730183455</t>
+          <t>7718041711</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Волгоградской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Козленкова О. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Ильенко Я. А.</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
-      <c r="Q3" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>21.02.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/27e029ac-6c25-4bff-81e9-663e8d9f1644</t>
+          <t>https://kad.arbitr.ru/Card/a40da659-a6a5-4cbf-be79-f561a011a279</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-188766/2025</t>
+          <t>А40-357665/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>23.07.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>ООО "МОНТАЖСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7721837172</t>
+          <t>7730183455</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Гедрайтис О. С.</t>
+          <t>Козленкова О. В.</t>
         </is>
       </c>
       <c r="O4" s="2" t="n">
-        <v>680849.23</v>
+        <v>887039</v>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств с члена СРО и СРО АС АСП в порядке ответственности.</t>
+          <t>Солидарное взыскание убытков с члена СРО и самой СРО</t>
         </is>
       </c>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>30.10.2025</t>
+          <t>21.02.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ed17d1a-2b39-4481-aea0-45adc54da541</t>
+          <t>https://kad.arbitr.ru/Card/27e029ac-6c25-4bff-81e9-663e8d9f1644</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А40-64753/2025</t>
+          <t>А40-188766/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>20.03.2025</t>
+          <t>23.07.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>7705042179</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ООО "МОНТАЖСТРОЙ"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7721837172</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Новиков М. С.</t>
-[...2 lines deleted...]
-      <c r="O5" s="2" t="inlineStr"/>
+          <t>Гедрайтис О. С.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>680849.23</v>
+      </c>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr"/>
-      <c r="R5" s="2" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>Взыскание денежных средств с члена СРО и СРО АС АСП в порядке ответственности.</t>
+        </is>
+      </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>15.10.2025</t>
+          <t>30.10.2025</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b995b468-c61d-4c48-bcd1-cef6d8605041</t>
+          <t>https://kad.arbitr.ru/Card/7ed17d1a-2b39-4481-aea0-45adc54da541</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А63-647/2025</t>
+          <t>А40-64753/2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>16.01.2025</t>
+          <t>20.03.2025</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "САНАТОРИЙ ПЛАЗА"</t>
+          <t>ПАО СТРАХОВОЕ "ИНГОССТРАХ"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2628046272</t>
+          <t>7705042179</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТЕХНОСИСТЕМА"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7704405704</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС Ставропольского края</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Сиротин И. В.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Новиков М. С.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>13.11.2025</t>
+          <t>15.10.2025</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95b7a689-2d68-4fc5-bbdc-282a1375fc9e</t>
+          <t>https://kad.arbitr.ru/Card/b995b468-c61d-4c48-bcd1-cef6d8605041</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-293136/2023</t>
+          <t>А63-647/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>13.12.2023</t>
+          <t>16.01.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
+          <t>ООО "САНАТОРИЙ ПЛАЗА"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>7707067683</t>
+          <t>2628046272</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>ТСЖ "УДАЧА"</t>
+          <t>ООО "ТЕХНОСИСТЕМА"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>7713641987</t>
+          <t>7704405704</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Галиева Р. Е.</t>
+          <t>Сиротин И. В.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>28332.77</v>
+        <v>18908444.99</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание ущерба в порядке суброгации в результате залива квартиры</t>
+          <t>Солидарная ответственность за неисполнение обязательств членом СРО по договору подряда</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>29.03.2024</t>
+          <t>13.11.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5b7de06-f72c-4b37-a8fc-9eef06d8d713</t>
+          <t>https://kad.arbitr.ru/Card/95b7a689-2d68-4fc5-bbdc-282a1375fc9e</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А40-111763/2022</t>
+          <t>А40-293136/2023</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>27.05.2022</t>
+          <t>13.12.2023</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
+          <t>ПАО СТРАХОВАЯ КОМПАНИЯ "РОСГОССТРАХ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>7701090559</t>
+          <t>7707067683</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
+          <t>ТСЖ "УДАЧА"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>7730183455</t>
+          <t>7713641987</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Галиева Р. Е.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>100000</v>
+        <v>28332.77</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание неустойки из компфонда СРО за нарушения подрядчиком условий договора капстроительства.</t>
+          <t>Взыскание ущерба в порядке суброгации в результате залива квартиры</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>23.08.2022</t>
+          <t>29.03.2024</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f02a549d-511c-4286-9bb9-6f11b081f0cb</t>
+          <t>https://kad.arbitr.ru/Card/e5b7de06-f72c-4b37-a8fc-9eef06d8d713</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А40-228642/2017</t>
+          <t>А40-111763/2022</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>30.11.2017</t>
+          <t>27.05.2022</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК СТРОЙ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5027168458</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7730183455</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
-[...2 lines deleted...]
-      <c r="O9" s="2" t="inlineStr"/>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="n">
+        <v>100000</v>
+      </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда</t>
+          <t>Взыскание неустойки из компфонда СРО за нарушения подрядчиком условий договора капстроительства.</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>07.03.2018</t>
+          <t>23.08.2022</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1607bc3b-77e0-4811-bd2d-576b33d1b73b</t>
+          <t>https://kad.arbitr.ru/Card/f02a549d-511c-4286-9bb9-6f11b081f0cb</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А40-192358/2017</t>
+          <t>А40-228642/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>30.11.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСМАШ"</t>
+          <t>ООО "СТК СТРОЙ"</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5905238721</t>
+          <t>5027168458</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7730183455</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Иванова Е. В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Петрухина А. Н.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>23.06.2018</t>
+          <t>07.03.2018</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7fdd2a41-2522-4fc4-b1ff-45ea7f00254c</t>
+          <t>https://kad.arbitr.ru/Card/1607bc3b-77e0-4811-bd2d-576b33d1b73b</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А40-126029/2017</t>
+          <t>А40-192358/2017</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>10.07.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИР КЛИМАТА"</t>
+          <t>ООО "РОСМАШ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>6501254166</t>
+          <t>5905238721</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7730183455</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Цыдыпова А. В.</t>
+          <t>Иванова Е. В.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>284319</v>
+        <v>100000</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>206819</v>
+        <v>100000</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решений СРО о приостановлении допуска и исключении из членов организации.</t>
+          <t>Перечисление взноса в компенсационный фонд при переходе в другую СРО по месту регистрации.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>07.09.2018</t>
+          <t>23.06.2018</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f6d5c1d9-ddf3-48db-b371-be93196de6e9</t>
+          <t>https://kad.arbitr.ru/Card/7fdd2a41-2522-4fc4-b1ff-45ea7f00254c</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А56-46822/2017</t>
+          <t>А40-126029/2017</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>29.06.2017</t>
+          <t>10.07.2017</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЛИБОР СИСТЕМС"</t>
+          <t>ООО "МИР КЛИМАТА"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>7710300467</t>
+          <t>6501254166</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>4703470720</t>
+          <t>7730183455</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Васильева Н. А.</t>
+          <t>Цыдыпова А. В.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>300000</v>
+        <v>284319</v>
       </c>
       <c r="P12" s="2" t="n">
-        <v>300000</v>
+        <v>206819</v>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
+          <t>Признание незаконными решений СРО о приостановлении допуска и исключении из членов организации.</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>14.07.2018</t>
+          <t>07.09.2018</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/de453324-fcfd-49a7-9c26-469b48e05589</t>
+          <t>https://kad.arbitr.ru/Card/f6d5c1d9-ddf3-48db-b371-be93196de6e9</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А56-42442/2017</t>
+          <t>А56-46822/2017</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>15.06.2017</t>
+          <t>29.06.2017</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТАНДАРТ ЖКХ"</t>
+          <t>ООО "ВЛИБОР СИСТЕМС"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>3327853926</t>
+          <t>7710300467</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>4703470720</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Салтыкова С. С.</t>
+          <t>Васильева Н. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Взыскание убытков в размере взноса в компенсационный фонд СРО при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>23.08.2017</t>
+          <t>14.07.2018</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ce889178-cef8-4320-afdf-f4541f1fd67b</t>
+          <t>https://kad.arbitr.ru/Card/de453324-fcfd-49a7-9c26-469b48e05589</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А59-1951/2017</t>
+          <t>А56-42442/2017</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>15.06.2017</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>ООО "Спецстрой-Сахалин"</t>
+          <t>ООО "СТАНДАРТ ЖКХ"</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>6501258940</t>
+          <t>3327853926</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>СРО "Альянс строителей профессионалов"</t>
+          <t>СОЮЗ "РЕГИОНАЛЬНОЕ ОБЪЕДИНЕНИЕ СТРОИТЕЛЕЙ САНКТ-ПЕТЕРБУРГА"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>7730183455</t>
+          <t>4703470720</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>АС Сахалинской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Мисилевич П. Б.</t>
+          <t>Салтыкова С. С.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>500000</v>
-[...1 lines deleted...]
-      <c r="P14" s="2" t="inlineStr"/>
+        <v>300000</v>
+      </c>
+      <c r="P14" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить денежные средства компенсационного фонда</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>01.08.2017</t>
+          <t>23.08.2017</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a3f4ab99-d0df-403d-832e-82a98733f7b1</t>
+          <t>https://kad.arbitr.ru/Card/ce889178-cef8-4320-afdf-f4541f1fd67b</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А40-46917/2017</t>
+          <t>А59-1951/2017</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>16.03.2017</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТК СТРОЙ"</t>
+          <t>ООО "Спецстрой-Сахалин"</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>5027168458</t>
+          <t>6501258940</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
+          <t>СРО "Альянс строителей профессионалов"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>7730183455</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Сахалинской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Жежелевская О. Ю.</t>
-[...2 lines deleted...]
-      <c r="O15" s="2" t="inlineStr"/>
+          <t>Мисилевич П. Б.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="n">
+        <v>500000</v>
+      </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Признание незаконными решений СРО о приостановлении допуска и исключении Общества из членов СРО</t>
+          <t>Обязание перечислить денежные средства компенсационного фонда</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>02.02.2018</t>
+          <t>01.08.2017</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/48b3c31a-d431-4106-b114-0ed651452859</t>
+          <t>https://kad.arbitr.ru/Card/a3f4ab99-d0df-403d-832e-82a98733f7b1</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А40-43277/2017</t>
+          <t>А40-46917/2017</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>13.03.2017</t>
+          <t>16.03.2017</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>ООО "РОСМАШ"</t>
+          <t>ООО "СТК СТРОЙ"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5905238721</t>
+          <t>5027168458</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>7730183455</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Жежелевская О. Ю.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации (регионализация)</t>
+          <t>Признание незаконными решений СРО о приостановлении допуска и исключении Общества из членов СРО</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>31.08.2018</t>
+          <t>02.02.2018</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3869b3a8-e70a-4216-8cbf-0b8f96d49528</t>
+          <t>https://kad.arbitr.ru/Card/48b3c31a-d431-4106-b114-0ed651452859</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
+          <t>А40-43277/2017</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>13.03.2017</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РОСМАШ"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>5905238721</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7730183455</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС города Москвы</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="n">
+        <v>502500</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>400000</v>
+      </c>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Частично удовлетворено</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации (регионализация)</t>
+        </is>
+      </c>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>31.08.2018</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/3869b3a8-e70a-4216-8cbf-0b8f96d49528</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
           <t>А40-36920/2017</t>
         </is>
       </c>
-      <c r="C17" s="2" t="inlineStr">
+      <c r="C18" s="2" t="inlineStr">
         <is>
           <t>01.03.2017</t>
         </is>
       </c>
-      <c r="D17" s="2" t="inlineStr">
+      <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
-      <c r="E17" s="2" t="inlineStr">
+      <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
-      <c r="F17" s="2" t="inlineStr">
+      <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
-      <c r="G17" s="2" t="inlineStr">
+      <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
-      <c r="H17" s="2" t="inlineStr">
+      <c r="H18" s="2" t="inlineStr">
         <is>
           <t>ООО "СПЕЦСТРОЙ-САХАЛИН"</t>
         </is>
       </c>
-      <c r="I17" s="2" t="inlineStr">
+      <c r="I18" s="2" t="inlineStr">
         <is>
           <t>6501258940</t>
         </is>
       </c>
-      <c r="J17" s="2" t="inlineStr">
+      <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="K17" s="2" t="inlineStr">
+      <c r="K18" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ "АЛЬЯНС СТРОИТЕЛЕЙ ПРОФЕССИОНАЛОВ"</t>
         </is>
       </c>
-      <c r="L17" s="2" t="inlineStr">
+      <c r="L18" s="2" t="inlineStr">
         <is>
           <t>7730183455</t>
         </is>
       </c>
-      <c r="M17" s="2" t="inlineStr">
+      <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
-      <c r="N17" s="2" t="inlineStr">
+      <c r="N18" s="2" t="inlineStr">
         <is>
           <t>Бурмаков И. Ю.</t>
         </is>
       </c>
-      <c r="O17" s="2" t="n">
+      <c r="O18" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="P17" s="2" t="inlineStr"/>
-      <c r="Q17" s="2" t="inlineStr">
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr">
         <is>
           <t>На рассмотрении</t>
         </is>
       </c>
-      <c r="R17" s="2" t="inlineStr">
+      <c r="R18" s="2" t="inlineStr">
         <is>
           <t>Перечисление взноса в компенсационный фонд при переходе в СРО по месту регистрации истца</t>
         </is>
       </c>
-      <c r="S17" s="2" t="inlineStr">
+      <c r="S18" s="2" t="inlineStr">
         <is>
           <t>22.04.2017</t>
         </is>
       </c>
-      <c r="T17" s="2" t="inlineStr">
+      <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U17" s="3" t="inlineStr">
+      <c r="U18" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/5d8158fc-048e-4426-8426-4f13a6ebab12</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>