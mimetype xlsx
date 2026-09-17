--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a29ab1f9-2e80-4929-8414-a1ca0c08e77b" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30232e27-1938-4786-85b3-49f5835622a9" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52221b45-4a1f-4a44-9166-868c9aba627f" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b95cb56-bf23-4606-9a8f-15a205f10c6f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95a9944c-08e2-4788-be57-ab3beee7e5c4" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/737d0ae6-3d1b-4631-838b-38118e7445e9" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8ce0815-2e78-40c1-bc90-7469ca817bdb" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cfd65f7-39f1-4ddc-88b5-328a163fa992" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a521d26-fbf4-47d5-9006-e5145ae80904" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccc539b2-a3b8-49f4-825c-aadc7d9e4f34" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7638aa9-cfcc-4fae-b49d-f8482da62a22" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ae0301-05fc-4382-83cc-a3d0dc3a9339" TargetMode="External" Id="rId12" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c521ac61-b1d7-4fcb-ae2e-561a08a06f26" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a29ab1f9-2e80-4929-8414-a1ca0c08e77b" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/30232e27-1938-4786-85b3-49f5835622a9" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/52221b45-4a1f-4a44-9166-868c9aba627f" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b95cb56-bf23-4606-9a8f-15a205f10c6f" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95a9944c-08e2-4788-be57-ab3beee7e5c4" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/737d0ae6-3d1b-4631-838b-38118e7445e9" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2d4de198-0280-43c8-a2a5-689bb5acabb3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ac0ddb2f-5b99-4931-8e03-a7ca2648f251" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a8ce0815-2e78-40c1-bc90-7469ca817bdb" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0dce3659-9153-49a6-9a93-1c379805ffeb" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56f6371b-a78e-40d7-ac52-842c249e1807" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8be2af69-17c4-4241-b8b0-502428cef19b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7cfd65f7-39f1-4ddc-88b5-328a163fa992" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/56f20648-ca8f-4764-811b-1a6c1d813586" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45753b0c-9d78-44b7-a704-c50ed04aff01" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f3c3105e-2ded-406f-9ec3-ce2f5a88c308" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f32edc9a-e095-408e-b373-f3625d98143a" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5a521d26-fbf4-47d5-9006-e5145ae80904" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1cf65dc3-6ec0-4e9a-a8d6-0433d9912268" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ccc539b2-a3b8-49f4-825c-aadc7d9e4f34" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/f7638aa9-cfcc-4fae-b49d-f8482da62a22" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45ae0301-05fc-4382-83cc-a3d0dc3a9339" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5c24a0de-45b8-46bb-942c-2a49e5c9a063" TargetMode="External" Id="rId24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U13"/>
+  <dimension ref="A1:U25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,1201 +589,2281 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А40-198664/2026</t>
+          <t>А40-244131/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>09.07.2026</t>
+          <t>14.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>ООО "ВЫМПЕЛСТРОЙ"</t>
+          <t>ООО "ГАЗИНЖСЕТИ-ТЕХНО"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>7713738636</t>
+          <t>7702707812</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Чадов А. С.</t>
+          <t>Киселева Е. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
-      <c r="S2" s="2" t="inlineStr"/>
-      <c r="T2" s="2" t="inlineStr"/>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>22.08.2026</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a29ab1f9-2e80-4929-8414-a1ca0c08e77b</t>
+          <t>https://kad.arbitr.ru/Card/c521ac61-b1d7-4fcb-ae2e-561a08a06f26</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А40-357553/2025</t>
+          <t>А40-198664/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>24.12.2025</t>
+          <t>09.07.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>7701090559</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ ГАЗОВОГО И НЕФТЯНОГО КОМПЛЕКСОВ</t>
+          <t>ООО "ВЫМПЕЛСТРОЙ"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7729441038</t>
+          <t>7713738636</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>Гутник П. С.</t>
+          <t>Чадов А. С.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>26.02.2026</t>
+          <t>16.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/30232e27-1938-4786-85b3-49f5835622a9</t>
+          <t>https://kad.arbitr.ru/Card/a29ab1f9-2e80-4929-8414-a1ca0c08e77b</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А40-105032/2025</t>
+          <t>А40-357553/2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>30.04.2025</t>
+          <t>24.12.2025</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРСПЕЦСТРОЙРЕМОНТ"</t>
+          <t>ФОНД КАПИТАЛЬНОГО РЕМОНТА МНОГОКВАРТИРНЫХ ДОМОВ ГОРОДА МОСКВЫ</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>7725170210</t>
+          <t>7701090559</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ ГАЗОВОГО И НЕФТЯНОГО КОМПЛЕКСОВ</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>7729441038</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Гутник П. С.</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>05.02.2026</t>
+          <t>26.02.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/52221b45-4a1f-4a44-9166-868c9aba627f</t>
+          <t>https://kad.arbitr.ru/Card/30232e27-1938-4786-85b3-49f5835622a9</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А83-10403/2024</t>
+          <t>А40-105032/2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>24.05.2024</t>
+          <t>30.04.2025</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "КРЫМСКАЯ ЖЕЛЕЗНАЯ ДОРОГА"</t>
+          <t>ООО "СЕВЕРСПЕЦСТРОЙРЕМОНТ"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>9102157783</t>
+          <t>7725170210</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>ПАО "МОСТОТРЕСТ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ ГАЗОВОГО И НЕФТЯНОГО КОМПЛЕКСОВ</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>7701045732</t>
+          <t>7729441038</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Крым</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Гайворонский В. И.</t>
-[...3 lines deleted...]
-      <c r="P5" s="2" t="inlineStr"/>
+          <t>Константиновская Н. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>665782.64</v>
+      </c>
+      <c r="P5" s="2" t="n">
+        <v>435645.63</v>
+      </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>Устранение дефектов в рамках гарантийных обязательств</t>
+          <t>Взыскание процентов по ст. 395 ГК РФ за несвоевременный возврат взноса в компенсационный фонд СРО</t>
         </is>
       </c>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>20.04.2026</t>
+          <t>01.04.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b95cb56-bf23-4606-9a8f-15a205f10c6f</t>
+          <t>https://kad.arbitr.ru/Card/52221b45-4a1f-4a44-9166-868c9aba627f</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А40-272379/2023</t>
+          <t>А83-10403/2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>21.11.2023</t>
+          <t>24.05.2024</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЕРСПЕЦСТРОЙРЕМОНТ"</t>
+          <t>ФГУП "КРЫМСКАЯ ЖЕЛЕЗНАЯ ДОРОГА"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>7725170210</t>
+          <t>9102157783</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ ГАЗОВОГО И НЕФТЯНОГО КОМПЛЕКСОВ</t>
+          <t>ПАО "МОСТОТРЕСТ"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>7729441038</t>
+          <t>7701045732</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Республики Крым</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>Константиновская Н. А.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Гайворонский В. И.</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
+          <t>Устранение дефектов в рамках гарантийных обязательств</t>
         </is>
       </c>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>20.02.2025</t>
+          <t>25.06.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95a9944c-08e2-4788-be57-ab3beee7e5c4</t>
+          <t>https://kad.arbitr.ru/Card/5b95cb56-bf23-4606-9a8f-15a205f10c6f</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А40-247943/2023</t>
+          <t>А40-272379/2023</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>30.10.2023</t>
+          <t>21.11.2023</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>ООО "СЕВЕРСПЕЦСТРОЙРЕМОНТ"</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>7725170210</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ ГАЗОВОГО И НЕФТЯНОГО КОМПЛЕКСОВ</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7729441038</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Константиновская Н. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
         <v>2000000</v>
       </c>
-      <c r="P7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="n">
+        <v>2000000</v>
+      </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Взыскание денежных средств</t>
+          <t>Возврат взноса в компенсационный фонд в связи с прекращением членства в СРО</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>24.01.2024</t>
+          <t>20.02.2025</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/737d0ae6-3d1b-4631-838b-38118e7445e9</t>
+          <t>https://kad.arbitr.ru/Card/95a9944c-08e2-4788-be57-ab3beee7e5c4</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А46-18383/2016</t>
+          <t>А40-247943/2023</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>26.12.2016</t>
+          <t>30.10.2023</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>ООО "ИНТЕЛЛ-СТРОЙ"</t>
+          <t>ООО "СЕВЕРСПЕЦСТРОЙРЕМОНТ"</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>0274186692</t>
+          <t>7725170210</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ТРАНСНЕФТЕГАЗСТРОЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ СТРОИТЕЛЕЙ ГАЗОВОГО И НЕФТЯНОГО КОМПЛЕКСОВ</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5501082934</t>
+          <t>7729441038</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Хвостунцев А. М.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>1597678</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000000</v>
+      </c>
+      <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков с арбитражного управляющего за необоснованные расходы в процедуре банкротства</t>
+          <t>Взыскание денежных средств</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>07.12.2021</t>
+          <t>24.01.2024</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a8ce0815-2e78-40c1-bc90-7469ca817bdb</t>
+          <t>https://kad.arbitr.ru/Card/737d0ae6-3d1b-4631-838b-38118e7445e9</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А56-47871/2016</t>
+          <t>А81-2989/2017</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>12.07.2016</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>иное</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ГИДРОСПЕЦТЕХНИКА"</t>
+          <t>ООО "Строительное управление № 2 Уренгоймонтажпромстрой"</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>5003081938</t>
+          <t>8904036573</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>ООО "СЕВЗАПГАЗСТРОЙ"</t>
+          <t>ООО "Строительное управление № 2 Уренгоймонтажпромстрой"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>7805275498</t>
+          <t>8904036573</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Ямало-Ненецкого АО</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Покровский С. С.</t>
+          <t>Полторацкая Э. Ю.</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr"/>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>20.03.2026</t>
+          <t>17.04.2021</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7cfd65f7-39f1-4ddc-88b5-328a163fa992</t>
+          <t>https://kad.arbitr.ru/Card/2d4de198-0280-43c8-a2a5-689bb5acabb3</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А46-9085/2015</t>
+          <t>А65-12248/2017</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>04.08.2015</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГрандСтройСервис"</t>
+          <t>ИП Ладэ Николай Анатольевич, Республика Коми, г.Сыктывкар</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>5529007310</t>
+          <t>110101720212</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГрандСтройСервис"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ЗАО "Инвестиционно-холдинговая компания "Татгазинвест", Высокогорский район, с.Высокая Гора</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>АС Омской области</t>
+          <t>АС Республики Татарстан</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Горобец Н. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Баранов С. Ю.</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
-      <c r="Q10" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr"/>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>02.09.2020</t>
+          <t>23.11.2024</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5a521d26-fbf4-47d5-9006-e5145ae80904</t>
+          <t>https://kad.arbitr.ru/Card/ac0ddb2f-5b99-4931-8e03-a7ca2648f251</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А56-82077/2014</t>
+          <t>А46-18383/2016</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>12.12.2014</t>
+          <t>26.12.2016</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>Управление Федеральной налоговой службы по Ленинградской области</t>
+          <t>ООО "ИНТЕЛЛ-СТРОЙ"</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>7806159173</t>
+          <t>0274186692</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛенСпецТех"</t>
+          <t>ЗАО "ТРАНСНЕФТЕГАЗСТРОЙ"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>4715026124</t>
+          <t>5501082934</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Омской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Мигукина Н. Э.</t>
+          <t>Хвостунцев А. М.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>99877032.40000001</v>
+        <v>1597678</v>
       </c>
       <c r="P11" s="2" t="n">
-        <v>99877032.40000001</v>
+        <v>633813.73</v>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Признание должника банкротом и привлечение руководителя к субсидиарной ответственности.</t>
+          <t>Взыскание убытков с арбитражного управляющего за необоснованные расходы в процедуре банкротства</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>10.06.2025</t>
+          <t>07.12.2021</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/ccc539b2-a3b8-49f4-825c-aadc7d9e4f34</t>
+          <t>https://kad.arbitr.ru/Card/a8ce0815-2e78-40c1-bc90-7469ca817bdb</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А51-24526/2014</t>
+          <t>А56-61658/2016</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>28.08.2014</t>
+          <t>05.09.2016</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Банкротство</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Инспекция Федеральной налоговой службы по городу Находке Приморского края</t>
+          <t>ООО "ПРОИЗВОДСТВЕННАЯ КОМПАНИЯ "БАВ РУС"</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2508000438</t>
+          <t>7810885932</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОИТЕЛЬНО- ПРОМЫШЛЕННАЯ- КОМПАНИЯ"</t>
+          <t>ООО "ГАТЧИНАТЕПЛОСТРОЙ"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2508016928</t>
+          <t>4705013976</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Приморского края</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Колтунова Н. В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Корушова И. М.</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr"/>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr"/>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>22.02.2017</t>
+          <t>19.03.2024</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/f7638aa9-cfcc-4fae-b49d-f8482da62a22</t>
+          <t>https://kad.arbitr.ru/Card/0dce3659-9153-49a6-9a93-1c379805ffeb</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А65-17182/2012</t>
+          <t>А60-37646/2016</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>21.06.2012</t>
+          <t>05.08.2016</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>НП "Саморегулируемая организация Объединение строителей газового и нефтяного комплексов"</t>
+          <t>ООО "СТРОЙГАРАНТ"</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>7729441038</t>
+          <t>4205218975</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО "Газспецстроймонтаж"</t>
-[...2 lines deleted...]
-      <c r="L13" s="2" t="inlineStr"/>
+          <t>ООО "УРАЛГАЗРЕМОНТ"</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>6671299502</t>
+        </is>
+      </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>АС Республики Татарстан</t>
+          <t>АС Свердловской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Крылов Д. К.</t>
+          <t>Кириченко А. В.</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
       <c r="P13" s="2" t="inlineStr"/>
-      <c r="Q13" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr"/>
       <c r="S13" s="2" t="inlineStr">
         <is>
+          <t>22.03.2025</t>
+        </is>
+      </c>
+      <c r="T13" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/56f6371b-a78e-40d7-ac52-842c249e1807</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>А81-3986/2016</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>20.07.2016</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЧЕЛЯБТЕХНОЛОГИЯ"</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>7451337024</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>АО «Энергогазстрой»</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>7708677681</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Полторацкая Э. Ю.</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr"/>
+      <c r="P14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr"/>
+      <c r="S14" s="2" t="inlineStr">
+        <is>
+          <t>08.06.2026</t>
+        </is>
+      </c>
+      <c r="T14" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/8be2af69-17c4-4241-b8b0-502428cef19b</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>А56-47871/2016</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>12.07.2016</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "ГИДРОСПЕЦТЕХНИКА"</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>5003081938</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СЕВЗАПГАЗСТРОЙ"</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>7805275498</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Покровский С. С.</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
+      <c r="P15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr"/>
+      <c r="S15" s="2" t="inlineStr">
+        <is>
+          <t>20.03.2026</t>
+        </is>
+      </c>
+      <c r="T15" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7cfd65f7-39f1-4ddc-88b5-328a163fa992</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>А70-6439/2016</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>23.05.2016</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТРАНСГАЗ-М"</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>7727256079</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙТРАНСГАЗ-СЕВЕР"</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>8904892670</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>АС Тюменской области</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Ли Э. Г.</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr"/>
+      <c r="S16" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2017</t>
+        </is>
+      </c>
+      <c r="T16" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/56f20648-ca8f-4764-811b-1a6c1d813586</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>А56-21072/2016</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>31.03.2016</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "РН-Строй"</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>7705853811</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ИМО"</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>7716571199</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Антипинская М. В.</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
+      <c r="P17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr"/>
+      <c r="S17" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2023</t>
+        </is>
+      </c>
+      <c r="T17" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/45753b0c-9d78-44b7-a704-c50ed04aff01</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>А56-373/2016</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>12.01.2016</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Эра-Инжиниринг"</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>7811405770</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОЙНЕФТЕГАЗСЕРВИС"</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>7840402710</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Покровский С. С.</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr"/>
+      <c r="P18" s="2" t="inlineStr"/>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr"/>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>21.01.2022</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f3c3105e-2ded-406f-9ec3-ce2f5a88c308</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>А65-19050/2015</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>10.08.2015</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НефтеГазСервис", г.Казань</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>5835062655</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ПКФ"Автоматизация нефтегазовых систем", г.Казань</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>1660164695</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Ахмедзянова Л. Н.</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr"/>
+      <c r="S19" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2017</t>
+        </is>
+      </c>
+      <c r="T19" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f32edc9a-e095-408e-b373-f3625d98143a</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>А46-9085/2015</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>04.08.2015</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГрандСтройСервис"</t>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>5529007310</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГрандСтройСервис"</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>5529007310</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>АС Омской области</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Горобец Н. А.</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="n">
+        <v>26814422</v>
+      </c>
+      <c r="P20" s="2" t="inlineStr"/>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «ГрандСтройСервис» несостоятельным (банкротом) из-за долгов перед контрагентами.</t>
+        </is>
+      </c>
+      <c r="S20" s="2" t="inlineStr">
+        <is>
+          <t>02.09.2020</t>
+        </is>
+      </c>
+      <c r="T20" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5a521d26-fbf4-47d5-9006-e5145ae80904</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>А29-3170/2015</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2015</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="inlineStr">
+        <is>
+          <t>ОАО "ЗВЕЗДА-ЭНЕРГЕТИКА"</t>
+        </is>
+      </c>
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>7804149853</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>Общество с ограниченной ответственнностью СеверГазЭнергоСтрой</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>1102069476</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Коми</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>Филиппова Е. В.</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr"/>
+      <c r="P21" s="2" t="inlineStr"/>
+      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="R21" s="2" t="inlineStr"/>
+      <c r="S21" s="2" t="inlineStr">
+        <is>
+          <t>24.08.2022</t>
+        </is>
+      </c>
+      <c r="T21" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/1cf65dc3-6ec0-4e9a-a8d6-0433d9912268</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>А56-82077/2014</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>12.12.2014</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>Управление Федеральной налоговой службы по Ленинградской области</t>
+        </is>
+      </c>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>7806159173</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛенСпецТех"</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>4715026124</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>Мигукина Н. Э.</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="n">
+        <v>99877032.40000001</v>
+      </c>
+      <c r="P22" s="2" t="n">
+        <v>99877032.40000001</v>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R22" s="2" t="inlineStr">
+        <is>
+          <t>Признание должника банкротом и привлечение руководителя к субсидиарной ответственности.</t>
+        </is>
+      </c>
+      <c r="S22" s="2" t="inlineStr">
+        <is>
+          <t>10.06.2025</t>
+        </is>
+      </c>
+      <c r="T22" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="U22" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/ccc539b2-a3b8-49f4-825c-aadc7d9e4f34</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>А51-24526/2014</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2014</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>Инспекция Федеральной налоговой службы по городу Находке Приморского края</t>
+        </is>
+      </c>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>2508000438</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ООО "СТРОИТЕЛЬНО- ПРОМЫШЛЕННАЯ- КОМПАНИЯ"</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>2508016928</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>АС Приморского края</t>
+        </is>
+      </c>
+      <c r="N23" s="2" t="inlineStr">
+        <is>
+          <t>Колтунова Н. В.</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="n">
+        <v>10222487</v>
+      </c>
+      <c r="P23" s="2" t="n">
+        <v>10222487</v>
+      </c>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R23" s="2" t="inlineStr">
+        <is>
+          <t>Признание ООО «СПК» банкротом из-за долгов по налогам и обязательным платежам.</t>
+        </is>
+      </c>
+      <c r="S23" s="2" t="inlineStr">
+        <is>
+          <t>22.02.2017</t>
+        </is>
+      </c>
+      <c r="T23" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/f7638aa9-cfcc-4fae-b49d-f8482da62a22</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>А65-17182/2012</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>21.06.2012</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>ответчик</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>НП "Саморегулируемая организация Объединение строителей газового и нефтяного комплексов"</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>7729441038</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газспецстроймонтаж"</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>Крылов Д. К.</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr"/>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R24" s="2" t="inlineStr"/>
+      <c r="S24" s="2" t="inlineStr">
+        <is>
           <t>17.08.2012</t>
         </is>
       </c>
-      <c r="T13" s="2" t="inlineStr">
+      <c r="T24" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U13" s="3" t="inlineStr">
+      <c r="U24" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/45ae0301-05fc-4382-83cc-a3d0dc3a9339</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>А81-4164/2011</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>05.10.2011</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Банкротство</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>иное</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Кассационная инстанция</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Универсальный альянс"</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>7715537131</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Газпром добыча уренгой"</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr"/>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>АС Ямало-Ненецкого АО</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>Назметдинова Р. Б.</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr"/>
+      <c r="P25" s="2" t="inlineStr"/>
+      <c r="Q25" s="2" t="inlineStr"/>
+      <c r="R25" s="2" t="inlineStr"/>
+      <c r="S25" s="2" t="inlineStr">
+        <is>
+          <t>11.06.2015</t>
+        </is>
+      </c>
+      <c r="T25" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U25" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/5c24a0de-45b8-46bb-942c-2a49e5c9a063</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U19" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U20" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U21" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>