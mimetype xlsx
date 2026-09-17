--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -435,60 +435,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc313c1f-318b-4db9-884f-e2b13ccf4801" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f83805a-68dc-4e69-ba37-3fd7ecf834e8" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f59894f-19b5-44a5-a91a-afd3247b21dc" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95ca21e3-90ed-4431-9330-94befae4bcc7" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82d218b7-7618-4060-9838-da0bce98d186" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e763431e-7e17-4272-a28e-a9d7daee8d52" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf17c211-3035-4c27-8b3d-6c6c6c9e13b3" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e61662a-9316-4dd5-9163-65f87ae26dd4" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/725bf529-0c48-4704-aac7-fd236bd3c893" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9332aaca-ba78-4a6e-b3db-b7e4a541138a" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eb54ed-6025-4266-87db-9e5c63a35c9b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61365b9e-238f-44d8-b885-e745cdf83792" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b951590f-78a4-45e0-9659-a00bcc2d623c" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5c295c5-47bd-46a2-8a81-e89d60874a59" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/537059cc-00e5-434b-9f9a-01bfc31d8257" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80d3eb44-47b9-4e25-97da-2b2495ca64cf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a6e6f91-2ad9-4b30-bda3-26e3cc25d0ec" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acfcd9f9-c195-4411-95fc-c1e14c89ebfe" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7110c24-29ea-4b07-874d-791132552d0a" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5729d5-684b-45a1-ad65-060a2881e63b" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e3decad-1a8b-4f8f-acab-c3a4d4d26785" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b40e4ed-029b-4bb0-8708-1354624de36a" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/335ff457-5470-41c3-a181-59223fb3f0c3" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3809ed38-b3c2-4b7a-b194-faf714038735" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d1468a2-3c00-43c5-a538-a31de993e552" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b311ca4b-7043-4b54-9da4-28f39aa997d6" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/672087a0-a490-4a5b-a55e-72a2e57c12c4" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fecc404d-0767-4a34-9f31-21506b338950" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6faf868d-178e-49f7-94fe-160c7340a97a" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dca92a31-621c-4e65-9616-832f95a5f7f1" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0599e43e-ae56-4b46-884a-3d51d6717a75" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b07b28a-6f31-4c03-9347-1b5903aeaea5" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11f8bce7-7062-44cd-9f86-04bf83ca906f" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a87148b-c3db-4767-8dcc-8b02fbd966df" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e098f8cb-9b62-4c9a-bbb4-148dc27feac7" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d065cf1-5b1b-4cc3-884c-4583b9d1dc71" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e271eb1-ba89-41a1-915f-f76aad68d008" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98e6f36c-0db8-4223-bdc1-29a17a6e11dc" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5488283-1e2e-43ae-a7b1-1d17c823e0fc" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8434abd7-c60b-4487-9812-13b8e6d84cd9" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f6c58e8-f1b9-4fd4-ba22-da408754b828" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db794c20-1922-47ad-a944-a5f0d8bd22d0" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02c7d00a-c09c-431a-b3cc-d488bc6a5c98" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ac28f7a-596a-4ac6-8848-b6588b4f4174" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ec20aea-7213-4d34-8ce2-94fe5b7bc7c5" TargetMode="External" Id="rId45" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/77879e44-f75a-41c3-82c0-9b61269da102" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bc313c1f-318b-4db9-884f-e2b13ccf4801" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/62b4a8cf-b5b4-4c84-af35-0853a666c49b" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7f83805a-68dc-4e69-ba37-3fd7ecf834e8" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6f59894f-19b5-44a5-a91a-afd3247b21dc" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/95ca21e3-90ed-4431-9330-94befae4bcc7" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/82d218b7-7618-4060-9838-da0bce98d186" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/bf17c211-3035-4c27-8b3d-6c6c6c9e13b3" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e763431e-7e17-4272-a28e-a9d7daee8d52" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6e61662a-9316-4dd5-9163-65f87ae26dd4" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/725bf529-0c48-4704-aac7-fd236bd3c893" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9332aaca-ba78-4a6e-b3db-b7e4a541138a" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d6eb54ed-6025-4266-87db-9e5c63a35c9b" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/61365b9e-238f-44d8-b885-e745cdf83792" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b951590f-78a4-45e0-9659-a00bcc2d623c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e5c295c5-47bd-46a2-8a81-e89d60874a59" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/537059cc-00e5-434b-9f9a-01bfc31d8257" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/80d3eb44-47b9-4e25-97da-2b2495ca64cf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4a6e6f91-2ad9-4b30-bda3-26e3cc25d0ec" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/acfcd9f9-c195-4411-95fc-c1e14c89ebfe" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e7110c24-29ea-4b07-874d-791132552d0a" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8b5729d5-684b-45a1-ad65-060a2881e63b" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9e3decad-1a8b-4f8f-acab-c3a4d4d26785" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7b40e4ed-029b-4bb0-8708-1354624de36a" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/335ff457-5470-41c3-a181-59223fb3f0c3" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3809ed38-b3c2-4b7a-b194-faf714038735" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0d1468a2-3c00-43c5-a538-a31de993e552" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/b311ca4b-7043-4b54-9da4-28f39aa997d6" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/672087a0-a490-4a5b-a55e-72a2e57c12c4" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/fecc404d-0767-4a34-9f31-21506b338950" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/6faf868d-178e-49f7-94fe-160c7340a97a" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/dca92a31-621c-4e65-9616-832f95a5f7f1" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/0599e43e-ae56-4b46-884a-3d51d6717a75" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/5b07b28a-6f31-4c03-9347-1b5903aeaea5" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/11f8bce7-7062-44cd-9f86-04bf83ca906f" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1a87148b-c3db-4767-8dcc-8b02fbd966df" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/e098f8cb-9b62-4c9a-bbb4-148dc27feac7" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7d065cf1-5b1b-4cc3-884c-4583b9d1dc71" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/3e271eb1-ba89-41a1-915f-f76aad68d008" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/98e6f36c-0db8-4223-bdc1-29a17a6e11dc" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a5488283-1e2e-43ae-a7b1-1d17c823e0fc" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/8434abd7-c60b-4487-9812-13b8e6d84cd9" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/9f6c58e8-f1b9-4fd4-ba22-da408754b828" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/db794c20-1922-47ad-a944-a5f0d8bd22d0" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/02c7d00a-c09c-431a-b3cc-d488bc6a5c98" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ac28f7a-596a-4ac6-8848-b6588b4f4174" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/1ec20aea-7213-4d34-8ce2-94fe5b7bc7c5" TargetMode="External" Id="rId47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:U46"/>
+  <dimension ref="A1:U48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="40" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="18" customWidth="1" min="16" max="16"/>
     <col width="22" customWidth="1" min="17" max="17"/>
@@ -589,813 +589,793 @@
           <t>Комментарий ИИ</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Дата последнего судебного акта</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Без движения более 3 лет</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Ссылка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>А49-6180/2026</t>
+          <t>А09-7626/2026</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>22.06.2026</t>
+          <t>17.08.2026</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
+          <t>АО "Транснефть - Дружба"</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>3235002178</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая волга"</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>АС Пензенской области</t>
+          <t>АС Брянской области</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>Лапшина Т. А.</t>
+          <t>Прокопенко Е. Н.</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr"/>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr"/>
       <c r="S2" s="2" t="inlineStr">
         <is>
-          <t>25.06.2026</t>
+          <t>25.08.2026</t>
         </is>
       </c>
       <c r="T2" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U2" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bc313c1f-318b-4db9-884f-e2b13ccf4801</t>
+          <t>https://kad.arbitr.ru/Card/77879e44-f75a-41c3-82c0-9b61269da102</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>А49-3572/2026</t>
+          <t>А49-6180/2026</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>10.04.2026</t>
+          <t>22.06.2026</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>АО "Транснефть-Приволга"</t>
+          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>6317024749</t>
+          <t>3235002178</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>Лапшина Т. А.</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr"/>
       <c r="S3" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U3" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7f83805a-68dc-4e69-ba37-3fd7ecf834e8</t>
+          <t>https://kad.arbitr.ru/Card/bc313c1f-318b-4db9-884f-e2b13ccf4801</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>А49-1852/2026</t>
+          <t>А63-8155/2026</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>02.03.2026</t>
+          <t>16.04.2026</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
+          <t>ООО "САНАТОРИЙ МЕТАЛЛУРГ"</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>3235002178</t>
+          <t>2626032122</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
+          <t>ООО "СПЕЦ-СТРОЙ"</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7729440901</t>
+          <t>2372009367</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>АС Пензенской области</t>
+          <t>АС Ставропольского края</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>Лапшина Т. А.</t>
+          <t>Говорун А. А.</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr"/>
       <c r="S4" s="2" t="inlineStr">
         <is>
-          <t>07.05.2026</t>
+          <t>20.07.2026</t>
         </is>
       </c>
       <c r="T4" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6f59894f-19b5-44a5-a91a-afd3247b21dc</t>
+          <t>https://kad.arbitr.ru/Card/62b4a8cf-b5b4-4c84-af35-0853a666c49b</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>А49-14178/2025</t>
+          <t>А49-3572/2026</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>29.12.2025</t>
+          <t>10.04.2026</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>АО "Транснефть-Приволга"</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>6317024749</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>Енгалычева О. А.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Лапшина Т. А.</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
-      <c r="Q5" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr"/>
       <c r="S5" s="2" t="inlineStr">
         <is>
-          <t>08.04.2026</t>
+          <t>10.07.2026</t>
         </is>
       </c>
       <c r="T5" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/95ca21e3-90ed-4431-9330-94befae4bcc7</t>
+          <t>https://kad.arbitr.ru/Card/7f83805a-68dc-4e69-ba37-3fd7ecf834e8</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>А49-14107/2025</t>
+          <t>А49-1852/2026</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>26.12.2025</t>
+          <t>02.03.2026</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>АО "ТРАНСНЕФТЬ - ДРУЖБА"</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>3235002178</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>Лапшина Т. А.</t>
         </is>
       </c>
-      <c r="O6" s="2" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
-      <c r="Q6" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr"/>
       <c r="S6" s="2" t="inlineStr">
         <is>
-          <t>25.04.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
       <c r="T6" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/82d218b7-7618-4060-9838-da0bce98d186</t>
+          <t>https://kad.arbitr.ru/Card/6f59894f-19b5-44a5-a91a-afd3247b21dc</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>А49-11976/2025</t>
+          <t>А49-14178/2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>05.11.2025</t>
+          <t>29.12.2025</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>11 арбитражный апелляционный суд</t>
+          <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>Колодина Т. И.</t>
+          <t>Енгалычева О. А.</t>
         </is>
       </c>
       <c r="O7" s="2" t="n">
-        <v>253716</v>
+        <v>1740905.29</v>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом при капремонте МКД (залив квартиры).</t>
+          <t>Взыскание денежных средств в рамках обязательств по капитальному ремонту многоквартирных домов.</t>
         </is>
       </c>
       <c r="S7" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>03.06.2026</t>
         </is>
       </c>
       <c r="T7" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e763431e-7e17-4272-a28e-a9d7daee8d52</t>
+          <t>https://kad.arbitr.ru/Card/95ca21e3-90ed-4431-9330-94befae4bcc7</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>А49-11974/2025</t>
+          <t>А49-14107/2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>05.11.2025</t>
+          <t>26.12.2025</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>11 арбитражный апелляционный суд</t>
+          <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>Морозов В. А.</t>
+          <t>Лапшина Т. А.</t>
         </is>
       </c>
       <c r="O8" s="2" t="n">
-        <v>80718</v>
+        <v>1178725.46</v>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за убытки члена СРО (ООО Электра) по договору капремонта</t>
+          <t>Взыскание средств из компенсационного фонда обеспечения договорных обязательств</t>
         </is>
       </c>
       <c r="S8" s="2" t="inlineStr">
         <is>
-          <t>17.04.2026</t>
+          <t>25.04.2026</t>
         </is>
       </c>
       <c r="T8" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U8" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/bf17c211-3035-4c27-8b3d-6c6c6c9e13b3</t>
+          <t>https://kad.arbitr.ru/Card/82d218b7-7618-4060-9838-da0bce98d186</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>А49-11978/2025</t>
+          <t>А49-11974/2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>05.11.2025</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>АС Пензенской области</t>
+          <t>11 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>Телегин А. П.</t>
+          <t>Морозов В. А.</t>
         </is>
       </c>
       <c r="O9" s="2" t="n">
-        <v>60000</v>
+        <v>80718</v>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО (ООО Снабженец) при капремонте.</t>
+          <t>Субсидиарная ответственность СРО за убытки члена СРО (ООО Электра) по договору капремонта</t>
         </is>
       </c>
       <c r="S9" s="2" t="inlineStr">
         <is>
-          <t>24.01.2026</t>
+          <t>17.04.2026</t>
         </is>
       </c>
       <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U9" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6e61662a-9316-4dd5-9163-65f87ae26dd4</t>
+          <t>https://kad.arbitr.ru/Card/bf17c211-3035-4c27-8b3d-6c6c6c9e13b3</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>А49-11980/2025</t>
+          <t>А49-11976/2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>05.11.2025</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
@@ -1411,90 +1391,90 @@
           <t>5836900772</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>11 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>Морозов В. А.</t>
+          <t>Колодина Т. И.</t>
         </is>
       </c>
       <c r="O10" s="2" t="n">
-        <v>183000</v>
+        <v>253716</v>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr">
         <is>
           <t>Отказано</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом при капремонте МКД (залив квартиры).</t>
         </is>
       </c>
       <c r="S10" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026</t>
+          <t>21.05.2026</t>
         </is>
       </c>
       <c r="T10" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U10" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/725bf529-0c48-4704-aac7-fd236bd3c893</t>
+          <t>https://kad.arbitr.ru/Card/e763431e-7e17-4272-a28e-a9d7daee8d52</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>А49-11983/2025</t>
+          <t>А49-11978/2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>05.11.2025</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
@@ -1510,3537 +1490,3735 @@
           <t>5836900772</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>Лаврова И. А.</t>
+          <t>Телегин А. П.</t>
         </is>
       </c>
       <c r="O11" s="2" t="n">
-        <v>103000</v>
+        <v>60000</v>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ущерб, причиненный ее членом ООО Снабженец</t>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО (ООО Снабженец) при капремонте.</t>
         </is>
       </c>
       <c r="S11" s="2" t="inlineStr">
         <is>
-          <t>04.02.2026</t>
+          <t>04.04.2026</t>
         </is>
       </c>
       <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U11" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9332aaca-ba78-4a6e-b3db-b7e4a541138a</t>
+          <t>https://kad.arbitr.ru/Card/6e61662a-9316-4dd5-9163-65f87ae26dd4</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>А49-8384/2025</t>
+          <t>А49-11980/2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>06.08.2025</t>
+          <t>05.11.2025</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Артель"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>5835134275</t>
+          <t>7729440901</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>АС Пензенской области</t>
+          <t>11 арбитражный апелляционный суд</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>Старыгина Т. В.</t>
+          <t>Морозов В. А.</t>
         </is>
       </c>
       <c r="O12" s="2" t="n">
-        <v>150221</v>
+        <v>183000</v>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>На рассмотрении</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки из-за ненадлежащего капремонта МКД подрядчиком.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом обязательств по договору подряда</t>
         </is>
       </c>
       <c r="S12" s="2" t="inlineStr">
         <is>
-          <t>01.04.2026</t>
+          <t>21.04.2026</t>
         </is>
       </c>
       <c r="T12" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U12" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/d6eb54ed-6025-4266-87db-9e5c63a35c9b</t>
+          <t>https://kad.arbitr.ru/Card/725bf529-0c48-4704-aac7-fd236bd3c893</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>А49-6561/2025</t>
+          <t>А49-11983/2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>25.06.2025</t>
+          <t>05.11.2025</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Артель"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>5835134275</t>
+          <t>7729440901</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>Енгалычева О. А.</t>
+          <t>Лаврова И. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
-        <v>127911</v>
-[...3 lines deleted...]
-      </c>
+        <v>103000</v>
+      </c>
+      <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>Возмещение убытков в порядке регресса после выплаты ущерба собственнику из-за залива квартиры.</t>
+          <t>Субсидиарная ответственность СРО за ущерб, причиненный ее членом ООО Снабженец</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>24.10.2025</t>
+          <t>12.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/61365b9e-238f-44d8-b885-e745cdf83792</t>
+          <t>https://kad.arbitr.ru/Card/9332aaca-ba78-4a6e-b3db-b7e4a541138a</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>А49-6480/2025</t>
+          <t>А49-8384/2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>24.06.2025</t>
+          <t>06.08.2025</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>Государственное бюджетное стационарное учреждение социального обслуживания "Мокшанский детский дом-интернат умственно отсталых детей"</t>
+          <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>5823002806</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПЕНЗА-ПРОЕКТ"</t>
+          <t>ООО Строительная компания "Артель"</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>5836687427</t>
+          <t>5835134275</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>Енгалычева О. А.</t>
+          <t>Старыгина Т. В.</t>
         </is>
       </c>
       <c r="O14" s="2" t="n">
-        <v>172481.43</v>
-[...3 lines deleted...]
-      </c>
+        <v>150221</v>
+      </c>
+      <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>На рассмотрении</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков из-за ненадлежащего стройконтроля при капремонте кровли по госконтракту</t>
+          <t>Солидарная ответственность СРО за убытки из-за ненадлежащего капремонта МКД подрядчиком.</t>
         </is>
       </c>
       <c r="S14" s="2" t="inlineStr">
         <is>
-          <t>23.08.2025</t>
+          <t>23.05.2026</t>
         </is>
       </c>
       <c r="T14" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U14" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b951590f-78a4-45e0-9659-a00bcc2d623c</t>
+          <t>https://kad.arbitr.ru/Card/d6eb54ed-6025-4266-87db-9e5c63a35c9b</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>А49-4653/2025</t>
+          <t>А49-6561/2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>12.05.2025</t>
+          <t>25.06.2025</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>ООО "Снабженец"</t>
+          <t>ООО Строительная компания "Артель"</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>5834121530</t>
+          <t>5835134275</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>Старыгина Т. В.</t>
+          <t>Енгалычева О. А.</t>
         </is>
       </c>
       <c r="O15" s="2" t="n">
-        <v>85548</v>
+        <v>127911</v>
       </c>
       <c r="P15" s="2" t="n">
-        <v>80548</v>
+        <v>107911</v>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
           <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте, выполненном членом СРО</t>
+          <t>Возмещение убытков в порядке регресса после выплаты ущерба собственнику из-за залива квартиры.</t>
         </is>
       </c>
       <c r="S15" s="2" t="inlineStr">
         <is>
-          <t>17.10.2025</t>
+          <t>24.10.2025</t>
         </is>
       </c>
       <c r="T15" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U15" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e5c295c5-47bd-46a2-8a81-e89d60874a59</t>
+          <t>https://kad.arbitr.ru/Card/61365b9e-238f-44d8-b885-e745cdf83792</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>А49-2585/2025</t>
+          <t>А49-6480/2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>18.03.2025</t>
+          <t>24.06.2025</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>Государственное бюджетное стационарное учреждение социального обслуживания "Мокшанский детский дом-интернат умственно отсталых детей"</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>5823002806</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строим Вместе"</t>
+          <t>ООО "ПЕНЗА-ПРОЕКТ"</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5836663176</t>
+          <t>5836687427</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>Енгалычева О. А.</t>
         </is>
       </c>
       <c r="O16" s="2" t="n">
-        <v>267000</v>
+        <v>172481.43</v>
       </c>
       <c r="P16" s="2" t="n">
-        <v>219000</v>
+        <v>112000</v>
       </c>
       <c r="Q16" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (залив квартиры).</t>
+          <t>Взыскание убытков из-за ненадлежащего стройконтроля при капремонте кровли по госконтракту</t>
         </is>
       </c>
       <c r="S16" s="2" t="inlineStr">
         <is>
-          <t>19.12.2025</t>
+          <t>23.08.2025</t>
         </is>
       </c>
       <c r="T16" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U16" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/537059cc-00e5-434b-9f9a-01bfc31d8257</t>
+          <t>https://kad.arbitr.ru/Card/b951590f-78a4-45e0-9659-a00bcc2d623c</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>А49-1219/2025</t>
+          <t>А49-4653/2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>11.02.2025</t>
+          <t>12.05.2025</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Артель"</t>
+          <t>ООО "Снабженец"</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5835134275</t>
+          <t>5834121530</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>Старыгина Т. В.</t>
         </is>
       </c>
       <c r="O17" s="2" t="n">
-        <v>377803.6</v>
-[...1 lines deleted...]
-      <c r="P17" s="2" t="inlineStr"/>
+        <v>85548</v>
+      </c>
+      <c r="P17" s="2" t="n">
+        <v>80548</v>
+      </c>
       <c r="Q17" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
+          <t>Регрессное требование о возмещении ущерба от залива квартиры при капремонте, выполненном членом СРО</t>
         </is>
       </c>
       <c r="S17" s="2" t="inlineStr">
         <is>
-          <t>31.10.2025</t>
+          <t>17.10.2025</t>
         </is>
       </c>
       <c r="T17" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U17" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/80d3eb44-47b9-4e25-97da-2b2495ca64cf</t>
+          <t>https://kad.arbitr.ru/Card/e5c295c5-47bd-46a2-8a81-e89d60874a59</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>А49-604/2025</t>
+          <t>А49-2585/2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>28.01.2025</t>
+          <t>18.03.2025</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Артель"</t>
+          <t>ООО "Строим Вместе"</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5835134275</t>
+          <t>5836663176</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>Лаврова И. А.</t>
+          <t>Енгалычева О. А.</t>
         </is>
       </c>
       <c r="O18" s="2" t="n">
-        <v>256158.26</v>
-[...1 lines deleted...]
-      <c r="P18" s="2" t="inlineStr"/>
+        <v>267000</v>
+      </c>
+      <c r="P18" s="2" t="n">
+        <v>219000</v>
+      </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>Солидарная ответственность СРО за ущерб, причиненный членами СРО при капремонте (залив квартиры)</t>
+          <t>Солидарная ответственность СРО за вред, причиненный членом СРО при капремонте (залив квартиры).</t>
         </is>
       </c>
       <c r="S18" s="2" t="inlineStr">
         <is>
-          <t>28.11.2025</t>
+          <t>19.12.2025</t>
         </is>
       </c>
       <c r="T18" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U18" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/4a6e6f91-2ad9-4b30-bda3-26e3cc25d0ec</t>
+          <t>https://kad.arbitr.ru/Card/537059cc-00e5-434b-9f9a-01bfc31d8257</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>А40-277336/2024</t>
+          <t>А49-1219/2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>19.11.2024</t>
+          <t>11.02.2025</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПРОГРЕСС-ТУР ГРУПП"</t>
+          <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>7707370094</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНОГО КОМПЛЕКСА И ЖКХ "БОЛЬШАЯ ВОЛГА"</t>
+          <t>ООО Строительная компания "Артель"</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>7729440901</t>
+          <t>5835134275</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>Романенкова С. В.</t>
+          <t>Старыгина Т. В.</t>
         </is>
       </c>
       <c r="O19" s="2" t="n">
-        <v>76850</v>
+        <v>377803.6</v>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>Взыскание задолженности по договору оказания услуг № 48 от 01.11.2016 (оплата авиабилетов).</t>
+          <t>Солидарная ответственность СРО за убытки, причиненные членом СРО при капитальном ремонте МКД</t>
         </is>
       </c>
       <c r="S19" s="2" t="inlineStr">
         <is>
-          <t>16.05.2025</t>
+          <t>31.10.2025</t>
         </is>
       </c>
       <c r="T19" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U19" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/acfcd9f9-c195-4411-95fc-c1e14c89ebfe</t>
+          <t>https://kad.arbitr.ru/Card/80d3eb44-47b9-4e25-97da-2b2495ca64cf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>А49-3506/2024</t>
+          <t>А49-604/2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>10.04.2024</t>
+          <t>28.01.2025</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>Региональный Фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Снабженец"</t>
+          <t>ООО Строительная компания "Артель"</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5834121530</t>
+          <t>5835134275</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>Кудинов Р. И.</t>
+          <t>Лаврова И. А.</t>
         </is>
       </c>
       <c r="O20" s="2" t="n">
-        <v>107086.08</v>
+        <v>256158.26</v>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>Солидарное взыскание убытков и процентов за залив квартиры при проведении капитального ремонта.</t>
+          <t>Солидарная ответственность СРО за ущерб, причиненный членами СРО при капремонте (залив квартиры)</t>
         </is>
       </c>
       <c r="S20" s="2" t="inlineStr">
         <is>
-          <t>28.12.2024</t>
+          <t>28.11.2025</t>
         </is>
       </c>
       <c r="T20" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U20" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e7110c24-29ea-4b07-874d-791132552d0a</t>
+          <t>https://kad.arbitr.ru/Card/4a6e6f91-2ad9-4b30-bda3-26e3cc25d0ec</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>А49-664/2024</t>
+          <t>А40-277336/2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>29.01.2024</t>
+          <t>19.11.2024</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Жилищно-строительный кооператив "Гоголя-25"</t>
+          <t>ООО "ПРОГРЕСС-ТУР ГРУПП"</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>5836673329</t>
+          <t>7707370094</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ОБЪЕДИНЕНИЕ СТРОИТЕЛЬНОГО КОМПЛЕКСА И ЖКХ "БОЛЬШАЯ ВОЛГА"</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>АС Пензенской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>Енгалычева О. А.</t>
+          <t>Романенкова С. В.</t>
         </is>
       </c>
       <c r="O21" s="2" t="n">
-        <v>4500000</v>
+        <v>76850</v>
       </c>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Отказано</t>
         </is>
       </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>Возмещение ущерба из компфонда СРО из-за неисполнения членом СРО договора подряда.</t>
+          <t>Взыскание задолженности по договору оказания услуг № 48 от 01.11.2016 (оплата авиабилетов).</t>
         </is>
       </c>
       <c r="S21" s="2" t="inlineStr">
         <is>
-          <t>22.06.2024</t>
+          <t>16.05.2025</t>
         </is>
       </c>
       <c r="T21" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U21" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8b5729d5-684b-45a1-ad65-060a2881e63b</t>
+          <t>https://kad.arbitr.ru/Card/acfcd9f9-c195-4411-95fc-c1e14c89ebfe</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>А49-11919/2023</t>
+          <t>А49-3506/2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>20.11.2023</t>
+          <t>10.04.2024</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>Государственное стационарное учреждение социального обслуживания "Мокшанский детский дом-интернат умственно отсталых детей"</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>5823002806</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>ООО "Высота"</t>
+          <t>ООО "Снабженец"</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>5836658810</t>
+          <t>5834121530</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>Старыгина Т. В.</t>
+          <t>Кудинов Р. И.</t>
         </is>
       </c>
       <c r="O22" s="2" t="n">
-        <v>23718846.79</v>
-[...3 lines deleted...]
-      </c>
+        <v>107086.08</v>
+      </c>
+      <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>Взыскание стоимости устранения дефектов кровли по контракту в рамках гарантийных обязательств.</t>
+          <t>Солидарное взыскание убытков и процентов за залив квартиры при проведении капитального ремонта.</t>
         </is>
       </c>
       <c r="S22" s="2" t="inlineStr">
         <is>
-          <t>18.12.2025</t>
+          <t>28.12.2024</t>
         </is>
       </c>
       <c r="T22" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U22" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9e3decad-1a8b-4f8f-acab-c3a4d4d26785</t>
+          <t>https://kad.arbitr.ru/Card/e7110c24-29ea-4b07-874d-791132552d0a</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>А49-6080/2023</t>
+          <t>А49-664/2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>15.06.2023</t>
+          <t>29.01.2024</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>Жилищно-строительный кооператив "Гоголя-25"</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>5836673329</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>7729440901</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>Старыгина Т. В.</t>
+          <t>Енгалычева О. А.</t>
         </is>
       </c>
       <c r="O23" s="2" t="n">
-        <v>192688.26</v>
+        <v>4500000</v>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>Регресс ущерба от залива квартиры при капремонте кровли подрядчиком ООО Реновация, членом СРО.</t>
+          <t>Возмещение ущерба из компфонда СРО из-за неисполнения членом СРО договора подряда.</t>
         </is>
       </c>
       <c r="S23" s="2" t="inlineStr">
         <is>
-          <t>15.02.2024</t>
+          <t>22.06.2024</t>
         </is>
       </c>
       <c r="T23" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U23" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7b40e4ed-029b-4bb0-8708-1354624de36a</t>
+          <t>https://kad.arbitr.ru/Card/8b5729d5-684b-45a1-ad65-060a2881e63b</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>А49-5795/2023</t>
+          <t>А49-11919/2023</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>06.06.2023</t>
+          <t>20.11.2023</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>третье лицо</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>Государственное стационарное учреждение социального обслуживания "Мокшанский детский дом-интернат умственно отсталых детей"</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>5823002806</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
+          <t>ООО "Высота"</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>7729440901</t>
+          <t>5836658810</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>Енгалычева О. А.</t>
+          <t>Старыгина Т. В.</t>
         </is>
       </c>
       <c r="O24" s="2" t="n">
-        <v>192688.26</v>
-[...1 lines deleted...]
-      <c r="P24" s="2" t="inlineStr"/>
+        <v>23718846.79</v>
+      </c>
+      <c r="P24" s="2" t="n">
+        <v>23713846.79</v>
+      </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>Взыскание убытков в порядке регресса к СРО как к субсидиарному должнику за ООО «Реновация»</t>
+          <t>Взыскание стоимости устранения дефектов кровли по контракту в рамках гарантийных обязательств.</t>
         </is>
       </c>
       <c r="S24" s="2" t="inlineStr">
         <is>
-          <t>10.06.2023</t>
+          <t>18.12.2025</t>
         </is>
       </c>
       <c r="T24" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U24" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/335ff457-5470-41c3-a181-59223fb3f0c3</t>
+          <t>https://kad.arbitr.ru/Card/9e3decad-1a8b-4f8f-acab-c3a4d4d26785</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>А49-5630/2023</t>
+          <t>А49-6080/2023</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>02.06.2023</t>
+          <t>15.06.2023</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>ООО Строительная компания "Артель"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>5835134275</t>
+          <t>7729440901</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>Старыгина Т. В.</t>
         </is>
       </c>
       <c r="O25" s="2" t="n">
-        <v>43757</v>
+        <v>192688.26</v>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr">
         <is>
           <t>Неизвестно</t>
         </is>
       </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт (возмещение ущерба в порядке регресса)</t>
+          <t>Регресс ущерба от залива квартиры при капремонте кровли подрядчиком ООО Реновация, членом СРО.</t>
         </is>
       </c>
       <c r="S25" s="2" t="inlineStr">
         <is>
-          <t>14.09.2023</t>
+          <t>15.02.2024</t>
         </is>
       </c>
       <c r="T25" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U25" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3809ed38-b3c2-4b7a-b194-faf714038735</t>
+          <t>https://kad.arbitr.ru/Card/7b40e4ed-029b-4bb0-8708-1354624de36a</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>А49-5625/2023</t>
+          <t>А49-5795/2023</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>01.06.2023</t>
+          <t>06.06.2023</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>ООО "Снабженец"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5834121530</t>
+          <t>7729440901</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>Лаврова И. А.</t>
+          <t>Енгалычева О. А.</t>
         </is>
       </c>
       <c r="O26" s="2" t="n">
-        <v>23514.24</v>
+        <v>192688.26</v>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте кровли МКД</t>
+          <t>Взыскание убытков в порядке регресса к СРО как к субсидиарному должнику за ООО «Реновация»</t>
         </is>
       </c>
       <c r="S26" s="2" t="inlineStr">
         <is>
-          <t>27.02.2024</t>
+          <t>10.06.2023</t>
         </is>
       </c>
       <c r="T26" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U26" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0d1468a2-3c00-43c5-a538-a31de993e552</t>
+          <t>https://kad.arbitr.ru/Card/335ff457-5470-41c3-a181-59223fb3f0c3</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>А49-4753/2023</t>
+          <t>А49-5630/2023</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>15.05.2023</t>
+          <t>02.06.2023</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Казанцев Андрей Владимирович</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>...</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>ООО "Холдинг компания энергосистемы"</t>
+          <t>ООО Строительная компания "Артель"</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5837067225</t>
+          <t>5835134275</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>Иртуганова Г. К.</t>
-[...2 lines deleted...]
-      <c r="O27" s="2" t="inlineStr"/>
+          <t>Старыгина Т. В.</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="n">
+        <v>43757</v>
+      </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>Освобождение автомобиля KIA Sorento от ареста и снятие запрета на регистрационные действия</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащий капремонт (возмещение ущерба в порядке регресса)</t>
         </is>
       </c>
       <c r="S27" s="2" t="inlineStr">
         <is>
-          <t>28.02.2024</t>
+          <t>14.09.2023</t>
         </is>
       </c>
       <c r="T27" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U27" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/b311ca4b-7043-4b54-9da4-28f39aa997d6</t>
+          <t>https://kad.arbitr.ru/Card/3809ed38-b3c2-4b7a-b194-faf714038735</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>А49-2035/2023</t>
+          <t>А49-5625/2023</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>01.06.2023</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>5836900772</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>ООО "Электра"</t>
+          <t>ООО "Снабженец"</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5837055653</t>
+          <t>5834121530</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>Лаврова И. А.</t>
         </is>
       </c>
-      <c r="O28" s="2" t="inlineStr"/>
+      <c r="O28" s="2" t="n">
+        <v>23514.24</v>
+      </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
-[...2 lines deleted...]
-      <c r="R28" s="2" t="inlineStr"/>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R28" s="2" t="inlineStr">
+        <is>
+          <t>Субсидиарная ответственность СРО за вред, причиненный членом СРО при капитальном ремонте кровли МКД</t>
+        </is>
+      </c>
       <c r="S28" s="2" t="inlineStr">
         <is>
-          <t>17.11.2023</t>
+          <t>27.02.2024</t>
         </is>
       </c>
       <c r="T28" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U28" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/672087a0-a490-4a5b-a55e-72a2e57c12c4</t>
+          <t>https://kad.arbitr.ru/Card/0d1468a2-3c00-43c5-a538-a31de993e552</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>А49-1745/2023</t>
+          <t>А49-4753/2023</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>27.02.2023</t>
+          <t>15.05.2023</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
+          <t>Казанцев Андрей Владимирович</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>5836900772</t>
+          <t>...</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>ООО "Электра"</t>
+          <t>ООО "Холдинг компания энергосистемы"</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5837055653</t>
+          <t>5837067225</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>Кудинов Р. И.</t>
-[...4 lines deleted...]
-      </c>
+          <t>Иртуганова Г. К.</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr">
         <is>
-          <t>Неизвестно</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору.</t>
+          <t>Освобождение автомобиля KIA Sorento от ареста и снятие запрета на регистрационные действия</t>
         </is>
       </c>
       <c r="S29" s="2" t="inlineStr">
         <is>
-          <t>10.11.2023</t>
+          <t>28.02.2024</t>
         </is>
       </c>
       <c r="T29" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U29" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/fecc404d-0767-4a34-9f31-21506b338950</t>
+          <t>https://kad.arbitr.ru/Card/b311ca4b-7043-4b54-9da4-28f39aa997d6</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>А49-970/2023</t>
+          <t>А49-2035/2023</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>01.02.2023</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙТЕРМОИЗОЛЯЦИЯ"</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>5837014294</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
+          <t>ООО "Электра"</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>7729440901</t>
+          <t>5837055653</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>Карпова Е. А.</t>
+          <t>Лаврова И. А.</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неизвестно</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr"/>
       <c r="S30" s="2" t="inlineStr">
         <is>
-          <t>05.05.2023</t>
+          <t>17.11.2023</t>
         </is>
       </c>
       <c r="T30" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U30" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/6faf868d-178e-49f7-94fe-160c7340a97a</t>
+          <t>https://kad.arbitr.ru/Card/672087a0-a490-4a5b-a55e-72a2e57c12c4</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>А49-10182/2022</t>
+          <t>А49-1745/2023</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>22.09.2022</t>
+          <t>27.02.2023</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>ответчик</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>Муниципальное бюджетное учреждение "Пензавтодор"</t>
+          <t>Региональный фонд капитального ремонта многоквартирных домов Пензенской области</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>5834128455</t>
+          <t>5836900772</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
+          <t>ООО "Электра"</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>7729440901</t>
+          <t>5837055653</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>Россолов М. А.</t>
+          <t>Кудинов Р. И.</t>
         </is>
       </c>
       <c r="O31" s="2" t="n">
-        <v>300000</v>
+        <v>45000</v>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr">
         <is>
-          <t>Отказано</t>
+          <t>Неизвестно</t>
         </is>
       </c>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>Требование о возврате взноса в компенсационный фонд после добровольного выхода из членов СРО.</t>
+          <t>Субсидиарная ответственность СРО за ненадлежащее исполнение членом СРО обязательств по договору.</t>
         </is>
       </c>
       <c r="S31" s="2" t="inlineStr">
         <is>
-          <t>02.03.2023</t>
+          <t>10.11.2023</t>
         </is>
       </c>
       <c r="T31" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U31" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/dca92a31-621c-4e65-9616-832f95a5f7f1</t>
+          <t>https://kad.arbitr.ru/Card/fecc404d-0767-4a34-9f31-21506b338950</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>А49-7978/2022</t>
+          <t>А49-970/2023</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>25.07.2022</t>
+          <t>01.02.2023</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Другое</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>ООО "СТРОЙТЕРМОИЗОЛЯЦИЯ"</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>5837014294</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>...</t>
-[...2 lines deleted...]
-      <c r="L32" s="2" t="inlineStr"/>
+          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>7729440901</t>
+        </is>
+      </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>Павлова З. Н.</t>
+          <t>Карпова Е. А.</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr"/>
-      <c r="Q32" s="2" t="inlineStr"/>
-      <c r="R32" s="2" t="inlineStr"/>
+      <c r="Q32" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R32" s="2" t="inlineStr">
+        <is>
+          <t>Обязание изменить в реестре дату и основание прекращения членства в СРО.</t>
+        </is>
+      </c>
       <c r="S32" s="2" t="inlineStr">
         <is>
-          <t>09.11.2022</t>
+          <t>05.05.2023</t>
         </is>
       </c>
       <c r="T32" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U32" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/0599e43e-ae56-4b46-884a-3d51d6717a75</t>
+          <t>https://kad.arbitr.ru/Card/6faf868d-178e-49f7-94fe-160c7340a97a</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>А49-8386/2020</t>
+          <t>А49-10182/2022</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>31.08.2020</t>
+          <t>22.09.2022</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Банкротство</t>
+          <t>Гражданское</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>иное</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>Кассационная инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОЛИМЕР-ПЕНЗА"</t>
+          <t>Муниципальное бюджетное учреждение "Пензавтодор"</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>5835086039</t>
+          <t>5834128455</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ремонтно-строительное управление -7"</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5836661620</t>
+          <t>7729440901</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>Белякова Л. Н.</t>
-[...2 lines deleted...]
-      <c r="O33" s="2" t="inlineStr"/>
+          <t>Россолов М. А.</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="n">
+        <v>300000</v>
+      </c>
       <c r="P33" s="2" t="inlineStr"/>
-      <c r="Q33" s="2" t="inlineStr"/>
-      <c r="R33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr">
+        <is>
+          <t>Отказано</t>
+        </is>
+      </c>
+      <c r="R33" s="2" t="inlineStr">
+        <is>
+          <t>Требование о возврате взноса в компенсационный фонд после добровольного выхода из членов СРО.</t>
+        </is>
+      </c>
       <c r="S33" s="2" t="inlineStr">
         <is>
-          <t>14.02.2025</t>
+          <t>02.03.2023</t>
         </is>
       </c>
       <c r="T33" s="2" t="inlineStr">
         <is>
-          <t>Нет</t>
+          <t>Да</t>
         </is>
       </c>
       <c r="U33" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/5b07b28a-6f31-4c03-9347-1b5903aeaea5</t>
+          <t>https://kad.arbitr.ru/Card/dca92a31-621c-4e65-9616-832f95a5f7f1</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>А49-4614/2019</t>
+          <t>А49-7978/2022</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>22.04.2019</t>
+          <t>25.07.2022</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Другое</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>ООО торгово-промышленная компания "Виктория-А"</t>
+          <t>ООО "СТРОЙТЕРМОИЗОЛЯЦИЯ"</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>5835022959</t>
+          <t>5837014294</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЭКСПЕРТ-ПЕНЗА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>...</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr"/>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>Телегин А. П.</t>
+          <t>Павлова З. Н.</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr"/>
-      <c r="P34" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="P34" s="2" t="inlineStr"/>
+      <c r="Q34" s="2" t="inlineStr"/>
+      <c r="R34" s="2" t="inlineStr"/>
       <c r="S34" s="2" t="inlineStr">
         <is>
-          <t>13.11.2020</t>
+          <t>09.11.2022</t>
         </is>
       </c>
       <c r="T34" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U34" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/11f8bce7-7062-44cd-9f86-04bf83ca906f</t>
+          <t>https://kad.arbitr.ru/Card/0599e43e-ae56-4b46-884a-3d51d6717a75</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>А49-2598/2019</t>
+          <t>А49-8386/2020</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>07.03.2019</t>
+          <t>31.08.2020</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Гражданское</t>
+          <t>Банкротство</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>ответчик</t>
+          <t>иное</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Кассационная инстанция</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фермион-М"</t>
+          <t>ООО "ПОЛИМЕР-ПЕНЗА"</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>5836651420</t>
+          <t>5835086039</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
+          <t>ООО "Ремонтно-строительное управление -7"</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>7729440901</t>
+          <t>5836661620</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>Ковтун Е. С.</t>
+          <t>Белякова Л. Н.</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
-      <c r="Q35" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Q35" s="2" t="inlineStr"/>
+      <c r="R35" s="2" t="inlineStr"/>
       <c r="S35" s="2" t="inlineStr">
         <is>
-          <t>26.06.2019</t>
+          <t>14.02.2025</t>
         </is>
       </c>
       <c r="T35" s="2" t="inlineStr">
         <is>
-          <t>Да</t>
+          <t>Нет</t>
         </is>
       </c>
       <c r="U35" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/1a87148b-c3db-4767-8dcc-8b02fbd966df</t>
+          <t>https://kad.arbitr.ru/Card/5b07b28a-6f31-4c03-9347-1b5903aeaea5</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>А49-4439/2018</t>
+          <t>А49-4614/2019</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>22.04.2019</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>Октябрьский районный отдел судебных приставов Управления Федеральной службы судебных приставов по Пензенской области</t>
+          <t>ООО торгово-промышленная компания "Виктория-А"</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>5836013315</t>
+          <t>5835022959</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>ООО торгово-промышленная компания "Виктория-А"</t>
+          <t>ООО "ЭКСПЕРТ-ПЕНЗА"</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>5835022959</t>
+          <t>5835099662</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>Бочкова Е. Н.</t>
-[...5 lines deleted...]
-      <c r="P36" s="2" t="inlineStr"/>
+          <t>Телегин А. П.</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr"/>
+      <c r="P36" s="2" t="n">
+        <v>55770</v>
+      </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>Обращение взыскания на земельный участок должника для погашения долга по сводному производству</t>
+          <t>Оспаривание результатов оценки арестованного недвижимого имущества в рамках исполнительного производства</t>
         </is>
       </c>
       <c r="S36" s="2" t="inlineStr">
         <is>
-          <t>29.12.2018</t>
+          <t>13.11.2020</t>
         </is>
       </c>
       <c r="T36" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U36" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/e098f8cb-9b62-4c9a-bbb4-148dc27feac7</t>
+          <t>https://kad.arbitr.ru/Card/11f8bce7-7062-44cd-9f86-04bf83ca906f</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>А57-24774/2017</t>
+          <t>А49-2598/2019</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
+          <t>07.03.2019</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>третье лицо</t>
+          <t>ответчик</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>ООО "СтройТехМонтаж"</t>
+          <t>ООО "Фермион-М"</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>5834058430</t>
+          <t>5836651420</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация «Объединение Саратовских строителей»</t>
+          <t>Ассоциация саморегулируемая организация "Объединение строительного комплекса и ЖКХ "Большая Волга"</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7729440901</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т. И.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Ковтун Е. С.</t>
+        </is>
+      </c>
+      <c r="O37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
+          <t>Признание незаконным решения об исключении из членов СРО</t>
         </is>
       </c>
       <c r="S37" s="2" t="inlineStr">
         <is>
-          <t>13.02.2020</t>
+          <t>26.06.2019</t>
         </is>
       </c>
       <c r="T37" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U37" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7d065cf1-5b1b-4cc3-884c-4583b9d1dc71</t>
+          <t>https://kad.arbitr.ru/Card/1a87148b-c3db-4767-8dcc-8b02fbd966df</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>А57-24646/2017</t>
+          <t>А49-4439/2018</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>13.10.2017</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ионик"</t>
+          <t>Октябрьский районный отдел судебных приставов Управления Федеральной службы судебных приставов по Пензенской области</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>5835029584</t>
+          <t>5836013315</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение строителей" (СРО)"</t>
+          <t>ООО торгово-промышленная компания "Виктория-А"</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>5835022959</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС Пензенской области</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А. И.</t>
+          <t>Бочкова Е. Н.</t>
         </is>
       </c>
       <c r="O38" s="2" t="n">
-        <v>202190</v>
-[...3 lines deleted...]
-      </c>
+        <v>4709449.42</v>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обращение взыскания на земельный участок должника для погашения долга по сводному производству</t>
         </is>
       </c>
       <c r="S38" s="2" t="inlineStr">
         <is>
-          <t>14.12.2017</t>
+          <t>29.12.2018</t>
         </is>
       </c>
       <c r="T38" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U38" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/3e271eb1-ba89-41a1-915f-f76aad68d008</t>
+          <t>https://kad.arbitr.ru/Card/e098f8cb-9b62-4c9a-bbb4-148dc27feac7</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>А57-24144/2017</t>
+          <t>А57-24774/2017</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>09.10.2017</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Стройтехника"</t>
+          <t>ООО "СтройТехМонтаж"</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>5835005907</t>
+          <t>5834058430</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских строителей" (СРО)"</t>
+          <t>Ассоциация «Объединение Саратовских строителей»</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Викленко Т. И.</t>
         </is>
       </c>
       <c r="O39" s="2" t="n">
-        <v>404390</v>
+        <v>202190</v>
       </c>
       <c r="P39" s="2" t="n">
-        <v>404390</v>
+        <v>202190</v>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе истца в другую организацию.</t>
         </is>
       </c>
       <c r="S39" s="2" t="inlineStr">
         <is>
-          <t>24.11.2017</t>
+          <t>13.02.2020</t>
         </is>
       </c>
       <c r="T39" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U39" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/98e6f36c-0db8-4223-bdc1-29a17a6e11dc</t>
+          <t>https://kad.arbitr.ru/Card/7d065cf1-5b1b-4cc3-884c-4583b9d1dc71</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>А40-176084/2017</t>
+          <t>А57-24646/2017</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>20.09.2017</t>
+          <t>13.10.2017</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>ООО "СТРОЙМОНТАЖСЕРВИС"</t>
+          <t>ООО "Ионик"</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>5836671360</t>
+          <t>5835029584</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
+          <t>НП "Межрегиональное Объединение строителей" (СРО)"</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>7707490497</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>АС города Москвы</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>Лаптев В. А.</t>
+          <t>Михайлова А. И.</t>
         </is>
       </c>
       <c r="O40" s="2" t="n">
-        <v>500000</v>
+        <v>202190</v>
       </c>
       <c r="P40" s="2" t="n">
-        <v>500000</v>
+        <v>202190</v>
       </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S40" s="2" t="inlineStr">
         <is>
-          <t>16.02.2018</t>
+          <t>14.12.2017</t>
         </is>
       </c>
       <c r="T40" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U40" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/a5488283-1e2e-43ae-a7b1-1d17c823e0fc</t>
+          <t>https://kad.arbitr.ru/Card/3e271eb1-ba89-41a1-915f-f76aad68d008</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>А56-70747/2017</t>
+          <t>А57-24144/2017</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>09.10.2017</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>ООО "СПЕКТР"</t>
+          <t>ЗАО "Стройтехника"</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>5835091776</t>
+          <t>5835005907</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
+          <t>Ассоциация "Объединение Саратовских строителей" (СРО)"</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>7841017333</t>
+          <t>6452091903</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>Щуринова С. Ю.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O41" s="2" t="n">
-        <v>300000</v>
+        <v>404390</v>
       </c>
       <c r="P41" s="2" t="n">
-        <v>200000</v>
+        <v>404390</v>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Частично удовлетворено</t>
+          <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд новой организации</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе истца в другую СРО</t>
         </is>
       </c>
       <c r="S41" s="2" t="inlineStr">
         <is>
-          <t>15.12.2017</t>
+          <t>24.11.2017</t>
         </is>
       </c>
       <c r="T41" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U41" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/8434abd7-c60b-4487-9812-13b8e6d84cd9</t>
+          <t>https://kad.arbitr.ru/Card/98e6f36c-0db8-4223-bdc1-29a17a6e11dc</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>А40-165303/2017</t>
+          <t>А40-176084/2017</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>04.09.2017</t>
+          <t>20.09.2017</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>ООО УПРАВЛЯЮЩАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТВСВЯЗЬ"</t>
+          <t>ООО "СТРОЙМОНТАЖСЕРВИС"</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>5837063848</t>
+          <t>5836671360</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
+          <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ АССОЦИАЦИЯ "ОБЪЕДИНЕНИЕ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОГО КОМПЛЕКСА"</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>7713430030</t>
+          <t>7707490497</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
           <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>Петрухина А. Н.</t>
+          <t>Лаптев В. А.</t>
         </is>
       </c>
       <c r="O42" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="P42" s="2" t="n">
-        <v>300000</v>
+        <v>500000</v>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
+          <t>Обязание СРО перечислить взнос в компенсационный фонд при переходе в другую организацию</t>
         </is>
       </c>
       <c r="S42" s="2" t="inlineStr">
         <is>
-          <t>08.12.2017</t>
+          <t>16.02.2018</t>
         </is>
       </c>
       <c r="T42" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U42" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/9f6c58e8-f1b9-4fd4-ba22-da408754b828</t>
+          <t>https://kad.arbitr.ru/Card/a5488283-1e2e-43ae-a7b1-1d17c823e0fc</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>А57-18541/2017</t>
+          <t>А56-70747/2017</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>09.08.2017</t>
+          <t>13.09.2017</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>Рассматривается</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>ООО "Цемстройтрест"</t>
+          <t>ООО "СПЕКТР"</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>5836626520</t>
+          <t>5835091776</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
+          <t>СОЮЗ ОРГАНИЗАЦИЙ СТРОИТЕЛЬНОЙ ОТРАСЛИ "СТРОИТЕЛЬНЫЙ РЕСУРС"</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>6452091903</t>
+          <t>7841017333</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>АС Саратовской области</t>
+          <t>АС города Санкт-Петербурга и Ленинградской области</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Щуринова С. Ю.</t>
         </is>
       </c>
       <c r="O43" s="2" t="n">
-        <v>121320</v>
+        <v>300000</v>
       </c>
       <c r="P43" s="2" t="n">
-        <v>121320</v>
+        <v>200000</v>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Удовлетворено</t>
+          <t>Частично удовлетворено</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе члена в другую СРО</t>
+          <t>Признание прекращения членства в СРО и перевод взноса в компенсационный фонд новой организации</t>
         </is>
       </c>
       <c r="S43" s="2" t="inlineStr">
         <is>
-          <t>16.12.2017</t>
+          <t>15.12.2017</t>
         </is>
       </c>
       <c r="T43" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U43" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/db794c20-1922-47ad-a944-a5f0d8bd22d0</t>
+          <t>https://kad.arbitr.ru/Card/8434abd7-c60b-4487-9812-13b8e6d84cd9</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>А08-4973/2017</t>
+          <t>А40-165303/2017</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>04.09.2017</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Рассматривается</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>Апелляционная инстанция</t>
+          <t>Первая инстанция</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>ООО "ТОРГИНВЕСТ"</t>
+          <t>ООО УПРАВЛЯЮЩАЯ СТРОИТЕЛЬНАЯ КОМПАНИЯ "ТВСВЯЗЬ"</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>5836671522</t>
+          <t>5837063848</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+          <t>АССОЦИАЦИЯ САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "ГЕНЕРАЛЬНЫЙ АЛЬЯНС СТРОИТЕЛЬНЫХ ОРГАНИЗАЦИЙ"</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>7814290421</t>
+          <t>7713430030</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>АС Белгородской области</t>
+          <t>АС города Москвы</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>Шульгина А. Н.</t>
+          <t>Петрухина А. Н.</t>
         </is>
       </c>
       <c r="O44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P44" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить 300 000 руб. взноса в компфонд при переходе истца в другую организацию</t>
+          <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО</t>
         </is>
       </c>
       <c r="S44" s="2" t="inlineStr">
         <is>
-          <t>28.12.2017</t>
+          <t>08.12.2017</t>
         </is>
       </c>
       <c r="T44" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U44" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/02c7d00a-c09c-431a-b3cc-d488bc6a5c98</t>
+          <t>https://kad.arbitr.ru/Card/9f6c58e8-f1b9-4fd4-ba22-da408754b828</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>А57-8475/2017</t>
+          <t>А57-18541/2017</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>26.04.2017</t>
+          <t>09.08.2017</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Рассматривается</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строй-Тех"</t>
+          <t>ООО "Цемстройтрест"</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>5835064927</t>
+          <t>5836626520</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+          <t>Ассоциация "Объединение Саратовских Строителей (СРО)"</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
           <t>6452091903</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>АС Саратовской области</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>Козикова В. Е.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="O45" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="P45" s="2" t="n">
         <v>121320</v>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе члена в другую СРО</t>
         </is>
       </c>
       <c r="S45" s="2" t="inlineStr">
         <is>
-          <t>13.09.2017</t>
+          <t>16.12.2017</t>
         </is>
       </c>
       <c r="T45" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
       <c r="U45" s="3" t="inlineStr">
         <is>
-          <t>https://kad.arbitr.ru/Card/7ac28f7a-596a-4ac6-8848-b6588b4f4174</t>
+          <t>https://kad.arbitr.ru/Card/db794c20-1922-47ad-a944-a5f0d8bd22d0</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>А08-2725/2017</t>
+          <t>А08-4973/2017</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>11.04.2017</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Гражданское</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Завершено</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>третье лицо</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Первая инстанция</t>
+          <t>Апелляционная инстанция</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>ООО "ГЕРМЕС"</t>
+          <t>ООО "ТОРГИНВЕСТ"</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>5821002984</t>
+          <t>5836671522</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>7814290421</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>АС Белгородской области</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>Петряев А. В.</t>
+          <t>Шульгина А. Н.</t>
         </is>
       </c>
       <c r="O46" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="P46" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
+          <t>Обязание СРО перечислить 300 000 руб. взноса в компфонд при переходе истца в другую организацию</t>
+        </is>
+      </c>
+      <c r="S46" s="2" t="inlineStr">
+        <is>
+          <t>28.12.2017</t>
+        </is>
+      </c>
+      <c r="T46" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U46" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/02c7d00a-c09c-431a-b3cc-d488bc6a5c98</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
+        <is>
+          <t>А57-8475/2017</t>
+        </is>
+      </c>
+      <c r="C47" s="2" t="inlineStr">
+        <is>
+          <t>26.04.2017</t>
+        </is>
+      </c>
+      <c r="D47" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>Рассматривается</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr">
+        <is>
+          <t>Апелляционная инстанция</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Строй-Тех"</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>5835064927</t>
+        </is>
+      </c>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>НП "Межрегиональное Объединение Строителей СРО"</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>6452091903</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>АС Саратовской области</t>
+        </is>
+      </c>
+      <c r="N47" s="2" t="inlineStr">
+        <is>
+          <t>Козикова В. Е.</t>
+        </is>
+      </c>
+      <c r="O47" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="P47" s="2" t="n">
+        <v>121320</v>
+      </c>
+      <c r="Q47" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R47" s="2" t="inlineStr">
+        <is>
+          <t>Обязание СРО перечислить остаток взноса в компенсационный фонд при переходе в другую организацию</t>
+        </is>
+      </c>
+      <c r="S47" s="2" t="inlineStr">
+        <is>
+          <t>13.09.2017</t>
+        </is>
+      </c>
+      <c r="T47" s="2" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr">
+        <is>
+          <t>https://kad.arbitr.ru/Card/7ac28f7a-596a-4ac6-8848-b6588b4f4174</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
+        <is>
+          <t>А08-2725/2017</t>
+        </is>
+      </c>
+      <c r="C48" s="2" t="inlineStr">
+        <is>
+          <t>11.04.2017</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>Гражданское</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>Завершено</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>третье лицо</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>Первая инстанция</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ГЕРМЕС"</t>
+        </is>
+      </c>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>5821002984</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>АССОЦИАЦИЯ "САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ "МЕЖДУНАРОДНОЕ СТРОИТЕЛЬНОЕ ОБЪЕДИНЕНИЕ"</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>7814290421</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>АС Белгородской области</t>
+        </is>
+      </c>
+      <c r="N48" s="2" t="inlineStr">
+        <is>
+          <t>Петряев А. В.</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="P48" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="Q48" s="2" t="inlineStr">
+        <is>
+          <t>Удовлетворено</t>
+        </is>
+      </c>
+      <c r="R48" s="2" t="inlineStr">
+        <is>
           <t>Обязание перечислить взнос в компенсационный фонд при переходе в другую СРО по месту регистрации</t>
         </is>
       </c>
-      <c r="S46" s="2" t="inlineStr">
+      <c r="S48" s="2" t="inlineStr">
         <is>
           <t>28.06.2017</t>
         </is>
       </c>
-      <c r="T46" s="2" t="inlineStr">
+      <c r="T48" s="2" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="U46" s="3" t="inlineStr">
+      <c r="U48" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/1ec20aea-7213-4d34-8ce2-94fe5b7bc7c5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:U1"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U16" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U17" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U18" r:id="rId17"/>
@@ -5050,44 +5228,46 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U22" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U23" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U24" r:id="rId23"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U25" r:id="rId24"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U26" r:id="rId25"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U27" r:id="rId26"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U28" r:id="rId27"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U29" r:id="rId28"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U30" r:id="rId29"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U31" r:id="rId30"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U32" r:id="rId31"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U33" r:id="rId32"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U34" r:id="rId33"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U35" r:id="rId34"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U36" r:id="rId35"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U37" r:id="rId36"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U38" r:id="rId37"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U39" r:id="rId38"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U40" r:id="rId39"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U41" r:id="rId40"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U42" r:id="rId41"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U43" r:id="rId42"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U44" r:id="rId43"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U45" r:id="rId44"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U46" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U47" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="U48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>