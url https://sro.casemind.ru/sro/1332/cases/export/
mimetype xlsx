--- v0 (2026-07-21)
+++ v1 (2026-09-17)
@@ -1759,51 +1759,51 @@
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>Федоточкин А. А.</t>
         </is>
       </c>
       <c r="O13" s="2" t="n">
         <v>5275662</v>
       </c>
       <c r="P13" s="2" t="n">
         <v>5275662</v>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
           <t>Удовлетворено</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
           <t>Возмещение ущерба от залива помещения при капремонте в порядке регресса к СРО</t>
         </is>
       </c>
       <c r="S13" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025</t>
+          <t>04.06.2026</t>
         </is>
       </c>
       <c r="T13" s="2" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="U13" s="3" t="inlineStr">
         <is>
           <t>https://kad.arbitr.ru/Card/4d758cf0-72d9-4b8d-a8d9-921dc525c7cb</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>А40-170302/2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>24.07.2024</t>